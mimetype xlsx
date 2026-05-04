--- v0 (2026-03-20)
+++ v1 (2026-05-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1917">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1955">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Cognome</t>
   </si>
   <si>
     <t>Direzione</t>
   </si>
   <si>
     <t>Area</t>
   </si>
   <si>
     <t>Ufficio</t>
   </si>
   <si>
     <t>Incarico</t>
   </si>
   <si>
     <t>Direzione interim</t>
   </si>
   <si>
@@ -200,179 +200,197 @@
     <t xml:space="preserve">art. 19, comma 6, del D.Lgs 165/2001
 </t>
   </si>
   <si>
     <t>01/04/2024</t>
   </si>
   <si>
     <t>31/03/2027</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/LA_PIETRA_MASSIMO_Dich_cariche_incarichi_28022024.pdf</t>
   </si>
   <si>
     <t>04/03/2026</t>
   </si>
   <si>
     <t>CARLO</t>
   </si>
   <si>
     <t>ABBRUZZESE</t>
   </si>
   <si>
     <t>AREA PNRR E FONDI EUROPEI	DIREZIONE REGIONALE DIREZIONE REGIONALE CULTURA, POLITICHE GIOVANILI E DELLA FAMIGLIA, PARI OPPORTUNITA', SERVIZIO CIVILE</t>
   </si>
   <si>
+    <t>Dirigente</t>
+  </si>
+  <si>
     <t>46.292,37 €</t>
   </si>
   <si>
     <t>Retribuzione di risultato così come prevista dal CCD €</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/ABBRUZZESE_CARLO_CV_25042024.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/ABBRUZZESE_CARLO_dich_inconf_incomp_25042024.pdf</t>
   </si>
   <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/ABBRUZZESE-CARLO-Dich-annuale-insuss-cause-incomp-2026.pdf</t>
+  </si>
+  <si>
     <t>AO n. G04921 del 29/04/2024</t>
   </si>
   <si>
     <t>Dirigente dell'Area “PNRR e Fondi Europei” della Direzione regionale “Cultura, Politiche Giovanili e della Famiglia, Pari Opportunità, Servizio civile”</t>
   </si>
   <si>
     <t>01/05/2024</t>
   </si>
   <si>
     <t>30/04/2027</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/ABBRUZZESE_CARLO_DIch_cariche_incarichi_25042024.pdf</t>
   </si>
   <si>
     <t>da eliminare</t>
   </si>
   <si>
+    <t>02/04/2026</t>
+  </si>
+  <si>
     <t>ROBERTO</t>
   </si>
   <si>
     <t>ALEANDRI</t>
   </si>
   <si>
     <t xml:space="preserve">DIREZIONE REGIONALE DIREZIONE REGIONALE AGRICOLTURA E SOVRANITA' ALIMENTARE, CACCIA E PESCA, FORESTE	</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/ALEANDRI_ROBERTO_CV_06122023.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/ALEANDRI_ROBERTO_dich_inconf_incomp_06122023.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Aleandri_Roberto_dich_annuale_inconf_incomp_02092024.pdf</t>
   </si>
   <si>
     <t>DGR n. 853 del 04/12/2023</t>
   </si>
   <si>
     <t>Direttore della Direzione regionale Agricoltura e sovranità alimentare, caccia e pesca, foreste</t>
   </si>
   <si>
     <t>07/12/2023</t>
   </si>
   <si>
     <t>06/12/2026</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/ALEANDRI_ROBERTO_Dich_cariche_incarichi_06122023.pdf</t>
   </si>
   <si>
     <t>PAOLO</t>
   </si>
   <si>
     <t>ALFARONE</t>
   </si>
   <si>
     <t>DIREZIONE REGIONALE DIREZIONE REGIONALE PROGRAMMAZIONE ECONOMICA, FONDI EUROPEI E PATRIMONIO NATURALE</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/ALFARONE_PAOLO_CV_17072025.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/ALFARONE_PAOLO_Dich_insussistenza_inconf_incomp_27062025.pdf</t>
   </si>
   <si>
-    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Alfarone_Paolo_dich_annuale_inconf_incomp_2025.pdf</t>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Alfarone-Paolo-Dich-annuale-insuss-cause-incomp-05032026.pdf</t>
   </si>
   <si>
     <t>DGR n. 478 DEL 26/06/2025</t>
   </si>
   <si>
     <t>Direttore della Direzione regionale Programmazione economica, fondi europei e patrimonio naturale</t>
   </si>
   <si>
     <t>01/07/2025</t>
   </si>
   <si>
     <t>30/06/2030</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/ALFARONE_PAOLO_Dich_cariche_incarichi_27062025.pdf</t>
   </si>
   <si>
+    <t>25/03/2026</t>
+  </si>
+  <si>
     <t>EMANUELE</t>
   </si>
   <si>
     <t>CALCAGNI</t>
   </si>
   <si>
     <t>DIREZIONE REGIONALE DIREZIONE REGIONALE URBANISTICA E POLITICHE ABITATIVE, PIANIFICAZIONE TERRITORIALE, POLITICHE DEL MARE</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/CALCAGNI_EMANUELE_CV_15052024.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/CALCAGNI_EMANUELE_dich_inconf_incomp_19072024.pdf</t>
   </si>
   <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Calcagni_Emanuele_dich_annuale_inconf_incomp_27032026.pdf</t>
+  </si>
+  <si>
     <t>DGR n. 543 del 18/07/2024</t>
   </si>
   <si>
     <t xml:space="preserve">Direttore della Direzione regionale "Urbanistica e politiche abitative, pianificazione territoriale, politiche del mare”	</t>
   </si>
   <si>
     <t xml:space="preserve">art. 19 comma 5/bis, del D.Lgs 165/2001	</t>
   </si>
   <si>
     <t>09/08/0204</t>
   </si>
   <si>
     <t>08/08/2027</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/CALCAGNI_EMANUELE_Dich_cariche_incarichi_19072024.pdf</t>
   </si>
   <si>
+    <t>30/03/2026</t>
+  </si>
+  <si>
     <t>MARIA CHIARA</t>
   </si>
   <si>
     <t>COLETTI</t>
   </si>
   <si>
     <t>STRUTTURA ORGANIZZATIVA AUTONOMA DI LIVELLO DIREZIONALE ANTICORRUZIONE – AUDIT FESR, FSE – CONTROLLO INTERNO</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/COLETTI_MARIA_CHIARA_CV_03082025.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/COLETTI_MARIA_CHIARA_dich_inconf_incomp_07022024.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/COLETTI-MARIA-CHIARA-Dich-insussist-incom-inconf-annuale-2026.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DGR n. 10 del 11/01/2024	</t>
   </si>
   <si>
     <t>Direttore della struttura organizzativa di livello direzionale “Anticorruzione – Audit FESR, FSE – controllo interno</t>
   </si>
   <si>
     <t>08/02/2024</t>
@@ -419,102 +437,108 @@
   <si>
     <t>In Aspettativa per Incarico Direttore PNR M. Ausoni e Lago di Fondi (P20-491) - Rif. Decreto Presidente RL n. T00054 del 28/04/2025</t>
   </si>
   <si>
     <t>17/11/2025</t>
   </si>
   <si>
     <t>WANDA</t>
   </si>
   <si>
     <t>D'ERCOLE</t>
   </si>
   <si>
     <t>DIREZIONE REGIONALE DIREZIONE REGIONALE AMBIENTE, TRANSIZIONE ENERGETICA E CICLO DEI RIFIUTI</t>
   </si>
   <si>
     <t>DIREZIONE REGIONALE TRASPORTI, MOBILITA’, TUTELA DEL TERRITORIO E AUTORITA’ IDRAULICA, DEMANIO E PATRIMONIO</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/D_ERCOLE_WANDA_CV_15072025.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/D_ERCOLE_WANDA_Dich_insuss_cause_inconf_incomp_27062025.pdf</t>
   </si>
   <si>
-    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/D_Ercole_Wanda_dich_annuale_inconf_incomp_26052025.pdf</t>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/D_Ercole_Wanda_dich_annuale_inconf_incomp_06032026.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/D_ERCOLE_WANDA_Dich_insusstiz_inconf_incomp_interim_15072025.pdf</t>
   </si>
   <si>
     <t>DGR n. 476 del 26/06/2025</t>
   </si>
   <si>
     <t>Direttore della Direzione regionale "Ambiente, transizione energetica e ciclo dei rifiuti"</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/D_ERCOLE_WANDA_Dich_svolgimento_incarichi_cariche_27062025.pdf</t>
   </si>
   <si>
+    <t>24/03/2026</t>
+  </si>
+  <si>
     <t>LUCA</t>
   </si>
   <si>
     <t>FEGATELLI</t>
   </si>
   <si>
     <t>DIREZIONE REGIONALE DIREZIONE REGIONALE CULTURA, POLITICHE GIOVANILI E DELLA FAMIGLIA, PARI OPPORTUNITA', SERVIZIO CIVILE</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/FEGATELLI_LUCA_CV_102024.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/FEGATELLI_LUCA_dich_inconf_incomp_24012024.pdf</t>
   </si>
   <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Fegatelli_Luca_dich_annuale_inconf_incomp_17032026.pdf</t>
+  </si>
+  <si>
     <t>DGR n.13 del 11/01/2024</t>
   </si>
   <si>
     <t>Direttore della Direzione regionale Cultura, politiche giovanili e della famiglia, pari opportunità, servizio civile</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/FEGATELLI_LUCA_Dich_cariche_incarichi_24012024.pdf</t>
   </si>
   <si>
     <t>GIUNTARELLI</t>
   </si>
   <si>
     <t>DIREZIONE REGIONALE DIREZIONE REGIONALE AFFARI DELLA PRESIDENZA, TURISMO, CINEMA, AUDIOVISIVO E SPORT</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/GIUNTARELLI_PAOLO_CV_24102024.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/GIUNTARELLI_PAOLO_dich_inconf_incomp_25012024.pdf</t>
   </si>
   <si>
-    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/GIUNTAERLLI_PAOLO_Dich_annuale_inconf_incomp_16072025.pdf</t>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/GIUNTARELLI-PAOLO-Dich-annuale-insuss-cause-incomp-12032026.pdf</t>
   </si>
   <si>
     <t>DGR n.12 del 11/01/2024</t>
   </si>
   <si>
     <t>Direttore della Direzione regionale Affari della presidenza, turismo, cinema, audiovisivo e sport</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/GIUNTARELLI_PAOLO_Dich_cariche_incarichi_25012024.pdf</t>
   </si>
   <si>
     <t>ORNELLA</t>
   </si>
   <si>
     <t>GUGLIELMINO</t>
   </si>
   <si>
     <t>DIREZIONE REGIONALE DIREZIONE REGIONALE INCLUSIONE SOCIALE</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/GUGLIELMINO_ORNELLA_CV_09112024.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/GUGLIELMINO_ORNELLA_dich_inconf_incomp_13112024.pdf</t>
   </si>
@@ -733,80 +757,83 @@
     <t xml:space="preserve">Incarico di Avvocato Coordinatore dell’Avvocatura Regionale
 </t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/PRIVITERA_ROSA_MARIA_Dich_cariche_incarichi_24012024.pdf</t>
   </si>
   <si>
     <t>10/02/2026</t>
   </si>
   <si>
     <t>STEFANIA</t>
   </si>
   <si>
     <t>RICCI</t>
   </si>
   <si>
     <t>DIREZIONE REGIONALE TRASFORMAZIONE DIGITALE E PROCUREMENT</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/RICCI_STEFANIA_CV_06092022.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/RICCI_STEFANIA_Dich_insussistenza_inconf_incomp_27062025.pdf</t>
   </si>
   <si>
-    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Ricci_Stefania_dich_annuale_inconf_incomp_01042025.pdf</t>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Ricci_Stefania_dich_annuale_inconf_incomp_24032026.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DGR n. 475 del 26/06/2025
 </t>
   </si>
   <si>
     <t xml:space="preserve">Direttore della Direzione regionale Trasformazione digitale e procurement
 </t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/RICCI_STEFANIA_Dich_cariche_incarichi_27062025.pdf</t>
   </si>
   <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
     <t>ALESSANDRO</t>
   </si>
   <si>
     <t>RIDOLFI</t>
   </si>
   <si>
     <t>DIREZIONE GENERALE</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/RIDOLFI_ALESSANDRO_CV_2023.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/RIDOLFI_ALESSANDRO_dich_inconf_incomp_03052023.pdf</t>
   </si>
   <si>
-    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/RIDOLFI_ALESSANDRO_Dich_annuale_insuss_cause_incomp_13062025.pdf</t>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Ridolfi_Alessandro_dich_annuale_inconf_incomp_17032026.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DGR n. 103 del 14/04/2023
 </t>
   </si>
   <si>
     <t xml:space="preserve">Direttore della Direzione Generale
 </t>
   </si>
   <si>
     <t xml:space="preserve">art. 19 comma 6 D.Lgs 165/2001
 </t>
   </si>
   <si>
     <t xml:space="preserve">dal 03/05/2023 fino a fine legislatura
 </t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/RIDOLFI_ALESSANDRO_Dich_cariche_incarichi_03052023.pdf</t>
   </si>
   <si>
     <t>ANDREA</t>
   </si>
   <si>
     <t>URBANI</t>
@@ -831,60 +858,57 @@
     <t xml:space="preserve">Direttore della Direzione regionale Salute e Integrazione Sociosanitaria
 </t>
   </si>
   <si>
     <t>28/06/2023</t>
   </si>
   <si>
     <t>27/06/2026</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/URBANI_ANDREA_Dich_cariche_incarichi_28062023.pdf</t>
   </si>
   <si>
     <t>GIOVANNI</t>
   </si>
   <si>
     <t>ABBRUZZETTI</t>
   </si>
   <si>
     <t>DIREZIONE REGIONALE PROGRAMMAZIONE ECONOMICA, FONDI EUROPEI E PATRIMONIO NATURALE</t>
   </si>
   <si>
     <t>AREA PARCHI REGIONALI</t>
   </si>
   <si>
-    <t>Dirigente</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/ABBRUZZETTI_GIOVANNI_CV_03102025.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/ABBRUZZETTI_GIOVANNI_Dich_insussist_inconf_incomp_conferimento_incarico_2025.pdf</t>
   </si>
   <si>
-    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/ABBRUZZETTI_GIOVANNI_dich_annuale_inconf_incomp_27032025.pdf</t>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Abbruzzetti-Giovanni-Dich-annuale-insuss-cause-incomp-06032026.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/ABBRUZZETTI_GIOVANNI_Dich_insuss_cause_inconf_incomp_incarico_interim_2025.pdf</t>
   </si>
   <si>
     <t>AO n. G11483 del 10/09/2025</t>
   </si>
   <si>
     <t>Dirigente dell'Area Parchi regionali della D.R. Programmazione Economica, Fondi Europei e Patrimonio Naturale</t>
   </si>
   <si>
     <t>15/09/2025</t>
   </si>
   <si>
     <t>14/09/2028</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/ABBRUZZETTI_GIOVANNI_Dich_cariche_incarichi_2025.pdf</t>
   </si>
   <si>
     <t>NICOLA</t>
   </si>
   <si>
     <t>MARCUCCI</t>
   </si>
@@ -992,51 +1016,51 @@
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/ABRUSCI_STEFANIA_Dich_cariche_incarichi_08052025.pdf</t>
   </si>
   <si>
     <t>cessato in data 31/12/2025 come da mail di Panunzi in data 13/01/2026</t>
   </si>
   <si>
     <t>EMANUELA</t>
   </si>
   <si>
     <t>MARTINI</t>
   </si>
   <si>
     <t>DIREZIONE REGIONALE CULTURA, POLITICHE GIOVANILI E DELLA FAMIGLIA, PARI OPPORTUNITA’, SERVIZIO CIVILE</t>
   </si>
   <si>
     <t>AREA POLITICHE GIOVANILI</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/MARTINI_EMANUELA_CV_2024.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/MARTINI_EMANUELA_dich_inconf_incomp_2024.pdf</t>
   </si>
   <si>
-    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Martini_Emanuela_dich_annuale_inconf_incomp_12062024.pdf</t>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Martini_Emanuela_dich_annuale_inconf_incomp_24032026.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO n.G04922 del 29/04/2024
 </t>
   </si>
   <si>
     <t xml:space="preserve">Dirigente dell’Area “Politiche Giovanili” della Direzione regionale “Cultura, Politiche Giovanili e della Famiglia, Pari Opportunità, Servizio Civile”
 </t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/MARTINI_EMANUELA_Dich_cariche_incarichi_2024.pdf</t>
   </si>
   <si>
     <t>MARINA</t>
   </si>
   <si>
     <t>AJELLO</t>
   </si>
   <si>
     <t>DIREZIONE REGIONALE AGRICOLTURA E SOVRANITA’ ALIMENTARE, CACCIA E PESCA, FORESTE</t>
   </si>
   <si>
     <t>AREA USI CIVICI</t>
   </si>
   <si>
@@ -1397,85 +1421,82 @@
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/MENSURATI_MARZIA_Dich_cariche_incarichi_11122023.pdf</t>
   </si>
   <si>
     <t>GIULIANA</t>
   </si>
   <si>
     <t>AQUILANI</t>
   </si>
   <si>
     <t xml:space="preserve">DIREZIONE REGIONALE PROGRAMMAZIONE ECONOMICA, FONDI EUROPEI E PATRIMONIO NATURALE </t>
   </si>
   <si>
     <t>AREA PROGRAMMAZIONE, MONITORAGGIO E CONTROLLO INVESTIMENTI LOCALI E POC</t>
   </si>
   <si>
     <t>AREE NATURALI PROTETTE - ENTE REGIONALE PARCO NATURALE DEI MONTI SIMBRUINI - AREA AMMINISTRATIVA</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/AQUILANI-GIULIANA-CV-18112025.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/AQUILANI_GIULIANA_dich_inconf_incomp_10042024.pdf</t>
   </si>
   <si>
-    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Aquilani_Giuliana_dich_annuale_inconf_incomp_29052025.pdf</t>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Aquilani-Giuliana-Dich-annuale-insuss-cause-incomp-04032026.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/AQUILANI-GIULIANA-Dich-insuss-cause-inconf-incomp-interim-18112025.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO n.G04968 del 29/04/2024; AO n. G15271 del 17/11/2025
 </t>
   </si>
   <si>
     <t>Dirigente dell'Area “Programmazione, Monitoraggio e Controllo investimenti locali e POC” della Direzione regionale “Programmazione economica, centrale acquisti, fondi europei PNRR”</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/AQUILANI_GIULIANA_Dich_cariche_incarichi_10042024.pdf</t>
   </si>
   <si>
-    <t>19/11/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>SALVATORE</t>
   </si>
   <si>
     <t>AVELLA</t>
   </si>
   <si>
     <t>AREA PROGRAMMAZIONE E ATTUAZIONE AGENDA DIGITALE REGIONALE</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/AVELLA_SALVATORE_CV_2023.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/AVELLA_SALVATORE_Dich_insussist_Inconf_incomp_09072025.pdf</t>
   </si>
   <si>
-    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Avella_Salvatore_dich_annuale_inconf_incomp_2025.pdf</t>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Avella_Salvatore_dich_annuale_inconf_incomp_2026.pdf</t>
   </si>
   <si>
     <t>AO n. G08777 del 09/07/2025</t>
   </si>
   <si>
     <t>Dirigente dell'Area Programmazione e attuazione Agenda digitale regionale della D.R. Trasformazione digitale e procurement</t>
   </si>
   <si>
     <t>08/07/2025</t>
   </si>
   <si>
     <t>07/07/2028</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/AVELLA_SALVATORE_Dich_cariche_incarichi_09072025.pdf</t>
   </si>
   <si>
     <t>MICHELANGELO</t>
   </si>
   <si>
     <t>BARTOLO</t>
   </si>
   <si>
     <t xml:space="preserve">INNOVAZIONE E ICT </t>
   </si>
@@ -1593,51 +1614,51 @@
   <si>
     <t>Dirigente dell'Area “Gestione tassa automobilistica” della Direzione regionale Ragioneria generale</t>
   </si>
   <si>
     <t>R.R. n. 1/2002	01/05/2024	30/04/2027</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/BECCARINI_LORELLA_Dich_cariche_incarichi_25042024.pdf</t>
   </si>
   <si>
     <t>GIOVAN DOMENICO</t>
   </si>
   <si>
     <t>BERTOLUCCI</t>
   </si>
   <si>
     <t>AREA PROGRAMMAZIONE</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/BERTOLUCCI_GIOVAN_DOMENICO_CV_17092024.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/BERTOLUCCI_GIOVAN_DOMENICO_dich_inconf_incomp_29092024.pdf</t>
   </si>
   <si>
-    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Bertolucci_Giovan_Domenico_dich_annuale_inconf_incomp_26052025.pdf</t>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/BERTOLUCCI-GIOVAN-DOMENICO-Dich-annuale-insuss-cause-incomp-10032026.pdf</t>
   </si>
   <si>
     <t>AO n. G12795 del 30/09/2024</t>
   </si>
   <si>
     <t>Dirigente dell'Area Programmazione della D.R. Agricoltura e sovranità alimentare, caccia e pesca, foreste</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/BERTOLUCCI_GIOVAN_DOMENICO_Dich_cariche_incarichi_29092024.pdf</t>
   </si>
   <si>
     <t>ALESSANDRA</t>
   </si>
   <si>
     <t>BIANCHI</t>
   </si>
   <si>
     <t>AREA SERVIZIO FITOSANITARIO REGIONALE</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/BIANCHI_ALESSANDRA_CV_2025.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/BIANCHI_ALESSANDRA_dich_inconf_incomp_12022025.pdf</t>
   </si>
@@ -1700,65 +1721,62 @@
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/METE-FULVIO-Dich-cariche-incarichi-13012026.pdf</t>
   </si>
   <si>
     <t>29/01/2026</t>
   </si>
   <si>
     <t>RICCARDO</t>
   </si>
   <si>
     <t>MICHELI</t>
   </si>
   <si>
     <t>DIREZIONE REGIONALE AFFARI DELLA PRESIDENZA, TURISMO, CINEMA, AUDIOVISIVO E SPORT</t>
   </si>
   <si>
     <t>AREA FORMAZIONE, PROFESSIONI TURISTICHE, TUTELA DEL TURISTA, ORGANIZZAZIONE E COORDINAMENTO DEGLI SPORTELLI TERRITORIALI DEL TURISMO</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/MICHELI_RICCARDO_CV_2024.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/MICHELI_RICCARDO_dich_inconf_incomp_2024.pdf</t>
   </si>
   <si>
-    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Micheli_Riccardo_dich_annuale_inconf_incomp_26052025.pdf</t>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/MICHELI-RICCARDO-Dich-annuale-insuss-cause-incomp-04032026.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO n.G05094 del 30/04/2024
 </t>
   </si>
   <si>
     <t xml:space="preserve">Dirigente dell’Area “Formazione, professioni turistiche, tutela del turista, organizzazione e coordinamento degli sportelli territoriali del turismo” della Direzione regionale “Affari della Presidenza, turismo, cinema, audiovisivo e sport”
 </t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/MICHELI_RICCARDO_Dich_cariche_incarichi_2024.pdf</t>
-  </si>
-[...1 lines deleted...]
-    <t>30/10/2025</t>
   </si>
   <si>
     <t>CARMINE</t>
   </si>
   <si>
     <t>MODOLA</t>
   </si>
   <si>
     <t>AREA BILANCIO E CONTROLLO CONTABILE DELLE DELIBERAZIONI DI GIUNTA REGIONALE</t>
   </si>
   <si>
     <t>UFFICIO DI STAFF SUPPORTO ALLA CONFERENZA, RAPPORTI CON LA CORTE DEI CONTI E CON I REVISORI DEI CONTI</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/MODOLA-CARMINE-CV-10112025.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/MODOLA_CARMINE_Dich_insuss_inconfer_incompat_conf_incarico_2025.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Modola_Carmine_dich_annuale_inconf_incomp_11062025.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/MODOLA_CARMINE_dich_inconf_incomp_interim_26102024.pdf</t>
   </si>
@@ -1797,50 +1815,53 @@
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/MONTINARO_SILVIA_Dichiaraz_insussistenza_cause_incompatibilit_12052025.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/MONTINARO_SILVIA_Dich_annuale_ass_cause_inconf_22072025.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO n. G07270 del 10/06/2025
 </t>
   </si>
   <si>
     <t xml:space="preserve">Dirigente dell’Area Tecnica presso il Parco Naturale Regionale di Veio
 </t>
   </si>
   <si>
     <t>07/06/2025</t>
   </si>
   <si>
     <t>06/06/2028</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/MONTINARO_SILVIA_Dich_cariche_incarichi_06062025.pdf</t>
   </si>
   <si>
+    <t>30/10/2025</t>
+  </si>
+  <si>
     <t>ELISA</t>
   </si>
   <si>
     <t>MORONCELLI</t>
   </si>
   <si>
     <t>AREA PATRIMONIO E TECNOLOGIE</t>
   </si>
   <si>
     <t>UFFICIO MONITORAGGIO PNRR/PNC</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/MORONCELLI_ELISA_CV_10042024.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/MORONCELLI_ELISA_dich_inconf_incomp_15052024.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Moroncelli_Elisa_dich_annuale_inconf_incomp_26052025.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO n.G08455 del 24/06/2024
 </t>
   </si>
   <si>
@@ -1877,75 +1898,72 @@
     <t xml:space="preserve">Dirigente dell’Area “Flussi documentali e archivio del personale" della D.R. Personale, Enti Locali e Sicurezza
 </t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/NANNINI_RICCARDO_Dich_cariche_incarichi_04072025.pdf</t>
   </si>
   <si>
     <t>MAURO</t>
   </si>
   <si>
     <t>BIANCONI</t>
   </si>
   <si>
     <t>AREA STUDI INNOVAZIONE E STATISTICA DEL SETTORE TURISTICO</t>
   </si>
   <si>
     <t>AREA AFFARI GENERALI E AMMINISTRATIVI</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/BIANCONI-MARIO-CV-16122026.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/BIANCONI_MAURO_dich_inconf_incomp_16052024.pdf</t>
   </si>
   <si>
-    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Bianconi_Mauro_dich_annuale_inconf_incomp_06052025.pdf</t>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/BIANCONI-MAURO-Dich-annuale-insuss-cause-incomp-09032026.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/BIANCONI-MARIO-Dich-insuss-cause-inconf-incomp-interim-16122026.pdf</t>
   </si>
   <si>
     <t>AO n. G05741 del 16/05/2024; Nota direzione generale del 12/02/2026 - Affidamento incarico ad interim Area “Affari Generali e Amministrativi” dell’Avvocatura regionale dal 01/02/2026 fino a non oltre il 31/03/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Dirigente dell'Area Studi, innovazione e statistica del settore turistico della D.R. Affari della Presidenza, turismo, cinema, audiovisivo e sport
 </t>
   </si>
   <si>
     <t>20/05/2024</t>
   </si>
   <si>
     <t>19/05/2027</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/BIANCONI_MAURO_Dich_cariche_incarichi_16052024.pdf</t>
   </si>
   <si>
-    <t>17/02/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>NADIA</t>
   </si>
   <si>
     <t>NAPPI</t>
   </si>
   <si>
     <t>AREA AUTORIZZAZIONE, ACCREDITAMENTO E CONTROLLI</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/NAPPI_NADIA_CV_28112023.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/NAPPI_NADIA_dich_inconf_incomp_28112023.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/NAPPI_NADIA_dich_annuale_inconf_incomp_2025.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO n.G15822 del 27/11/2023
 </t>
   </si>
   <si>
     <t xml:space="preserve">Dirigente dell'Area Autorizzazione, accreditamento e controlli della D.R. Salute e Integrazione Sociosanitaria
 </t>
   </si>
@@ -2112,75 +2130,72 @@
   <si>
     <t>20/09/2024</t>
   </si>
   <si>
     <t>19/09/2027</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/BISOGNI_FABIO_DIch_cariche_incarichi_17092024.pdf</t>
   </si>
   <si>
     <t>GIORGIA</t>
   </si>
   <si>
     <t>BOCA</t>
   </si>
   <si>
     <t>AREA GESTIONE E VALORIZZAZIONE DEI BENI PATRIMONIALI. GESTIONE DEI BENI CONFISCATI ALLA CRIMINALITA'</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/BOCA_GIORGIA_CV_04092024.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/BOCA-GIORGIA-Dich-insussist-inconf-incomp-conf-incarico-14102025.pdf</t>
   </si>
   <si>
-    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Boca_Giorgia_dich_annuale_inconf_incomp_14042025.pdf</t>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/BOCA-GIORGIA-Dich-annuale-insuss-cause-incomp-2026.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/BOCA-GIORGIA-Dich-insuss-inconf-incomp-conferim-incarico-interim-10112025.pdf</t>
   </si>
   <si>
     <t>AO n. G13681 del 21/10/2025</t>
   </si>
   <si>
     <t xml:space="preserve">Dirigente dell'Area "Gestione e valorizzazione dei beni patrimoniali. Gestione dei beni confiscati alla criminalità" della D.R." Trasporti, mobilità, tutela del territorio e autorità idraulica, demanio e patrimonio"
 </t>
   </si>
   <si>
     <t>01/11/2025</t>
   </si>
   <si>
     <t>31/10/2028</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/BOCA-GIORGIA-Dich-cariche-incarichi-14102025.pdf</t>
   </si>
   <si>
-    <t>19/02/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>ANNALISA</t>
   </si>
   <si>
     <t>BONONATI</t>
   </si>
   <si>
     <t>AREA INNOVAZIONE E ICT</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/BONONATI_ANNALISA_CV_2024.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/BONONATI_ANNALISA_dich_inconf_incomp_18042024.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Bononati_Annalisa_dich_annuale_inconf_incomp_2025.pdf</t>
   </si>
   <si>
     <t>AO n. G05861 del 20/05/2024</t>
   </si>
   <si>
     <t>Dirigente dell'Area Innovazione e ICT della D.R. Salute e Integrazione Sociosanitaria</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/BONONATI_ANNALISA_Dich_cariche_incarichi_18042024.pdf</t>
@@ -2206,131 +2221,134 @@
   <si>
     <t>AO n. G04919 del 29/04/2024</t>
   </si>
   <si>
     <t>Dirigente dell'Area “Politiche per lo sviluppo delle zone montane e dei piccoli comuni, sicurezza integrata e beni comuni” della Direzione regionale “Personale, enti locali e sicurezza"</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/CALCAGNINI_MARIA_Dich_cariche_incarichi_16042024.pdf</t>
   </si>
   <si>
     <t>VALERIO</t>
   </si>
   <si>
     <t>CAMPONESCHI</t>
   </si>
   <si>
     <t>AREA PIANIFICAZIONE E ATTUAZIONE INTERVENTI A DIFESA DELLA COSTA</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/CAMPONESCHI_VALERIO_CV_2024.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/CAMPONESCHI_VALERIO_dich_inconf_incomp_09102024.pdf</t>
   </si>
   <si>
-    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Camponeschi_Valerio_dich_annuale_inconf_incomp_26052025.pdf</t>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/CAMPONESCHI-VALERIO-Dich-annuale-insuss-cause-incomp-2026.pdf</t>
   </si>
   <si>
     <t>AO n. G16225 del 02/12/2024</t>
   </si>
   <si>
     <t>Dirigente dell'Area Pianificazione e attuazione interventi a difesa della costa della D.R. Trasporti, Mobilità, Tutela del territorio, Demanio e Patrimonio</t>
   </si>
   <si>
     <t>01/12/2024</t>
   </si>
   <si>
     <t>30/11/2027</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/CAMPONESCHI_VALERIO_Dich_cariche_incarichi_09102024.pdf</t>
   </si>
   <si>
     <t>OTTAVIANI</t>
   </si>
   <si>
     <t>AREA COMUNICAZIONE E PROMOZIONE DEI SERVIZI CULTURALI</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/OTTAVIANI_ROBERTO_CV_2024_0.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/OTTAVIANI_ROBERTO_dich_inconf_incomp_2024_0.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/ottaviani_roberto_dich_annuale_inconf_incomp_31072017_0.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO n.G04871 del 24/04/2024
 </t>
   </si>
   <si>
     <t xml:space="preserve">Dirigente dell’Area “Comunicazione e promozione dei servizi culturali"" della Direzione regionale “Cultura, Politiche Giovanili e della Famiglia, Pari Opportunità, Servizio civile”
 </t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/OTTAVIANI_ROBERTO_Dich_cariche_incarichi_2024_0.pdf</t>
   </si>
   <si>
+    <t>Cessato in data 01/05/2026 per trattamento di pensione comunicato dal Referente, Flavia Panunzi, in data 28/04/2026</t>
+  </si>
+  <si>
+    <t>04/05/2026</t>
+  </si>
+  <si>
     <t>BENITO</t>
   </si>
   <si>
     <t>CARINGI</t>
   </si>
   <si>
     <t>DIREZIONE REGIONALE AMBIENTE, TRANSIZIONE ENERGETICA E CICLO DEI RIFIUTI</t>
   </si>
   <si>
     <t>AREA BONIFICA DEI SITI INQUINATI</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/CARINGI-BENITO-CV-2026.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/CARIGI-BENITO-Dich-insussist-inconf-Incomp-confer-incarico-2026.pdf</t>
   </si>
   <si>
-    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/CARINGI_BENITO_dich_annuale_inconf_incomp_10042025.pdf</t>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Caringi_Benito_dich_annuale_inconf_incomp_24032026.pdf</t>
   </si>
   <si>
     <t>AO n. G02346 del 24/02/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Novazione oggettiva del contratto reg. cron. n. 30511 del 14/04/2025, come novato con contratto decorrente dal 01/07/2025 in corso di registrazione, a Dirigente dell'Area "Bonifica dei siti inquinati" della Direzione regionale "Ambiente, Transizione Energetica e Ciclo dei Rifiuti" </t>
   </si>
   <si>
     <t>01/02/2025</t>
   </si>
   <si>
     <t>31/01/2028</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/CARINGI-BENITO-Dich-cariche-incarichi-2026.pdf</t>
-  </si>
-[...1 lines deleted...]
-    <t>25/02/2026</t>
   </si>
   <si>
     <t>ANNAMARIA</t>
   </si>
   <si>
     <t>PACCHIACUCCHI</t>
   </si>
   <si>
     <t>AREA COORDINAMENTO E GESTIONE DEI SISTEMI INFORMATIVI, MONITORAGGIO FISICO E FINANZIARIO E FUNZIONI CORRELATE</t>
   </si>
   <si>
     <t>AREA OSSERVATORIO REGIONALE DELLE POLITICHE ATTIVE DEL LAVORO E VALUTAZIONE</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/PACCHIACUCCI_ANNAMARIA_CV_25072024.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/PACCHIACUCCHI_ANNAMARIA_dich_inconf_incomp_2024.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Pacchiacucchi_Annamaria_dich_annuale_inconf_incomp_12032026.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/PACCHIACUCCHI_ANNAMARIA_Dich_insuss_cause_inconf_incomp_interim_25072024.pdf</t>
   </si>
@@ -2377,51 +2395,51 @@
   <si>
     <t>08/08/2024</t>
   </si>
   <si>
     <t>07/08/2027</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/PACIFICO_MASSIMILIANO_Dich_cariche_incarichi_10072024.pdf</t>
   </si>
   <si>
     <t>LUIGI</t>
   </si>
   <si>
     <t>PALESTINI</t>
   </si>
   <si>
     <t>AREA TRANSIZIONE ENERGETICA</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/PALESTINI_LUIGI_CV_2024.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/PALESTINI_LUIGI_Dich_inconf_incomp_conferimento_incarico_2025.pdf</t>
   </si>
   <si>
-    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Palestini_Luigi_dich_annuale_inconf_incomp_26052025.pdf</t>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Palestini_Luigi_dich_annuale_inconf_incomp_03032026.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO n. G10134 del 01/08/2025
 </t>
   </si>
   <si>
     <t xml:space="preserve">Dirigente dell’Area Transizione energetica della D.R. Ambiente, Transizione energetica e ciclo dei rifiuti
 </t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>31/07/2028</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/PALESTINI_LUIGI_Dich_cariche._incarichi_2025.pdf</t>
   </si>
   <si>
     <t>SARA</t>
   </si>
   <si>
     <t>PALOMBI</t>
   </si>
   <si>
@@ -2533,76 +2551,73 @@
 </t>
   </si>
   <si>
     <t xml:space="preserve">Dirigente Ufficio Assistenza Distrettuale e strutture intermedie dell’Area Rete integrata del territorio della D.R. Salute e Integrazione Sociosanitaria
 </t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/PARENTE_PAOLO_Dich_cariche_incarichi_15052024.pdf</t>
   </si>
   <si>
     <t>SIMONE</t>
   </si>
   <si>
     <t>PATELLA</t>
   </si>
   <si>
     <t>AREA SICUREZZA IT E PRIVACY</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/PATELLA-SIMONE-CV-13112025.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/PATELLA-SIMONE-Dich-insusstit-inconf-incomp-confer-incarico-04112025.pdf</t>
   </si>
   <si>
-    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Patella_Simone_dich_annuale_inconf_incomp_06052025.pdf</t>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Patella_Simone_dich_annuale_inconf_incomp_13032026.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/PATELLA_SIMONE_dich_inconf_incomp_interim_30122024.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO n. G14491 del 03/11/2025 - AO n.G05501 del 06/05/2025 (incarico ad interim conferito dal 01/04/2025 fino al 03/11/2025)
 </t>
   </si>
   <si>
     <t xml:space="preserve">Dirigente dell’Area "Sicurezza IT e Privacy"  della D.R. "Trasformazione digitale e procurement"
 </t>
   </si>
   <si>
     <t>04/11/2025</t>
   </si>
   <si>
     <t>03/11/2028</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/PATELLA-SIMONE-Dich-cariche-incarichi-04112025.pdf</t>
   </si>
   <si>
-    <t>24/11/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>STEFANO</t>
   </si>
   <si>
     <t>CELLETTI</t>
   </si>
   <si>
     <t>PARCO NATURALE REGIONALE MARTURANUM</t>
   </si>
   <si>
     <t>DIREZIONE REGIONALE PROGRAMMAZIONE ECONOMICA, FONDI EUROPEI E PATRIMONIO NATURALE - AREE NATURALI PROTETTE</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/CELLETTI_STEFANO_CV_2025.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/CELLETTI_STEFANO_Dich_annuale_insuss_cause_incomp_23072025.pdf</t>
   </si>
   <si>
     <t>PAOLA</t>
   </si>
   <si>
     <t>PELLICCIONI</t>
   </si>
   <si>
     <t>AREA TRATTAMENTO ECONOMICO</t>
@@ -2668,311 +2683,320 @@
   <si>
     <t>29/12/2025</t>
   </si>
   <si>
     <t>28/12/2028</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/CERASOLI_UMBERTO_Dich_cariche_incarichi_05122025.pdf</t>
   </si>
   <si>
     <t>CRISTIANA</t>
   </si>
   <si>
     <t>PIMPINI</t>
   </si>
   <si>
     <t>DIREZIONE REGIONALE URBANISTICA E POLITICHE ABITATIVE, PIANIFICAZIONE TERRITORIALE, POLITICHE DEL MARE</t>
   </si>
   <si>
     <t>AREA PIANIFICAZIONE PAESAGGISTICA E DI AREA VASTA</t>
   </si>
   <si>
     <t>AREA SISTEMA INFORMATIVO TERRITORIALE REGIONALE</t>
   </si>
   <si>
-    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/PIMPINI-CRISTIANA-CV-27112025.pdf</t>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/PIMPINI_CRISTIANA_CV_2026.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/PIMPINI-CRISTANA-Dich-insuss-cause-inconfer-incomp-05112025.pdf</t>
   </si>
   <si>
-    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Pimpini_Cristiana_dich_annuale_inconf_incomp_2025.pdf</t>
-[...5 lines deleted...]
-    <t>AO n. G13680 del  21/10/2025; AO G15250 del 14/11/2025 (interim)</t>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Pimpini_Cristiana_dich_annuale_inconf_incomp_10032026.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Pimpini_Cristiana_dich_inconf_incomp_interim-2026.pdf</t>
+  </si>
+  <si>
+    <t>AO n. G13680 del  21/10/2025; AO n. G04451 del 03/04/2026 (interim)</t>
   </si>
   <si>
     <t>Dirigente dell'Area "Pianificazione Paesaggistica e di Area Vasta" della D.R. "Urbanistica e Politiche Abitative, Pianificazione territoriale, Politiche del Mare"</t>
   </si>
   <si>
     <t>23/10/2025</t>
   </si>
   <si>
     <t>22/10/2028</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/PIMPINI-CRISTANA-svolg-incarichi-cariche-15102025.pdf</t>
   </si>
   <si>
-    <t>28/11/2025</t>
+    <t>08/04/2026</t>
   </si>
   <si>
     <t>FILIPPO</t>
   </si>
   <si>
     <t>CHIESA</t>
   </si>
   <si>
     <t>AREA AFFARI GENERALI, ANTIRICICLAGGIO E RAPPORTI CON UIF</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/CHIESA_FILIPPO_CV_2024.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/CHIESA_FILIPPO_Dich_inconf_incomp_2025.pdf</t>
   </si>
   <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Chiesa_Filippo_dich_annuale_inconf_incomp_17032026.pdf</t>
+  </si>
+  <si>
     <t>AO n. G10141 del 01/08/2025</t>
   </si>
   <si>
     <t>Dirigente dell'Ufficio Antiriciclaggio e Rapporti con l'UIF della Direzione generale</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/CHIESA_FILIPPO_Dich_cariche_incarichi_2025.pdf</t>
   </si>
   <si>
     <t>PINESCHI</t>
   </si>
   <si>
     <t>AREA AUTORITA' IDRAULICA REGIONALE</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/PINESCHI-GIORGIO-CV-02032026.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/PINESCHI-GIORGIO-Dich-insuss-cause-inconf-incomp-03032026.pdf</t>
   </si>
   <si>
-    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Pineschi_Giorgio_dich_annuale_inconf_incomp_07042025.pdf</t>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Pineschi_GIorgio_dich_annuale_inconf_incomp_30032026.pdf</t>
   </si>
   <si>
     <t>AO n. G02670 del 02/03/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Dirigente dell’Area "Autorità Idraulica Regionale" della D.R. "Trasporti, mobilità, tutela del territorio e autorità idraulica, demanio e patrimonio".
 </t>
   </si>
   <si>
     <t>02/03/2026</t>
   </si>
   <si>
     <t>01/03/2029</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/PINESCHI-GIORGIO-Dich-svolg-incarichi-cariche-03032026.pdf</t>
   </si>
   <si>
     <t>SILVIO</t>
   </si>
   <si>
     <t>CICCHELLI</t>
   </si>
   <si>
     <t>AREA SOSTENIBILITA' ENERGETICA</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/CICCHELLI_SILVIO_CV_16032022.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/CICCHELLI_SILVIO_dich_inconf_incomp_12032024.pdf</t>
   </si>
   <si>
-    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Cicchelli_Silvio_dich_annuale_inconf_incomp_28052025.pdf</t>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Cicchelli_Silvio_dich_annuale_inconf_incomp_03032026.pdf</t>
   </si>
   <si>
     <t>R.R. n. 9 del 23/10/2023</t>
   </si>
   <si>
     <t>Novazione del contratto reg. cron. n. 28812 del 20.10.2023 a Dirigente dell'Area "Sostenibilità energetica" della D.R. "Ambiente, cambiamenti climatici, transizione energetica e sostenibilità, parchi"</t>
   </si>
   <si>
     <t>20/10/2023</t>
   </si>
   <si>
     <t>19/10/2026</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/CICCHELLI_SILVIO_Dich_cariche_incarichi_10102023.pdf</t>
   </si>
   <si>
     <t>MIRIAM</t>
   </si>
   <si>
     <t>CIPRIANI</t>
   </si>
   <si>
     <t>AREA VALORIZZAZIONE DEL PATRIMONIO CULTURALE E PROGRAMMAZIONE</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/CIPRIANI_MIRIAM_CV_29042024.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/CIPRIANI_MIRIAM_dich_inconf_incomp_29042024.pdf</t>
   </si>
   <si>
-    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Cipriani_Miriam_dich_annuale_inconf_incomp_29052025.pdf</t>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Cipriani_Miriam_dich_annuale_inconf_incomp_03032026.pdf</t>
   </si>
   <si>
     <t>AO n. G04984 del 30/04/2024</t>
   </si>
   <si>
     <t>Dirigente dell'Area “Valorizzazione del patrimonio culturale e programmazione” della Direzione regionale “Cultura, Politiche Giovanili e della Famiglia, Pari Opportunità, Servizio civile”</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/CIPRIANI_MIRIAM_Dich_cariche_incarichi_29042024.pdf</t>
   </si>
   <si>
     <t>PIZZICANNELLA</t>
   </si>
   <si>
     <t>AREA CONTABILITA' GENERALE, CERTIFICAZIONE, PNRR E PNC</t>
   </si>
   <si>
-    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/PIZZICANNELLA-PAOLA-CV-15012026.pdf</t>
+    <t>AREA ZONA LOGISTICA SEMPLIFICATA</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/PIZZICANNELLA_PAOLA_CV_16042026.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/PIZZICANNELLA_PAOLA_dich_incof_inconf_25062024.pdf</t>
   </si>
   <si>
-    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/PIZZICANNELLA_PAOLA_Dich_insuss_cause_inconf_incomp_Interim_2025.pdf</t>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Pizzicannella-Paola-Dich-annuale-insuss-cause-incomp-18032026.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/PIZZICANNELLA_PAOLA_dich_inconf_incomp_interim_16042026.pdf</t>
   </si>
   <si>
     <t>AO n. G09115 del 09/07/2024;
-AO n. G09732 del 25/07/2025 incarico ad interim</t>
+AO n. G04944 del 16/04/2026 incarico ad interim</t>
   </si>
   <si>
     <t xml:space="preserve">Dirigente dell'Area Contabilità generale, certificazione, PNRR e PNC della D.R.Programmazione economica, centrale acquisti, fondi europei, PNRR
 </t>
   </si>
   <si>
     <t>15/07/2024</t>
   </si>
   <si>
     <t>14/07/2027</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/PIZZICANNELLA_PAOLA_Dich_cariche_incarichi_25062024.pdf</t>
   </si>
   <si>
-    <t>21/01/2026</t>
+    <t>23/04/2026</t>
   </si>
   <si>
     <t>GAETANO</t>
   </si>
   <si>
     <t>COLLETTA</t>
   </si>
   <si>
     <t>AREA GESTIONE DEL TRASPORTO SU STRADA. ACCESSIBILITA.' MOBILITA' SOSTENIBILE</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/COLLETTA_GAETANO_CV_08012025.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/COLLETTA_GAETANO_dich_inconf_incomp_24122024.pdf</t>
   </si>
   <si>
-    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Colletta_Gaetano_dich_annuale_inconf_incomp_28052025.pdf</t>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Colletta_Gaetano_dich_annuale_inconf_incomp_03032026.pdf</t>
   </si>
   <si>
     <t>AO n. G18225 del 31/12/2024</t>
   </si>
   <si>
     <t>Dirigente dell'Area Gestione del trasporto su strada. Accessibilità. Mobilità sostenibile della D.R. Trasporti, Mobilità, Tutela del Territorio, Demanio e Patrimonio</t>
   </si>
   <si>
     <t>01/01/2025</t>
   </si>
   <si>
     <t>31/12/2027</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/COLLETTA_GAETANO_Dich_cariche_incarichi_24122024.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MARIA GRAZIA </t>
   </si>
   <si>
     <t>POMPA</t>
   </si>
   <si>
     <t>AREA TRATTAMENTO GIURIDICO</t>
   </si>
   <si>
     <t>45.260,77 €</t>
   </si>
   <si>
     <t>45.512,35 €</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/POMPA_MARIA_GRAZIA_CV_30072025.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/POMPA_MARIA_GRAZIA_Dich_insuss_cause_inconf_incomp_30072025.pdf</t>
   </si>
   <si>
-    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Pompa_Maria_Grazia_dich_annuale_inconf_incomp_2025.pdf</t>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/POMPA-MARIA-GRAZIA-Dich-annuale-insuss-cause-incomp-2026.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO n. G06365 del 28/05/2024 modificato con A.O. n. G10143 del 01/08/2025
 </t>
   </si>
   <si>
     <t xml:space="preserve">Dirigente dell’Area Trattamento giuridico della D.R. Personale, enti locali e sicurezza
 </t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/POMPA_MARIA_GRAZIA_Dich_svolg_incarichi_cariche_30072025.pdf</t>
   </si>
   <si>
     <t>COLOSIMO</t>
   </si>
   <si>
     <t>AREA COORDINAMENTO E MONITORAGGIO PSC LAZIO E ACCORDO PER LA COESIONE</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Colosimo_Luca_CV_16072024.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/COLOSIMO_LUCA_dich_inconf_incomp_24042024.pdf</t>
   </si>
   <si>
-    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Colosimo_Luca_dich_annuale_inconf_incomp_04042025.pdf</t>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Colosimo-Luca-Dich-annuale-insuss-cause-incomp-05032026.pdf</t>
   </si>
   <si>
     <t>AO n. G05111 del 30/04/2024</t>
   </si>
   <si>
     <t>Dirigente dell'Area “Coordinamento e Monitoraggio PSC Lazio e Accordo per la Coesione” della Direzione regionale “Programmazione Economica, Centrale Acquisti, Fondi Europei, PNRR”</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/COLOSIMO_LUCA_Dich_cariche_incarichi_24042024.pdf</t>
   </si>
   <si>
     <t>ELENA</t>
   </si>
   <si>
     <t>PREZIOSO</t>
   </si>
   <si>
     <t>AREA SUPPORTO AUDIT FSE</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Prezioso_Elena_CV_31032025.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Prezioso_Elena_Dich_insuss_cause_inconf_incomp_01072025.pdf</t>
   </si>
@@ -2987,119 +3011,122 @@
     <t xml:space="preserve">Dirigente dell'Area “Supporto Audit FSE” della Struttura Organizzativa autonoma di livello Direzionale “Anticorruzione – Audit FESR, FSE - Controllo interno
 </t>
   </si>
   <si>
     <t>30/06/2028</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Prezioso_Elena_Dich_svolgimento_incarichi_cariche_01072025.pdf</t>
   </si>
   <si>
     <t>ALESSIO</t>
   </si>
   <si>
     <t>PRIMAVERA</t>
   </si>
   <si>
     <t>AREA PIANIFICAZIONE E GARE PER ENTI DEL SSR</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/PRIMAVERA_ALESSIO_CV_18092024.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/PRIMAVERA_ALESSIO_dich_inconf_incomp_28062024.pdf</t>
   </si>
   <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/PRIMAVERA-ALESSIO-Dich-annuale-insuss-cause-incomp-01042026.pdf</t>
+  </si>
+  <si>
     <t xml:space="preserve">AO n.G12043 del 16/09/2024
 </t>
   </si>
   <si>
     <t xml:space="preserve">Dirigente dell'Area "Pianificazione, Gare per enti del SSR e acquisti ICT" della D.R."Programmazione Economica, Centrale acquisti, Fondi Europei, PNRR".
 </t>
   </si>
   <si>
     <t>16/09/2024</t>
   </si>
   <si>
     <t>15/09/2027</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/PRIMAVERA_ALESSIO_Dich_cariche_incarichi_28062024.pdf</t>
   </si>
   <si>
-    <t>08/01/2026</t>
+    <t>07/04/2026</t>
   </si>
   <si>
     <t>COSTANTINI</t>
   </si>
   <si>
     <t>AREA EMERGENZE E SALA OPERATIVA DI PROTEZIONE CIVILE</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/COSTANTINI_CARLO_CV_2024.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/COSTANTINI_CARLO_dich_inconf_incomp_23042024.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Costantini_Carlo_dich_annuale_inconf_incomp_16122020.pdf</t>
   </si>
   <si>
     <t>A.O. n. G07793 del 12/06/ 2024</t>
   </si>
   <si>
     <t>Dirigente dell'Area Emergenze e Sala Operativa di protezione civile della Direzione Regionale Emergenza, protezione civile e NUE 112</t>
   </si>
   <si>
     <t>13/06/2024</t>
   </si>
   <si>
     <t>12/06/2027</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/COSTANTINI_CARLO_Dich_cariche_incarichi_23042024.pdf</t>
   </si>
   <si>
     <t>cessato in data 19/01/2026 come da mail di Panunzi del 16/03/2026</t>
   </si>
   <si>
     <t>VALERIA</t>
   </si>
   <si>
     <t>RAFFAELE</t>
   </si>
   <si>
     <t>AREA PROGRAMMAZIONE E COORDINAMENTO DELLA POLITICA REGIONALE UNITARIA</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/RAFFAELE_VALERIA_CV_29042024.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/RAFFAELE_VALERIA_dich_inconf_incomp_2024.pdf</t>
   </si>
   <si>
-    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Raffaele_Valeria_dich_annuale_inconf_incomp_11062024.pdf</t>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Raffaele-Valeria-Dich-annuale-insuss-cause-incomp-16032026.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO n.G05106 del 30/04/2024
 </t>
   </si>
   <si>
     <t xml:space="preserve">Dirigente dell'Area “Programmazione e Coordinamento della Politica Regionale Unitaria” della Direzione regionale “Programmazione Economica, Centrale Acquisti, Fondi Europei, PNRR”
 </t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/RAFFAELE_VALERIA_Dich_cariche_incarichi_29042024.pdf</t>
   </si>
   <si>
     <t>FRANCESCO</t>
   </si>
   <si>
     <t>COSTANZO</t>
   </si>
   <si>
     <t xml:space="preserve"> AREA GESTIONE DEGLI AMMORTIZZATORI SOCIALI E VALIDAZIONE DELL'ESECUZIONE DEI SERVIZI DI ASSISTENZA TECNICA DEI FONDI EUROPEI</t>
   </si>
   <si>
     <t>AREA INTERNAZIONALIZZAZIONE E ATTRAZIONE DEGLI INVESTIMENTI, SISTEMA FIERISTICO</t>
   </si>
   <si>
@@ -3135,69 +3162,75 @@
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Crestini_Marinella_dich_annuale_inconf_incomp_04042025.pdf</t>
   </si>
   <si>
     <t>Novazione del contratto reg. cron. n. 28400 del 10.07.2023 a Dirigente dell'Area "Gestione degli istituti normativi e contrattuali del rapporto di lavoro" della D.R. "Personale, Enti Locali e Sicurezza"</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/CRESTINI_MARINELLA_Dich_cariche_incarichi_15052023.pdf</t>
   </si>
   <si>
     <t>Cessata in data 01/01/2026 per trattamento di pensione comunicato dal Referente, Flavia Panunzi, in data 07/01/2026</t>
   </si>
   <si>
     <t>07/01/2026</t>
   </si>
   <si>
     <t>NICOLETTA</t>
   </si>
   <si>
     <t>CUTOLO</t>
   </si>
   <si>
     <t>AREE NATURALI PROTETTE - ENTE REGIONALE PARCO NATURALE DEI MONTI AURUNCI - AREA TECNICA</t>
   </si>
   <si>
-    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/CUTOLO_NICOLETTA_CV_2024.pdf</t>
+    <t>UFFICIO AGRICOLTURA E TURISMO SOSTENIBILE NELLE AREE PROTETTE</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/CUTOLO-NICOLETTA-CV-26032026.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/CUTOLO-NICOLETTA-Dich-insussist-inconf-incomp-confer-incarico-14012026.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Cutolo_Nicoletta_dich_annuale_inconf_incomp_25052025.pdf</t>
   </si>
   <si>
-    <t>AO n. G00341 del 15/01/2026</t>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/CUTOLO-NICOLETTA-Dich-insuss-cause-inconf-incomp-confer-incarico-Interim-25032026.pdf</t>
+  </si>
+  <si>
+    <t>AO n. G00341 del 15/01/2026; AO n. G01646 dell’11/02/2026 (incarico ad interim dal 01/02/2026 per la durata di un anno)</t>
   </si>
   <si>
     <t>Dirigente dell’Area Tecnica presso il Parco Naturale dei Monti Aurunci</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/CUTOLO-NICOLETTA-Dich-cariche.incarichi-14012026.pdf</t>
   </si>
   <si>
-    <t>16/01/2026</t>
+    <t>27/03/2026</t>
   </si>
   <si>
     <t>GIOVANNA MARIA</t>
   </si>
   <si>
     <t xml:space="preserve">RECCHIA </t>
   </si>
   <si>
     <t>AREA AFFARI GENERALI E AZIENDE DI SERVIZI ALLA PERSONA (ASP)</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/RECCHIA_GIOVANNA_MARIA_CV_16102024.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/RECCHIA_GIOVANNA_MARIA_dich_inconf_incomp_23042024.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/RECCHIA-GIOVANNA-MARIA-Dich-annuale-insuss-incomp-2026.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO n.G04964 del 29/04/2024
 </t>
   </si>
   <si>
     <t xml:space="preserve">Dirigente dell’Area “Affari generali e Aziende di servizi alla persona (ASP)” della Direzione regionale “Inclusione sociale”
@@ -3236,87 +3269,87 @@
   <si>
     <t>30/06/2025</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/ROCCHI_MARCO_Dich_cariche_incarichi_101072022.pdf</t>
   </si>
   <si>
     <t>AGNESE</t>
   </si>
   <si>
     <t>D'ALESSIO</t>
   </si>
   <si>
     <t>AREA SUPPORTO ALLE IMPRESE PER L'ACCESSO E LA GESTIONE DEGLI INTERVENTI FINANZIATI</t>
   </si>
   <si>
     <t>AREA OFFERTA PER IL DIRITTO ALLO STUDIO E DIMENSIONAMENTO ALLOGGIATIVO</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/D%27ALESSIO-AGNESE-CV-31102025.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/D_ALESSIO_AGNESE_dich_inconf_incomp_30042025.pdf</t>
   </si>
   <si>
-    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/D_Alessio_Agnese_dich_annuale_inconf_incomp_29052025.pdf</t>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/D-ALESSIO-AGNESE-Dich-annuale-insuss-cause-incomp-19032026.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/D%27ALESSIO-AGNESE-Dich-insuss-inconf-incomp-incarico-interim-31102025.pdf</t>
   </si>
   <si>
     <t>AO n. G05304 del 30/04/2025; AO n. G05547 del 07/05/2025 (interim)</t>
   </si>
   <si>
     <t>Dirigente dell'Area Supporto alle imprese per l'accesso e la gestione degli interventi finanziati" della D.R. Istruzione, Formazione e Politiche per l'Occupazione</t>
   </si>
   <si>
     <t>02/05/2025</t>
   </si>
   <si>
     <t>01/05/2028</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/D_ALESSIO_AGNESE_Dich_cariche_incarichi_30042025.pdf</t>
   </si>
   <si>
     <t>PIERPAOLO</t>
   </si>
   <si>
     <t>AREA EDILIZIA RESIENZIALE SOVVENZIONATA. INTERVENTI PNRR, PNC E DI RIQUALIFICAZIONE URBANA</t>
   </si>
   <si>
     <t>AREA PROGRAMMAZIONE E GESTIONE FINANZIARIA</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/ROCCHI_PIERPAOLO_CV_2024.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/ROCCHI_PIERPAOLO_dich_inconf_incomp_30042024.pdf</t>
   </si>
   <si>
-    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Rocchi_Pierpaolo_dich_annuale_inconf_incomp_14042025.pdf</t>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Rocchi_Pierpaolo_dich_annuale_inconf_incomp_03032026.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/ROCCHI_PIERPAOLO_dich_inconf_incomp_interim_30122024.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">r.r. n. 9 del 23/10/2023 - AO n.G05285 del 30/04/2025(incarico ad interim conferito dal 01/04/2025 al 31/12/2025)
 </t>
   </si>
   <si>
     <t xml:space="preserve">Novazione del contratto reg. cron. n.28675 del 06.09.2023 a Dirigente dell'Area Edilizia Residenziale Sovvenzionata, Interventi PNRR, PNC e di Riqualificazione Urbana della D.R. Urbanistica e Politiche abitative, Pianificazione territoriale, politiche del mare
 </t>
   </si>
   <si>
     <t xml:space="preserve">Art 19 comma 6 D.Lgs.n. 165/2001
 </t>
   </si>
   <si>
     <t>26/06/2023</t>
   </si>
   <si>
     <t>25/05/2026</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/ROCCHI_PIERPAOLO_Dich_cariche_incarichi_26062023.pdf</t>
   </si>
@@ -3379,51 +3412,51 @@
 </t>
   </si>
   <si>
     <t xml:space="preserve">Dirigente dell’Area Risorse umane della D.R. Salute e Integrazione Sociosanitaria
 </t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/ROSATI_FLORIANA_Dich_cariche_incarichi_29042024.pdf</t>
   </si>
   <si>
     <t>DE CAROLIS</t>
   </si>
   <si>
     <t>DIREZIONE REGIONALE AFFARI DELLA PRESIDENZA, TURISMO, CINEMA, AUDIOVISIVO E SPORT - DIREZIONE REGIONALE AFFARI DELLA PRESIDENZA, TURISMO, CINEMA, AUDIOVISIVO E SPORT</t>
   </si>
   <si>
     <t>AREA AFFARI GENERALI, ORATORI, COORDINAMENTO DI DIREZIONE E PNRR</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/DE_CAROLIS_ANDREA_CV_13062024.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/DE_CAROLIS_ANDREA_dich_inconf_incomp_09042024.pdf</t>
   </si>
   <si>
-    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/DE_CAROLIS_ANDREA_Dich_annuale_incomp_18082025.pdf</t>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/DE-CAROLIS-ANDREA-Dich-annuale-insuss-cause-incomp-23032026.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/DE_CAROLIS_ANDREA_Dich_insuss_cause_inconf_e_incomp_incarico_interim_22072024.pdf</t>
   </si>
   <si>
     <t>AO n. G04870 del 24/04/2024</t>
   </si>
   <si>
     <t>Dirigente dell'Area "Affari generali, oratori, coordinamento di direzione e PNRR" della Direzione regionale "Affari della Presidenza, turismo, cinema, audiovisivo e sport"</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/DE_CAROLIS_ANDREA_Dich_cariche_incarichi_09042024.pdf</t>
   </si>
   <si>
     <t>MAURIZIO</t>
   </si>
   <si>
     <t>DIREZIONE REGIONALE PROGRAMMAZIONE ECONOMICA, FONDI EU</t>
   </si>
   <si>
     <t xml:space="preserve">ENTE REGIONALE ROMA NATURA (PER LA GESTIONE DEL SISTEMA DELLE AREE NATURALI PROTETTE DEL COMUNE DI ROMA) - AREA TECNICA -  AREE NATURALI PROTETTE </t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/ROSATI_MAURIZIO_CV_2025.pdf</t>
   </si>
@@ -3444,51 +3477,51 @@
   <si>
     <t>16/06/2025</t>
   </si>
   <si>
     <t>15/06/2028</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/ROSATI_MAURIZIO_Dich_cariche_incarichi_16062025.pdf</t>
   </si>
   <si>
     <t>FILIPPA</t>
   </si>
   <si>
     <t>DE MARTINO</t>
   </si>
   <si>
     <t>AREA QUALITA' DELL'AMBIENTE</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/DE_MARTINO_FILIPPA_CV_18032024.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/DE_MARTINO_FILIPPA_dich_inconf_incomp_17092024.pdf</t>
   </si>
   <si>
-    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/De_Martino_Filippa_dich_annuale_inconf_incomp_27052025.pdf</t>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/De_Martino_Filippa_dich_annuale_inconf_incomp_03032026.pdf</t>
   </si>
   <si>
     <t>AO n. G12267 del 19/09/2024</t>
   </si>
   <si>
     <t>Dirigente dell'Area Qualità dell'ambiente della D.R. Ambiente, cambiamenti climatici, transizione energetica e sostenibilità, parchi</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/DE_MARTINO_FILIPPA_Dich_cariche_incarichi_17092024.pdf</t>
   </si>
   <si>
     <t>ROSSETTI</t>
   </si>
   <si>
     <t>AREA ECONOMICO FINANZIARIA E RAPPORTI CON GLI OPERATORI ECONOMICI</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/ROSSETTI_ANTONELLA_CV_13052025.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/ROSSETTI_ANTONELLA_dich_inconf_incomp_07042025.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/ROSSETTI_ANTONELLA_dich_inconf_incomp_interim_08052025.pdf</t>
   </si>
@@ -3537,80 +3570,80 @@
   <si>
     <t>Dirigente dell'Area "Infrastrutture viarie e aeroportuali" della D.R. "Lavori pubblici e infrastutture"</t>
   </si>
   <si>
     <t>06/10/2025</t>
   </si>
   <si>
     <t>05/10/2028</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/DE_PASCA_PASQUALE_Dich_cariche_incarichi_2025.pdf</t>
   </si>
   <si>
     <t>NUNZIA</t>
   </si>
   <si>
     <t>ROSSI</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/ROSSI_NUNZIA_CV_14032024.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/ROSSI_NUNZIA_dich_inconf_incomp_10042024.pdf</t>
   </si>
   <si>
-    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Rossi_Nunzia_dich_annuale_inconf_incomp_26052025.pdf</t>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Rossi_Nunzia_dich_annuale_inconf_incomp_03032026.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO n.G04874 del 24/04/2024
 </t>
   </si>
   <si>
     <t xml:space="preserve">Dirigente dell’Area “Affari generali” della Direzione regionale “Cultura, Politiche Giovanili e della Famiglia, Pari Opportunità, Servizio civile”
 </t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/ROSSI_NUNZIA_DIch_cariche_incarichi_10042024.pdf</t>
   </si>
   <si>
     <t>GIUDITTA</t>
   </si>
   <si>
     <t>DEL BORRELLO</t>
   </si>
   <si>
     <t>AREA AFFARI ISTITUZIONALI E CONTENZIOSO</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/DEL_BORRELLO_GIUDITTA_CV_09042024.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/DEL_BORRELLO_GIUDITTA_dich_inconf_incomp_09042024.pdf</t>
   </si>
   <si>
-    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Del_Borrello_Giuditta_dich_annuale_inconf_incomp_02042025.pdf</t>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/DEL-BORRELLO-GIUDITTA-Dich-annuale-insuss-cause-incomp-03032026.pdf</t>
   </si>
   <si>
     <t>AO n. G04915 del 29/04/2024</t>
   </si>
   <si>
     <t>Dirigente dell'Area “Affari istituzionali e contenzioso” della Direzione regionale “Affari della Presidenza, turismo, cinema, audiovisivo e sport”</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/DEL_BORRELLO_GIUDITTA_Dich_cariche_incarichi_09042024.pdf</t>
   </si>
   <si>
     <t>RUFFINI</t>
   </si>
   <si>
     <t>AREA SISTEMA DEI CONTROLLI</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/RUFFINI_GIOVANNI_CV_04092024.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/RUFFINI_GIOVANNI_dich_inconf_incomp_04062024.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Ruffini_Giovanni_dich_annuale_inconf_incomp_03032026.pdf</t>
   </si>
@@ -3619,51 +3652,51 @@
 </t>
   </si>
   <si>
     <t xml:space="preserve">Dirigente dell’Area Sistema dei Controlli della D.R. Agricoltura e Sovranità alimentare, Caccia e Pesca, Foreste
 </t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/RUFFINI_GIOVANNI_Dich_cariche_incarichi_04062024.pdf</t>
   </si>
   <si>
     <t>ROBERTA</t>
   </si>
   <si>
     <t>DEL ROSCIO</t>
   </si>
   <si>
     <t>AREA SERVIZIO CIVILE</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/DEL_ROSCIO_ROBERTA_CV_20052024.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/DEL_ROSCIO_ROBERTA_dich_inconf_incomp_2024.pdf</t>
   </si>
   <si>
-    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Del_Roscio_Roberta_dich_annuale_inconf_incomp_11042025.pdf</t>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Del_Roscio_Roberta_dich_annuale_inconf_incomp_11032026.pdf</t>
   </si>
   <si>
     <t>AO n. G04914 del 29/04/2024</t>
   </si>
   <si>
     <t>Dirigente dell'Area “Servizio Civile” della Direzione regionale “Cultura, Politiche Giovanili e della Famiglia, Pari Opportunità, Servizio civile”</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/DEL_ROSCIO_ROBERTA_Dich_cariche_incarichi_2024.pdf</t>
   </si>
   <si>
     <t>DELL'ARNO</t>
   </si>
   <si>
     <t>AREA RAGIONERIA</t>
   </si>
   <si>
     <t>AREA CONTABILITA' ACCRUAL E UNITA' DECENTRATE DI BILANCIO</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/DELL_ARNO_GIUSEPPE_CV_22052025.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/DELL%27ARNO-GIUSEPPE-Dich-insuss-cause-inconf-incomp-17112025.pdf</t>
   </si>
@@ -3706,51 +3739,51 @@
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/DI-GIORGIO-CARMELA-Dich-annuale-insussist-incomp-2026.pdf</t>
   </si>
   <si>
     <t>AO n. G04911 del 29/04/2024</t>
   </si>
   <si>
     <t>Dirigente dell'Area “Ambiti di specializzazione per le imprese e cooperazione europea” della Direzione regionale “Sviluppo economico, Attività produttive e Ricerca”</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/DI_GIORGIO_CARMELA_Dich_cariche_incarichi_25042024.pdf</t>
   </si>
   <si>
     <t>FAIOLA</t>
   </si>
   <si>
     <t>AREA COORDINAMENTO AUTORIZZAZIONI, PNRR E SUPPORTO INVESTIMENTI</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/FAIOLA_EMANUELE_CV_15092025.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/FAIOLA_EMANUELE_Dich_insussist_inconf_incomp_conferimento_incarico_2025.pdf</t>
   </si>
   <si>
-    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Di_Giorgio_Carmela_dich_annuale_inconf_incomp_03092024%20%281%29.pdf</t>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Faiola_Emanuele_dich_annuale_inconf_incomp_04032026.pdf</t>
   </si>
   <si>
     <t>AO n. G11625 del 12/09/2025</t>
   </si>
   <si>
     <t>Dirigente dell'Area Coordinamento Autorizzazioni, PNRR e Supporto Investimenti della Direzione Generale</t>
   </si>
   <si>
     <t>R.R. n.1/2002</t>
   </si>
   <si>
     <t>12/09/2025</t>
   </si>
   <si>
     <t>11/09/2028</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/FAIOLA_EMANUELE_Dich_cariche_incarichi_2025.pdf</t>
   </si>
   <si>
     <t>FARCHI</t>
   </si>
   <si>
     <t>AREA RETE OSPEDALIERA E SPECIALISTICA</t>
   </si>
@@ -3805,84 +3838,87 @@
   <si>
     <t>12/06/2023</t>
   </si>
   <si>
     <t>11/06/2026</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/FELCI_CINZIA_Dich_cariche_incarichi_13062023.pdf</t>
   </si>
   <si>
     <t>FERMANTE</t>
   </si>
   <si>
     <t>AREA CINEMA E AUDIOVISIVO</t>
   </si>
   <si>
     <t>AREA SPORT, INFRASTRUTTURE E SERVIZI SPORTIVI</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/FERMANTE_STEFANO_CV_092025.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/FERMANTE_STEFANO_dich_inconf_incomp_06062025.pdf</t>
   </si>
   <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/FERMANTE-STEFANO-Dich-insuss-cause-incomp-10032026.pdf</t>
+  </si>
+  <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/FERMANTE_STEFANO_Dich_insussist_inconf_incomp_interim_10092025.pdf</t>
   </si>
   <si>
     <t>AO n. G07152 del 06/06/2025; AO n. G08359 del 01/07/2025 (interim)</t>
   </si>
   <si>
     <t>Dirigente dell'Area Cinema e audiovisivo della D.R. Affari della Presidenza, Turismo, Cinema, Audiovisivo e Sport; Dirigente ad interim dell'Area Sport, Infrastrutture e Servizi Sportivi della D.R. Affari della Presidenza, Turismo, Cinema, Audiovisivo e Sport</t>
   </si>
   <si>
     <t>06/06/2025</t>
   </si>
   <si>
     <t>05/06/2028</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/FERMANTE_STEFANO_Dich_cariche_incarichi_06062025.pdf</t>
   </si>
   <si>
     <t>LORENA</t>
   </si>
   <si>
     <t>FERRANTI</t>
   </si>
   <si>
     <t>AREA AFFARI GENERALI GIURIDICI E LEGALI. BILANCIO. MONITORAGGIO INVESTIMENTI. COORDINAMENTO DEL CONTROLLO ANALOGO</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/FERRANTI_LORENA_CV_04072024.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/FERRANTI_LORENA_dich_inconf_incomp_28052024.pdf</t>
   </si>
   <si>
-    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Ferranti_Lorena_dich_annuale_inconf_incomp_27052025.pdf</t>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/FERRANTI-LORENA-Dich-annuale-inconf-incomp-2026.pdf</t>
   </si>
   <si>
     <t>AO n. G07896 del 14/06/2024</t>
   </si>
   <si>
     <t>Dirigente dell'Area AFFARI GENERALI GIURIDICI E LEGALI. BILANCIO. MONITORAGGIO INVESTIMENTI. COORDINAMENTO DEL CONTROLLO ANALOGO della D.R. Trasporti, mobilità, tutela del territorio, demanio e patrimonio</t>
   </si>
   <si>
     <t>art. 19, co. 6, D.Lgs.165/2001</t>
   </si>
   <si>
     <t>17/06/2024</t>
   </si>
   <si>
     <t>16/06/2027</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/FERRANTI_LORENA_Dich_cariche_incarichi_28052024.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ANDREA </t>
   </si>
   <si>
     <t>SABBADINI</t>
   </si>
@@ -3909,71 +3945,68 @@
 </t>
   </si>
   <si>
     <t xml:space="preserve">Dirigente dell’Area Monitoraggio della spesa del Sistema Sanitario Regionale della D.R.Ragioneria generale
 </t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/SABBADINI_ANDREA_Dich_cariche_incarichi_03062024.pdf</t>
   </si>
   <si>
     <t>MARIA LUISA</t>
   </si>
   <si>
     <t>SALVATORI</t>
   </si>
   <si>
     <t>AREA URBANISTICA, COPIANIFICAZIONE E PROGRAMMAZIONE NEGOZIATA: PROVINCE LAZIALI</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/SALVATORI-MARIA-LUISA-CV-092025_0.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/SALVATORI-MARIA-LUISA-Dich-insuss-inconf-incomp-conferim-incarico-15102025_0.pdf</t>
   </si>
   <si>
-    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Salvatori_Maria_Luisa_dich_annuale_inconf_incomp_28062024.pdf</t>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Salvatori_Maria_Luisa_dich_annuale_inconf_incomp_04032026.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO n. G14448 del 03/11/2025
 </t>
   </si>
   <si>
     <t xml:space="preserve">Dirigente Area "Urbanistica, copianificazione e programmazione negoziata: Province laziali" della D.R. "Urbanistica e Politiche Abitative, Pianificazione Territoriale, Politiche del Mare"
 </t>
   </si>
   <si>
     <t xml:space="preserve">art. 19, comma 6, D.Lgs 165/2001
 </t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/SALVATORI-MARIA-LUISA-Dich-cariche-incarichi-15102025_0.pdf</t>
   </si>
   <si>
-    <t>06/11/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>FERRARA MIRENZI</t>
   </si>
   <si>
     <t>AREA CENTRALE UNICA DI RISPOSTA N.U.E. 112 ROMA</t>
   </si>
   <si>
     <t>AREA CENTRALE UNICA DI RISPOSTA N.U.E. 112 LAZIO</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/FERRARA_MIRENZI_GIOVANNI_CV_10092024.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/FERRARA_MIRENZI_GIOVANNI_dich_inconf_incomp_09072024.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/MIRENZI_GIOVANNI_FERRARA_dich_annuale_inconf_incomp_03032026.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/FERRARA_MIRENZI_GIOVANNI_dich_inconf_incomp_interim_04092024.pdf</t>
   </si>
   <si>
     <t>AO n. G10804 del 07/08/202; AO n. G11657 del 06/09/2024 (interim)</t>
   </si>
   <si>
     <t>Dirigente dell'Area Centrale Unica di Risposta N.U.E. 112 Roma della D.R. Emergenza, Protezione Civile e NUE 112</t>
@@ -4001,50 +4034,53 @@
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/SANGIORGI_RENATA_CV_13122025.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/SANGIORGI_RENATA_dich_inconf_incomp_30042025.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/SANGIORGI-RENATA-Dich-annuale-insussist-incomp-2026.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/SANGIORGI_RENATA_dich_inconf_incomp_interim_11122025.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO n.G05287 del 30/04/2025 - AO n.G14876 del 10/11/2025 (interim)
 </t>
   </si>
   <si>
     <t xml:space="preserve">Dirigente dell'Area Cooperazione internazionale per lo sviluppo della D.R. Sviluppo Economico, Attività Produttive e Ricerca
 </t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/SANGIORGI_RENATA_Dich_cariche_incarichi_30042025.pdf</t>
   </si>
   <si>
+    <t>Cessata in data 02/05/2026 per dimissioni comunicato dal Referente, Flavia Panunzi, in data 28/04/2026</t>
+  </si>
+  <si>
     <t>FICARELLI</t>
   </si>
   <si>
     <t>PROMOZIONE DELLA SALUTE E PREVENZIONE</t>
   </si>
   <si>
     <t>UFFICIO UFFICIO VETERINARIA E SICUREZZA ALIMENTARE</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/FICARELLI_VALERIA_CV_15072024.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/FICARELLI_VALERIA_dich_inconf_incomp_31072024.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/FICARELLI_VALERIA_Dich_Inconf_Incomp_annuale_2025.pdf</t>
   </si>
   <si>
     <t>AO n. G12758 del 30/09/2024</t>
   </si>
   <si>
     <t>Dirigente Ufficio "Veterinaria e Sicurezza Alimentare" - Area "Promozione della salute e prevenzione" della D.R." Salute e Integrazione Sociosanitaria".</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/FICARELLI_VALERIA_Dich_cariche_incarichi_2024.pdf</t>
@@ -4074,51 +4110,51 @@
   <si>
     <t>25/07/2025</t>
   </si>
   <si>
     <t>24/07/2028</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/SASSI_PAOLO_Dich_svolg_incarichi_cariche_25072025_0.pdf</t>
   </si>
   <si>
     <t>FRACASSA</t>
   </si>
   <si>
     <t>AREA GENIO CIVILE LAZIO SUD</t>
   </si>
   <si>
     <t>AREA GENIO CIVILE DI ROMA CITTA' METROPOLITANA</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Fracassa_Antonio_CV_06102025.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/FRACASSA_ANTONIO_dich_inconf_incomp_25032024.pdf</t>
   </si>
   <si>
-    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Fracassa_Antonio_dich_annuale_inconf_incomp_03042025.pdf</t>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/FRACASSA-ANTONIO-Dich-annuale-insuss-cause-incomp-2026.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Fracassa_Antonio_Dich_insuss_interim_24102025.pdf</t>
   </si>
   <si>
     <t>AO n. G03592 del 29/03/2024; AO n. G12795 del 06/10/2025 (interim dal 06/10/2025 al 30/06/2026)</t>
   </si>
   <si>
     <t>Dirigente dell'Area Genio Civile Lazio Sud della D.R. Lavori Pubblici e infrastrutture, innovazione tecnologica</t>
   </si>
   <si>
     <t>31/07/2027</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/FRACASSA_ANTONIO_Dich_cariche_incarichi_25032024.pdf</t>
   </si>
   <si>
     <t>ALBERTO</t>
   </si>
   <si>
     <t>SASSO D'ELIA</t>
   </si>
   <si>
     <t>AREA MISURE PER LO SVILUPPO ECONOMICO DEL TERRITORIO, DEL LITORALE E DELLE AREE URBANE</t>
   </si>
@@ -4133,111 +4169,114 @@
   </si>
   <si>
     <t xml:space="preserve">AO n.G01299 del 08/02/2024
 </t>
   </si>
   <si>
     <t xml:space="preserve">Dirigente dell'Area Misure per lo sviluppo economico del territorio, del litorale e delle Aree Urbane della D.R. Sviluppo economico, attività produttive e ricerca
 </t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/SASSO_D_ELIA_ALBERTO_Dich_cariche_incarichi_15022024.pdf</t>
   </si>
   <si>
     <t>SAURA</t>
   </si>
   <si>
     <t>AREA CONCESSIONI DEMANIALI: FLUVIALI E LACUALI. VIGILANZA DEMANIO REGIONALE</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/SAURA_GIOVANNI_CV_03052024.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/SAURA_GIOVANNI_dich_inconf_incomp_01052024.pdf</t>
   </si>
   <si>
-    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Saura_Giovanni_dich_annuale_inconf_incomp_04042025.pdf</t>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/SAURA-GIOVANNI-Dich-annuale-insuss-cause-incomp-17032026.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO n.G04963 del 29/04/2024
 </t>
   </si>
   <si>
     <t xml:space="preserve">Novazione del contratto reg. cron. n.28813 del 20.10.2023 a Dirigente dell’Area Concessioni demaniali: fluviali, lacuali, demanio marittimo. Vigilanza demanio regionale della D.R. Trasporti, mobilità, tutela del territorio, demanio e patrimonio
 </t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/SAURA_GIOVANNI_Dich_cariche_incarichi_11102023.pdf</t>
   </si>
   <si>
     <t>ILARIA</t>
   </si>
   <si>
     <t>SCARSO</t>
   </si>
   <si>
     <t>AREA PROGETTI SPECIALI DI VALORIZZAZIONE DEL PATRIMONIO REGIONALE E DEI BENI DEL SERVIZIO SANITARIO</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/SCARSO_ILARIA_CV_2026.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/SCARSO-ILARIA-Dich-insuss-cause-inconf-incomp-conf-incarico-08012026.pdf</t>
   </si>
   <si>
-    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Scarso_Ilaria_dich_annuale_inconf_incomp_07042025.pdf</t>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/SCARSO-ILARIA-Dich-annuale-insussis-cause-incomp-04032026.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO n. G00025 del 08/01/2026
 </t>
   </si>
   <si>
     <t>Dirigente dell’Area "Progetti speciali di valorizzazione del patrimonio regionale e dei beni del servizio sanitario"  della D.R. "Trasporti, mobilità, tutela del territorio e autorità idraulica, demanio e patrimonio"</t>
   </si>
   <si>
+    <t>08/01/2026</t>
+  </si>
+  <si>
     <t>07/01/2029</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/SCARSO-ILARIA-Dich-svolg-incarichi-cariche-08012026.pdf</t>
   </si>
   <si>
     <t>PATRIZIA</t>
   </si>
   <si>
     <t>SCHIFANO</t>
   </si>
   <si>
     <t>AREA SISTEMA STATISTICO REGIONALE, RICERCA E ANALISI STATISTICHE A SUPPORTO DELLE POLITICHE REGIONALI</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/SCHIFANO_PATRIZIA_CV_06102022.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/SCHIFANO_PATRIZIA_dich_inconf_inconp_30042024.pdf</t>
   </si>
   <si>
-    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Schifano_Patrizia_Dich_annuale_insuss_cause_incomp_02102025.pdf</t>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Schifano-Patrizia-Dich-annuale-insuss-cause-incomp-05032026.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO n.G05110 del 30/04/2024
 </t>
   </si>
   <si>
     <t xml:space="preserve">Dirigente dell’Area “Sistema Statistico Regionale, Ricerca e Analisi Statistiche a Supporto delle Politiche Regionali” della Direzione regionale “Programmazione Economica, Centrale Acquisti, Fondi Europei, PNRR”
 </t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/SCHIFANO_PATRIZIA_Dich_cariche_incarichi_30042024.pdf</t>
   </si>
   <si>
     <t>GIANLUCA</t>
   </si>
   <si>
     <t>SCIALANGA</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/SCIALANGA_GIANLUCA_CV_29042024.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/SCIALANGA_GIANLUCA_Dich_insuss_cause_inconf_incomp_28072025.pdf</t>
   </si>
   <si>
@@ -4412,51 +4451,51 @@
   </si>
   <si>
     <t xml:space="preserve">AO n.G06509 del 29/05/2024
 </t>
   </si>
   <si>
     <t xml:space="preserve">Dirigente dell’Ufficio di Staff Pre-legislativo e servizio studi della D.R.Ragioneria generale
 </t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/SCUCCIMARRA_ANDREA_Dich_cariche_incarichi_16052024.pdf</t>
   </si>
   <si>
     <t>MARGHERITA</t>
   </si>
   <si>
     <t>GUBINELLI</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/GUBINELLI_MARGHERITA_CV_08062024.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/GUBINELLI_MARGHERITA_dich_inconf_incomp_08062024.pdf</t>
   </si>
   <si>
-    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Gubinelli_Margherita_dich_annuale_inconf_incomp_05062024.pdf</t>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Gubinelli_Margherita_dich_annuale_inconf_incomp_06032026.pdf</t>
   </si>
   <si>
     <t>AO n. G08573 del 26/06/2024</t>
   </si>
   <si>
     <t>Dirigente dell'Area Affari generali della Direzione regionale Ciclo dei Rifiuti</t>
   </si>
   <si>
     <t>27/06/2024</t>
   </si>
   <si>
     <t>26/06/2027</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/GUBINELLI_MARGHERITA_Dich_cariche_incarichi_08062024.pdf</t>
   </si>
   <si>
     <t>MONNALISA</t>
   </si>
   <si>
     <t>IACUITTO</t>
   </si>
   <si>
     <t>AREA COORDINAMENTO CONTENZIOSO, AFFARI LEGALI E GENERALI</t>
   </si>
@@ -4543,51 +4582,51 @@
   <si>
     <t>11/09/2025</t>
   </si>
   <si>
     <t>10/09/2028</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/SEGRETO_SALVATORE_Dich_cariche_incarichi_2025.pdf</t>
   </si>
   <si>
     <t>ANTONINO</t>
   </si>
   <si>
     <t>INFANTINO</t>
   </si>
   <si>
     <t>AREA INFRASTRUTTURE SOCIALI</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/INFANTINO_ANTONINO_CV_2024.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/INFANTINO_ANTONINO_dich_inconf_incomp_09052024.pdf</t>
   </si>
   <si>
-    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Infantino_Antonino_dich_annuale_inconf_incomp_04042025.pdf</t>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Infantino_Antonino_dich_annuale_inconf_incomp_11032026.pdf</t>
   </si>
   <si>
     <t>AO n. G06437 del 29/05/2024</t>
   </si>
   <si>
     <t>Dirigente dell'Area Infrastrutture sociali della D.R. Lavori pubblici e infrastrutture, Innovazione tecnologica</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/INFANTINO_ANTONINO_Dich_cariche_incarichi_09052024.pdf</t>
   </si>
   <si>
     <t>LINA</t>
   </si>
   <si>
     <t>SELVA</t>
   </si>
   <si>
     <t>AREA INTERVENTI SETTORIALI E AMMODERNAMENTO DELLE IMPRESE AGRICOLE ED AGRO-INDUSTRIALI</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/SELVA-LINA-CV-05112025.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/SELVA_LINA_dich_inconf_incomp_26042024_0.pdf</t>
   </si>
@@ -4602,84 +4641,84 @@
 </t>
   </si>
   <si>
     <t xml:space="preserve">Dirigente dell'Area Interventi Settoriali e Ammodernamento delle Imprese Agricole ed Agro-industriali  della D.R. Agricoltura e Sovranità Alimentare, Caccia e Pesca, Foreste
 </t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/SELVA-LINA-Dich-cariche-incarichi-29102025.pdf</t>
   </si>
   <si>
     <t>AMADIO</t>
   </si>
   <si>
     <t>LANCIA</t>
   </si>
   <si>
     <t>AREA GESTIONE TRASPORTO MARITTIMO E AEREO. IMPIANTI FISSI. LOGISTICA. INTERPORTI. PARCHEGGI E NODI DI SCAMBIOIDRAULICA, DEMANIO E PATRIMONIO</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/LANCIA_AMADIO_CV_18032025.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/LANCIA_AMADIO_dich_inconf_incomp_04032025.pdf</t>
   </si>
   <si>
-    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Amadio_Lancia_dich_annuale_inconf_incomp_03062025.pdf</t>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Amadio_Lancia_dich_annuale_inconf_incomp_30032026.pdf</t>
   </si>
   <si>
     <t>AO n.G02712 del 05/03/2025</t>
   </si>
   <si>
     <t>Dirigente dell'Area "Gestione trasporto marittimo e aereo. Impianti fissi. Logistica. Interporti. Parcheggi e nodi di scambio" della D.R. Trasporti, Mobilità, Tutela del Territorio, Demanio e Patrimonio</t>
   </si>
   <si>
     <t>06/03/2025</t>
   </si>
   <si>
     <t>05/03/2028</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/LANCIA_AMADIO_Dich_cariche_incariche_04032025.pdf</t>
   </si>
   <si>
     <t>ANTONIO GIUSEPPE</t>
   </si>
   <si>
     <t>LATORA</t>
   </si>
   <si>
     <t xml:space="preserve"> AREA PROGRAMMAZIONE E MONITORAGGIO</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/LATORA_ANTONIO_GIUSEPPE_CV_18062024.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/LATORA_ANTONIO_GIUSEPPE_dich_inconf_incomp_18062024.pdf</t>
   </si>
   <si>
-    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Latora_Antonio_Giuseppe_dich_annuale_inconf_incomp_02042025.pdf</t>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Latora_Antonio_Giuseppe_dich_annuale_inconf_incomp_09032026.pdf</t>
   </si>
   <si>
     <t>AO n. G08108 del 19/06/2024</t>
   </si>
   <si>
     <t>Dirigente dell'Area "Programmazione e Monitoraggio" della Direzione Generale</t>
   </si>
   <si>
     <t>15/06/2024</t>
   </si>
   <si>
     <t>14/06/2027</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/LATORA_ANTONIO_GIUSEPPE_Dich_cariche_incarichi_18062024.pdf</t>
   </si>
   <si>
     <t>SIDDU</t>
   </si>
   <si>
     <t>AREA PROMOZIONE DELLA SALUTE E PREVENZIONE</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/SIDDU_ANDREA_CV_03022025.pdf</t>
   </si>
@@ -4694,51 +4733,51 @@
     <t xml:space="preserve">Dirigente dell'Area Promozione della salute e prevenzione della D.R. Salute e Integrazione Sociosanitaria
 </t>
   </si>
   <si>
     <t>27/01/2025</t>
   </si>
   <si>
     <t>26/01/2028</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/SIDDU_ANDREA_Dich_cariche_incarichi_09122024.pdf</t>
   </si>
   <si>
     <t>SOMASCHINI</t>
   </si>
   <si>
     <t>AREA RETI E PROGETTI PER LA SOSTENIBILITA’ AMBIENTALE</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/SOMASCHINI_ALESSANDRA_CV_20032024.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/SOMASCHINI_ALESSANDRA_Dich_insuss_cause_inconf_incomp_01082025.pdf</t>
   </si>
   <si>
-    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Somaschini_Alessandra_dich_annuale_inconf_incomp_27052025.pdf</t>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Somaschini_Alessandra_dich_annuale_inconf_incomp_03032026.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO n. G10051 del 31/07/2025
 </t>
   </si>
   <si>
     <t xml:space="preserve">Novazione del contratto reg. cron. n. 29450 del 23.07.2024 a Dirigente dell’Area “Reti e Progetti per la sostenibilità ambientale” della Direzione regionale “Ambiente, Transizione energetica e ciclo dei rifiuti”
 </t>
   </si>
   <si>
     <t>10/07/2025</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/SOMASCHINI_ALESSANDRA_DIch_cariche_incarichi_29042024.pdf</t>
   </si>
   <si>
     <t>CLAUDIA</t>
   </si>
   <si>
     <t>STORACE</t>
   </si>
   <si>
     <t xml:space="preserve">UFFICIO MONITORAGGIO EROGAZIONE DEI LIVELLI ESSENZIALI DI ASSISTENZA (LEA) </t>
   </si>
   <si>
@@ -4747,63 +4786,63 @@
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/STORACE_CLAUDIA_dich_inconf_incomp_30012025.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO n.G02142 del 20/02/2025
 </t>
   </si>
   <si>
     <t xml:space="preserve">Dirigente dell’Ufficio "Monitoraggio erogazione dei Livelli Essenziali di Assistenza (LEA)" dell’Area "Innovazione e ICT" della D.R. "Salute e Integrazione Sociosanitaria"
 </t>
   </si>
   <si>
     <t xml:space="preserve">art. 19, co. 6, D.Lgs.165/2001
 </t>
   </si>
   <si>
     <t>24/02/2025</t>
   </si>
   <si>
     <t>23/05/2028</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/STORACE_CLAUDIA_Dich_cariche_incarichi_30012025.pdf</t>
   </si>
   <si>
-    <t>STOPRTI</t>
+    <t>STORTI</t>
   </si>
   <si>
     <t>AREA PROGRAMMAZIONE TURISTICA ED INTERVENTI ALLE IMPRESE</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/CRISTIANA_STORTI_CV_062024.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/STORTI_CRISTIANA_dichi_inconf_incomp_06062024.pdf</t>
   </si>
   <si>
-    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Storti_Cristiana_dich_annuale_inconf_incomp_26052025.pdf</t>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/STORTI-CRISTIANA-Dich-annuale-insuss-cause-incomp-06032026.pdf</t>
   </si>
   <si>
     <t>AO n.G06962 del 06/06/2024</t>
   </si>
   <si>
     <t xml:space="preserve">Dirigente dell'Area Programmazione turistica ed interventi alle imprese della D.R. Affari della Presidenza, turismo, cinema, audiovisivo e sport
 </t>
   </si>
   <si>
     <t>07/06/2024</t>
   </si>
   <si>
     <t>06/06/2027</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/STORTI_CRISTIANA_Dich_cariche_incarichi_06062024.pdf</t>
   </si>
   <si>
     <t>FEDERICA</t>
   </si>
   <si>
     <t>LAUDATI</t>
   </si>
   <si>
     <t>AUTORIZZAZIONE, ACCREDITAMENTO E CONTROLLI</t>
@@ -4997,51 +5036,51 @@
   <si>
     <t>31/07/2023</t>
   </si>
   <si>
     <t>30/07/2026</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Dich_svolg_incarichi_cariche_TIMPANI.pdf</t>
   </si>
   <si>
     <t>LEONILDE</t>
   </si>
   <si>
     <t>TOCCHI</t>
   </si>
   <si>
     <t>AREA ATTIVITA’ ESTRATTIVE</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/TOCCHI_LEONILDE_CV_13022025.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/TOCCHI_LEONILDE_dich_inconf_incomp_2025.pdf</t>
   </si>
   <si>
-    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/TOCCHI_LEONILDE_Dich_annuale_insuss_cause_incomp_19062025.pdf</t>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Tocchi_Leonilde_dich_annuale_inconf_incomp_03032026.pdf</t>
   </si>
   <si>
     <t>AO n.G02729 del 05/03/2025</t>
   </si>
   <si>
     <t xml:space="preserve">Dirigente dell'Area Attività estrattive della D.R. Ciclo dei Rifiuti
 </t>
   </si>
   <si>
     <t>08/03/2025</t>
   </si>
   <si>
     <t>07/03/2028</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/TOCCHI_LEONILDE_Dich_cariche_incarichi_2025.pdf</t>
   </si>
   <si>
     <t>LUCREZIA</t>
   </si>
   <si>
     <t>LE ROSE</t>
   </si>
   <si>
     <t>AREA RICERCA E INNOVAZIONE PER LE IMPRESE</t>
@@ -5070,221 +5109,218 @@
   <si>
     <t>10/03/2026</t>
   </si>
   <si>
     <t>09/03/2029</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Le-Rose-Lucrezia-Dich-svolg-incarichi-cariche-10032026.pdf</t>
   </si>
   <si>
     <t>TODINI</t>
   </si>
   <si>
     <t>AREA SPETTACOLO DAL VIVO</t>
   </si>
   <si>
     <t>AFFARI EUROPEI E RELAZIONI INTERNAZIONALI</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/TODINI_MAURIZIO_CV_09122025.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/TODINI_MAURIZIO_Dich_insussist_inconf_incomp_conf_incarico.pdf</t>
   </si>
   <si>
-    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Todini_Maurizio_dich_annuale_inconf_incomp_2025.pdf</t>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Todini_Maurizio_dich_annuale_inconf_incomp_03032026.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/TODINI_MAURIZIO_dich_inconf_incomp_interim_09122025.pdf</t>
   </si>
   <si>
     <t>AO n. G11064 del 01/09/2025- AO n.G16511 del 04/12/2025(interim)</t>
   </si>
   <si>
     <t xml:space="preserve">Dirigente dell’Area Spettacolo dal vivo della D.R. Cultura, politiche giovanili e della famiglia, pari opportunità, servizio civile
 </t>
   </si>
   <si>
     <t>07/09/2025</t>
   </si>
   <si>
     <t>06/09/2028</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/TODINI_MAURIZIO_Dich_cariche_incarichi_25082025.pdf</t>
   </si>
   <si>
-    <t>10/12/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>FERDINANDO MARIA</t>
   </si>
   <si>
     <t>LEONE</t>
   </si>
   <si>
     <t>AREA AUTORIZZAZIONE INTEGRATA AMBIENTALE</t>
   </si>
   <si>
     <t>AREA VALUTAZIONE DI IMPATTO AMBIENTALE</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/LEONE_FERDINANDO_MARIA_CV_052025.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/LEONE_FERDINANDO_MARIA_dich_inconf_incomp_23122024.pdf</t>
   </si>
   <si>
-    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Leone_Ferdinando_Maria_dich_annuale_inconf_incomp_28052025.pdf</t>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Leone_Ferdinando_Maria_dich_annuale_inconf_incomp_19032026.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/LEONE_FERDINANDO_MARIA_dich_inconf_incomp_interim_14052025.pdf</t>
   </si>
   <si>
     <t>AO n. G00195 del 10/01/2025; AO n. G05834 del 13/05/2025</t>
   </si>
   <si>
     <t>Dirigente dell'Area Autorizzazioni Integrate Ambientali della D.R. Ambiente, Cambiamenti Climatici, Transizione Energetica e Sostenibilità, Parchi</t>
   </si>
   <si>
     <t>31/01/2025</t>
   </si>
   <si>
     <t>12/01/2028</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/LEONE_FERDINANDO_MARIA_Dich_cariche_incarichi_23122024.pdf</t>
   </si>
   <si>
     <t>SILVANA</t>
   </si>
   <si>
     <t>TORELLA</t>
   </si>
   <si>
     <t>AREA AIUTI DI STATO, PROCEDURE D'INFRAZIONE</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/TORELLA_SILVANA_CV_18032025.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/TORELLA_SILVANA_dich_inconf_incomp_28032025.pdf</t>
   </si>
   <si>
-    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Torella_Silvana_dich_annuale_inconf_incomp_2025.pdf</t>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Torella_Silvana_dich_annuale_inconf_incomp_03032026.pdf</t>
   </si>
   <si>
     <t>AO n.G03926 del 31/03/2025</t>
   </si>
   <si>
     <t xml:space="preserve">Dirigente dell'Area "Aiuti di Stato, procedure d'infrazione" della D.R. "Affari della Presidenza, Turismo, Cinema, Audiovisivo e Sport"
 </t>
   </si>
   <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>31/03/2028</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/TORELLA_SILVANA_Dich_cariche_incarichi_28032025.pdf</t>
   </si>
   <si>
+    <t>31/03/2026</t>
+  </si>
+  <si>
     <t>LEVANTE</t>
   </si>
   <si>
     <t>AREA MONITORAGGIO, SOSTENIBILITA' AMBIENTALE E SOCIALE E GARE IN AMBITO SANITARIO</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/LEVANTE_GIORGIA_CV_07032025.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/LEVANTE_GIORGIA_dich_inconf_incomp_24032025.pdf</t>
   </si>
   <si>
-    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Levante_Giorgia_dich_annuale_inconf_incomp_11062024.pdf</t>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/LEVANTE-GIORGIA-Dich-annuale-insuss-cause-incomp-01042026.pdf</t>
   </si>
   <si>
     <t>AO n. G04782 del 15/04/2025</t>
   </si>
   <si>
     <t>Dirigente Area Monitoraggio, Sostenibilità Ambientale e Sociale e Gare in Ambito Sanitario della D.R. "Programmazione Economica, Centrale Acquisti, Fondi Europei, PNRR".</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/LEVANTE_GIORGIA_Dich_cariche_incarichi_24032025.pdf</t>
   </si>
   <si>
     <t>LO PRESTI</t>
   </si>
   <si>
     <t>Area ESECUZIONE CONTRATTI DI SERVIZI E FORNITURE, AUTOPARCO REGIONALE E SERVIZIO ECONOMALE</t>
   </si>
   <si>
     <t>AREA  AFFARI GENERALI E UFFICIALE ROGANTE</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/LO_PRESTI_ELENA_CV_27012026_0.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/LO-PRESTI-ELENA-Dich-insuss-cause-inconf-incomp-27102025.pdf</t>
   </si>
   <si>
-    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Lo_Presti_Elena_dich_inconf_incomp_annuale_10012025.pdf</t>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/LO-PRESTI-ELENA-Dich-annuale-insuss-cause-incomp-31032026.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/LO_PRESTI_ELENA_dich_inconf_incomp_interim_27012026_0.pdf</t>
   </si>
   <si>
     <t>AO n. G14143 del 28/10/2025- AO n.G00774  del 26/01/2026(interim)</t>
   </si>
   <si>
     <t>Dirigente dell'Area" Esecuzione Contratti di Servizi e Forniture, Autoparco Regionale e Servizio Economale"  della D.R. "Trasformazione digitale e procurement"</t>
   </si>
   <si>
     <t>28/10/2028</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/LO-PRESTI-ELENA-Dich-svolg-Incarichi-cariche-27102025.pdf</t>
   </si>
   <si>
-    <t>30/01/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>MACCHIONE</t>
   </si>
   <si>
     <t>AREA CONTROLLO DI I LIVELLO, VALORIZZAZIONE DEL PATRIMONIO LIBRARIO E BIBLIOTECA GIURIDICA</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/MACCHIONE_GIUSEPPE_CV_2024.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/MACCHIONE_GIUSEPPE_dich_inconf_incomp_2024.pdf</t>
   </si>
   <si>
-    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Macchione_Giuseppe_dich_annuale_inconf_incomp_10042025.pdf</t>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Macchione_Giuseppe_dich_annuale_inconf_incomp_03032026.pdf</t>
   </si>
   <si>
     <t>AO n. G04981 del 30/04/2024</t>
   </si>
   <si>
     <t>Dirigente dell'Area “Controllo di I livello, valorizzazione del patrimonio librario e Biblioteca giuridica” della Direzione regionale “Cultura, Politiche Giovanili e della Famiglia, Pari Opportunità, Servizio civile”</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/MACCHIONE_GIUSEPPE_Dich_cariche_incarichi_2024.pdf</t>
   </si>
   <si>
     <t>ERSILIA</t>
   </si>
   <si>
     <t>MAFFEO</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/MAFFEO_ERSILIA_CV_10062025.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/MAFFEO_ERSILIA_dich_inconf_incomp_06062025.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Maffeo_Ersilia_dich_annuale_inconf_incomp_16032026.pdf</t>
   </si>
@@ -5357,51 +5393,51 @@
   <si>
     <t>09/05/2024</t>
   </si>
   <si>
     <t>09/05/2027</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/MANETTI_MANUELA_Dich_cariche_incarichi_30042024.pdf</t>
   </si>
   <si>
     <t>DIEGO</t>
   </si>
   <si>
     <t>MANTERO</t>
   </si>
   <si>
     <t>AREA GEODIVERSITA' E MONUMENTI NATURALI</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/MANTERO_DIEGO_CV_12032021.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/MANTERO_DIEGO_dich_inconf_incomp_17092024.pdf</t>
   </si>
   <si>
-    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Mantero_Diego_dich_annuale_inconf_incomp_26052025.pdf</t>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Mantero-Diego-Dich-annuale-insuss-cause-incomp-04032026.pdf</t>
   </si>
   <si>
     <t>AO n. G12272 del 19/09/2024</t>
   </si>
   <si>
     <t>Dirigente dell'Area Geodiversità e monumenti naturali della D.R. Ambiente, cambiamenti climatici, transizione energetica e sostenibilità, parchi</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/MANTERO_DIEGO_Dich_cariche_incarichi_17092024.pdf</t>
   </si>
   <si>
     <t>CARMELO</t>
   </si>
   <si>
     <t>TULUMELLO</t>
   </si>
   <si>
     <t>AREA CONTROLLO DI PRIMO LIVELLO, RENDICONTAZIONE E RAPPORTI CON LE AUTORITA' DI SORVEGLIANZA</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/TULUMELLO_CARMELO_CV_23082024.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/TULUMELLO_CARMELO_dich_inconf_incomp_29042024.pdf</t>
   </si>
@@ -5409,65 +5445,62 @@
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Tulumello_Carmelo_dich_annuale_inconf_incomp_10032026.pdf</t>
   </si>
   <si>
     <t>AO n.G05089 del 30/04/2024</t>
   </si>
   <si>
     <t xml:space="preserve">Dirigente dell’Area Controllo di primo livello, rendicontazione e rapporti con le autorità di sorveglianza della Direzione regionale Istruzione, Formazione e Politiche per l’Occupazione
 </t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/TULUMELLO_CARMELO_Dich_cariche_incarichi_31032024.pdf</t>
   </si>
   <si>
     <t>VALERIANI</t>
   </si>
   <si>
     <t>AREA APPROVVIGIONAMENTI ELETTRONICI E CONTROLLO ANALOGO LAZIOCREA S.P.A.</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/VALERIANI_LUCA_CV_18032024.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/VALERIANI_LUCA_dich_inconf_incomp_09042024.pdf</t>
   </si>
   <si>
-    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Valeriani_Luca_dich_annuale_inconf_incomp_30052025.pdf</t>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Valeriani_Luca_dich_annuale_inconf_incomp_16032026.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO n.G04869 del 24/04/2024
 </t>
   </si>
   <si>
     <t xml:space="preserve">Dirigente dell’Area “Approvvigionamenti elettronici e Controllo analogo Laziocrea S.p.a.” della Direzione regionale “Programmazione economica, centrale acquisti, fondi europei PNRR”
 </t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/VALERIANI_LUCA_Dich_cariche_incarichi_09042024.pdf</t>
-  </si>
-[...1 lines deleted...]
-    <t>30/01/2025</t>
   </si>
   <si>
     <t>ATTILIO</t>
   </si>
   <si>
     <t>VALLANTE</t>
   </si>
   <si>
     <t>AREA FINANZA PUBBLICA</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/VALLANTE_ATTILIO_CV_29042025.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/VALLANTE_ATTILIO_dich_inconf_incomp_21032025.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Vallante_Attilio_dich_annuale_inconf_incomp_17062024.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO n.G04781 del 15/04/2025
 </t>
   </si>
   <si>
     <t xml:space="preserve">Dirigente Area Finanza pubblica della D.R. Ragioneria generale
@@ -5666,75 +5699,81 @@
 </t>
   </si>
   <si>
     <t xml:space="preserve">Dirigente dell'Area Pesca  della D.R. Agricoltura e Sovranità Alimentare, Caccia e Pesca, Foreste
 </t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/ZANGARA-PASQUALE-Dich-cariche-incarichi-29102025.pdf</t>
   </si>
   <si>
     <t>REFINI</t>
   </si>
   <si>
     <t>ENTE REGIONALE PARCO RIVIERA DI ULISSE - AREE NATURALI PROTETTE</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/REFINI-FABIO-CV-21072025.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/REFINI-FABIO-Dich-insusst-inconf-incomp-annuale-21072025.pdf</t>
   </si>
   <si>
     <t>24/07/2025</t>
   </si>
   <si>
+    <t>06/11/2025</t>
+  </si>
+  <si>
     <t>PARCO NATURALE REGIONALE MARTURANUM - AREE NATURALI PROTETTE</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/CELLETTI-STEFANO-CV-21072025.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/CELLETTI-STEFANO-Dich-insussist-inconf-incomp-confer-incarico-10112025.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/CELLETTI_STEFANO_Dich_annuale_insuss_cause_incomp_23072025_0.pdf</t>
   </si>
   <si>
     <t>11/11/2025</t>
   </si>
   <si>
     <t>BIASI</t>
   </si>
   <si>
     <t>AREA GESTIONE DEL TRASPORTO FERROVIARIO E DEL TRASPORTO DELLE MERCI. PRMTL.</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/BIASI-FILIPPO-CV-22092025.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/BIASI-FILIPPO-Dich-insussist-inconf-incom-confer-incarico-22092025.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/BIASI-FILIPPO-Dich-annuale-insuss-cause-incomp-17032026.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO n. G13936 del 24/10/2025
 </t>
   </si>
   <si>
     <t>Dirigente dell’Area "Gestione del trasporto ferroviario e del trasporto delle merci. PRMTL" della D.R. "Trasporti, mobilità, tutela del territorio e autorità idraulica, demanio e patrimonio"</t>
   </si>
   <si>
     <t>art. 19, comma 6, D.Lgs 165/2001</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/BIASI-FILIPPO-Dich-cariche-incarichi-22092025.pdf</t>
   </si>
   <si>
     <t>CAPORUSSO</t>
   </si>
   <si>
     <t>AREA SISTEMA REGIONALE INTEGRATO DI PROTEZIONE CIVILE</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/CAPORUSSO-MASSIMO-CV-24102025.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/CAPORUSSO-MASSIMO-Dich-insussist-inconf-incom-confer-incarico-10112025.pdf</t>
@@ -5845,50 +5884,53 @@
   <si>
     <t>01/01/2026</t>
   </si>
   <si>
     <t>31/12/2028</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/DIODATI-ALESSANDRA-Dich-svolg-incarichi-cariche-28112025.pdf</t>
   </si>
   <si>
     <t>PERLA</t>
   </si>
   <si>
     <t>UFFICIO STAFF COORDINAMENTO DI DIREZIONE, COMUNICAZIONE, ORATORI, PNRR</t>
   </si>
   <si>
     <t>36.189,53  €</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/PERLA_GIANLUCA_CV_30122025.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/PERLA_GIANLUCA_dich_inconf_incomp_04122025.pdf</t>
   </si>
   <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/PERLA-GIANLUCA-Dich-annuale-insussis-cause-incomp-03032026.pdf</t>
+  </si>
+  <si>
     <t xml:space="preserve">AO n.G17642 del 22/12/2025
 </t>
   </si>
   <si>
     <t>Dirigente dell’Ufficio "Staff Coordinamento di direzione, comunicazione, oratori, PNRR" dell’Area "Affari Generali, Oratori, Coordinamento di Direzione e PNRR" della D.R. "Affari della Presidenza, Turismo, Cinema, Audiovisivo e Sport"</t>
   </si>
   <si>
     <t>30/12/2025</t>
   </si>
   <si>
     <t>29/12/2028</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/PERLA_GIANLUCA_Dich_cariche_incarichi_04122025.pdf</t>
   </si>
   <si>
     <t>ELEONORA</t>
   </si>
   <si>
     <t>LO CASCIO</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/LO_CASCIO_ELEONORA_CV_13012026.pdf</t>
   </si>
   <si>
@@ -5898,87 +5940,159 @@
     <t xml:space="preserve">AO n.G17798 del 29/12/2025
 </t>
   </si>
   <si>
     <t>Dirigente Area "Rete Ospedaliera e Specialistica" della D.R. "Salute e Integrazione Sociosanitaria"</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/LO_CASCIO_ELEONORA_Dich_cariche_incarichi_05112025.pdf</t>
   </si>
   <si>
     <t>MARIA IVANA</t>
   </si>
   <si>
     <t>CIRELLI</t>
   </si>
   <si>
     <t>AREA GESTIONE ED EVOLUZIONE DEI SISTEMI E DELLE INFRASTRUTTURE DIGITALI</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/CIRELLI-MARIA-IVANA-CV-08012026.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/CIRELLI-MARIA-IVANA-Dich-insussist-inconf-incomp-conferim-incarico-27102025.pdf</t>
   </si>
   <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/CIRELLI-MARIA-IVANA-Dich-annuale-insuss-cause-incomp-01042026.pdf</t>
+  </si>
+  <si>
     <t>AO n. G17436 del 18/12/2025</t>
   </si>
   <si>
     <t>Dirigente Area "Gestione ed evoluzione dei sistemi e delle infrastrutture digitali" della D.R. "Trasformazione digitale e procurement"</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/CIRELLI-MARIA-IVANA-Dich-cariche-incarichi-27102025.pdf</t>
   </si>
   <si>
     <t>FUSCO</t>
   </si>
   <si>
     <t>AREA ACCOMPAGNAMENTO ALLA DECLINAZIONE TERRITORIALE DEGLI INTERVENTI IN MATERIA DI ISTRUZIONE E FORMAZIONE</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/FUSCO-ANDREA-CV-05022026.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/FUSCO-ANDREA-Dich-insussist-inconf-incomp-conf-incarico-02022026.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Fusco_Andrea_dich_annuale_inconf_incomp_03032026.pdf</t>
   </si>
   <si>
     <t>AO n. G01170 del 02/02/2026</t>
   </si>
   <si>
     <t>Dirigente dell’Area "Accompagnamento alla declinazione territoriale degli interventi in materia di Istruzione e Formazione" della D.R. "Istruzione, Formazione e Politiche per l’occupazione"</t>
   </si>
   <si>
     <t>01/02/2026</t>
   </si>
   <si>
     <t>31/01/2029</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/FUSCO-ANDREA-Dich-cariche-incarichi-02022026.pdf</t>
+  </si>
+  <si>
+    <t>LUCIA</t>
+  </si>
+  <si>
+    <t>MARGARITELLI</t>
+  </si>
+  <si>
+    <t>AREA PRODUZIONE INTEGRATA E SISTEMI DI QUALITA&amp;RSQUO</t>
+  </si>
+  <si>
+    <t>50.005,77 €</t>
+  </si>
+  <si>
+    <t>48.084,81  €</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/MARGARITELLI_LUCIA_CV_2026.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/MARGARITELLI-LUCIA-Dich-insussis-cause-inconfer-incomp-conf-incarico-2026.pdf</t>
+  </si>
+  <si>
+    <t>AO n. G04009 del 26/03/2026</t>
+  </si>
+  <si>
+    <t>Dirigente dell'Area "Produzione integrata e sistemi di qualità" della D.R. "Agricoltura e Sovranità Alimentare, Caccia e Pesca, Foreste".</t>
+  </si>
+  <si>
+    <t>art. 19,  comma 6, D.Lgs 165/2001</t>
+  </si>
+  <si>
+    <t>30/03/2029</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/MARGARITELLI-LUCIA-Dich-svolg-incarichi-cariche-2026.pdf</t>
+  </si>
+  <si>
+    <t>MAGNANELLI</t>
+  </si>
+  <si>
+    <t>ANNOCATURA REGIONALE</t>
+  </si>
+  <si>
+    <t>160.188,60 €</t>
+  </si>
+  <si>
+    <t>Retribuzione di risultato nei limiti del tetto al trattamento economico complessivo previsto dall’articolo 10, comma 3, della Legge Regionale 25 marzo 2024, n. 4 €</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/MAGNANELLI-ANDREA-Dich-insuss-cause-inconf_incomp-02032026.pdf</t>
+  </si>
+  <si>
+    <t>DGR n. 93 del 26/02/2026</t>
+  </si>
+  <si>
+    <t>Avvocato Coordinatore dell'Avvocatura regionale</t>
+  </si>
+  <si>
+    <t>Art. 19, comma 5bis, D.Lgs 165/2001</t>
+  </si>
+  <si>
+    <t>31/03/2029</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/MAGNANELLI-ANDREA-Dich-svolg-incarichi-cariche-02032026.pdf</t>
+  </si>
+  <si>
+    <t>10/04/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -6282,51 +6396,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AA183"/>
+  <dimension ref="A1:AA185"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -6499,10822 +6613,10985 @@
       </c>
       <c r="W3" t="s">
         <v>55</v>
       </c>
       <c r="Y3" t="s">
         <v>56</v>
       </c>
       <c r="AA3" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="4" spans="1:27">
       <c r="A4">
         <v>9863</v>
       </c>
       <c r="B4" t="s">
         <v>58</v>
       </c>
       <c r="C4" t="s">
         <v>59</v>
       </c>
       <c r="D4" t="s">
         <v>60</v>
       </c>
       <c r="G4" t="s">
-        <v>30</v>
+        <v>61</v>
       </c>
       <c r="K4" t="s">
         <v>30</v>
       </c>
       <c r="L4" t="s">
         <v>31</v>
       </c>
       <c r="M4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="P4" t="s">
-        <v>64</v>
+        <v>65</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>66</v>
       </c>
       <c r="S4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="T4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="U4" t="s">
         <v>39</v>
       </c>
       <c r="V4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="W4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="Y4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="Z4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="AA4" t="s">
-        <v>43</v>
+        <v>73</v>
       </c>
     </row>
     <row r="5" spans="1:27">
       <c r="A5">
         <v>9864</v>
       </c>
       <c r="B5" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="C5" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="D5" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="G5" t="s">
         <v>30</v>
       </c>
       <c r="L5" t="s">
         <v>31</v>
       </c>
       <c r="M5" t="s">
         <v>32</v>
       </c>
       <c r="N5" t="s">
         <v>33</v>
       </c>
       <c r="O5" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="P5" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="Q5" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="S5" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="T5" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="U5" t="s">
         <v>39</v>
       </c>
       <c r="V5" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="W5" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="Y5" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="AA5" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="6" spans="1:27">
       <c r="A6">
         <v>9865</v>
       </c>
       <c r="B6" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="C6" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="D6" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="G6" t="s">
         <v>30</v>
       </c>
       <c r="L6" t="s">
         <v>31</v>
       </c>
       <c r="M6" t="s">
         <v>32</v>
       </c>
       <c r="N6" t="s">
         <v>33</v>
       </c>
       <c r="O6" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="P6" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="Q6" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="S6" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="T6" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="U6" t="s">
         <v>39</v>
       </c>
       <c r="V6" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="W6" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="Y6" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="AA6" t="s">
-        <v>43</v>
+        <v>96</v>
       </c>
     </row>
     <row r="7" spans="1:27">
       <c r="A7">
         <v>9866</v>
       </c>
       <c r="B7" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="C7" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="D7" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="G7" t="s">
         <v>30</v>
       </c>
       <c r="L7" t="s">
         <v>31</v>
       </c>
       <c r="M7" t="s">
         <v>32</v>
       </c>
       <c r="N7" t="s">
         <v>47</v>
       </c>
       <c r="O7" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="P7" t="s">
-        <v>97</v>
+        <v>101</v>
+      </c>
+      <c r="Q7" t="s">
+        <v>102</v>
       </c>
       <c r="S7" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="T7" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="U7" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="V7" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="W7" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="Y7" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="AA7" t="s">
-        <v>43</v>
+        <v>109</v>
       </c>
     </row>
     <row r="8" spans="1:27">
       <c r="A8">
         <v>9867</v>
       </c>
       <c r="B8" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="C8" t="s">
-        <v>105</v>
+        <v>111</v>
       </c>
       <c r="D8" t="s">
-        <v>106</v>
+        <v>112</v>
       </c>
       <c r="G8" t="s">
         <v>30</v>
       </c>
       <c r="L8" t="s">
         <v>31</v>
       </c>
       <c r="M8" t="s">
         <v>32</v>
       </c>
       <c r="N8" t="s">
         <v>47</v>
       </c>
       <c r="O8" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="P8" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="Q8" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="S8" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
       <c r="T8" t="s">
-        <v>111</v>
+        <v>117</v>
       </c>
       <c r="U8" t="s">
         <v>39</v>
       </c>
       <c r="V8" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="W8" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="Y8" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="AA8" t="s">
-        <v>115</v>
+        <v>121</v>
       </c>
     </row>
     <row r="9" spans="1:27">
       <c r="A9">
         <v>9868</v>
       </c>
       <c r="B9" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="C9" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="D9" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="G9" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="L9" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="M9" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="N9" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="O9" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="Q9" t="s">
-        <v>122</v>
+        <v>128</v>
       </c>
       <c r="T9" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="V9" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="W9" t="s">
-        <v>125</v>
+        <v>131</v>
       </c>
       <c r="Z9" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="AA9" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
     </row>
     <row r="10" spans="1:27">
       <c r="A10">
         <v>9869</v>
       </c>
       <c r="B10" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="C10" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="D10" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="G10" t="s">
         <v>30</v>
       </c>
       <c r="H10" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="K10" t="s">
         <v>30</v>
       </c>
       <c r="L10" t="s">
         <v>31</v>
       </c>
       <c r="M10" t="s">
         <v>32</v>
       </c>
       <c r="N10" t="s">
         <v>33</v>
       </c>
       <c r="O10" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="P10" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="Q10" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="R10" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="S10" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="T10" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="U10" t="s">
         <v>39</v>
       </c>
       <c r="V10" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="W10" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="Y10" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="AA10" t="s">
-        <v>43</v>
+        <v>145</v>
       </c>
     </row>
     <row r="11" spans="1:27">
       <c r="A11">
         <v>9870</v>
       </c>
       <c r="B11" t="s">
-        <v>139</v>
+        <v>146</v>
       </c>
       <c r="C11" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="D11" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="G11" t="s">
         <v>30</v>
       </c>
       <c r="L11" t="s">
         <v>31</v>
       </c>
       <c r="M11" t="s">
         <v>32</v>
       </c>
       <c r="N11" t="s">
         <v>33</v>
       </c>
       <c r="O11" t="s">
-        <v>142</v>
+        <v>149</v>
       </c>
       <c r="P11" t="s">
-        <v>143</v>
+        <v>150</v>
+      </c>
+      <c r="Q11" t="s">
+        <v>151</v>
       </c>
       <c r="S11" t="s">
-        <v>144</v>
+        <v>152</v>
       </c>
       <c r="T11" t="s">
-        <v>145</v>
+        <v>153</v>
       </c>
       <c r="U11" t="s">
         <v>39</v>
       </c>
       <c r="V11" t="s">
         <v>40</v>
       </c>
       <c r="W11" t="s">
         <v>41</v>
       </c>
       <c r="Y11" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="AA11" t="s">
-        <v>43</v>
+        <v>145</v>
       </c>
     </row>
     <row r="12" spans="1:27">
       <c r="A12">
         <v>9871</v>
       </c>
       <c r="B12" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="C12" t="s">
-        <v>147</v>
+        <v>155</v>
       </c>
       <c r="D12" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="G12" t="s">
         <v>30</v>
       </c>
       <c r="L12" t="s">
         <v>31</v>
       </c>
       <c r="M12" t="s">
         <v>32</v>
       </c>
       <c r="N12" t="s">
         <v>47</v>
       </c>
       <c r="O12" t="s">
-        <v>149</v>
+        <v>157</v>
       </c>
       <c r="P12" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="Q12" t="s">
-        <v>151</v>
+        <v>159</v>
       </c>
       <c r="S12" t="s">
-        <v>152</v>
+        <v>160</v>
       </c>
       <c r="T12" t="s">
-        <v>153</v>
+        <v>161</v>
       </c>
       <c r="U12" t="s">
         <v>39</v>
       </c>
       <c r="V12" t="s">
         <v>40</v>
       </c>
       <c r="W12" t="s">
         <v>41</v>
       </c>
       <c r="Y12" t="s">
-        <v>154</v>
+        <v>162</v>
       </c>
       <c r="AA12" t="s">
-        <v>43</v>
+        <v>145</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13">
         <v>9872</v>
       </c>
       <c r="B13" t="s">
-        <v>155</v>
+        <v>163</v>
       </c>
       <c r="C13" t="s">
-        <v>156</v>
+        <v>164</v>
       </c>
       <c r="D13" t="s">
-        <v>157</v>
+        <v>165</v>
       </c>
       <c r="G13" t="s">
         <v>30</v>
       </c>
       <c r="L13" t="s">
         <v>31</v>
       </c>
       <c r="M13" t="s">
         <v>32</v>
       </c>
       <c r="N13" t="s">
         <v>47</v>
       </c>
       <c r="O13" t="s">
-        <v>158</v>
+        <v>166</v>
       </c>
       <c r="P13" t="s">
-        <v>159</v>
+        <v>167</v>
       </c>
       <c r="Q13" t="s">
-        <v>160</v>
+        <v>168</v>
       </c>
       <c r="S13" t="s">
-        <v>161</v>
+        <v>169</v>
       </c>
       <c r="T13" t="s">
-        <v>162</v>
+        <v>170</v>
       </c>
       <c r="U13" t="s">
         <v>39</v>
       </c>
       <c r="V13" t="s">
-        <v>163</v>
+        <v>171</v>
       </c>
       <c r="W13" t="s">
-        <v>164</v>
+        <v>172</v>
       </c>
       <c r="Y13" t="s">
-        <v>165</v>
+        <v>173</v>
       </c>
       <c r="AA13" t="s">
-        <v>166</v>
+        <v>174</v>
       </c>
     </row>
     <row r="14" spans="1:27">
       <c r="A14">
         <v>9873</v>
       </c>
       <c r="B14" t="s">
-        <v>167</v>
+        <v>175</v>
       </c>
       <c r="C14" t="s">
-        <v>168</v>
+        <v>176</v>
       </c>
       <c r="D14" t="s">
-        <v>169</v>
+        <v>177</v>
       </c>
       <c r="G14" t="s">
         <v>30</v>
       </c>
       <c r="L14" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="M14" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="N14" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="O14" t="s">
-        <v>170</v>
+        <v>178</v>
       </c>
       <c r="Q14" t="s">
-        <v>171</v>
+        <v>179</v>
       </c>
       <c r="V14" t="s">
-        <v>172</v>
+        <v>180</v>
       </c>
       <c r="W14" t="s">
-        <v>172</v>
+        <v>180</v>
       </c>
       <c r="Z14" t="s">
-        <v>173</v>
+        <v>181</v>
       </c>
       <c r="AA14" t="s">
-        <v>174</v>
+        <v>182</v>
       </c>
     </row>
     <row r="15" spans="1:27">
       <c r="A15">
         <v>9879</v>
       </c>
       <c r="B15" t="s">
-        <v>175</v>
+        <v>183</v>
       </c>
       <c r="C15" t="s">
-        <v>176</v>
+        <v>184</v>
       </c>
       <c r="D15" t="s">
-        <v>177</v>
+        <v>185</v>
       </c>
       <c r="G15" t="s">
         <v>30</v>
       </c>
       <c r="L15" t="s">
         <v>31</v>
       </c>
       <c r="M15" t="s">
         <v>32</v>
       </c>
       <c r="N15" t="s">
         <v>33</v>
       </c>
       <c r="O15" t="s">
-        <v>178</v>
+        <v>186</v>
       </c>
       <c r="P15" t="s">
-        <v>179</v>
+        <v>187</v>
       </c>
       <c r="Q15" t="s">
-        <v>180</v>
+        <v>188</v>
       </c>
       <c r="S15" t="s">
-        <v>181</v>
+        <v>189</v>
       </c>
       <c r="T15" t="s">
-        <v>182</v>
+        <v>190</v>
       </c>
       <c r="U15" t="s">
-        <v>183</v>
+        <v>191</v>
       </c>
       <c r="V15" t="s">
-        <v>184</v>
+        <v>192</v>
       </c>
       <c r="W15" t="s">
-        <v>185</v>
+        <v>193</v>
       </c>
       <c r="Y15" t="s">
-        <v>186</v>
+        <v>194</v>
       </c>
       <c r="AA15" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="16" spans="1:27">
       <c r="A16">
         <v>9880</v>
       </c>
       <c r="B16" t="s">
-        <v>139</v>
+        <v>146</v>
       </c>
       <c r="C16" t="s">
-        <v>187</v>
+        <v>195</v>
       </c>
       <c r="D16" t="s">
-        <v>188</v>
+        <v>196</v>
       </c>
       <c r="G16" t="s">
         <v>30</v>
       </c>
       <c r="L16" t="s">
         <v>31</v>
       </c>
       <c r="M16" t="s">
         <v>32</v>
       </c>
       <c r="N16" t="s">
         <v>33</v>
       </c>
       <c r="O16" t="s">
-        <v>189</v>
+        <v>197</v>
       </c>
       <c r="P16" t="s">
-        <v>190</v>
+        <v>198</v>
       </c>
       <c r="Q16" t="s">
+        <v>199</v>
+      </c>
+      <c r="S16" t="s">
+        <v>200</v>
+      </c>
+      <c r="T16" t="s">
+        <v>201</v>
+      </c>
+      <c r="U16" t="s">
         <v>191</v>
       </c>
-      <c r="S16" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="V16" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="W16" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="Y16" t="s">
-        <v>194</v>
+        <v>202</v>
       </c>
       <c r="AA16" t="s">
-        <v>166</v>
+        <v>174</v>
       </c>
     </row>
     <row r="17" spans="1:27">
       <c r="A17">
         <v>9881</v>
       </c>
       <c r="B17" t="s">
-        <v>195</v>
+        <v>203</v>
       </c>
       <c r="C17" t="s">
-        <v>196</v>
+        <v>204</v>
       </c>
       <c r="D17" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="G17" t="s">
         <v>30</v>
       </c>
       <c r="L17" t="s">
         <v>31</v>
       </c>
       <c r="M17" t="s">
         <v>32</v>
       </c>
       <c r="N17" t="s">
         <v>33</v>
       </c>
       <c r="O17" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="P17" t="s">
-        <v>199</v>
+        <v>207</v>
       </c>
       <c r="Q17" t="s">
-        <v>200</v>
+        <v>208</v>
       </c>
       <c r="S17" t="s">
-        <v>201</v>
+        <v>209</v>
       </c>
       <c r="T17" t="s">
-        <v>202</v>
+        <v>210</v>
       </c>
       <c r="U17" t="s">
-        <v>203</v>
+        <v>211</v>
       </c>
       <c r="V17" t="s">
-        <v>204</v>
+        <v>212</v>
       </c>
       <c r="W17" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="Y17" t="s">
-        <v>206</v>
+        <v>214</v>
       </c>
       <c r="AA17" t="s">
-        <v>207</v>
+        <v>215</v>
       </c>
     </row>
     <row r="18" spans="1:27">
       <c r="A18">
         <v>9882</v>
       </c>
       <c r="B18" t="s">
-        <v>208</v>
+        <v>216</v>
       </c>
       <c r="C18" t="s">
-        <v>209</v>
+        <v>217</v>
       </c>
       <c r="D18" t="s">
-        <v>210</v>
+        <v>218</v>
       </c>
       <c r="G18" t="s">
         <v>30</v>
       </c>
       <c r="L18" t="s">
         <v>31</v>
       </c>
       <c r="M18" t="s">
         <v>32</v>
       </c>
       <c r="N18" t="s">
         <v>33</v>
       </c>
       <c r="O18" t="s">
-        <v>211</v>
+        <v>219</v>
       </c>
       <c r="P18" t="s">
-        <v>212</v>
+        <v>220</v>
       </c>
       <c r="Q18" t="s">
-        <v>213</v>
+        <v>221</v>
       </c>
       <c r="S18" t="s">
-        <v>214</v>
+        <v>222</v>
       </c>
       <c r="T18" t="s">
-        <v>215</v>
+        <v>223</v>
       </c>
       <c r="U18" t="s">
-        <v>183</v>
+        <v>191</v>
       </c>
       <c r="V18" t="s">
-        <v>216</v>
+        <v>224</v>
       </c>
       <c r="W18" t="s">
-        <v>217</v>
+        <v>225</v>
       </c>
       <c r="Y18" t="s">
-        <v>218</v>
+        <v>226</v>
       </c>
       <c r="AA18" t="s">
-        <v>166</v>
+        <v>174</v>
       </c>
     </row>
     <row r="19" spans="1:27">
       <c r="A19">
         <v>9883</v>
       </c>
       <c r="B19" t="s">
-        <v>219</v>
+        <v>227</v>
       </c>
       <c r="C19" t="s">
-        <v>220</v>
+        <v>228</v>
       </c>
       <c r="D19" t="s">
-        <v>221</v>
+        <v>229</v>
       </c>
       <c r="G19" t="s">
-        <v>222</v>
+        <v>230</v>
       </c>
       <c r="L19" t="s">
         <v>31</v>
       </c>
       <c r="M19" t="s">
         <v>32</v>
       </c>
       <c r="N19" t="s">
         <v>33</v>
       </c>
       <c r="O19" t="s">
-        <v>223</v>
+        <v>231</v>
       </c>
       <c r="P19" t="s">
-        <v>224</v>
+        <v>232</v>
       </c>
       <c r="Q19" t="s">
-        <v>225</v>
+        <v>233</v>
       </c>
       <c r="S19" t="s">
-        <v>226</v>
+        <v>234</v>
       </c>
       <c r="T19" t="s">
-        <v>227</v>
+        <v>235</v>
       </c>
       <c r="U19" t="s">
-        <v>183</v>
+        <v>191</v>
       </c>
       <c r="V19" t="s">
         <v>40</v>
       </c>
       <c r="W19" t="s">
         <v>41</v>
       </c>
       <c r="Y19" t="s">
-        <v>228</v>
+        <v>236</v>
       </c>
       <c r="AA19" t="s">
-        <v>229</v>
+        <v>237</v>
       </c>
     </row>
     <row r="20" spans="1:27">
       <c r="A20">
         <v>9884</v>
       </c>
       <c r="B20" t="s">
-        <v>230</v>
+        <v>238</v>
       </c>
       <c r="C20" t="s">
-        <v>231</v>
+        <v>239</v>
       </c>
       <c r="D20" t="s">
-        <v>232</v>
+        <v>240</v>
       </c>
       <c r="G20" t="s">
         <v>30</v>
       </c>
       <c r="L20" t="s">
         <v>31</v>
       </c>
       <c r="M20" t="s">
         <v>32</v>
       </c>
       <c r="N20" t="s">
         <v>33</v>
       </c>
       <c r="O20" t="s">
-        <v>233</v>
+        <v>241</v>
       </c>
       <c r="P20" t="s">
-        <v>234</v>
+        <v>242</v>
       </c>
       <c r="Q20" t="s">
-        <v>235</v>
+        <v>243</v>
       </c>
       <c r="S20" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="T20" t="s">
-        <v>237</v>
+        <v>245</v>
       </c>
       <c r="U20" t="s">
-        <v>183</v>
+        <v>191</v>
       </c>
       <c r="V20" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="W20" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="Y20" t="s">
-        <v>238</v>
+        <v>246</v>
       </c>
       <c r="AA20" t="s">
-        <v>43</v>
+        <v>247</v>
       </c>
     </row>
     <row r="21" spans="1:27">
       <c r="A21">
         <v>9885</v>
       </c>
       <c r="B21" t="s">
-        <v>239</v>
+        <v>248</v>
       </c>
       <c r="C21" t="s">
-        <v>240</v>
+        <v>249</v>
       </c>
       <c r="D21" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="G21" t="s">
         <v>30</v>
       </c>
       <c r="L21" t="s">
         <v>31</v>
       </c>
       <c r="M21" t="s">
         <v>32</v>
       </c>
       <c r="N21" t="s">
         <v>33</v>
       </c>
       <c r="O21" t="s">
-        <v>242</v>
+        <v>251</v>
       </c>
       <c r="P21" t="s">
-        <v>243</v>
+        <v>252</v>
       </c>
       <c r="Q21" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="S21" t="s">
-        <v>245</v>
+        <v>254</v>
       </c>
       <c r="T21" t="s">
-        <v>246</v>
+        <v>255</v>
       </c>
       <c r="U21" t="s">
-        <v>247</v>
+        <v>256</v>
       </c>
       <c r="X21" t="s">
-        <v>248</v>
+        <v>257</v>
       </c>
       <c r="Y21" t="s">
-        <v>249</v>
+        <v>258</v>
       </c>
       <c r="AA21" t="s">
-        <v>43</v>
+        <v>96</v>
       </c>
     </row>
     <row r="22" spans="1:27">
       <c r="A22">
         <v>9886</v>
       </c>
       <c r="B22" t="s">
-        <v>250</v>
+        <v>259</v>
       </c>
       <c r="C22" t="s">
-        <v>251</v>
+        <v>260</v>
       </c>
       <c r="D22" t="s">
-        <v>252</v>
+        <v>261</v>
       </c>
       <c r="G22" t="s">
         <v>30</v>
       </c>
       <c r="L22" t="s">
         <v>31</v>
       </c>
       <c r="M22" t="s">
         <v>32</v>
       </c>
       <c r="N22" t="s">
         <v>33</v>
       </c>
       <c r="O22" t="s">
-        <v>253</v>
+        <v>262</v>
       </c>
       <c r="P22" t="s">
-        <v>254</v>
+        <v>263</v>
       </c>
       <c r="Q22" t="s">
-        <v>255</v>
+        <v>264</v>
       </c>
       <c r="S22" t="s">
+        <v>265</v>
+      </c>
+      <c r="T22" t="s">
+        <v>266</v>
+      </c>
+      <c r="U22" t="s">
         <v>256</v>
       </c>
-      <c r="T22" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="V22" t="s">
-        <v>258</v>
+        <v>267</v>
       </c>
       <c r="W22" t="s">
-        <v>259</v>
+        <v>268</v>
       </c>
       <c r="Y22" t="s">
-        <v>260</v>
+        <v>269</v>
       </c>
       <c r="AA22" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="23" spans="1:27">
       <c r="A23">
         <v>10326</v>
       </c>
       <c r="B23" t="s">
-        <v>261</v>
+        <v>270</v>
       </c>
       <c r="C23" t="s">
-        <v>262</v>
+        <v>271</v>
       </c>
       <c r="D23" t="s">
-        <v>263</v>
+        <v>272</v>
       </c>
       <c r="E23" t="s">
-        <v>264</v>
+        <v>273</v>
       </c>
       <c r="G23" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L23" t="s">
         <v>31</v>
       </c>
       <c r="M23" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N23" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O23" t="s">
-        <v>266</v>
+        <v>274</v>
       </c>
       <c r="P23" t="s">
-        <v>267</v>
+        <v>275</v>
       </c>
       <c r="Q23" t="s">
-        <v>268</v>
+        <v>276</v>
       </c>
       <c r="R23" t="s">
-        <v>269</v>
+        <v>277</v>
       </c>
       <c r="S23" t="s">
-        <v>270</v>
+        <v>278</v>
       </c>
       <c r="T23" t="s">
-        <v>271</v>
+        <v>279</v>
       </c>
       <c r="U23" t="s">
         <v>39</v>
       </c>
       <c r="V23" t="s">
-        <v>272</v>
+        <v>280</v>
       </c>
       <c r="W23" t="s">
-        <v>273</v>
+        <v>281</v>
       </c>
       <c r="Y23" t="s">
-        <v>274</v>
+        <v>282</v>
       </c>
       <c r="AA23" t="s">
-        <v>174</v>
+        <v>96</v>
       </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24">
         <v>10327</v>
       </c>
       <c r="B24" t="s">
-        <v>275</v>
+        <v>283</v>
       </c>
       <c r="C24" t="s">
-        <v>276</v>
+        <v>284</v>
       </c>
       <c r="D24" t="s">
-        <v>188</v>
+        <v>196</v>
       </c>
       <c r="E24" t="s">
-        <v>277</v>
+        <v>285</v>
       </c>
       <c r="G24" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="H24" t="s">
-        <v>188</v>
+        <v>196</v>
       </c>
       <c r="I24" t="s">
-        <v>278</v>
+        <v>286</v>
       </c>
       <c r="K24" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L24" t="s">
         <v>31</v>
       </c>
       <c r="M24" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N24" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O24" t="s">
-        <v>279</v>
+        <v>287</v>
       </c>
       <c r="P24" t="s">
-        <v>280</v>
+        <v>288</v>
       </c>
       <c r="Q24" t="s">
-        <v>281</v>
+        <v>289</v>
       </c>
       <c r="R24" t="s">
-        <v>282</v>
+        <v>290</v>
       </c>
       <c r="S24" t="s">
-        <v>283</v>
+        <v>291</v>
       </c>
       <c r="T24" t="s">
-        <v>284</v>
+        <v>292</v>
       </c>
       <c r="U24" t="s">
         <v>39</v>
       </c>
       <c r="V24" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="W24" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="Y24" t="s">
-        <v>285</v>
+        <v>293</v>
       </c>
       <c r="AA24" t="s">
-        <v>286</v>
+        <v>294</v>
       </c>
     </row>
     <row r="25" spans="1:27">
       <c r="A25">
         <v>10328</v>
       </c>
       <c r="B25" t="s">
-        <v>139</v>
+        <v>146</v>
       </c>
       <c r="C25" t="s">
-        <v>287</v>
+        <v>295</v>
       </c>
       <c r="D25" t="s">
-        <v>263</v>
+        <v>272</v>
       </c>
       <c r="E25" t="s">
-        <v>288</v>
+        <v>296</v>
       </c>
       <c r="F25" t="s">
-        <v>289</v>
+        <v>297</v>
       </c>
       <c r="G25" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L25" t="s">
         <v>31</v>
       </c>
       <c r="M25" t="s">
-        <v>290</v>
+        <v>298</v>
       </c>
       <c r="N25" t="s">
-        <v>291</v>
+        <v>299</v>
       </c>
       <c r="O25" t="s">
-        <v>292</v>
+        <v>300</v>
       </c>
       <c r="P25" t="s">
-        <v>293</v>
+        <v>301</v>
       </c>
       <c r="Q25" t="s">
-        <v>294</v>
+        <v>302</v>
       </c>
       <c r="S25" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="T25" t="s">
-        <v>296</v>
+        <v>304</v>
       </c>
       <c r="U25" t="s">
         <v>39</v>
       </c>
       <c r="V25" t="s">
-        <v>297</v>
+        <v>305</v>
       </c>
       <c r="W25" t="s">
-        <v>298</v>
+        <v>306</v>
       </c>
       <c r="Y25" t="s">
-        <v>299</v>
+        <v>307</v>
       </c>
       <c r="AA25" t="s">
-        <v>286</v>
+        <v>294</v>
       </c>
     </row>
     <row r="26" spans="1:27">
       <c r="A26">
         <v>10329</v>
       </c>
       <c r="B26" t="s">
-        <v>230</v>
+        <v>238</v>
       </c>
       <c r="C26" t="s">
-        <v>300</v>
+        <v>308</v>
       </c>
       <c r="D26" t="s">
         <v>46</v>
       </c>
       <c r="E26" t="s">
-        <v>301</v>
+        <v>309</v>
       </c>
       <c r="G26" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="H26" t="s">
         <v>46</v>
       </c>
       <c r="I26" t="s">
-        <v>302</v>
+        <v>310</v>
       </c>
       <c r="K26" t="s">
-        <v>303</v>
+        <v>311</v>
       </c>
       <c r="L26" t="s">
         <v>31</v>
       </c>
       <c r="M26" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N26" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O26" t="s">
-        <v>304</v>
+        <v>312</v>
       </c>
       <c r="P26" t="s">
-        <v>305</v>
+        <v>313</v>
       </c>
       <c r="R26" t="s">
-        <v>306</v>
+        <v>314</v>
       </c>
       <c r="S26" t="s">
-        <v>307</v>
+        <v>315</v>
       </c>
       <c r="T26" t="s">
-        <v>308</v>
+        <v>316</v>
       </c>
       <c r="U26" t="s">
-        <v>203</v>
+        <v>211</v>
       </c>
       <c r="X26" t="s">
-        <v>309</v>
+        <v>317</v>
       </c>
       <c r="Y26" t="s">
-        <v>310</v>
+        <v>318</v>
       </c>
       <c r="Z26" t="s">
-        <v>311</v>
+        <v>319</v>
       </c>
       <c r="AA26" t="s">
-        <v>286</v>
+        <v>294</v>
       </c>
     </row>
     <row r="27" spans="1:27">
       <c r="A27">
         <v>10330</v>
       </c>
       <c r="B27" t="s">
-        <v>312</v>
+        <v>320</v>
       </c>
       <c r="C27" t="s">
-        <v>313</v>
+        <v>321</v>
       </c>
       <c r="D27" t="s">
-        <v>314</v>
+        <v>322</v>
       </c>
       <c r="E27" t="s">
-        <v>315</v>
+        <v>323</v>
       </c>
       <c r="G27" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L27" t="s">
         <v>31</v>
       </c>
       <c r="M27" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N27" t="s">
-        <v>291</v>
+        <v>299</v>
       </c>
       <c r="O27" t="s">
-        <v>316</v>
+        <v>324</v>
       </c>
       <c r="P27" t="s">
-        <v>317</v>
+        <v>325</v>
       </c>
       <c r="Q27" t="s">
-        <v>318</v>
+        <v>326</v>
       </c>
       <c r="S27" t="s">
-        <v>319</v>
+        <v>327</v>
       </c>
       <c r="T27" t="s">
-        <v>320</v>
+        <v>328</v>
       </c>
       <c r="U27" t="s">
-        <v>183</v>
+        <v>191</v>
       </c>
       <c r="V27" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="W27" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="Y27" t="s">
-        <v>321</v>
+        <v>329</v>
       </c>
       <c r="AA27" t="s">
-        <v>286</v>
+        <v>96</v>
       </c>
     </row>
     <row r="28" spans="1:27">
       <c r="A28">
         <v>10331</v>
       </c>
       <c r="B28" t="s">
-        <v>322</v>
+        <v>330</v>
       </c>
       <c r="C28" t="s">
-        <v>323</v>
+        <v>331</v>
       </c>
       <c r="D28" t="s">
-        <v>324</v>
+        <v>332</v>
       </c>
       <c r="E28" t="s">
-        <v>325</v>
+        <v>333</v>
       </c>
       <c r="G28" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L28" t="s">
         <v>31</v>
       </c>
       <c r="M28" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N28" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O28" t="s">
-        <v>326</v>
+        <v>334</v>
       </c>
       <c r="P28" t="s">
-        <v>327</v>
+        <v>335</v>
       </c>
       <c r="Q28" t="s">
-        <v>328</v>
+        <v>336</v>
       </c>
       <c r="R28" t="s">
-        <v>329</v>
+        <v>337</v>
       </c>
       <c r="S28" t="s">
-        <v>330</v>
+        <v>338</v>
       </c>
       <c r="T28" t="s">
-        <v>331</v>
+        <v>339</v>
       </c>
       <c r="U28" t="s">
-        <v>332</v>
+        <v>340</v>
       </c>
       <c r="V28" t="s">
-        <v>333</v>
+        <v>341</v>
       </c>
       <c r="W28" t="s">
-        <v>334</v>
+        <v>342</v>
       </c>
       <c r="Y28" t="s">
-        <v>335</v>
+        <v>343</v>
       </c>
       <c r="AA28" t="s">
-        <v>336</v>
+        <v>344</v>
       </c>
     </row>
     <row r="29" spans="1:27">
       <c r="A29">
         <v>10332</v>
       </c>
       <c r="B29" t="s">
-        <v>337</v>
+        <v>345</v>
       </c>
       <c r="C29" t="s">
-        <v>338</v>
+        <v>346</v>
       </c>
       <c r="D29" t="s">
-        <v>339</v>
+        <v>347</v>
       </c>
       <c r="E29" t="s">
-        <v>340</v>
+        <v>348</v>
       </c>
       <c r="G29" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L29" t="s">
         <v>31</v>
       </c>
       <c r="M29" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N29" t="s">
-        <v>341</v>
+        <v>349</v>
       </c>
       <c r="O29" t="s">
-        <v>342</v>
+        <v>350</v>
       </c>
       <c r="P29" t="s">
-        <v>343</v>
+        <v>351</v>
       </c>
       <c r="Q29" t="s">
-        <v>344</v>
+        <v>352</v>
       </c>
       <c r="S29" t="s">
-        <v>345</v>
+        <v>353</v>
       </c>
       <c r="T29" t="s">
-        <v>346</v>
+        <v>354</v>
       </c>
       <c r="U29" t="s">
-        <v>183</v>
+        <v>191</v>
       </c>
       <c r="V29" t="s">
-        <v>347</v>
+        <v>355</v>
       </c>
       <c r="W29" t="s">
-        <v>348</v>
+        <v>356</v>
       </c>
       <c r="Y29" t="s">
-        <v>349</v>
+        <v>357</v>
       </c>
       <c r="AA29" t="s">
-        <v>350</v>
+        <v>358</v>
       </c>
     </row>
     <row r="30" spans="1:27">
       <c r="A30">
         <v>10333</v>
       </c>
       <c r="B30" t="s">
-        <v>351</v>
+        <v>359</v>
       </c>
       <c r="C30" t="s">
-        <v>352</v>
+        <v>360</v>
       </c>
       <c r="D30" t="s">
-        <v>188</v>
+        <v>196</v>
       </c>
       <c r="E30" t="s">
-        <v>353</v>
+        <v>361</v>
       </c>
       <c r="G30" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L30" t="s">
         <v>31</v>
       </c>
       <c r="M30" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N30" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O30" t="s">
-        <v>354</v>
+        <v>362</v>
       </c>
       <c r="P30" t="s">
-        <v>355</v>
+        <v>363</v>
       </c>
       <c r="Q30" t="s">
-        <v>356</v>
+        <v>364</v>
       </c>
       <c r="S30" t="s">
-        <v>357</v>
+        <v>365</v>
       </c>
       <c r="T30" t="s">
-        <v>358</v>
+        <v>366</v>
       </c>
       <c r="U30" t="s">
         <v>39</v>
       </c>
       <c r="V30" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="W30" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="Y30" t="s">
-        <v>359</v>
+        <v>367</v>
       </c>
       <c r="AA30" t="s">
-        <v>286</v>
+        <v>294</v>
       </c>
     </row>
     <row r="31" spans="1:27">
       <c r="A31">
         <v>10334</v>
       </c>
       <c r="B31" t="s">
-        <v>360</v>
+        <v>368</v>
       </c>
       <c r="C31" t="s">
-        <v>361</v>
+        <v>369</v>
       </c>
       <c r="D31" t="s">
-        <v>252</v>
+        <v>261</v>
       </c>
       <c r="E31" t="s">
-        <v>362</v>
+        <v>370</v>
       </c>
       <c r="F31" t="s">
-        <v>363</v>
+        <v>371</v>
       </c>
       <c r="G31" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L31" t="s">
         <v>31</v>
       </c>
       <c r="M31" t="s">
-        <v>290</v>
+        <v>298</v>
       </c>
       <c r="N31" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O31" t="s">
-        <v>364</v>
+        <v>372</v>
       </c>
       <c r="P31" t="s">
-        <v>365</v>
+        <v>373</v>
       </c>
       <c r="Q31" t="s">
-        <v>366</v>
+        <v>374</v>
       </c>
       <c r="S31" t="s">
-        <v>367</v>
+        <v>375</v>
       </c>
       <c r="T31" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
       <c r="U31" t="s">
-        <v>369</v>
+        <v>377</v>
       </c>
       <c r="V31" t="s">
-        <v>370</v>
+        <v>378</v>
       </c>
       <c r="W31" t="s">
-        <v>371</v>
+        <v>379</v>
       </c>
       <c r="Y31" t="s">
-        <v>372</v>
+        <v>380</v>
       </c>
       <c r="AA31" t="s">
-        <v>286</v>
+        <v>294</v>
       </c>
     </row>
     <row r="32" spans="1:27">
       <c r="A32">
         <v>10335</v>
       </c>
       <c r="B32" t="s">
-        <v>373</v>
+        <v>381</v>
       </c>
       <c r="C32" t="s">
-        <v>374</v>
+        <v>382</v>
       </c>
       <c r="D32" t="s">
-        <v>314</v>
+        <v>322</v>
       </c>
       <c r="E32" t="s">
-        <v>375</v>
+        <v>383</v>
       </c>
       <c r="G32" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L32" t="s">
         <v>31</v>
       </c>
       <c r="M32" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N32" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O32" t="s">
-        <v>376</v>
+        <v>384</v>
       </c>
       <c r="P32" t="s">
-        <v>377</v>
+        <v>385</v>
       </c>
       <c r="Q32" t="s">
-        <v>378</v>
+        <v>386</v>
       </c>
       <c r="S32" t="s">
-        <v>379</v>
+        <v>387</v>
       </c>
       <c r="T32" t="s">
-        <v>380</v>
+        <v>388</v>
       </c>
       <c r="U32" t="s">
-        <v>183</v>
+        <v>191</v>
       </c>
       <c r="V32" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="W32" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="Y32" t="s">
-        <v>381</v>
+        <v>389</v>
       </c>
       <c r="AA32" t="s">
-        <v>286</v>
+        <v>294</v>
       </c>
     </row>
     <row r="33" spans="1:27">
       <c r="A33">
         <v>10336</v>
       </c>
       <c r="B33" t="s">
-        <v>382</v>
+        <v>390</v>
       </c>
       <c r="C33" t="s">
-        <v>383</v>
+        <v>391</v>
       </c>
       <c r="D33" t="s">
-        <v>252</v>
+        <v>261</v>
       </c>
       <c r="E33" t="s">
-        <v>384</v>
+        <v>392</v>
       </c>
       <c r="G33" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L33" t="s">
         <v>31</v>
       </c>
       <c r="M33" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N33" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O33" t="s">
-        <v>385</v>
+        <v>393</v>
       </c>
       <c r="P33" t="s">
-        <v>386</v>
+        <v>394</v>
       </c>
       <c r="R33" t="s">
-        <v>387</v>
+        <v>395</v>
       </c>
       <c r="S33" t="s">
-        <v>388</v>
+        <v>396</v>
       </c>
       <c r="T33" t="s">
-        <v>389</v>
+        <v>397</v>
       </c>
       <c r="U33" t="s">
-        <v>390</v>
+        <v>398</v>
       </c>
       <c r="V33" t="s">
-        <v>391</v>
+        <v>399</v>
       </c>
       <c r="W33" t="s">
-        <v>392</v>
+        <v>400</v>
       </c>
       <c r="Y33" t="s">
-        <v>393</v>
+        <v>401</v>
       </c>
       <c r="AA33" t="s">
-        <v>286</v>
+        <v>294</v>
       </c>
     </row>
     <row r="34" spans="1:27">
       <c r="A34">
         <v>10337</v>
       </c>
       <c r="B34" t="s">
-        <v>383</v>
+        <v>391</v>
       </c>
       <c r="C34" t="s">
-        <v>394</v>
+        <v>402</v>
       </c>
       <c r="D34" t="s">
-        <v>395</v>
+        <v>403</v>
       </c>
       <c r="E34" t="s">
-        <v>396</v>
+        <v>404</v>
       </c>
       <c r="G34" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L34" t="s">
         <v>31</v>
       </c>
       <c r="M34" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N34" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O34" t="s">
-        <v>397</v>
+        <v>405</v>
       </c>
       <c r="P34" t="s">
-        <v>398</v>
+        <v>406</v>
       </c>
       <c r="Q34" t="s">
-        <v>399</v>
+        <v>407</v>
       </c>
       <c r="S34" t="s">
-        <v>400</v>
+        <v>408</v>
       </c>
       <c r="T34" t="s">
-        <v>401</v>
+        <v>409</v>
       </c>
       <c r="U34" t="s">
-        <v>203</v>
+        <v>211</v>
       </c>
       <c r="V34" t="s">
-        <v>402</v>
+        <v>410</v>
       </c>
       <c r="W34" t="s">
-        <v>403</v>
+        <v>411</v>
       </c>
       <c r="Y34" t="s">
-        <v>404</v>
+        <v>412</v>
       </c>
       <c r="AA34" t="s">
-        <v>166</v>
+        <v>174</v>
       </c>
     </row>
     <row r="35" spans="1:27">
       <c r="A35">
         <v>10338</v>
       </c>
       <c r="B35" t="s">
-        <v>405</v>
+        <v>413</v>
       </c>
       <c r="C35" t="s">
-        <v>406</v>
+        <v>414</v>
       </c>
       <c r="D35" t="s">
-        <v>252</v>
+        <v>261</v>
       </c>
       <c r="E35" t="s">
-        <v>407</v>
+        <v>415</v>
       </c>
       <c r="F35" t="s">
-        <v>408</v>
+        <v>416</v>
       </c>
       <c r="G35" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L35" t="s">
         <v>31</v>
       </c>
       <c r="M35" t="s">
-        <v>290</v>
+        <v>298</v>
       </c>
       <c r="N35" t="s">
-        <v>409</v>
+        <v>417</v>
       </c>
       <c r="O35" t="s">
-        <v>410</v>
+        <v>418</v>
       </c>
       <c r="P35" t="s">
-        <v>411</v>
+        <v>419</v>
       </c>
       <c r="S35" t="s">
-        <v>412</v>
+        <v>420</v>
       </c>
       <c r="T35" t="s">
-        <v>413</v>
+        <v>421</v>
       </c>
       <c r="U35" t="s">
-        <v>414</v>
+        <v>422</v>
       </c>
       <c r="V35" t="s">
-        <v>415</v>
+        <v>423</v>
       </c>
       <c r="W35" t="s">
-        <v>416</v>
+        <v>424</v>
       </c>
       <c r="Y35" t="s">
-        <v>417</v>
+        <v>425</v>
       </c>
       <c r="AA35" t="s">
-        <v>286</v>
+        <v>294</v>
       </c>
     </row>
     <row r="36" spans="1:27">
       <c r="A36">
         <v>10340</v>
       </c>
       <c r="B36" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="C36" t="s">
-        <v>418</v>
+        <v>426</v>
       </c>
       <c r="D36" t="s">
-        <v>324</v>
+        <v>332</v>
       </c>
       <c r="E36" t="s">
-        <v>419</v>
+        <v>427</v>
       </c>
       <c r="G36" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="H36" t="s">
-        <v>324</v>
+        <v>332</v>
       </c>
       <c r="I36" t="s">
-        <v>420</v>
+        <v>428</v>
       </c>
       <c r="K36" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L36" t="s">
         <v>31</v>
       </c>
       <c r="M36" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N36" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O36" t="s">
-        <v>421</v>
+        <v>429</v>
       </c>
       <c r="P36" t="s">
-        <v>422</v>
+        <v>430</v>
       </c>
       <c r="Q36" t="s">
-        <v>423</v>
+        <v>431</v>
       </c>
       <c r="R36" t="s">
-        <v>424</v>
+        <v>432</v>
       </c>
       <c r="S36" t="s">
-        <v>425</v>
+        <v>433</v>
       </c>
       <c r="T36" t="s">
-        <v>426</v>
+        <v>434</v>
       </c>
       <c r="U36" t="s">
-        <v>183</v>
+        <v>191</v>
       </c>
       <c r="V36" t="s">
-        <v>427</v>
+        <v>435</v>
       </c>
       <c r="W36" t="s">
-        <v>428</v>
+        <v>436</v>
       </c>
       <c r="Y36" t="s">
-        <v>429</v>
+        <v>437</v>
       </c>
       <c r="AA36" t="s">
-        <v>336</v>
+        <v>344</v>
       </c>
     </row>
     <row r="37" spans="1:27">
       <c r="A37">
         <v>10341</v>
       </c>
       <c r="B37" t="s">
-        <v>430</v>
+        <v>438</v>
       </c>
       <c r="C37" t="s">
-        <v>431</v>
+        <v>439</v>
       </c>
       <c r="D37" t="s">
-        <v>252</v>
+        <v>261</v>
       </c>
       <c r="E37" t="s">
-        <v>407</v>
+        <v>415</v>
       </c>
       <c r="G37" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L37" t="s">
         <v>31</v>
       </c>
       <c r="M37" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N37" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O37" t="s">
-        <v>432</v>
+        <v>440</v>
       </c>
       <c r="P37" t="s">
-        <v>433</v>
+        <v>441</v>
       </c>
       <c r="Q37" t="s">
-        <v>434</v>
+        <v>442</v>
       </c>
       <c r="S37" t="s">
-        <v>435</v>
+        <v>443</v>
       </c>
       <c r="T37" t="s">
-        <v>436</v>
+        <v>444</v>
       </c>
       <c r="U37" t="s">
-        <v>437</v>
+        <v>445</v>
       </c>
       <c r="V37" t="s">
-        <v>438</v>
+        <v>446</v>
       </c>
       <c r="W37" t="s">
-        <v>439</v>
+        <v>447</v>
       </c>
       <c r="Y37" t="s">
-        <v>440</v>
+        <v>448</v>
       </c>
       <c r="AA37" t="s">
-        <v>286</v>
+        <v>294</v>
       </c>
     </row>
     <row r="38" spans="1:27">
       <c r="A38">
         <v>10342</v>
       </c>
       <c r="B38" t="s">
-        <v>441</v>
+        <v>449</v>
       </c>
       <c r="C38" t="s">
-        <v>442</v>
+        <v>450</v>
       </c>
       <c r="D38" t="s">
-        <v>443</v>
+        <v>451</v>
       </c>
       <c r="E38" t="s">
-        <v>444</v>
+        <v>452</v>
       </c>
       <c r="G38" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="H38" t="s">
-        <v>443</v>
+        <v>451</v>
       </c>
       <c r="I38" t="s">
-        <v>445</v>
+        <v>453</v>
       </c>
       <c r="K38" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L38" t="s">
         <v>31</v>
       </c>
       <c r="M38" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N38" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O38" t="s">
-        <v>446</v>
+        <v>454</v>
       </c>
       <c r="P38" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="Q38" t="s">
-        <v>448</v>
+        <v>456</v>
       </c>
       <c r="R38" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="S38" t="s">
-        <v>450</v>
+        <v>458</v>
       </c>
       <c r="T38" t="s">
-        <v>451</v>
+        <v>459</v>
       </c>
       <c r="U38" t="s">
         <v>39</v>
       </c>
       <c r="V38" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="W38" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="Y38" t="s">
-        <v>452</v>
+        <v>460</v>
       </c>
       <c r="AA38" t="s">
-        <v>453</v>
+        <v>96</v>
       </c>
     </row>
     <row r="39" spans="1:27">
       <c r="A39">
         <v>10343</v>
       </c>
       <c r="B39" t="s">
-        <v>454</v>
+        <v>461</v>
       </c>
       <c r="C39" t="s">
-        <v>455</v>
+        <v>462</v>
       </c>
       <c r="D39" t="s">
-        <v>232</v>
+        <v>240</v>
       </c>
       <c r="E39" t="s">
-        <v>456</v>
+        <v>463</v>
       </c>
       <c r="G39" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L39" t="s">
         <v>31</v>
       </c>
       <c r="M39" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N39" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O39" t="s">
-        <v>457</v>
+        <v>464</v>
       </c>
       <c r="P39" t="s">
-        <v>458</v>
+        <v>465</v>
       </c>
       <c r="Q39" t="s">
-        <v>459</v>
+        <v>466</v>
       </c>
       <c r="S39" t="s">
-        <v>460</v>
+        <v>467</v>
       </c>
       <c r="T39" t="s">
-        <v>461</v>
+        <v>468</v>
       </c>
       <c r="U39" t="s">
         <v>39</v>
       </c>
       <c r="V39" t="s">
-        <v>462</v>
+        <v>469</v>
       </c>
       <c r="W39" t="s">
-        <v>463</v>
+        <v>470</v>
       </c>
       <c r="Y39" t="s">
-        <v>464</v>
+        <v>471</v>
       </c>
       <c r="AA39" t="s">
-        <v>286</v>
+        <v>247</v>
       </c>
     </row>
     <row r="40" spans="1:27">
       <c r="A40">
         <v>10344</v>
       </c>
       <c r="B40" t="s">
-        <v>465</v>
+        <v>472</v>
       </c>
       <c r="C40" t="s">
-        <v>466</v>
+        <v>473</v>
       </c>
       <c r="D40" t="s">
-        <v>252</v>
+        <v>261</v>
       </c>
       <c r="E40" t="s">
-        <v>467</v>
+        <v>474</v>
       </c>
       <c r="F40" t="s">
-        <v>468</v>
+        <v>475</v>
       </c>
       <c r="G40" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L40" t="s">
         <v>31</v>
       </c>
       <c r="M40" t="s">
-        <v>290</v>
+        <v>298</v>
       </c>
       <c r="N40" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O40" t="s">
-        <v>469</v>
+        <v>476</v>
       </c>
       <c r="P40" t="s">
-        <v>470</v>
+        <v>477</v>
       </c>
       <c r="Q40" t="s">
-        <v>471</v>
+        <v>478</v>
       </c>
       <c r="S40" t="s">
-        <v>472</v>
+        <v>479</v>
       </c>
       <c r="T40" t="s">
-        <v>473</v>
+        <v>480</v>
       </c>
       <c r="U40" t="s">
-        <v>369</v>
+        <v>377</v>
       </c>
       <c r="V40" t="s">
-        <v>474</v>
+        <v>481</v>
       </c>
       <c r="W40" t="s">
-        <v>475</v>
+        <v>482</v>
       </c>
       <c r="Y40" t="s">
-        <v>476</v>
+        <v>483</v>
       </c>
       <c r="AA40" t="s">
-        <v>286</v>
+        <v>294</v>
       </c>
     </row>
     <row r="41" spans="1:27">
       <c r="A41">
         <v>10345</v>
       </c>
       <c r="B41" t="s">
-        <v>477</v>
+        <v>484</v>
       </c>
       <c r="C41" t="s">
-        <v>478</v>
+        <v>485</v>
       </c>
       <c r="D41" t="s">
-        <v>395</v>
+        <v>403</v>
       </c>
       <c r="E41" t="s">
-        <v>479</v>
+        <v>486</v>
       </c>
       <c r="G41" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L41" t="s">
         <v>31</v>
       </c>
       <c r="M41" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N41" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O41" t="s">
-        <v>480</v>
+        <v>487</v>
       </c>
       <c r="P41" t="s">
-        <v>481</v>
+        <v>488</v>
       </c>
       <c r="Q41" t="s">
-        <v>482</v>
+        <v>489</v>
       </c>
       <c r="S41" t="s">
-        <v>483</v>
+        <v>490</v>
       </c>
       <c r="T41" t="s">
-        <v>484</v>
+        <v>491</v>
       </c>
       <c r="U41" t="s">
         <v>39</v>
       </c>
       <c r="V41" t="s">
-        <v>485</v>
+        <v>492</v>
       </c>
       <c r="W41" t="s">
-        <v>486</v>
+        <v>493</v>
       </c>
       <c r="Y41" t="s">
-        <v>487</v>
+        <v>494</v>
       </c>
       <c r="AA41" t="s">
-        <v>166</v>
+        <v>174</v>
       </c>
     </row>
     <row r="42" spans="1:27">
       <c r="A42">
         <v>10346</v>
       </c>
       <c r="B42" t="s">
-        <v>383</v>
+        <v>391</v>
       </c>
       <c r="C42" t="s">
-        <v>488</v>
+        <v>495</v>
       </c>
       <c r="D42" t="s">
-        <v>188</v>
+        <v>196</v>
       </c>
       <c r="E42" t="s">
-        <v>489</v>
+        <v>496</v>
       </c>
       <c r="G42" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L42" t="s">
         <v>31</v>
       </c>
       <c r="M42" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N42" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O42" t="s">
-        <v>490</v>
+        <v>497</v>
       </c>
       <c r="P42" t="s">
-        <v>491</v>
+        <v>498</v>
       </c>
       <c r="Q42" t="s">
-        <v>492</v>
+        <v>499</v>
       </c>
       <c r="S42" t="s">
-        <v>493</v>
+        <v>500</v>
       </c>
       <c r="T42" t="s">
-        <v>494</v>
+        <v>501</v>
       </c>
       <c r="U42" t="s">
-        <v>203</v>
+        <v>211</v>
       </c>
       <c r="V42" t="s">
-        <v>495</v>
+        <v>502</v>
       </c>
       <c r="W42" t="s">
-        <v>496</v>
+        <v>503</v>
       </c>
       <c r="Y42" t="s">
-        <v>497</v>
+        <v>504</v>
       </c>
       <c r="AA42" t="s">
-        <v>166</v>
+        <v>174</v>
       </c>
     </row>
     <row r="43" spans="1:27">
       <c r="A43">
         <v>10347</v>
       </c>
       <c r="B43" t="s">
-        <v>498</v>
+        <v>505</v>
       </c>
       <c r="C43" t="s">
-        <v>499</v>
+        <v>506</v>
       </c>
       <c r="D43" t="s">
-        <v>177</v>
+        <v>185</v>
       </c>
       <c r="E43" t="s">
-        <v>500</v>
+        <v>507</v>
       </c>
       <c r="G43" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L43" t="s">
         <v>31</v>
       </c>
       <c r="M43" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N43" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O43" t="s">
-        <v>501</v>
+        <v>508</v>
       </c>
       <c r="P43" t="s">
-        <v>502</v>
+        <v>509</v>
       </c>
       <c r="Q43" t="s">
-        <v>503</v>
+        <v>510</v>
       </c>
       <c r="S43" t="s">
-        <v>504</v>
+        <v>511</v>
       </c>
       <c r="T43" t="s">
-        <v>505</v>
+        <v>512</v>
       </c>
       <c r="U43" t="s">
-        <v>506</v>
+        <v>513</v>
       </c>
       <c r="V43" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="W43" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="Y43" t="s">
-        <v>507</v>
+        <v>514</v>
       </c>
       <c r="AA43" t="s">
-        <v>286</v>
+        <v>294</v>
       </c>
     </row>
     <row r="44" spans="1:27">
       <c r="A44">
         <v>10348</v>
       </c>
       <c r="B44" t="s">
-        <v>508</v>
+        <v>515</v>
       </c>
       <c r="C44" t="s">
-        <v>509</v>
+        <v>516</v>
       </c>
       <c r="D44" t="s">
-        <v>324</v>
+        <v>332</v>
       </c>
       <c r="E44" t="s">
-        <v>510</v>
+        <v>517</v>
       </c>
       <c r="G44" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L44" t="s">
         <v>31</v>
       </c>
       <c r="M44" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N44" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O44" t="s">
-        <v>511</v>
+        <v>518</v>
       </c>
       <c r="P44" t="s">
-        <v>512</v>
+        <v>519</v>
       </c>
       <c r="Q44" t="s">
-        <v>513</v>
+        <v>520</v>
       </c>
       <c r="S44" t="s">
-        <v>514</v>
+        <v>521</v>
       </c>
       <c r="T44" t="s">
-        <v>515</v>
+        <v>522</v>
       </c>
       <c r="U44" t="s">
         <v>39</v>
       </c>
       <c r="V44" t="s">
-        <v>333</v>
+        <v>341</v>
       </c>
       <c r="W44" t="s">
-        <v>334</v>
+        <v>342</v>
       </c>
       <c r="Y44" t="s">
-        <v>516</v>
+        <v>523</v>
       </c>
       <c r="AA44" t="s">
-        <v>286</v>
+        <v>145</v>
       </c>
     </row>
     <row r="45" spans="1:27">
       <c r="A45">
         <v>10349</v>
       </c>
       <c r="B45" t="s">
-        <v>517</v>
+        <v>524</v>
       </c>
       <c r="C45" t="s">
-        <v>518</v>
+        <v>525</v>
       </c>
       <c r="D45" t="s">
-        <v>324</v>
+        <v>332</v>
       </c>
       <c r="E45" t="s">
-        <v>519</v>
+        <v>526</v>
       </c>
       <c r="G45" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L45" t="s">
         <v>31</v>
       </c>
       <c r="M45" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N45" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O45" t="s">
-        <v>520</v>
+        <v>527</v>
       </c>
       <c r="P45" t="s">
-        <v>521</v>
+        <v>528</v>
       </c>
       <c r="Q45" t="s">
-        <v>522</v>
+        <v>529</v>
       </c>
       <c r="S45" t="s">
-        <v>523</v>
+        <v>530</v>
       </c>
       <c r="T45" t="s">
-        <v>524</v>
+        <v>531</v>
       </c>
       <c r="U45" t="s">
         <v>39</v>
       </c>
       <c r="V45" t="s">
-        <v>525</v>
+        <v>532</v>
       </c>
       <c r="W45" t="s">
-        <v>526</v>
+        <v>533</v>
       </c>
       <c r="Y45" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="AA45" t="s">
-        <v>286</v>
+        <v>294</v>
       </c>
     </row>
     <row r="46" spans="1:27">
       <c r="A46">
         <v>10370</v>
       </c>
       <c r="B46" t="s">
-        <v>528</v>
+        <v>535</v>
       </c>
       <c r="C46" t="s">
-        <v>529</v>
+        <v>536</v>
       </c>
       <c r="D46" t="s">
-        <v>263</v>
+        <v>272</v>
       </c>
       <c r="E46" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="G46" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="H46" t="s">
-        <v>232</v>
+        <v>240</v>
       </c>
       <c r="J46" t="s">
-        <v>531</v>
+        <v>538</v>
       </c>
       <c r="K46" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L46" t="s">
         <v>31</v>
       </c>
       <c r="M46" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N46" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O46" t="s">
-        <v>532</v>
+        <v>539</v>
       </c>
       <c r="P46" t="s">
-        <v>533</v>
+        <v>540</v>
       </c>
       <c r="Q46" t="s">
-        <v>534</v>
+        <v>541</v>
       </c>
       <c r="R46" t="s">
-        <v>535</v>
+        <v>542</v>
       </c>
       <c r="S46" t="s">
-        <v>536</v>
+        <v>543</v>
       </c>
       <c r="T46" t="s">
-        <v>537</v>
+        <v>544</v>
       </c>
       <c r="U46" t="s">
-        <v>183</v>
+        <v>191</v>
       </c>
       <c r="V46" t="s">
-        <v>538</v>
+        <v>545</v>
       </c>
       <c r="W46" t="s">
-        <v>539</v>
+        <v>546</v>
       </c>
       <c r="Y46" t="s">
-        <v>540</v>
+        <v>547</v>
       </c>
       <c r="AA46" t="s">
-        <v>541</v>
+        <v>548</v>
       </c>
     </row>
     <row r="47" spans="1:27">
       <c r="A47">
         <v>10371</v>
       </c>
       <c r="B47" t="s">
-        <v>542</v>
+        <v>549</v>
       </c>
       <c r="C47" t="s">
-        <v>543</v>
+        <v>550</v>
       </c>
       <c r="D47" t="s">
-        <v>544</v>
+        <v>551</v>
       </c>
       <c r="E47" t="s">
-        <v>545</v>
+        <v>552</v>
       </c>
       <c r="G47" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L47" t="s">
         <v>31</v>
       </c>
       <c r="M47" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N47" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O47" t="s">
-        <v>546</v>
+        <v>553</v>
       </c>
       <c r="P47" t="s">
-        <v>547</v>
+        <v>554</v>
       </c>
       <c r="Q47" t="s">
-        <v>548</v>
+        <v>555</v>
       </c>
       <c r="S47" t="s">
-        <v>549</v>
+        <v>556</v>
       </c>
       <c r="T47" t="s">
-        <v>550</v>
+        <v>557</v>
       </c>
       <c r="U47" t="s">
-        <v>183</v>
+        <v>191</v>
       </c>
       <c r="V47" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="W47" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="Y47" t="s">
-        <v>551</v>
+        <v>558</v>
       </c>
       <c r="AA47" t="s">
-        <v>552</v>
+        <v>145</v>
       </c>
     </row>
     <row r="48" spans="1:27">
       <c r="A48">
         <v>10372</v>
       </c>
       <c r="B48" t="s">
-        <v>553</v>
+        <v>559</v>
       </c>
       <c r="C48" t="s">
-        <v>554</v>
+        <v>560</v>
       </c>
       <c r="D48" t="s">
-        <v>177</v>
+        <v>185</v>
       </c>
       <c r="E48" t="s">
-        <v>555</v>
+        <v>561</v>
       </c>
       <c r="G48" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="H48" t="s">
-        <v>177</v>
+        <v>185</v>
       </c>
       <c r="J48" t="s">
-        <v>556</v>
+        <v>562</v>
       </c>
       <c r="K48" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L48" t="s">
         <v>31</v>
       </c>
       <c r="M48" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N48" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O48" t="s">
-        <v>557</v>
+        <v>563</v>
       </c>
       <c r="P48" t="s">
-        <v>558</v>
+        <v>564</v>
       </c>
       <c r="Q48" t="s">
-        <v>559</v>
+        <v>565</v>
       </c>
       <c r="R48" t="s">
-        <v>560</v>
+        <v>566</v>
       </c>
       <c r="S48" t="s">
-        <v>561</v>
+        <v>567</v>
       </c>
       <c r="T48" t="s">
-        <v>562</v>
+        <v>568</v>
       </c>
       <c r="U48" t="s">
-        <v>183</v>
+        <v>191</v>
       </c>
       <c r="V48" t="s">
-        <v>563</v>
+        <v>569</v>
       </c>
       <c r="W48" t="s">
-        <v>564</v>
+        <v>570</v>
       </c>
       <c r="Y48" t="s">
-        <v>565</v>
+        <v>571</v>
       </c>
       <c r="AA48" t="s">
-        <v>566</v>
+        <v>572</v>
       </c>
     </row>
     <row r="49" spans="1:27">
       <c r="A49">
         <v>10373</v>
       </c>
       <c r="B49" t="s">
-        <v>567</v>
+        <v>573</v>
       </c>
       <c r="C49" t="s">
-        <v>568</v>
+        <v>574</v>
       </c>
       <c r="D49" t="s">
-        <v>263</v>
+        <v>272</v>
       </c>
       <c r="E49" t="s">
-        <v>569</v>
+        <v>575</v>
       </c>
       <c r="G49" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L49" t="s">
         <v>31</v>
       </c>
       <c r="M49" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N49" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O49" t="s">
-        <v>570</v>
+        <v>576</v>
       </c>
       <c r="P49" t="s">
-        <v>571</v>
+        <v>577</v>
       </c>
       <c r="Q49" t="s">
-        <v>572</v>
+        <v>578</v>
       </c>
       <c r="S49" t="s">
-        <v>573</v>
+        <v>579</v>
       </c>
       <c r="T49" t="s">
-        <v>574</v>
+        <v>580</v>
       </c>
       <c r="U49" t="s">
-        <v>183</v>
+        <v>191</v>
       </c>
       <c r="V49" t="s">
-        <v>575</v>
+        <v>581</v>
       </c>
       <c r="W49" t="s">
-        <v>576</v>
+        <v>582</v>
       </c>
       <c r="Y49" t="s">
-        <v>577</v>
+        <v>583</v>
       </c>
       <c r="AA49" t="s">
-        <v>552</v>
+        <v>584</v>
       </c>
     </row>
     <row r="50" spans="1:27">
       <c r="A50">
         <v>10374</v>
       </c>
       <c r="B50" t="s">
-        <v>578</v>
+        <v>585</v>
       </c>
       <c r="C50" t="s">
-        <v>579</v>
+        <v>586</v>
       </c>
       <c r="D50" t="s">
-        <v>252</v>
+        <v>261</v>
       </c>
       <c r="E50" t="s">
-        <v>580</v>
+        <v>587</v>
       </c>
       <c r="F50" t="s">
-        <v>581</v>
+        <v>588</v>
       </c>
       <c r="G50" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L50" t="s">
         <v>31</v>
       </c>
       <c r="M50" t="s">
-        <v>290</v>
+        <v>298</v>
       </c>
       <c r="N50" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O50" t="s">
-        <v>582</v>
+        <v>589</v>
       </c>
       <c r="P50" t="s">
-        <v>583</v>
+        <v>590</v>
       </c>
       <c r="Q50" t="s">
+        <v>591</v>
+      </c>
+      <c r="S50" t="s">
+        <v>592</v>
+      </c>
+      <c r="T50" t="s">
+        <v>593</v>
+      </c>
+      <c r="U50" t="s">
+        <v>594</v>
+      </c>
+      <c r="V50" t="s">
+        <v>481</v>
+      </c>
+      <c r="W50" t="s">
+        <v>482</v>
+      </c>
+      <c r="Y50" t="s">
+        <v>595</v>
+      </c>
+      <c r="AA50" t="s">
         <v>584</v>
-      </c>
-[...19 lines deleted...]
-        <v>552</v>
       </c>
     </row>
     <row r="51" spans="1:27">
       <c r="A51">
         <v>10375</v>
       </c>
       <c r="B51" t="s">
-        <v>542</v>
+        <v>549</v>
       </c>
       <c r="C51" t="s">
-        <v>589</v>
+        <v>596</v>
       </c>
       <c r="D51" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="E51" t="s">
-        <v>590</v>
+        <v>597</v>
       </c>
       <c r="G51" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L51" t="s">
         <v>31</v>
       </c>
       <c r="M51" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N51" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O51" t="s">
-        <v>591</v>
+        <v>598</v>
       </c>
       <c r="P51" t="s">
-        <v>592</v>
+        <v>599</v>
       </c>
       <c r="Q51" t="s">
-        <v>593</v>
+        <v>600</v>
       </c>
       <c r="S51" t="s">
-        <v>594</v>
+        <v>601</v>
       </c>
       <c r="T51" t="s">
-        <v>595</v>
+        <v>602</v>
       </c>
       <c r="U51" t="s">
-        <v>183</v>
+        <v>191</v>
       </c>
       <c r="V51" t="s">
-        <v>462</v>
+        <v>469</v>
       </c>
       <c r="W51" t="s">
-        <v>463</v>
+        <v>470</v>
       </c>
       <c r="Y51" t="s">
-        <v>596</v>
+        <v>603</v>
       </c>
       <c r="AA51" t="s">
-        <v>541</v>
+        <v>548</v>
       </c>
     </row>
     <row r="52" spans="1:27">
       <c r="A52">
         <v>10376</v>
       </c>
       <c r="B52" t="s">
-        <v>597</v>
+        <v>604</v>
       </c>
       <c r="C52" t="s">
-        <v>598</v>
+        <v>605</v>
       </c>
       <c r="D52" t="s">
-        <v>544</v>
+        <v>551</v>
       </c>
       <c r="E52" t="s">
-        <v>599</v>
+        <v>606</v>
       </c>
       <c r="G52" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="H52" t="s">
-        <v>221</v>
+        <v>229</v>
       </c>
       <c r="I52" t="s">
-        <v>600</v>
+        <v>607</v>
       </c>
       <c r="K52" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L52" t="s">
         <v>31</v>
       </c>
       <c r="M52" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N52" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O52" t="s">
-        <v>601</v>
+        <v>608</v>
       </c>
       <c r="P52" t="s">
-        <v>602</v>
+        <v>609</v>
       </c>
       <c r="Q52" t="s">
-        <v>603</v>
+        <v>610</v>
       </c>
       <c r="R52" t="s">
-        <v>604</v>
+        <v>611</v>
       </c>
       <c r="S52" t="s">
-        <v>605</v>
+        <v>612</v>
       </c>
       <c r="T52" t="s">
-        <v>606</v>
+        <v>613</v>
       </c>
       <c r="U52" t="s">
         <v>39</v>
       </c>
       <c r="V52" t="s">
-        <v>607</v>
+        <v>614</v>
       </c>
       <c r="W52" t="s">
-        <v>608</v>
+        <v>615</v>
       </c>
       <c r="Y52" t="s">
-        <v>609</v>
+        <v>616</v>
       </c>
       <c r="AA52" t="s">
-        <v>610</v>
+        <v>145</v>
       </c>
     </row>
     <row r="53" spans="1:27">
       <c r="A53">
         <v>10377</v>
       </c>
       <c r="B53" t="s">
-        <v>611</v>
+        <v>617</v>
       </c>
       <c r="C53" t="s">
-        <v>612</v>
+        <v>618</v>
       </c>
       <c r="D53" t="s">
-        <v>252</v>
+        <v>261</v>
       </c>
       <c r="E53" t="s">
-        <v>613</v>
+        <v>619</v>
       </c>
       <c r="G53" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L53" t="s">
         <v>31</v>
       </c>
       <c r="M53" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N53" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O53" t="s">
-        <v>614</v>
+        <v>620</v>
       </c>
       <c r="P53" t="s">
-        <v>615</v>
+        <v>621</v>
       </c>
       <c r="Q53" t="s">
-        <v>616</v>
+        <v>622</v>
       </c>
       <c r="S53" t="s">
-        <v>617</v>
+        <v>623</v>
       </c>
       <c r="T53" t="s">
-        <v>618</v>
+        <v>624</v>
       </c>
       <c r="U53" t="s">
-        <v>247</v>
+        <v>256</v>
       </c>
       <c r="V53" t="s">
-        <v>619</v>
+        <v>625</v>
       </c>
       <c r="W53" t="s">
-        <v>620</v>
+        <v>626</v>
       </c>
       <c r="Y53" t="s">
-        <v>621</v>
+        <v>627</v>
       </c>
       <c r="AA53" t="s">
-        <v>552</v>
+        <v>584</v>
       </c>
     </row>
     <row r="54" spans="1:27">
       <c r="A54">
         <v>10378</v>
       </c>
       <c r="B54" t="s">
-        <v>622</v>
+        <v>628</v>
       </c>
       <c r="C54" t="s">
-        <v>623</v>
+        <v>629</v>
       </c>
       <c r="D54" t="s">
-        <v>624</v>
+        <v>630</v>
       </c>
       <c r="E54" t="s">
-        <v>625</v>
+        <v>631</v>
       </c>
       <c r="G54" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L54" t="s">
         <v>31</v>
       </c>
       <c r="M54" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N54" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O54" t="s">
-        <v>626</v>
+        <v>632</v>
       </c>
       <c r="P54" t="s">
-        <v>627</v>
+        <v>633</v>
       </c>
       <c r="Q54" t="s">
-        <v>628</v>
+        <v>634</v>
       </c>
       <c r="S54" t="s">
-        <v>629</v>
+        <v>635</v>
       </c>
       <c r="T54" t="s">
-        <v>630</v>
+        <v>636</v>
       </c>
       <c r="U54" t="s">
         <v>39</v>
       </c>
       <c r="V54" t="s">
-        <v>631</v>
+        <v>637</v>
       </c>
       <c r="W54" t="s">
-        <v>632</v>
+        <v>638</v>
       </c>
       <c r="Y54" t="s">
-        <v>633</v>
+        <v>639</v>
       </c>
       <c r="AA54" t="s">
-        <v>552</v>
+        <v>584</v>
       </c>
     </row>
     <row r="55" spans="1:27">
       <c r="A55">
         <v>10379</v>
       </c>
       <c r="B55" t="s">
-        <v>634</v>
+        <v>640</v>
       </c>
       <c r="C55" t="s">
-        <v>635</v>
+        <v>641</v>
       </c>
       <c r="D55" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="E55" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="G55" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="H55" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="I55" t="s">
-        <v>636</v>
+        <v>642</v>
       </c>
       <c r="K55" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L55" t="s">
         <v>31</v>
       </c>
       <c r="M55" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N55" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O55" t="s">
-        <v>637</v>
+        <v>643</v>
       </c>
       <c r="P55" t="s">
-        <v>638</v>
+        <v>644</v>
       </c>
       <c r="Q55" t="s">
-        <v>639</v>
+        <v>645</v>
       </c>
       <c r="R55" t="s">
-        <v>640</v>
+        <v>646</v>
       </c>
       <c r="S55" t="s">
-        <v>641</v>
+        <v>647</v>
       </c>
       <c r="T55" t="s">
-        <v>642</v>
+        <v>648</v>
       </c>
       <c r="U55" t="s">
-        <v>183</v>
+        <v>191</v>
       </c>
       <c r="V55" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="W55" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="Y55" t="s">
-        <v>643</v>
+        <v>649</v>
       </c>
       <c r="AA55" t="s">
-        <v>644</v>
+        <v>650</v>
       </c>
     </row>
     <row r="56" spans="1:27">
       <c r="A56">
         <v>10380</v>
       </c>
       <c r="B56" t="s">
-        <v>611</v>
+        <v>617</v>
       </c>
       <c r="C56" t="s">
-        <v>645</v>
+        <v>651</v>
       </c>
       <c r="D56" t="s">
-        <v>646</v>
+        <v>652</v>
       </c>
       <c r="E56" t="s">
-        <v>647</v>
+        <v>653</v>
       </c>
       <c r="G56" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L56" t="s">
         <v>31</v>
       </c>
       <c r="M56" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N56" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O56" t="s">
-        <v>648</v>
+        <v>654</v>
       </c>
       <c r="P56" t="s">
-        <v>649</v>
+        <v>655</v>
       </c>
       <c r="Q56" t="s">
-        <v>650</v>
+        <v>656</v>
       </c>
       <c r="S56" t="s">
-        <v>651</v>
+        <v>657</v>
       </c>
       <c r="T56" t="s">
-        <v>652</v>
+        <v>658</v>
       </c>
       <c r="U56" t="s">
         <v>39</v>
       </c>
       <c r="V56" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="W56" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="Y56" t="s">
-        <v>653</v>
+        <v>659</v>
       </c>
       <c r="AA56" t="s">
-        <v>336</v>
+        <v>344</v>
       </c>
     </row>
     <row r="57" spans="1:27">
       <c r="A57">
         <v>10381</v>
       </c>
       <c r="B57" t="s">
-        <v>175</v>
+        <v>183</v>
       </c>
       <c r="C57" t="s">
-        <v>654</v>
+        <v>660</v>
       </c>
       <c r="D57" t="s">
-        <v>252</v>
+        <v>261</v>
       </c>
       <c r="E57" t="s">
-        <v>655</v>
+        <v>661</v>
       </c>
       <c r="G57" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L57" t="s">
         <v>31</v>
       </c>
       <c r="M57" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N57" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O57" t="s">
-        <v>656</v>
+        <v>662</v>
       </c>
       <c r="P57" t="s">
-        <v>657</v>
+        <v>663</v>
       </c>
       <c r="Q57" t="s">
-        <v>658</v>
+        <v>664</v>
       </c>
       <c r="S57" t="s">
-        <v>659</v>
+        <v>665</v>
       </c>
       <c r="T57" t="s">
-        <v>660</v>
+        <v>666</v>
       </c>
       <c r="U57" t="s">
-        <v>437</v>
+        <v>445</v>
       </c>
       <c r="V57" t="s">
-        <v>661</v>
+        <v>667</v>
       </c>
       <c r="W57" t="s">
-        <v>662</v>
+        <v>668</v>
       </c>
       <c r="Y57" t="s">
-        <v>663</v>
+        <v>669</v>
       </c>
       <c r="AA57" t="s">
-        <v>552</v>
+        <v>584</v>
       </c>
     </row>
     <row r="58" spans="1:27">
       <c r="A58">
         <v>10382</v>
       </c>
       <c r="B58" t="s">
-        <v>664</v>
+        <v>670</v>
       </c>
       <c r="C58" t="s">
-        <v>665</v>
+        <v>671</v>
       </c>
       <c r="D58" t="s">
-        <v>263</v>
+        <v>272</v>
       </c>
       <c r="E58" t="s">
-        <v>288</v>
+        <v>296</v>
       </c>
       <c r="G58" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L58" t="s">
         <v>31</v>
       </c>
       <c r="M58" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N58" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O58" t="s">
-        <v>666</v>
+        <v>672</v>
       </c>
       <c r="P58" t="s">
-        <v>667</v>
+        <v>673</v>
       </c>
       <c r="Q58" t="s">
-        <v>668</v>
+        <v>674</v>
       </c>
       <c r="S58" t="s">
-        <v>669</v>
+        <v>675</v>
       </c>
       <c r="T58" t="s">
-        <v>670</v>
+        <v>676</v>
       </c>
       <c r="U58" t="s">
         <v>39</v>
       </c>
       <c r="V58" t="s">
-        <v>671</v>
+        <v>677</v>
       </c>
       <c r="W58" t="s">
-        <v>672</v>
+        <v>678</v>
       </c>
       <c r="Y58" t="s">
-        <v>673</v>
+        <v>679</v>
       </c>
       <c r="AA58" t="s">
-        <v>552</v>
+        <v>584</v>
       </c>
     </row>
     <row r="59" spans="1:27">
       <c r="A59">
         <v>10383</v>
       </c>
       <c r="B59" t="s">
-        <v>674</v>
+        <v>680</v>
       </c>
       <c r="C59" t="s">
-        <v>675</v>
+        <v>681</v>
       </c>
       <c r="D59" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="E59" t="s">
-        <v>676</v>
+        <v>682</v>
       </c>
       <c r="G59" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L59" t="s">
         <v>31</v>
       </c>
       <c r="M59" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N59" t="s">
-        <v>341</v>
+        <v>349</v>
       </c>
       <c r="O59" t="s">
-        <v>677</v>
+        <v>683</v>
       </c>
       <c r="P59" t="s">
-        <v>678</v>
+        <v>684</v>
       </c>
       <c r="Q59" t="s">
-        <v>679</v>
+        <v>685</v>
       </c>
       <c r="R59" t="s">
-        <v>680</v>
+        <v>686</v>
       </c>
       <c r="S59" t="s">
-        <v>681</v>
+        <v>687</v>
       </c>
       <c r="T59" t="s">
-        <v>682</v>
+        <v>688</v>
       </c>
       <c r="U59" t="s">
         <v>39</v>
       </c>
       <c r="V59" t="s">
-        <v>683</v>
+        <v>689</v>
       </c>
       <c r="W59" t="s">
-        <v>684</v>
+        <v>690</v>
       </c>
       <c r="Y59" t="s">
-        <v>685</v>
+        <v>691</v>
       </c>
       <c r="AA59" t="s">
-        <v>686</v>
+        <v>96</v>
       </c>
     </row>
     <row r="60" spans="1:27">
       <c r="A60">
         <v>10384</v>
       </c>
       <c r="B60" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="C60" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="D60" t="s">
-        <v>252</v>
+        <v>261</v>
       </c>
       <c r="E60" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
       <c r="G60" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L60" t="s">
         <v>31</v>
       </c>
       <c r="M60" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N60" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O60" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="P60" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="Q60" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
       <c r="S60" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="T60" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="U60" t="s">
-        <v>369</v>
+        <v>377</v>
       </c>
       <c r="V60" t="s">
-        <v>607</v>
+        <v>614</v>
       </c>
       <c r="W60" t="s">
-        <v>608</v>
+        <v>615</v>
       </c>
       <c r="Y60" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
       <c r="AA60" t="s">
-        <v>552</v>
+        <v>584</v>
       </c>
     </row>
     <row r="61" spans="1:27">
       <c r="A61">
         <v>10385</v>
       </c>
       <c r="B61" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="C61" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="D61" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="E61" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
       <c r="G61" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L61" t="s">
         <v>31</v>
       </c>
       <c r="M61" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N61" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O61" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="P61" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="Q61" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
       <c r="S61" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="T61" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="U61" t="s">
         <v>39</v>
       </c>
       <c r="V61" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="W61" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="Y61" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
       <c r="AA61" t="s">
-        <v>552</v>
+        <v>584</v>
       </c>
     </row>
     <row r="62" spans="1:27">
       <c r="A62">
         <v>10386</v>
       </c>
       <c r="B62" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="C62" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="D62" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="E62" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
       <c r="G62" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L62" t="s">
         <v>31</v>
       </c>
       <c r="M62" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N62" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O62" t="s">
-        <v>708</v>
+        <v>713</v>
       </c>
       <c r="P62" t="s">
-        <v>709</v>
+        <v>714</v>
       </c>
       <c r="Q62" t="s">
-        <v>710</v>
+        <v>715</v>
       </c>
       <c r="S62" t="s">
-        <v>711</v>
+        <v>716</v>
       </c>
       <c r="T62" t="s">
-        <v>712</v>
+        <v>717</v>
       </c>
       <c r="U62" t="s">
-        <v>369</v>
+        <v>377</v>
       </c>
       <c r="V62" t="s">
-        <v>713</v>
+        <v>718</v>
       </c>
       <c r="W62" t="s">
-        <v>714</v>
+        <v>719</v>
       </c>
       <c r="Y62" t="s">
-        <v>715</v>
+        <v>720</v>
       </c>
       <c r="AA62" t="s">
-        <v>552</v>
+        <v>96</v>
       </c>
     </row>
     <row r="63" spans="1:27">
       <c r="A63">
         <v>10387</v>
       </c>
       <c r="B63" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="C63" t="s">
-        <v>716</v>
+        <v>721</v>
       </c>
       <c r="D63" t="s">
-        <v>314</v>
+        <v>322</v>
       </c>
       <c r="E63" t="s">
-        <v>717</v>
+        <v>722</v>
       </c>
       <c r="G63" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L63" t="s">
         <v>31</v>
       </c>
       <c r="M63" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N63" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O63" t="s">
-        <v>718</v>
+        <v>723</v>
       </c>
       <c r="P63" t="s">
-        <v>719</v>
+        <v>724</v>
       </c>
       <c r="Q63" t="s">
-        <v>720</v>
+        <v>725</v>
       </c>
       <c r="S63" t="s">
-        <v>721</v>
+        <v>726</v>
       </c>
       <c r="T63" t="s">
-        <v>722</v>
+        <v>727</v>
       </c>
       <c r="U63" t="s">
-        <v>183</v>
+        <v>191</v>
       </c>
       <c r="V63" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="W63" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="Y63" t="s">
-        <v>723</v>
+        <v>728</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>729</v>
       </c>
       <c r="AA63" t="s">
-        <v>552</v>
+        <v>730</v>
       </c>
     </row>
     <row r="64" spans="1:27">
       <c r="A64">
         <v>10388</v>
       </c>
       <c r="B64" t="s">
-        <v>724</v>
+        <v>731</v>
       </c>
       <c r="C64" t="s">
-        <v>725</v>
+        <v>732</v>
       </c>
       <c r="D64" t="s">
-        <v>726</v>
+        <v>733</v>
       </c>
       <c r="E64" t="s">
-        <v>727</v>
+        <v>734</v>
       </c>
       <c r="G64" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L64" t="s">
         <v>31</v>
       </c>
       <c r="M64" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N64" t="s">
-        <v>341</v>
+        <v>349</v>
       </c>
       <c r="O64" t="s">
-        <v>728</v>
+        <v>735</v>
       </c>
       <c r="P64" t="s">
-        <v>729</v>
+        <v>736</v>
       </c>
       <c r="Q64" t="s">
-        <v>730</v>
+        <v>737</v>
       </c>
       <c r="S64" t="s">
-        <v>731</v>
+        <v>738</v>
       </c>
       <c r="T64" t="s">
-        <v>732</v>
+        <v>739</v>
       </c>
       <c r="U64" t="s">
         <v>39</v>
       </c>
       <c r="V64" t="s">
-        <v>733</v>
+        <v>740</v>
       </c>
       <c r="W64" t="s">
-        <v>734</v>
+        <v>741</v>
       </c>
       <c r="Y64" t="s">
-        <v>735</v>
+        <v>742</v>
       </c>
       <c r="AA64" t="s">
-        <v>736</v>
+        <v>145</v>
       </c>
     </row>
     <row r="65" spans="1:27">
       <c r="A65">
         <v>10389</v>
       </c>
       <c r="B65" t="s">
-        <v>737</v>
+        <v>743</v>
       </c>
       <c r="C65" t="s">
-        <v>738</v>
+        <v>744</v>
       </c>
       <c r="D65" t="s">
         <v>29</v>
       </c>
       <c r="E65" t="s">
-        <v>739</v>
+        <v>745</v>
       </c>
       <c r="G65" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="H65" t="s">
         <v>29</v>
       </c>
       <c r="I65" t="s">
-        <v>740</v>
+        <v>746</v>
       </c>
       <c r="K65" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L65" t="s">
         <v>31</v>
       </c>
       <c r="M65" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N65" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O65" t="s">
-        <v>741</v>
+        <v>747</v>
       </c>
       <c r="P65" t="s">
-        <v>742</v>
+        <v>748</v>
       </c>
       <c r="Q65" t="s">
-        <v>743</v>
+        <v>749</v>
       </c>
       <c r="R65" t="s">
-        <v>744</v>
+        <v>750</v>
       </c>
       <c r="S65" t="s">
-        <v>745</v>
+        <v>751</v>
       </c>
       <c r="T65" t="s">
-        <v>746</v>
+        <v>752</v>
       </c>
       <c r="U65" t="s">
-        <v>183</v>
+        <v>191</v>
       </c>
       <c r="V65" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="W65" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="Y65" t="s">
-        <v>747</v>
+        <v>753</v>
       </c>
       <c r="AA65" t="s">
-        <v>748</v>
+        <v>754</v>
       </c>
     </row>
     <row r="66" spans="1:27">
       <c r="A66">
         <v>10390</v>
       </c>
       <c r="B66" t="s">
-        <v>749</v>
+        <v>755</v>
       </c>
       <c r="C66" t="s">
-        <v>750</v>
+        <v>756</v>
       </c>
       <c r="D66" t="s">
-        <v>210</v>
+        <v>218</v>
       </c>
       <c r="E66" t="s">
-        <v>751</v>
+        <v>757</v>
       </c>
       <c r="G66" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L66" t="s">
         <v>31</v>
       </c>
       <c r="M66" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N66" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O66" t="s">
-        <v>752</v>
+        <v>758</v>
       </c>
       <c r="P66" t="s">
-        <v>753</v>
+        <v>759</v>
       </c>
       <c r="Q66" t="s">
-        <v>754</v>
+        <v>760</v>
       </c>
       <c r="S66" t="s">
-        <v>755</v>
+        <v>761</v>
       </c>
       <c r="T66" t="s">
-        <v>756</v>
+        <v>762</v>
       </c>
       <c r="U66" t="s">
-        <v>247</v>
+        <v>256</v>
       </c>
       <c r="V66" t="s">
-        <v>757</v>
+        <v>763</v>
       </c>
       <c r="W66" t="s">
-        <v>758</v>
+        <v>764</v>
       </c>
       <c r="Y66" t="s">
-        <v>759</v>
+        <v>765</v>
       </c>
       <c r="AA66" t="s">
-        <v>207</v>
+        <v>215</v>
       </c>
     </row>
     <row r="67" spans="1:27">
       <c r="A67">
         <v>10391</v>
       </c>
       <c r="B67" t="s">
-        <v>760</v>
+        <v>766</v>
       </c>
       <c r="C67" t="s">
-        <v>761</v>
+        <v>767</v>
       </c>
       <c r="D67" t="s">
-        <v>726</v>
+        <v>733</v>
       </c>
       <c r="E67" t="s">
-        <v>762</v>
+        <v>768</v>
       </c>
       <c r="G67" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L67" t="s">
         <v>31</v>
       </c>
       <c r="M67" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N67" t="s">
         <v>33</v>
       </c>
       <c r="O67" t="s">
-        <v>763</v>
+        <v>769</v>
       </c>
       <c r="P67" t="s">
-        <v>764</v>
+        <v>770</v>
       </c>
       <c r="Q67" t="s">
-        <v>765</v>
+        <v>771</v>
       </c>
       <c r="S67" t="s">
-        <v>766</v>
+        <v>772</v>
       </c>
       <c r="T67" t="s">
-        <v>767</v>
+        <v>773</v>
       </c>
       <c r="U67" t="s">
-        <v>183</v>
+        <v>191</v>
       </c>
       <c r="V67" t="s">
-        <v>768</v>
+        <v>774</v>
       </c>
       <c r="W67" t="s">
-        <v>769</v>
+        <v>775</v>
       </c>
       <c r="Y67" t="s">
-        <v>770</v>
+        <v>776</v>
       </c>
       <c r="AA67" t="s">
-        <v>552</v>
+        <v>145</v>
       </c>
     </row>
     <row r="68" spans="1:27">
       <c r="A68">
         <v>10392</v>
       </c>
       <c r="B68" t="s">
-        <v>771</v>
+        <v>777</v>
       </c>
       <c r="C68" t="s">
-        <v>772</v>
+        <v>778</v>
       </c>
       <c r="D68" t="s">
-        <v>263</v>
+        <v>272</v>
       </c>
       <c r="E68" t="s">
-        <v>773</v>
+        <v>779</v>
       </c>
       <c r="G68" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L68" t="s">
         <v>31</v>
       </c>
       <c r="M68" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N68" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O68" t="s">
-        <v>774</v>
+        <v>780</v>
       </c>
       <c r="P68" t="s">
-        <v>775</v>
+        <v>781</v>
       </c>
       <c r="S68" t="s">
-        <v>776</v>
+        <v>782</v>
       </c>
       <c r="T68" t="s">
-        <v>777</v>
+        <v>783</v>
       </c>
       <c r="U68" t="s">
-        <v>183</v>
+        <v>191</v>
       </c>
       <c r="X68" t="s">
-        <v>778</v>
+        <v>784</v>
       </c>
       <c r="Y68" t="s">
-        <v>779</v>
+        <v>785</v>
       </c>
       <c r="AA68" t="s">
-        <v>552</v>
+        <v>584</v>
       </c>
     </row>
     <row r="69" spans="1:27">
       <c r="A69">
         <v>10393</v>
       </c>
       <c r="B69" t="s">
-        <v>780</v>
+        <v>786</v>
       </c>
       <c r="C69" t="s">
-        <v>781</v>
+        <v>787</v>
       </c>
       <c r="D69" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="E69" t="s">
-        <v>782</v>
+        <v>788</v>
       </c>
       <c r="G69" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="H69" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="J69" t="s">
-        <v>783</v>
+        <v>789</v>
       </c>
       <c r="K69" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L69" t="s">
         <v>31</v>
       </c>
       <c r="M69" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N69" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O69" t="s">
-        <v>784</v>
+        <v>790</v>
       </c>
       <c r="P69" t="s">
-        <v>785</v>
+        <v>791</v>
       </c>
       <c r="Q69" t="s">
-        <v>786</v>
+        <v>792</v>
       </c>
       <c r="R69" t="s">
-        <v>787</v>
+        <v>793</v>
       </c>
       <c r="S69" t="s">
-        <v>788</v>
+        <v>794</v>
       </c>
       <c r="T69" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="U69" t="s">
-        <v>183</v>
+        <v>191</v>
       </c>
       <c r="V69" t="s">
-        <v>415</v>
+        <v>423</v>
       </c>
       <c r="W69" t="s">
-        <v>416</v>
+        <v>424</v>
       </c>
       <c r="Y69" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="AA69" t="s">
-        <v>791</v>
+        <v>797</v>
       </c>
     </row>
     <row r="70" spans="1:27">
       <c r="A70">
         <v>10394</v>
       </c>
       <c r="B70" t="s">
-        <v>792</v>
+        <v>798</v>
       </c>
       <c r="C70" t="s">
-        <v>793</v>
+        <v>799</v>
       </c>
       <c r="D70" t="s">
-        <v>210</v>
+        <v>218</v>
       </c>
       <c r="E70" t="s">
-        <v>794</v>
+        <v>800</v>
       </c>
       <c r="G70" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L70" t="s">
         <v>31</v>
       </c>
       <c r="M70" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N70" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O70" t="s">
-        <v>795</v>
+        <v>801</v>
       </c>
       <c r="P70" t="s">
-        <v>796</v>
+        <v>802</v>
       </c>
       <c r="Q70" t="s">
-        <v>797</v>
+        <v>803</v>
       </c>
       <c r="S70" t="s">
-        <v>798</v>
+        <v>804</v>
       </c>
       <c r="T70" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
       <c r="U70" t="s">
-        <v>369</v>
+        <v>377</v>
       </c>
       <c r="V70" t="s">
-        <v>297</v>
+        <v>305</v>
       </c>
       <c r="W70" t="s">
-        <v>298</v>
+        <v>306</v>
       </c>
       <c r="Y70" t="s">
-        <v>800</v>
+        <v>806</v>
       </c>
       <c r="AA70" t="s">
-        <v>166</v>
+        <v>174</v>
       </c>
     </row>
     <row r="71" spans="1:27">
       <c r="A71">
         <v>10395</v>
       </c>
       <c r="B71" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="C71" t="s">
-        <v>801</v>
+        <v>807</v>
       </c>
       <c r="D71" t="s">
-        <v>252</v>
+        <v>261</v>
       </c>
       <c r="E71" t="s">
-        <v>655</v>
+        <v>661</v>
       </c>
       <c r="F71" t="s">
-        <v>802</v>
+        <v>808</v>
       </c>
       <c r="G71" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L71" t="s">
         <v>31</v>
       </c>
       <c r="M71" t="s">
-        <v>290</v>
+        <v>298</v>
       </c>
       <c r="N71" t="s">
-        <v>409</v>
+        <v>417</v>
       </c>
       <c r="O71" t="s">
-        <v>803</v>
+        <v>809</v>
       </c>
       <c r="P71" t="s">
-        <v>804</v>
+        <v>810</v>
       </c>
       <c r="Q71" t="s">
-        <v>805</v>
+        <v>811</v>
       </c>
       <c r="S71" t="s">
-        <v>806</v>
+        <v>812</v>
       </c>
       <c r="T71" t="s">
-        <v>807</v>
+        <v>813</v>
       </c>
       <c r="U71" t="s">
-        <v>437</v>
+        <v>445</v>
       </c>
       <c r="V71" t="s">
-        <v>713</v>
+        <v>718</v>
       </c>
       <c r="W71" t="s">
-        <v>714</v>
+        <v>719</v>
       </c>
       <c r="Y71" t="s">
-        <v>808</v>
+        <v>814</v>
       </c>
       <c r="AA71" t="s">
-        <v>552</v>
+        <v>584</v>
       </c>
     </row>
     <row r="72" spans="1:27">
       <c r="A72">
         <v>10396</v>
       </c>
       <c r="B72" t="s">
-        <v>809</v>
+        <v>815</v>
       </c>
       <c r="C72" t="s">
-        <v>810</v>
+        <v>816</v>
       </c>
       <c r="D72" t="s">
-        <v>232</v>
+        <v>240</v>
       </c>
       <c r="E72" t="s">
-        <v>811</v>
+        <v>817</v>
       </c>
       <c r="G72" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L72" t="s">
         <v>31</v>
       </c>
       <c r="M72" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N72" t="s">
-        <v>341</v>
+        <v>349</v>
       </c>
       <c r="O72" t="s">
-        <v>812</v>
+        <v>818</v>
       </c>
       <c r="P72" t="s">
-        <v>813</v>
+        <v>819</v>
       </c>
       <c r="Q72" t="s">
-        <v>814</v>
+        <v>820</v>
       </c>
       <c r="R72" t="s">
-        <v>815</v>
+        <v>821</v>
       </c>
       <c r="S72" t="s">
-        <v>816</v>
+        <v>822</v>
       </c>
       <c r="T72" t="s">
-        <v>817</v>
+        <v>823</v>
       </c>
       <c r="U72" t="s">
-        <v>183</v>
+        <v>191</v>
       </c>
       <c r="V72" t="s">
-        <v>818</v>
+        <v>824</v>
       </c>
       <c r="W72" t="s">
-        <v>819</v>
+        <v>825</v>
       </c>
       <c r="Y72" t="s">
-        <v>820</v>
+        <v>826</v>
       </c>
       <c r="AA72" t="s">
-        <v>821</v>
+        <v>247</v>
       </c>
     </row>
     <row r="73" spans="1:27">
       <c r="A73">
         <v>10397</v>
       </c>
       <c r="B73" t="s">
-        <v>822</v>
+        <v>827</v>
       </c>
       <c r="C73" t="s">
-        <v>823</v>
+        <v>828</v>
       </c>
       <c r="D73" t="s">
-        <v>824</v>
+        <v>829</v>
       </c>
       <c r="E73" t="s">
-        <v>825</v>
+        <v>830</v>
       </c>
       <c r="G73" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L73" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="M73" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="N73" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="O73" t="s">
-        <v>826</v>
+        <v>831</v>
       </c>
       <c r="Q73" t="s">
-        <v>827</v>
+        <v>832</v>
       </c>
       <c r="AA73" t="s">
-        <v>552</v>
+        <v>584</v>
       </c>
     </row>
     <row r="74" spans="1:27">
       <c r="A74">
         <v>10398</v>
       </c>
       <c r="B74" t="s">
-        <v>828</v>
+        <v>833</v>
       </c>
       <c r="C74" t="s">
-        <v>829</v>
+        <v>834</v>
       </c>
       <c r="D74" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="E74" t="s">
-        <v>830</v>
+        <v>835</v>
       </c>
       <c r="G74" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="H74" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="I74" t="s">
-        <v>831</v>
+        <v>836</v>
       </c>
       <c r="K74" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L74" t="s">
         <v>31</v>
       </c>
       <c r="M74" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N74" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O74" t="s">
-        <v>832</v>
+        <v>837</v>
       </c>
       <c r="P74" t="s">
-        <v>833</v>
+        <v>838</v>
       </c>
       <c r="Q74" t="s">
-        <v>834</v>
+        <v>839</v>
       </c>
       <c r="R74" t="s">
-        <v>835</v>
+        <v>840</v>
       </c>
       <c r="S74" t="s">
-        <v>836</v>
+        <v>841</v>
       </c>
       <c r="T74" t="s">
-        <v>837</v>
+        <v>842</v>
       </c>
       <c r="U74" t="s">
-        <v>838</v>
+        <v>843</v>
       </c>
       <c r="V74" t="s">
-        <v>839</v>
+        <v>844</v>
       </c>
       <c r="W74" t="s">
-        <v>840</v>
+        <v>845</v>
       </c>
       <c r="Y74" t="s">
-        <v>841</v>
+        <v>846</v>
       </c>
       <c r="AA74" t="s">
-        <v>791</v>
+        <v>797</v>
       </c>
     </row>
     <row r="75" spans="1:27">
       <c r="A75">
         <v>10399</v>
       </c>
       <c r="B75" t="s">
-        <v>842</v>
+        <v>847</v>
       </c>
       <c r="C75" t="s">
-        <v>843</v>
+        <v>848</v>
       </c>
       <c r="D75" t="s">
-        <v>210</v>
+        <v>218</v>
       </c>
       <c r="E75" t="s">
-        <v>844</v>
+        <v>849</v>
       </c>
       <c r="G75" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L75" t="s">
         <v>31</v>
       </c>
       <c r="M75" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N75" t="s">
-        <v>341</v>
+        <v>349</v>
       </c>
       <c r="O75" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="P75" t="s">
-        <v>846</v>
+        <v>851</v>
       </c>
       <c r="Q75" t="s">
-        <v>847</v>
+        <v>852</v>
       </c>
       <c r="S75" t="s">
-        <v>848</v>
+        <v>853</v>
       </c>
       <c r="T75" t="s">
-        <v>849</v>
+        <v>854</v>
       </c>
       <c r="U75" t="s">
-        <v>203</v>
+        <v>211</v>
       </c>
       <c r="V75" t="s">
-        <v>850</v>
+        <v>855</v>
       </c>
       <c r="W75" t="s">
-        <v>851</v>
+        <v>856</v>
       </c>
       <c r="Y75" t="s">
-        <v>852</v>
+        <v>857</v>
       </c>
       <c r="AA75" t="s">
-        <v>538</v>
+        <v>545</v>
       </c>
     </row>
     <row r="76" spans="1:27">
       <c r="A76">
         <v>10400</v>
       </c>
       <c r="B76" t="s">
-        <v>853</v>
+        <v>858</v>
       </c>
       <c r="C76" t="s">
-        <v>854</v>
+        <v>859</v>
       </c>
       <c r="D76" t="s">
-        <v>855</v>
+        <v>860</v>
       </c>
       <c r="E76" t="s">
-        <v>856</v>
+        <v>861</v>
       </c>
       <c r="G76" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="H76" t="s">
-        <v>855</v>
+        <v>860</v>
       </c>
       <c r="I76" t="s">
-        <v>857</v>
+        <v>862</v>
       </c>
       <c r="K76" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L76" t="s">
         <v>31</v>
       </c>
       <c r="M76" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N76" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O76" t="s">
-        <v>858</v>
+        <v>863</v>
       </c>
       <c r="P76" t="s">
-        <v>859</v>
+        <v>864</v>
       </c>
       <c r="Q76" t="s">
-        <v>860</v>
+        <v>865</v>
       </c>
       <c r="R76" t="s">
-        <v>861</v>
+        <v>866</v>
       </c>
       <c r="S76" t="s">
-        <v>862</v>
+        <v>867</v>
       </c>
       <c r="T76" t="s">
-        <v>863</v>
+        <v>868</v>
       </c>
       <c r="U76" t="s">
-        <v>183</v>
+        <v>191</v>
       </c>
       <c r="V76" t="s">
-        <v>864</v>
+        <v>869</v>
       </c>
       <c r="W76" t="s">
-        <v>865</v>
+        <v>870</v>
       </c>
       <c r="Y76" t="s">
-        <v>866</v>
+        <v>871</v>
       </c>
       <c r="AA76" t="s">
-        <v>867</v>
+        <v>872</v>
       </c>
     </row>
     <row r="77" spans="1:27">
       <c r="A77">
         <v>10401</v>
       </c>
       <c r="B77" t="s">
-        <v>868</v>
+        <v>873</v>
       </c>
       <c r="C77" t="s">
-        <v>869</v>
+        <v>874</v>
       </c>
       <c r="D77" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="E77" t="s">
-        <v>870</v>
+        <v>875</v>
       </c>
       <c r="G77" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L77" t="s">
         <v>31</v>
       </c>
       <c r="M77" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N77" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O77" t="s">
-        <v>871</v>
+        <v>876</v>
       </c>
       <c r="P77" t="s">
-        <v>872</v>
+        <v>877</v>
+      </c>
+      <c r="Q77" t="s">
+        <v>878</v>
       </c>
       <c r="S77" t="s">
-        <v>873</v>
+        <v>879</v>
       </c>
       <c r="T77" t="s">
-        <v>874</v>
+        <v>880</v>
       </c>
       <c r="U77" t="s">
         <v>39</v>
       </c>
       <c r="V77" t="s">
-        <v>768</v>
+        <v>774</v>
       </c>
       <c r="W77" t="s">
-        <v>769</v>
+        <v>775</v>
       </c>
       <c r="Y77" t="s">
-        <v>875</v>
+        <v>881</v>
       </c>
       <c r="AA77" t="s">
-        <v>552</v>
+        <v>96</v>
       </c>
     </row>
     <row r="78" spans="1:27">
       <c r="A78">
         <v>10402</v>
       </c>
       <c r="B78" t="s">
-        <v>622</v>
+        <v>628</v>
       </c>
       <c r="C78" t="s">
-        <v>876</v>
+        <v>882</v>
       </c>
       <c r="D78" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="E78" t="s">
-        <v>877</v>
+        <v>883</v>
       </c>
       <c r="G78" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L78" t="s">
         <v>31</v>
       </c>
       <c r="M78" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N78" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O78" t="s">
-        <v>878</v>
+        <v>884</v>
       </c>
       <c r="P78" t="s">
-        <v>879</v>
+        <v>885</v>
       </c>
       <c r="Q78" t="s">
-        <v>880</v>
+        <v>886</v>
       </c>
       <c r="S78" t="s">
-        <v>881</v>
+        <v>887</v>
       </c>
       <c r="T78" t="s">
-        <v>882</v>
+        <v>888</v>
       </c>
       <c r="U78" t="s">
-        <v>183</v>
+        <v>191</v>
       </c>
       <c r="V78" t="s">
-        <v>883</v>
+        <v>889</v>
       </c>
       <c r="W78" t="s">
-        <v>884</v>
+        <v>890</v>
       </c>
       <c r="Y78" t="s">
-        <v>885</v>
+        <v>891</v>
       </c>
       <c r="AA78" t="s">
-        <v>57</v>
+        <v>247</v>
       </c>
     </row>
     <row r="79" spans="1:27">
       <c r="A79">
         <v>10403</v>
       </c>
       <c r="B79" t="s">
-        <v>886</v>
+        <v>892</v>
       </c>
       <c r="C79" t="s">
-        <v>887</v>
+        <v>893</v>
       </c>
       <c r="D79" t="s">
-        <v>726</v>
+        <v>733</v>
       </c>
       <c r="E79" t="s">
-        <v>888</v>
+        <v>894</v>
       </c>
       <c r="G79" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L79" t="s">
         <v>31</v>
       </c>
       <c r="M79" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N79" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O79" t="s">
-        <v>889</v>
+        <v>895</v>
       </c>
       <c r="P79" t="s">
-        <v>890</v>
+        <v>896</v>
       </c>
       <c r="Q79" t="s">
-        <v>891</v>
+        <v>897</v>
       </c>
       <c r="S79" t="s">
-        <v>892</v>
+        <v>898</v>
       </c>
       <c r="T79" t="s">
-        <v>893</v>
+        <v>899</v>
       </c>
       <c r="U79" t="s">
         <v>39</v>
       </c>
       <c r="V79" t="s">
-        <v>894</v>
+        <v>900</v>
       </c>
       <c r="W79" t="s">
-        <v>895</v>
+        <v>901</v>
       </c>
       <c r="Y79" t="s">
-        <v>896</v>
+        <v>902</v>
       </c>
       <c r="AA79" t="s">
-        <v>552</v>
+        <v>145</v>
       </c>
     </row>
     <row r="80" spans="1:27">
       <c r="A80">
         <v>10404</v>
       </c>
       <c r="B80" t="s">
-        <v>897</v>
+        <v>903</v>
       </c>
       <c r="C80" t="s">
-        <v>898</v>
+        <v>904</v>
       </c>
       <c r="D80" t="s">
-        <v>314</v>
+        <v>322</v>
       </c>
       <c r="E80" t="s">
-        <v>899</v>
+        <v>905</v>
       </c>
       <c r="G80" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L80" t="s">
         <v>31</v>
       </c>
       <c r="M80" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N80" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O80" t="s">
-        <v>900</v>
+        <v>906</v>
       </c>
       <c r="P80" t="s">
-        <v>901</v>
+        <v>907</v>
       </c>
       <c r="Q80" t="s">
-        <v>902</v>
+        <v>908</v>
       </c>
       <c r="S80" t="s">
-        <v>903</v>
+        <v>909</v>
       </c>
       <c r="T80" t="s">
-        <v>904</v>
+        <v>910</v>
       </c>
       <c r="U80" t="s">
         <v>39</v>
       </c>
       <c r="V80" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="W80" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="Y80" t="s">
-        <v>905</v>
+        <v>911</v>
       </c>
       <c r="AA80" t="s">
-        <v>552</v>
+        <v>145</v>
       </c>
     </row>
     <row r="81" spans="1:27">
       <c r="A81">
         <v>10405</v>
       </c>
       <c r="B81" t="s">
-        <v>828</v>
+        <v>833</v>
       </c>
       <c r="C81" t="s">
-        <v>906</v>
+        <v>912</v>
       </c>
       <c r="D81" t="s">
-        <v>263</v>
+        <v>272</v>
       </c>
       <c r="E81" t="s">
-        <v>907</v>
+        <v>913</v>
       </c>
       <c r="G81" t="s">
-        <v>265</v>
+        <v>61</v>
+      </c>
+      <c r="H81" t="s">
+        <v>272</v>
+      </c>
+      <c r="I81" t="s">
+        <v>914</v>
+      </c>
+      <c r="K81" t="s">
+        <v>61</v>
       </c>
       <c r="L81" t="s">
         <v>31</v>
       </c>
       <c r="M81" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N81" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O81" t="s">
-        <v>908</v>
+        <v>915</v>
       </c>
       <c r="P81" t="s">
-        <v>909</v>
+        <v>916</v>
+      </c>
+      <c r="Q81" t="s">
+        <v>917</v>
       </c>
       <c r="R81" t="s">
-        <v>910</v>
+        <v>918</v>
       </c>
       <c r="S81" t="s">
-        <v>911</v>
+        <v>919</v>
       </c>
       <c r="T81" t="s">
-        <v>912</v>
+        <v>920</v>
       </c>
       <c r="U81" t="s">
-        <v>203</v>
+        <v>211</v>
       </c>
       <c r="V81" t="s">
-        <v>913</v>
+        <v>921</v>
       </c>
       <c r="W81" t="s">
-        <v>914</v>
+        <v>922</v>
       </c>
       <c r="Y81" t="s">
-        <v>915</v>
+        <v>923</v>
       </c>
       <c r="AA81" t="s">
-        <v>916</v>
+        <v>924</v>
       </c>
     </row>
     <row r="82" spans="1:27">
       <c r="A82">
         <v>10406</v>
       </c>
       <c r="B82" t="s">
-        <v>917</v>
+        <v>925</v>
       </c>
       <c r="C82" t="s">
-        <v>918</v>
+        <v>926</v>
       </c>
       <c r="D82" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="E82" t="s">
-        <v>919</v>
+        <v>927</v>
       </c>
       <c r="G82" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L82" t="s">
         <v>31</v>
       </c>
       <c r="M82" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N82" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O82" t="s">
-        <v>920</v>
+        <v>928</v>
       </c>
       <c r="P82" t="s">
-        <v>921</v>
+        <v>929</v>
       </c>
       <c r="Q82" t="s">
-        <v>922</v>
+        <v>930</v>
       </c>
       <c r="S82" t="s">
-        <v>923</v>
+        <v>931</v>
       </c>
       <c r="T82" t="s">
-        <v>924</v>
+        <v>932</v>
       </c>
       <c r="U82" t="s">
         <v>39</v>
       </c>
       <c r="V82" t="s">
-        <v>925</v>
+        <v>933</v>
       </c>
       <c r="W82" t="s">
-        <v>926</v>
+        <v>934</v>
       </c>
       <c r="Y82" t="s">
-        <v>927</v>
+        <v>935</v>
       </c>
       <c r="AA82" t="s">
-        <v>552</v>
+        <v>247</v>
       </c>
     </row>
     <row r="83" spans="1:27">
       <c r="A83">
         <v>10407</v>
       </c>
       <c r="B83" t="s">
-        <v>928</v>
+        <v>936</v>
       </c>
       <c r="C83" t="s">
-        <v>929</v>
+        <v>937</v>
       </c>
       <c r="D83" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="E83" t="s">
-        <v>930</v>
+        <v>938</v>
       </c>
       <c r="G83" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L83" t="s">
-        <v>931</v>
+        <v>939</v>
       </c>
       <c r="M83" t="s">
-        <v>932</v>
+        <v>940</v>
       </c>
       <c r="N83" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O83" t="s">
-        <v>933</v>
+        <v>941</v>
       </c>
       <c r="P83" t="s">
-        <v>934</v>
+        <v>942</v>
       </c>
       <c r="Q83" t="s">
-        <v>935</v>
+        <v>943</v>
       </c>
       <c r="S83" t="s">
-        <v>936</v>
+        <v>944</v>
       </c>
       <c r="T83" t="s">
-        <v>937</v>
+        <v>945</v>
       </c>
       <c r="U83" t="s">
-        <v>183</v>
+        <v>191</v>
       </c>
       <c r="V83" t="s">
-        <v>495</v>
+        <v>502</v>
       </c>
       <c r="W83" t="s">
-        <v>496</v>
+        <v>503</v>
       </c>
       <c r="Y83" t="s">
-        <v>938</v>
+        <v>946</v>
       </c>
       <c r="AA83" t="s">
-        <v>552</v>
+        <v>73</v>
       </c>
     </row>
     <row r="84" spans="1:27">
       <c r="A84">
         <v>10408</v>
       </c>
       <c r="B84" t="s">
-        <v>139</v>
+        <v>146</v>
       </c>
       <c r="C84" t="s">
-        <v>939</v>
+        <v>947</v>
       </c>
       <c r="D84" t="s">
-        <v>263</v>
+        <v>272</v>
       </c>
       <c r="E84" t="s">
-        <v>940</v>
+        <v>948</v>
       </c>
       <c r="G84" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L84" t="s">
         <v>31</v>
       </c>
       <c r="M84" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N84" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O84" t="s">
-        <v>941</v>
+        <v>949</v>
       </c>
       <c r="P84" t="s">
-        <v>942</v>
+        <v>950</v>
       </c>
       <c r="Q84" t="s">
-        <v>943</v>
+        <v>951</v>
       </c>
       <c r="S84" t="s">
-        <v>944</v>
+        <v>952</v>
       </c>
       <c r="T84" t="s">
-        <v>945</v>
+        <v>953</v>
       </c>
       <c r="U84" t="s">
         <v>39</v>
       </c>
       <c r="V84" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="W84" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="Y84" t="s">
-        <v>946</v>
+        <v>954</v>
       </c>
       <c r="AA84" t="s">
-        <v>552</v>
+        <v>96</v>
       </c>
     </row>
     <row r="85" spans="1:27">
       <c r="A85">
         <v>10409</v>
       </c>
       <c r="B85" t="s">
-        <v>947</v>
+        <v>955</v>
       </c>
       <c r="C85" t="s">
-        <v>948</v>
+        <v>956</v>
       </c>
       <c r="D85" t="s">
-        <v>106</v>
+        <v>112</v>
       </c>
       <c r="E85" t="s">
-        <v>949</v>
+        <v>957</v>
       </c>
       <c r="G85" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L85" t="s">
         <v>31</v>
       </c>
       <c r="M85" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N85" t="s">
-        <v>409</v>
+        <v>417</v>
       </c>
       <c r="O85" t="s">
-        <v>950</v>
+        <v>958</v>
       </c>
       <c r="P85" t="s">
-        <v>951</v>
+        <v>959</v>
       </c>
       <c r="Q85" t="s">
-        <v>952</v>
+        <v>960</v>
       </c>
       <c r="S85" t="s">
-        <v>953</v>
+        <v>961</v>
       </c>
       <c r="T85" t="s">
-        <v>954</v>
+        <v>962</v>
       </c>
       <c r="U85" t="s">
-        <v>183</v>
+        <v>191</v>
       </c>
       <c r="V85" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="W85" t="s">
-        <v>955</v>
+        <v>963</v>
       </c>
       <c r="Y85" t="s">
-        <v>956</v>
+        <v>964</v>
       </c>
       <c r="AA85" t="s">
-        <v>115</v>
+        <v>121</v>
       </c>
     </row>
     <row r="86" spans="1:27">
       <c r="A86">
         <v>10410</v>
       </c>
       <c r="B86" t="s">
-        <v>957</v>
+        <v>965</v>
       </c>
       <c r="C86" t="s">
-        <v>958</v>
+        <v>966</v>
       </c>
       <c r="D86" t="s">
-        <v>232</v>
+        <v>240</v>
       </c>
       <c r="E86" t="s">
-        <v>959</v>
+        <v>967</v>
       </c>
       <c r="G86" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L86" t="s">
         <v>31</v>
       </c>
       <c r="M86" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N86" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O86" t="s">
-        <v>960</v>
+        <v>968</v>
       </c>
       <c r="P86" t="s">
-        <v>961</v>
+        <v>969</v>
+      </c>
+      <c r="Q86" t="s">
+        <v>970</v>
       </c>
       <c r="S86" t="s">
-        <v>962</v>
+        <v>971</v>
       </c>
       <c r="T86" t="s">
-        <v>963</v>
+        <v>972</v>
       </c>
       <c r="U86" t="s">
-        <v>437</v>
+        <v>445</v>
       </c>
       <c r="V86" t="s">
-        <v>964</v>
+        <v>973</v>
       </c>
       <c r="W86" t="s">
-        <v>965</v>
+        <v>974</v>
       </c>
       <c r="Y86" t="s">
-        <v>966</v>
+        <v>975</v>
       </c>
       <c r="AA86" t="s">
-        <v>967</v>
+        <v>976</v>
       </c>
     </row>
     <row r="87" spans="1:27">
       <c r="A87">
         <v>10411</v>
       </c>
       <c r="B87" t="s">
         <v>58</v>
       </c>
       <c r="C87" t="s">
-        <v>968</v>
+        <v>977</v>
       </c>
       <c r="D87" t="s">
         <v>46</v>
       </c>
       <c r="E87" t="s">
-        <v>969</v>
+        <v>978</v>
       </c>
       <c r="G87" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L87" t="s">
         <v>31</v>
       </c>
       <c r="M87" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N87" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O87" t="s">
-        <v>970</v>
+        <v>979</v>
       </c>
       <c r="P87" t="s">
-        <v>971</v>
+        <v>980</v>
       </c>
       <c r="Q87" t="s">
-        <v>972</v>
+        <v>981</v>
       </c>
       <c r="S87" t="s">
-        <v>973</v>
+        <v>982</v>
       </c>
       <c r="T87" t="s">
-        <v>974</v>
+        <v>983</v>
       </c>
       <c r="U87" t="s">
-        <v>369</v>
+        <v>377</v>
       </c>
       <c r="V87" t="s">
-        <v>975</v>
+        <v>984</v>
       </c>
       <c r="W87" t="s">
-        <v>976</v>
+        <v>985</v>
       </c>
       <c r="Y87" t="s">
-        <v>977</v>
+        <v>986</v>
       </c>
       <c r="Z87" t="s">
-        <v>978</v>
+        <v>987</v>
       </c>
       <c r="AA87" t="s">
-        <v>552</v>
+        <v>584</v>
       </c>
     </row>
     <row r="88" spans="1:27">
       <c r="A88">
         <v>10412</v>
       </c>
       <c r="B88" t="s">
-        <v>979</v>
+        <v>988</v>
       </c>
       <c r="C88" t="s">
-        <v>980</v>
+        <v>989</v>
       </c>
       <c r="D88" t="s">
-        <v>263</v>
+        <v>272</v>
       </c>
       <c r="E88" t="s">
-        <v>981</v>
+        <v>990</v>
       </c>
       <c r="G88" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L88" t="s">
         <v>31</v>
       </c>
       <c r="M88" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N88" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O88" t="s">
-        <v>982</v>
+        <v>991</v>
       </c>
       <c r="P88" t="s">
-        <v>983</v>
+        <v>992</v>
       </c>
       <c r="Q88" t="s">
-        <v>984</v>
+        <v>993</v>
       </c>
       <c r="S88" t="s">
-        <v>985</v>
+        <v>994</v>
       </c>
       <c r="T88" t="s">
-        <v>986</v>
+        <v>995</v>
       </c>
       <c r="U88" t="s">
-        <v>183</v>
+        <v>191</v>
       </c>
       <c r="V88" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="W88" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="Y88" t="s">
-        <v>987</v>
+        <v>996</v>
       </c>
       <c r="AA88" t="s">
-        <v>552</v>
+        <v>96</v>
       </c>
     </row>
     <row r="89" spans="1:27">
       <c r="A89">
         <v>10413</v>
       </c>
       <c r="B89" t="s">
-        <v>988</v>
+        <v>997</v>
       </c>
       <c r="C89" t="s">
-        <v>989</v>
+        <v>998</v>
       </c>
       <c r="D89" t="s">
         <v>29</v>
       </c>
       <c r="E89" t="s">
-        <v>990</v>
+        <v>999</v>
       </c>
       <c r="G89" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="H89" t="s">
-        <v>210</v>
+        <v>218</v>
       </c>
       <c r="I89" t="s">
-        <v>991</v>
+        <v>1000</v>
       </c>
       <c r="K89" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L89" t="s">
         <v>31</v>
       </c>
       <c r="M89" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N89" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O89" t="s">
-        <v>992</v>
+        <v>1001</v>
       </c>
       <c r="P89" t="s">
-        <v>993</v>
+        <v>1002</v>
       </c>
       <c r="Q89" t="s">
-        <v>994</v>
+        <v>1003</v>
       </c>
       <c r="S89" t="s">
-        <v>995</v>
+        <v>1004</v>
       </c>
       <c r="T89" t="s">
-        <v>996</v>
+        <v>1005</v>
       </c>
       <c r="U89" t="s">
         <v>39</v>
       </c>
       <c r="V89" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="W89" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="Y89" t="s">
-        <v>997</v>
+        <v>1006</v>
       </c>
       <c r="AA89" t="s">
-        <v>748</v>
+        <v>754</v>
       </c>
     </row>
     <row r="90" spans="1:27">
       <c r="A90">
         <v>10414</v>
       </c>
       <c r="B90" t="s">
-        <v>998</v>
+        <v>1007</v>
       </c>
       <c r="C90" t="s">
-        <v>999</v>
+        <v>1008</v>
       </c>
       <c r="D90" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="E90" t="s">
-        <v>636</v>
+        <v>642</v>
       </c>
       <c r="G90" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L90" t="s">
         <v>31</v>
       </c>
       <c r="M90" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N90" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O90" t="s">
-        <v>1000</v>
+        <v>1009</v>
       </c>
       <c r="P90" t="s">
-        <v>1001</v>
+        <v>1010</v>
       </c>
       <c r="Q90" t="s">
-        <v>1002</v>
+        <v>1011</v>
       </c>
       <c r="S90" t="s">
-        <v>892</v>
+        <v>898</v>
       </c>
       <c r="T90" t="s">
-        <v>1003</v>
+        <v>1012</v>
       </c>
       <c r="U90" t="s">
         <v>39</v>
       </c>
       <c r="V90" t="s">
-        <v>184</v>
+        <v>192</v>
       </c>
       <c r="W90" t="s">
-        <v>185</v>
+        <v>193</v>
       </c>
       <c r="Y90" t="s">
-        <v>1004</v>
+        <v>1013</v>
       </c>
       <c r="Z90" t="s">
-        <v>1005</v>
+        <v>1014</v>
       </c>
       <c r="AA90" t="s">
-        <v>1006</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="91" spans="1:27">
       <c r="A91">
         <v>10415</v>
       </c>
       <c r="B91" t="s">
-        <v>1007</v>
+        <v>1016</v>
       </c>
       <c r="C91" t="s">
-        <v>1008</v>
+        <v>1017</v>
       </c>
       <c r="D91" t="s">
-        <v>443</v>
+        <v>451</v>
       </c>
       <c r="E91" t="s">
-        <v>1009</v>
+        <v>1018</v>
       </c>
       <c r="G91" t="s">
-        <v>265</v>
+        <v>61</v>
+      </c>
+      <c r="H91" t="s">
+        <v>272</v>
+      </c>
+      <c r="J91" t="s">
+        <v>1019</v>
+      </c>
+      <c r="K91" t="s">
+        <v>61</v>
       </c>
       <c r="L91" t="s">
         <v>31</v>
       </c>
       <c r="M91" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N91" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O91" t="s">
-        <v>1010</v>
+        <v>1020</v>
       </c>
       <c r="P91" t="s">
-        <v>1011</v>
+        <v>1021</v>
       </c>
       <c r="Q91" t="s">
-        <v>1012</v>
+        <v>1022</v>
+      </c>
+      <c r="R91" t="s">
+        <v>1023</v>
       </c>
       <c r="S91" t="s">
-        <v>1013</v>
+        <v>1024</v>
       </c>
       <c r="T91" t="s">
-        <v>1014</v>
+        <v>1025</v>
       </c>
       <c r="U91" t="s">
         <v>39</v>
       </c>
       <c r="V91" t="s">
-        <v>538</v>
+        <v>545</v>
       </c>
       <c r="W91" t="s">
-        <v>539</v>
+        <v>546</v>
       </c>
       <c r="Y91" t="s">
-        <v>1015</v>
+        <v>1026</v>
       </c>
       <c r="AA91" t="s">
-        <v>1016</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="92" spans="1:27">
       <c r="A92">
         <v>10416</v>
       </c>
       <c r="B92" t="s">
-        <v>1017</v>
+        <v>1028</v>
       </c>
       <c r="C92" t="s">
-        <v>1018</v>
+        <v>1029</v>
       </c>
       <c r="D92" t="s">
-        <v>395</v>
+        <v>403</v>
       </c>
       <c r="E92" t="s">
-        <v>1019</v>
+        <v>1030</v>
       </c>
       <c r="G92" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L92" t="s">
         <v>31</v>
       </c>
       <c r="M92" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N92" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O92" t="s">
-        <v>1020</v>
+        <v>1031</v>
       </c>
       <c r="P92" t="s">
-        <v>1021</v>
+        <v>1032</v>
       </c>
       <c r="Q92" t="s">
-        <v>1022</v>
+        <v>1033</v>
       </c>
       <c r="S92" t="s">
-        <v>1023</v>
+        <v>1034</v>
       </c>
       <c r="T92" t="s">
-        <v>1024</v>
+        <v>1035</v>
       </c>
       <c r="U92" t="s">
-        <v>183</v>
+        <v>191</v>
       </c>
       <c r="V92" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="W92" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="Y92" t="s">
-        <v>1025</v>
+        <v>1036</v>
       </c>
       <c r="AA92" t="s">
-        <v>166</v>
+        <v>174</v>
       </c>
     </row>
     <row r="93" spans="1:27">
       <c r="A93">
         <v>10417</v>
       </c>
       <c r="B93" t="s">
-        <v>175</v>
+        <v>183</v>
       </c>
       <c r="C93" t="s">
-        <v>1026</v>
+        <v>1037</v>
       </c>
       <c r="D93" t="s">
-        <v>263</v>
+        <v>272</v>
       </c>
       <c r="E93" t="s">
-        <v>1027</v>
+        <v>1038</v>
       </c>
       <c r="G93" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L93" t="s">
         <v>31</v>
       </c>
       <c r="M93" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N93" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O93" t="s">
-        <v>1028</v>
+        <v>1039</v>
       </c>
       <c r="P93" t="s">
-        <v>1029</v>
+        <v>1040</v>
       </c>
       <c r="S93" t="s">
-        <v>1030</v>
+        <v>1041</v>
       </c>
       <c r="T93" t="s">
-        <v>1031</v>
+        <v>1042</v>
       </c>
       <c r="U93" t="s">
-        <v>1032</v>
+        <v>1043</v>
       </c>
       <c r="V93" t="s">
-        <v>1033</v>
+        <v>1044</v>
       </c>
       <c r="W93" t="s">
-        <v>1034</v>
+        <v>1045</v>
       </c>
       <c r="Y93" t="s">
-        <v>1035</v>
+        <v>1046</v>
       </c>
       <c r="AA93" t="s">
-        <v>552</v>
+        <v>584</v>
       </c>
     </row>
     <row r="94" spans="1:27">
       <c r="A94">
         <v>10418</v>
       </c>
       <c r="B94" t="s">
-        <v>1036</v>
+        <v>1047</v>
       </c>
       <c r="C94" t="s">
-        <v>1037</v>
+        <v>1048</v>
       </c>
       <c r="D94" t="s">
         <v>29</v>
       </c>
       <c r="E94" t="s">
-        <v>1038</v>
+        <v>1049</v>
       </c>
       <c r="G94" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="H94" t="s">
         <v>29</v>
       </c>
       <c r="I94" t="s">
-        <v>1039</v>
+        <v>1050</v>
       </c>
       <c r="K94" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L94" t="s">
         <v>31</v>
       </c>
       <c r="M94" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N94" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O94" t="s">
-        <v>1040</v>
+        <v>1051</v>
       </c>
       <c r="P94" t="s">
-        <v>1041</v>
+        <v>1052</v>
       </c>
       <c r="Q94" t="s">
-        <v>1042</v>
+        <v>1053</v>
       </c>
       <c r="R94" t="s">
-        <v>1043</v>
+        <v>1054</v>
       </c>
       <c r="S94" t="s">
-        <v>1044</v>
+        <v>1055</v>
       </c>
       <c r="T94" t="s">
-        <v>1045</v>
+        <v>1056</v>
       </c>
       <c r="U94" t="s">
         <v>39</v>
       </c>
       <c r="V94" t="s">
-        <v>1046</v>
+        <v>1057</v>
       </c>
       <c r="W94" t="s">
-        <v>1047</v>
+        <v>1058</v>
       </c>
       <c r="Y94" t="s">
-        <v>1048</v>
+        <v>1059</v>
       </c>
       <c r="AA94" t="s">
-        <v>207</v>
+        <v>145</v>
       </c>
     </row>
     <row r="95" spans="1:27">
       <c r="A95">
         <v>10419</v>
       </c>
       <c r="B95" t="s">
-        <v>1049</v>
+        <v>1060</v>
       </c>
       <c r="C95" t="s">
-        <v>1026</v>
+        <v>1037</v>
       </c>
       <c r="D95" t="s">
-        <v>855</v>
+        <v>860</v>
       </c>
       <c r="E95" t="s">
-        <v>1050</v>
+        <v>1061</v>
       </c>
       <c r="G95" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="H95" t="s">
-        <v>855</v>
+        <v>860</v>
       </c>
       <c r="I95" t="s">
-        <v>1051</v>
+        <v>1062</v>
       </c>
       <c r="K95" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L95" t="s">
         <v>31</v>
       </c>
       <c r="M95" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N95" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O95" t="s">
-        <v>1052</v>
+        <v>1063</v>
       </c>
       <c r="P95" t="s">
-        <v>1053</v>
+        <v>1064</v>
       </c>
       <c r="Q95" t="s">
-        <v>1054</v>
+        <v>1065</v>
       </c>
       <c r="R95" t="s">
-        <v>1055</v>
+        <v>1066</v>
       </c>
       <c r="S95" t="s">
-        <v>1056</v>
+        <v>1067</v>
       </c>
       <c r="T95" t="s">
-        <v>1057</v>
+        <v>1068</v>
       </c>
       <c r="U95" t="s">
-        <v>1058</v>
+        <v>1069</v>
       </c>
       <c r="V95" t="s">
-        <v>1059</v>
+        <v>1070</v>
       </c>
       <c r="W95" t="s">
-        <v>1060</v>
+        <v>1071</v>
       </c>
       <c r="Y95" t="s">
-        <v>1061</v>
+        <v>1072</v>
       </c>
       <c r="AA95" t="s">
-        <v>552</v>
+        <v>109</v>
       </c>
     </row>
     <row r="96" spans="1:27">
       <c r="A96">
         <v>10420</v>
       </c>
       <c r="B96" t="s">
-        <v>1062</v>
+        <v>1073</v>
       </c>
       <c r="C96" t="s">
-        <v>1063</v>
+        <v>1074</v>
       </c>
       <c r="D96" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="E96" t="s">
-        <v>1064</v>
+        <v>1075</v>
       </c>
       <c r="G96" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="H96" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="I96" t="s">
-        <v>1065</v>
+        <v>1076</v>
       </c>
       <c r="K96" t="s">
-        <v>303</v>
+        <v>311</v>
       </c>
       <c r="L96" t="s">
         <v>31</v>
       </c>
       <c r="M96" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N96" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O96" t="s">
-        <v>1066</v>
+        <v>1077</v>
       </c>
       <c r="P96" t="s">
-        <v>1067</v>
+        <v>1078</v>
       </c>
       <c r="Q96" t="s">
-        <v>1068</v>
+        <v>1079</v>
       </c>
       <c r="R96" t="s">
-        <v>1069</v>
+        <v>1080</v>
       </c>
       <c r="S96" t="s">
-        <v>1070</v>
+        <v>1081</v>
       </c>
       <c r="T96" t="s">
-        <v>1071</v>
+        <v>1082</v>
       </c>
       <c r="U96" t="s">
-        <v>369</v>
+        <v>377</v>
       </c>
       <c r="V96" t="s">
-        <v>525</v>
+        <v>532</v>
       </c>
       <c r="W96" t="s">
-        <v>1072</v>
+        <v>1083</v>
       </c>
       <c r="Y96" t="s">
-        <v>1073</v>
+        <v>1084</v>
       </c>
       <c r="AA96" t="s">
-        <v>791</v>
+        <v>797</v>
       </c>
     </row>
     <row r="97" spans="1:27">
       <c r="A97">
         <v>10421</v>
       </c>
       <c r="B97" t="s">
-        <v>1074</v>
+        <v>1085</v>
       </c>
       <c r="C97" t="s">
-        <v>1075</v>
+        <v>1086</v>
       </c>
       <c r="D97" t="s">
-        <v>252</v>
+        <v>261</v>
       </c>
       <c r="E97" t="s">
-        <v>1076</v>
+        <v>1087</v>
       </c>
       <c r="G97" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L97" t="s">
         <v>31</v>
       </c>
       <c r="M97" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N97" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O97" t="s">
-        <v>1077</v>
+        <v>1088</v>
       </c>
       <c r="P97" t="s">
-        <v>1078</v>
+        <v>1089</v>
       </c>
       <c r="Q97" t="s">
-        <v>1079</v>
+        <v>1090</v>
       </c>
       <c r="S97" t="s">
-        <v>1080</v>
+        <v>1091</v>
       </c>
       <c r="T97" t="s">
-        <v>1081</v>
+        <v>1092</v>
       </c>
       <c r="U97" t="s">
-        <v>437</v>
+        <v>445</v>
       </c>
       <c r="V97" t="s">
-        <v>495</v>
+        <v>502</v>
       </c>
       <c r="W97" t="s">
-        <v>496</v>
+        <v>503</v>
       </c>
       <c r="Y97" t="s">
-        <v>1082</v>
+        <v>1093</v>
       </c>
       <c r="AA97" t="s">
-        <v>818</v>
+        <v>824</v>
       </c>
     </row>
     <row r="98" spans="1:27">
       <c r="A98">
         <v>10422</v>
       </c>
       <c r="B98" t="s">
-        <v>250</v>
+        <v>259</v>
       </c>
       <c r="C98" t="s">
-        <v>1083</v>
+        <v>1094</v>
       </c>
       <c r="D98" t="s">
-        <v>1084</v>
+        <v>1095</v>
       </c>
       <c r="E98" t="s">
-        <v>1085</v>
+        <v>1096</v>
       </c>
       <c r="G98" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L98" t="s">
         <v>31</v>
       </c>
       <c r="M98" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N98" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O98" t="s">
-        <v>1086</v>
+        <v>1097</v>
       </c>
       <c r="P98" t="s">
-        <v>1087</v>
+        <v>1098</v>
       </c>
       <c r="Q98" t="s">
-        <v>1088</v>
+        <v>1099</v>
       </c>
       <c r="R98" t="s">
-        <v>1089</v>
+        <v>1100</v>
       </c>
       <c r="S98" t="s">
-        <v>1090</v>
+        <v>1101</v>
       </c>
       <c r="T98" t="s">
-        <v>1091</v>
+        <v>1102</v>
       </c>
       <c r="U98" t="s">
         <v>39</v>
       </c>
       <c r="V98" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="W98" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="Y98" t="s">
-        <v>1092</v>
+        <v>1103</v>
       </c>
       <c r="AA98" t="s">
-        <v>552</v>
+        <v>145</v>
       </c>
     </row>
     <row r="99" spans="1:27">
       <c r="A99">
         <v>10423</v>
       </c>
       <c r="B99" t="s">
-        <v>1093</v>
+        <v>1104</v>
       </c>
       <c r="C99" t="s">
-        <v>1075</v>
+        <v>1086</v>
       </c>
       <c r="D99" t="s">
-        <v>1094</v>
+        <v>1105</v>
       </c>
       <c r="E99" t="s">
-        <v>1095</v>
+        <v>1106</v>
       </c>
       <c r="G99" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L99" t="s">
         <v>31</v>
       </c>
       <c r="M99" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N99" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O99" t="s">
-        <v>1096</v>
+        <v>1107</v>
       </c>
       <c r="P99" t="s">
-        <v>1097</v>
+        <v>1108</v>
       </c>
       <c r="Q99" t="s">
-        <v>1098</v>
+        <v>1109</v>
       </c>
       <c r="S99" t="s">
-        <v>1099</v>
+        <v>1110</v>
       </c>
       <c r="T99" t="s">
-        <v>1100</v>
+        <v>1111</v>
       </c>
       <c r="U99" t="s">
-        <v>183</v>
+        <v>191</v>
       </c>
       <c r="V99" t="s">
-        <v>1101</v>
+        <v>1112</v>
       </c>
       <c r="W99" t="s">
-        <v>1102</v>
+        <v>1113</v>
       </c>
       <c r="Y99" t="s">
-        <v>1103</v>
+        <v>1114</v>
       </c>
       <c r="AA99" t="s">
-        <v>552</v>
+        <v>584</v>
       </c>
     </row>
     <row r="100" spans="1:27">
       <c r="A100">
         <v>10424</v>
       </c>
       <c r="B100" t="s">
-        <v>1104</v>
+        <v>1115</v>
       </c>
       <c r="C100" t="s">
-        <v>1105</v>
+        <v>1116</v>
       </c>
       <c r="D100" t="s">
-        <v>726</v>
+        <v>733</v>
       </c>
       <c r="E100" t="s">
-        <v>1106</v>
+        <v>1117</v>
       </c>
       <c r="G100" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L100" t="s">
         <v>31</v>
       </c>
       <c r="M100" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N100" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O100" t="s">
-        <v>1107</v>
+        <v>1118</v>
       </c>
       <c r="P100" t="s">
-        <v>1108</v>
+        <v>1119</v>
       </c>
       <c r="Q100" t="s">
-        <v>1109</v>
+        <v>1120</v>
       </c>
       <c r="S100" t="s">
-        <v>1110</v>
+        <v>1121</v>
       </c>
       <c r="T100" t="s">
-        <v>1111</v>
+        <v>1122</v>
       </c>
       <c r="U100" t="s">
         <v>39</v>
       </c>
       <c r="V100" t="s">
-        <v>671</v>
+        <v>677</v>
       </c>
       <c r="W100" t="s">
-        <v>672</v>
+        <v>678</v>
       </c>
       <c r="Y100" t="s">
-        <v>1112</v>
+        <v>1123</v>
       </c>
       <c r="AA100" t="s">
-        <v>552</v>
+        <v>145</v>
       </c>
     </row>
     <row r="101" spans="1:27">
       <c r="A101">
         <v>10425</v>
       </c>
       <c r="B101" t="s">
-        <v>373</v>
+        <v>381</v>
       </c>
       <c r="C101" t="s">
-        <v>1113</v>
+        <v>1124</v>
       </c>
       <c r="D101" t="s">
-        <v>252</v>
+        <v>261</v>
       </c>
       <c r="E101" t="s">
-        <v>1114</v>
+        <v>1125</v>
       </c>
       <c r="G101" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="H101" t="s">
-        <v>252</v>
+        <v>261</v>
       </c>
       <c r="I101" t="s">
-        <v>384</v>
+        <v>392</v>
       </c>
       <c r="K101" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L101" t="s">
         <v>31</v>
       </c>
       <c r="M101" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N101" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O101" t="s">
-        <v>1115</v>
+        <v>1126</v>
       </c>
       <c r="P101" t="s">
-        <v>1116</v>
+        <v>1127</v>
       </c>
       <c r="R101" t="s">
-        <v>1117</v>
+        <v>1128</v>
       </c>
       <c r="S101" t="s">
-        <v>1118</v>
+        <v>1129</v>
       </c>
       <c r="T101" t="s">
-        <v>1119</v>
+        <v>1130</v>
       </c>
       <c r="U101" t="s">
-        <v>1120</v>
+        <v>1131</v>
       </c>
       <c r="V101" t="s">
-        <v>1121</v>
+        <v>1132</v>
       </c>
       <c r="W101" t="s">
-        <v>1122</v>
+        <v>1133</v>
       </c>
       <c r="Y101" t="s">
-        <v>1123</v>
+        <v>1134</v>
       </c>
       <c r="AA101" t="s">
-        <v>552</v>
+        <v>584</v>
       </c>
     </row>
     <row r="102" spans="1:27">
       <c r="A102">
         <v>10426</v>
       </c>
       <c r="B102" t="s">
-        <v>1124</v>
+        <v>1135</v>
       </c>
       <c r="C102" t="s">
-        <v>1125</v>
+        <v>1136</v>
       </c>
       <c r="D102" t="s">
-        <v>188</v>
+        <v>196</v>
       </c>
       <c r="E102" t="s">
-        <v>1126</v>
+        <v>1137</v>
       </c>
       <c r="G102" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L102" t="s">
         <v>31</v>
       </c>
       <c r="M102" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N102" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O102" t="s">
-        <v>1127</v>
+        <v>1138</v>
       </c>
       <c r="P102" t="s">
-        <v>1128</v>
+        <v>1139</v>
       </c>
       <c r="Q102" t="s">
-        <v>1129</v>
+        <v>1140</v>
       </c>
       <c r="S102" t="s">
-        <v>1130</v>
+        <v>1141</v>
       </c>
       <c r="T102" t="s">
-        <v>1131</v>
+        <v>1142</v>
       </c>
       <c r="U102" t="s">
         <v>39</v>
       </c>
       <c r="V102" t="s">
-        <v>1132</v>
+        <v>1143</v>
       </c>
       <c r="W102" t="s">
-        <v>1133</v>
+        <v>1144</v>
       </c>
       <c r="Y102" t="s">
-        <v>1134</v>
+        <v>1145</v>
       </c>
       <c r="AA102" t="s">
-        <v>166</v>
+        <v>174</v>
       </c>
     </row>
     <row r="103" spans="1:27">
       <c r="A103">
         <v>10427</v>
       </c>
       <c r="B103" t="s">
-        <v>1135</v>
+        <v>1146</v>
       </c>
       <c r="C103" t="s">
-        <v>1136</v>
+        <v>1147</v>
       </c>
       <c r="D103" t="s">
-        <v>314</v>
+        <v>322</v>
       </c>
       <c r="E103" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="G103" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L103" t="s">
         <v>31</v>
       </c>
       <c r="M103" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N103" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O103" t="s">
-        <v>1137</v>
+        <v>1148</v>
       </c>
       <c r="P103" t="s">
-        <v>1138</v>
+        <v>1149</v>
       </c>
       <c r="Q103" t="s">
-        <v>1139</v>
+        <v>1150</v>
       </c>
       <c r="S103" t="s">
-        <v>1140</v>
+        <v>1151</v>
       </c>
       <c r="T103" t="s">
-        <v>1141</v>
+        <v>1152</v>
       </c>
       <c r="U103" t="s">
-        <v>183</v>
+        <v>191</v>
       </c>
       <c r="V103" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="W103" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="Y103" t="s">
-        <v>1142</v>
+        <v>1153</v>
       </c>
       <c r="AA103" t="s">
-        <v>552</v>
+        <v>145</v>
       </c>
     </row>
     <row r="104" spans="1:27">
       <c r="A104">
         <v>10428</v>
       </c>
       <c r="B104" t="s">
-        <v>1143</v>
+        <v>1154</v>
       </c>
       <c r="C104" t="s">
-        <v>1144</v>
+        <v>1155</v>
       </c>
       <c r="D104" t="s">
-        <v>544</v>
+        <v>551</v>
       </c>
       <c r="E104" t="s">
-        <v>1145</v>
+        <v>1156</v>
       </c>
       <c r="G104" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L104" t="s">
         <v>31</v>
       </c>
       <c r="M104" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N104" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O104" t="s">
-        <v>1146</v>
+        <v>1157</v>
       </c>
       <c r="P104" t="s">
-        <v>1147</v>
+        <v>1158</v>
       </c>
       <c r="Q104" t="s">
-        <v>1148</v>
+        <v>1159</v>
       </c>
       <c r="S104" t="s">
-        <v>1149</v>
+        <v>1160</v>
       </c>
       <c r="T104" t="s">
-        <v>1150</v>
+        <v>1161</v>
       </c>
       <c r="U104" t="s">
         <v>39</v>
       </c>
       <c r="V104" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="W104" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="Y104" t="s">
-        <v>1151</v>
+        <v>1162</v>
       </c>
       <c r="AA104" t="s">
-        <v>552</v>
+        <v>145</v>
       </c>
     </row>
     <row r="105" spans="1:27">
       <c r="A105">
         <v>10429</v>
       </c>
       <c r="B105" t="s">
-        <v>261</v>
+        <v>270</v>
       </c>
       <c r="C105" t="s">
-        <v>1152</v>
+        <v>1163</v>
       </c>
       <c r="D105" t="s">
-        <v>324</v>
+        <v>332</v>
       </c>
       <c r="E105" t="s">
-        <v>1153</v>
+        <v>1164</v>
       </c>
       <c r="G105" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L105" t="s">
         <v>31</v>
       </c>
       <c r="M105" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N105" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O105" t="s">
-        <v>1154</v>
+        <v>1165</v>
       </c>
       <c r="P105" t="s">
-        <v>1155</v>
+        <v>1166</v>
       </c>
       <c r="Q105" t="s">
-        <v>1156</v>
+        <v>1167</v>
       </c>
       <c r="S105" t="s">
-        <v>1157</v>
+        <v>1168</v>
       </c>
       <c r="T105" t="s">
-        <v>1158</v>
+        <v>1169</v>
       </c>
       <c r="U105" t="s">
-        <v>247</v>
+        <v>256</v>
       </c>
       <c r="V105" t="s">
-        <v>474</v>
+        <v>481</v>
       </c>
       <c r="W105" t="s">
-        <v>475</v>
+        <v>482</v>
       </c>
       <c r="Y105" t="s">
-        <v>1159</v>
+        <v>1170</v>
       </c>
       <c r="AA105" t="s">
-        <v>336</v>
+        <v>344</v>
       </c>
     </row>
     <row r="106" spans="1:27">
       <c r="A106">
         <v>10430</v>
       </c>
       <c r="B106" t="s">
-        <v>1160</v>
+        <v>1171</v>
       </c>
       <c r="C106" t="s">
-        <v>1161</v>
+        <v>1172</v>
       </c>
       <c r="D106" t="s">
-        <v>314</v>
+        <v>322</v>
       </c>
       <c r="E106" t="s">
-        <v>1162</v>
+        <v>1173</v>
       </c>
       <c r="G106" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L106" t="s">
         <v>31</v>
       </c>
       <c r="M106" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N106" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O106" t="s">
-        <v>1163</v>
+        <v>1174</v>
       </c>
       <c r="P106" t="s">
-        <v>1164</v>
+        <v>1175</v>
       </c>
       <c r="Q106" t="s">
-        <v>1165</v>
+        <v>1176</v>
       </c>
       <c r="S106" t="s">
-        <v>1166</v>
+        <v>1177</v>
       </c>
       <c r="T106" t="s">
-        <v>1167</v>
+        <v>1178</v>
       </c>
       <c r="U106" t="s">
         <v>39</v>
       </c>
       <c r="V106" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="W106" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="Y106" t="s">
-        <v>1168</v>
+        <v>1179</v>
       </c>
       <c r="AA106" t="s">
-        <v>552</v>
+        <v>145</v>
       </c>
     </row>
     <row r="107" spans="1:27">
       <c r="A107">
         <v>10431</v>
       </c>
       <c r="B107" t="s">
-        <v>337</v>
+        <v>345</v>
       </c>
       <c r="C107" t="s">
-        <v>1169</v>
+        <v>1180</v>
       </c>
       <c r="D107" t="s">
-        <v>177</v>
+        <v>185</v>
       </c>
       <c r="E107" t="s">
-        <v>1170</v>
+        <v>1181</v>
       </c>
       <c r="G107" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="H107" t="s">
-        <v>177</v>
+        <v>185</v>
       </c>
       <c r="I107" t="s">
-        <v>1171</v>
+        <v>1182</v>
       </c>
       <c r="K107" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L107" t="s">
         <v>31</v>
       </c>
       <c r="M107" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N107" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O107" t="s">
-        <v>1172</v>
+        <v>1183</v>
       </c>
       <c r="P107" t="s">
-        <v>1173</v>
+        <v>1184</v>
       </c>
       <c r="Q107" t="s">
-        <v>1174</v>
+        <v>1185</v>
       </c>
       <c r="R107" t="s">
-        <v>1175</v>
+        <v>1186</v>
       </c>
       <c r="S107" t="s">
-        <v>1176</v>
+        <v>1187</v>
       </c>
       <c r="T107" t="s">
-        <v>1177</v>
+        <v>1188</v>
       </c>
       <c r="U107" t="s">
         <v>39</v>
       </c>
       <c r="V107" t="s">
-        <v>1178</v>
+        <v>1189</v>
       </c>
       <c r="W107" t="s">
-        <v>1179</v>
+        <v>1190</v>
       </c>
       <c r="Y107" t="s">
-        <v>1180</v>
+        <v>1191</v>
       </c>
       <c r="AA107" t="s">
-        <v>1178</v>
+        <v>1189</v>
       </c>
     </row>
     <row r="108" spans="1:27">
       <c r="A108">
         <v>10432</v>
       </c>
       <c r="B108" t="s">
-        <v>1181</v>
+        <v>1192</v>
       </c>
       <c r="C108" t="s">
-        <v>1182</v>
+        <v>1193</v>
       </c>
       <c r="D108" t="s">
-        <v>210</v>
+        <v>218</v>
       </c>
       <c r="E108" t="s">
-        <v>1183</v>
+        <v>1194</v>
       </c>
       <c r="G108" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L108" t="s">
         <v>31</v>
       </c>
       <c r="M108" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N108" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O108" t="s">
-        <v>1184</v>
+        <v>1195</v>
       </c>
       <c r="P108" t="s">
-        <v>1185</v>
+        <v>1196</v>
       </c>
       <c r="Q108" t="s">
-        <v>1186</v>
+        <v>1197</v>
       </c>
       <c r="S108" t="s">
-        <v>1187</v>
+        <v>1198</v>
       </c>
       <c r="T108" t="s">
-        <v>1188</v>
+        <v>1199</v>
       </c>
       <c r="U108" t="s">
         <v>39</v>
       </c>
       <c r="V108" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="W108" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="Y108" t="s">
-        <v>1189</v>
+        <v>1200</v>
       </c>
       <c r="AA108" t="s">
-        <v>166</v>
+        <v>174</v>
       </c>
     </row>
     <row r="109" spans="1:27">
       <c r="A109">
         <v>10433</v>
       </c>
       <c r="B109" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="C109" t="s">
-        <v>1190</v>
+        <v>1201</v>
       </c>
       <c r="D109" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="E109" t="s">
-        <v>1191</v>
+        <v>1202</v>
       </c>
       <c r="G109" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L109" t="s">
         <v>31</v>
       </c>
       <c r="M109" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N109" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O109" t="s">
-        <v>1192</v>
+        <v>1203</v>
       </c>
       <c r="P109" t="s">
-        <v>1193</v>
+        <v>1204</v>
       </c>
       <c r="Q109" t="s">
-        <v>1194</v>
+        <v>1205</v>
       </c>
       <c r="S109" t="s">
-        <v>1195</v>
+        <v>1206</v>
       </c>
       <c r="T109" t="s">
-        <v>1196</v>
+        <v>1207</v>
       </c>
       <c r="U109" t="s">
-        <v>1197</v>
+        <v>1208</v>
       </c>
       <c r="V109" t="s">
-        <v>1198</v>
+        <v>1209</v>
       </c>
       <c r="W109" t="s">
-        <v>1199</v>
+        <v>1210</v>
       </c>
       <c r="Y109" t="s">
-        <v>1200</v>
+        <v>1211</v>
       </c>
       <c r="AA109" t="s">
-        <v>552</v>
+        <v>96</v>
       </c>
     </row>
     <row r="110" spans="1:27">
       <c r="A110">
         <v>10434</v>
       </c>
       <c r="B110" t="s">
-        <v>771</v>
+        <v>777</v>
       </c>
       <c r="C110" t="s">
-        <v>1201</v>
+        <v>1212</v>
       </c>
       <c r="D110" t="s">
-        <v>252</v>
+        <v>261</v>
       </c>
       <c r="E110" t="s">
-        <v>1202</v>
+        <v>1213</v>
       </c>
       <c r="F110" t="s">
-        <v>1203</v>
+        <v>1214</v>
       </c>
       <c r="G110" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L110" t="s">
         <v>31</v>
       </c>
       <c r="M110" t="s">
-        <v>290</v>
+        <v>298</v>
       </c>
       <c r="N110" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O110" t="s">
-        <v>1204</v>
+        <v>1215</v>
       </c>
       <c r="P110" t="s">
-        <v>1205</v>
+        <v>1216</v>
       </c>
       <c r="S110" t="s">
-        <v>1206</v>
+        <v>1217</v>
       </c>
       <c r="T110" t="s">
-        <v>1207</v>
+        <v>1218</v>
       </c>
       <c r="U110" t="s">
-        <v>1208</v>
+        <v>1219</v>
       </c>
       <c r="V110" t="s">
-        <v>1209</v>
+        <v>1220</v>
       </c>
       <c r="W110" t="s">
-        <v>1210</v>
+        <v>1221</v>
       </c>
       <c r="Y110" t="s">
-        <v>1211</v>
+        <v>1222</v>
       </c>
       <c r="AA110" t="s">
-        <v>552</v>
+        <v>584</v>
       </c>
     </row>
     <row r="111" spans="1:27">
       <c r="A111">
         <v>10435</v>
       </c>
       <c r="B111" t="s">
-        <v>1212</v>
+        <v>1223</v>
       </c>
       <c r="C111" t="s">
-        <v>1213</v>
+        <v>1224</v>
       </c>
       <c r="D111" t="s">
-        <v>106</v>
+        <v>112</v>
       </c>
       <c r="E111" t="s">
-        <v>1214</v>
+        <v>1225</v>
       </c>
       <c r="G111" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L111" t="s">
         <v>31</v>
       </c>
       <c r="M111" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N111" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O111" t="s">
-        <v>1215</v>
+        <v>1226</v>
       </c>
       <c r="P111" t="s">
-        <v>1216</v>
+        <v>1227</v>
       </c>
       <c r="Q111" t="s">
-        <v>1217</v>
+        <v>1228</v>
       </c>
       <c r="S111" t="s">
-        <v>892</v>
+        <v>898</v>
       </c>
       <c r="T111" t="s">
-        <v>1218</v>
+        <v>1229</v>
       </c>
       <c r="U111" t="s">
         <v>39</v>
       </c>
       <c r="V111" t="s">
-        <v>1219</v>
+        <v>1230</v>
       </c>
       <c r="W111" t="s">
-        <v>1220</v>
+        <v>1231</v>
       </c>
       <c r="Y111" t="s">
-        <v>1221</v>
+        <v>1232</v>
       </c>
       <c r="AA111" t="s">
-        <v>552</v>
+        <v>584</v>
       </c>
     </row>
     <row r="112" spans="1:27">
       <c r="A112">
         <v>10436</v>
       </c>
       <c r="B112" t="s">
-        <v>822</v>
+        <v>827</v>
       </c>
       <c r="C112" t="s">
-        <v>1222</v>
+        <v>1233</v>
       </c>
       <c r="D112" t="s">
-        <v>544</v>
+        <v>551</v>
       </c>
       <c r="E112" t="s">
-        <v>1223</v>
+        <v>1234</v>
       </c>
       <c r="G112" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="H112" t="s">
-        <v>544</v>
+        <v>551</v>
       </c>
       <c r="I112" t="s">
-        <v>1224</v>
+        <v>1235</v>
       </c>
       <c r="K112" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L112" t="s">
         <v>31</v>
       </c>
       <c r="M112" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N112" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O112" t="s">
-        <v>1225</v>
+        <v>1236</v>
       </c>
       <c r="P112" t="s">
-        <v>1226</v>
+        <v>1237</v>
+      </c>
+      <c r="Q112" t="s">
+        <v>1238</v>
       </c>
       <c r="R112" t="s">
-        <v>1227</v>
+        <v>1239</v>
       </c>
       <c r="S112" t="s">
-        <v>1228</v>
+        <v>1240</v>
       </c>
       <c r="T112" t="s">
-        <v>1229</v>
+        <v>1241</v>
       </c>
       <c r="U112" t="s">
         <v>39</v>
       </c>
       <c r="V112" t="s">
-        <v>1230</v>
+        <v>1242</v>
       </c>
       <c r="W112" t="s">
-        <v>1231</v>
+        <v>1243</v>
       </c>
       <c r="Y112" t="s">
-        <v>1232</v>
+        <v>1244</v>
       </c>
       <c r="AA112" t="s">
-        <v>552</v>
+        <v>145</v>
       </c>
     </row>
     <row r="113" spans="1:27">
       <c r="A113">
         <v>10437</v>
       </c>
       <c r="B113" t="s">
-        <v>1233</v>
+        <v>1245</v>
       </c>
       <c r="C113" t="s">
-        <v>1234</v>
+        <v>1246</v>
       </c>
       <c r="D113" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="E113" t="s">
-        <v>1235</v>
+        <v>1247</v>
       </c>
       <c r="G113" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L113" t="s">
-        <v>931</v>
+        <v>939</v>
       </c>
       <c r="M113" t="s">
-        <v>932</v>
+        <v>940</v>
       </c>
       <c r="N113" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O113" t="s">
-        <v>1236</v>
+        <v>1248</v>
       </c>
       <c r="P113" t="s">
-        <v>1237</v>
+        <v>1249</v>
       </c>
       <c r="Q113" t="s">
-        <v>1238</v>
+        <v>1250</v>
       </c>
       <c r="S113" t="s">
-        <v>1239</v>
+        <v>1251</v>
       </c>
       <c r="T113" t="s">
-        <v>1240</v>
+        <v>1252</v>
       </c>
       <c r="U113" t="s">
-        <v>1241</v>
+        <v>1253</v>
       </c>
       <c r="V113" t="s">
-        <v>1242</v>
+        <v>1254</v>
       </c>
       <c r="W113" t="s">
-        <v>1243</v>
+        <v>1255</v>
       </c>
       <c r="Y113" t="s">
-        <v>1244</v>
+        <v>1256</v>
       </c>
       <c r="AA113" t="s">
-        <v>552</v>
+        <v>96</v>
       </c>
     </row>
     <row r="114" spans="1:27">
       <c r="A114">
         <v>10438</v>
       </c>
       <c r="B114" t="s">
-        <v>1245</v>
+        <v>1257</v>
       </c>
       <c r="C114" t="s">
-        <v>1246</v>
+        <v>1258</v>
       </c>
       <c r="D114" t="s">
-        <v>177</v>
+        <v>185</v>
       </c>
       <c r="E114" t="s">
-        <v>1247</v>
+        <v>1259</v>
       </c>
       <c r="G114" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="H114" t="s">
-        <v>177</v>
+        <v>185</v>
       </c>
       <c r="I114" t="s">
-        <v>1248</v>
+        <v>1260</v>
       </c>
       <c r="K114" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L114" t="s">
         <v>31</v>
       </c>
       <c r="M114" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N114" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O114" t="s">
-        <v>1249</v>
+        <v>1261</v>
       </c>
       <c r="P114" t="s">
-        <v>1250</v>
+        <v>1262</v>
       </c>
       <c r="Q114" t="s">
-        <v>1251</v>
+        <v>1263</v>
       </c>
       <c r="R114" t="s">
-        <v>1252</v>
+        <v>1264</v>
       </c>
       <c r="S114" t="s">
-        <v>1253</v>
+        <v>1265</v>
       </c>
       <c r="T114" t="s">
-        <v>1254</v>
+        <v>1266</v>
       </c>
       <c r="U114" t="s">
-        <v>247</v>
+        <v>256</v>
       </c>
       <c r="V114" t="s">
-        <v>495</v>
+        <v>502</v>
       </c>
       <c r="W114" t="s">
-        <v>496</v>
+        <v>503</v>
       </c>
       <c r="Y114" t="s">
-        <v>1255</v>
+        <v>1267</v>
       </c>
       <c r="AA114" t="s">
-        <v>552</v>
+        <v>584</v>
       </c>
     </row>
     <row r="115" spans="1:27">
       <c r="A115">
         <v>10439</v>
       </c>
       <c r="B115" t="s">
-        <v>1256</v>
+        <v>1268</v>
       </c>
       <c r="C115" t="s">
-        <v>1257</v>
+        <v>1269</v>
       </c>
       <c r="D115" t="s">
-        <v>855</v>
+        <v>860</v>
       </c>
       <c r="E115" t="s">
-        <v>1258</v>
+        <v>1270</v>
       </c>
       <c r="G115" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L115" t="s">
         <v>31</v>
       </c>
       <c r="M115" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N115" t="s">
-        <v>341</v>
+        <v>349</v>
       </c>
       <c r="O115" t="s">
-        <v>1259</v>
+        <v>1271</v>
       </c>
       <c r="P115" t="s">
-        <v>1260</v>
+        <v>1272</v>
       </c>
       <c r="Q115" t="s">
-        <v>1261</v>
+        <v>1273</v>
       </c>
       <c r="S115" t="s">
-        <v>1262</v>
+        <v>1274</v>
       </c>
       <c r="T115" t="s">
-        <v>1263</v>
+        <v>1275</v>
       </c>
       <c r="U115" t="s">
-        <v>1264</v>
+        <v>1276</v>
       </c>
       <c r="V115" t="s">
-        <v>818</v>
+        <v>824</v>
       </c>
       <c r="W115" t="s">
-        <v>819</v>
+        <v>825</v>
       </c>
       <c r="Y115" t="s">
-        <v>1265</v>
+        <v>1277</v>
       </c>
       <c r="AA115" t="s">
-        <v>1266</v>
+        <v>109</v>
       </c>
     </row>
     <row r="116" spans="1:27">
       <c r="A116">
         <v>10440</v>
       </c>
       <c r="B116" t="s">
-        <v>261</v>
+        <v>270</v>
       </c>
       <c r="C116" t="s">
-        <v>1267</v>
+        <v>1278</v>
       </c>
       <c r="D116" t="s">
         <v>46</v>
       </c>
       <c r="E116" t="s">
-        <v>1268</v>
+        <v>1279</v>
       </c>
       <c r="G116" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="H116" t="s">
         <v>46</v>
       </c>
       <c r="I116" t="s">
-        <v>1269</v>
+        <v>1280</v>
       </c>
       <c r="K116" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L116" t="s">
         <v>31</v>
       </c>
       <c r="M116" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N116" t="s">
-        <v>409</v>
+        <v>417</v>
       </c>
       <c r="O116" t="s">
-        <v>1270</v>
+        <v>1281</v>
       </c>
       <c r="P116" t="s">
-        <v>1271</v>
+        <v>1282</v>
       </c>
       <c r="Q116" t="s">
-        <v>1272</v>
+        <v>1283</v>
       </c>
       <c r="R116" t="s">
-        <v>1273</v>
+        <v>1284</v>
       </c>
       <c r="S116" t="s">
-        <v>1274</v>
+        <v>1285</v>
       </c>
       <c r="T116" t="s">
-        <v>1275</v>
+        <v>1286</v>
       </c>
       <c r="U116" t="s">
-        <v>203</v>
+        <v>211</v>
       </c>
       <c r="V116" t="s">
-        <v>1276</v>
+        <v>1287</v>
       </c>
       <c r="W116" t="s">
-        <v>1277</v>
+        <v>1288</v>
       </c>
       <c r="Y116" t="s">
-        <v>1278</v>
+        <v>1289</v>
       </c>
       <c r="AA116" t="s">
-        <v>552</v>
+        <v>584</v>
       </c>
     </row>
     <row r="117" spans="1:27">
       <c r="A117">
         <v>10441</v>
       </c>
       <c r="B117" t="s">
-        <v>1279</v>
+        <v>1290</v>
       </c>
       <c r="C117" t="s">
-        <v>1280</v>
+        <v>1291</v>
       </c>
       <c r="D117" t="s">
-        <v>210</v>
+        <v>218</v>
       </c>
       <c r="E117" t="s">
-        <v>1281</v>
+        <v>1292</v>
       </c>
       <c r="G117" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="H117" t="s">
-        <v>210</v>
+        <v>218</v>
       </c>
       <c r="I117" t="s">
-        <v>1282</v>
+        <v>1293</v>
       </c>
       <c r="L117" t="s">
         <v>31</v>
       </c>
       <c r="M117" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N117" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O117" t="s">
-        <v>1283</v>
+        <v>1294</v>
       </c>
       <c r="P117" t="s">
-        <v>1284</v>
+        <v>1295</v>
       </c>
       <c r="Q117" t="s">
-        <v>1285</v>
+        <v>1296</v>
       </c>
       <c r="R117" t="s">
-        <v>1286</v>
+        <v>1297</v>
       </c>
       <c r="S117" t="s">
-        <v>1287</v>
+        <v>1298</v>
       </c>
       <c r="T117" t="s">
-        <v>1288</v>
+        <v>1299</v>
       </c>
       <c r="U117" t="s">
-        <v>183</v>
+        <v>191</v>
       </c>
       <c r="V117" t="s">
-        <v>1046</v>
+        <v>1057</v>
       </c>
       <c r="W117" t="s">
-        <v>1047</v>
+        <v>1058</v>
       </c>
       <c r="Y117" t="s">
-        <v>1289</v>
+        <v>1300</v>
+      </c>
+      <c r="Z117" t="s">
+        <v>1301</v>
       </c>
       <c r="AA117" t="s">
-        <v>166</v>
+        <v>730</v>
       </c>
     </row>
     <row r="118" spans="1:27">
       <c r="A118">
         <v>10442</v>
       </c>
       <c r="B118" t="s">
-        <v>979</v>
+        <v>988</v>
       </c>
       <c r="C118" t="s">
-        <v>1290</v>
+        <v>1302</v>
       </c>
       <c r="D118" t="s">
-        <v>252</v>
+        <v>261</v>
       </c>
       <c r="E118" t="s">
-        <v>1291</v>
+        <v>1303</v>
       </c>
       <c r="F118" t="s">
-        <v>1292</v>
+        <v>1304</v>
       </c>
       <c r="G118" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L118" t="s">
         <v>31</v>
       </c>
       <c r="M118" t="s">
-        <v>290</v>
+        <v>298</v>
       </c>
       <c r="N118" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O118" t="s">
-        <v>1293</v>
+        <v>1305</v>
       </c>
       <c r="P118" t="s">
-        <v>1294</v>
+        <v>1306</v>
       </c>
       <c r="Q118" t="s">
-        <v>1295</v>
+        <v>1307</v>
       </c>
       <c r="S118" t="s">
-        <v>1296</v>
+        <v>1308</v>
       </c>
       <c r="T118" t="s">
-        <v>1297</v>
+        <v>1309</v>
       </c>
       <c r="U118" t="s">
-        <v>1208</v>
+        <v>1219</v>
       </c>
       <c r="V118" t="s">
-        <v>333</v>
+        <v>341</v>
       </c>
       <c r="W118" t="s">
-        <v>334</v>
+        <v>342</v>
       </c>
       <c r="Y118" t="s">
-        <v>1298</v>
+        <v>1310</v>
       </c>
       <c r="AA118" t="s">
-        <v>552</v>
+        <v>584</v>
       </c>
     </row>
     <row r="119" spans="1:27">
       <c r="A119">
         <v>10443</v>
       </c>
       <c r="B119" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="C119" t="s">
-        <v>1299</v>
+        <v>1311</v>
       </c>
       <c r="D119" t="s">
-        <v>1094</v>
+        <v>1105</v>
       </c>
       <c r="E119" t="s">
-        <v>1300</v>
+        <v>1312</v>
       </c>
       <c r="G119" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L119" t="s">
         <v>31</v>
       </c>
       <c r="M119" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N119" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O119" t="s">
-        <v>1301</v>
+        <v>1313</v>
       </c>
       <c r="P119" t="s">
-        <v>1302</v>
+        <v>1314</v>
       </c>
       <c r="Q119" t="s">
-        <v>1303</v>
+        <v>1315</v>
       </c>
       <c r="S119" t="s">
-        <v>1304</v>
+        <v>1316</v>
       </c>
       <c r="T119" t="s">
-        <v>1305</v>
+        <v>1317</v>
       </c>
       <c r="U119" t="s">
-        <v>183</v>
+        <v>191</v>
       </c>
       <c r="V119" t="s">
-        <v>1306</v>
+        <v>1318</v>
       </c>
       <c r="W119" t="s">
-        <v>1307</v>
+        <v>1319</v>
       </c>
       <c r="Y119" t="s">
-        <v>1308</v>
+        <v>1320</v>
       </c>
       <c r="AA119" t="s">
-        <v>552</v>
+        <v>584</v>
       </c>
     </row>
     <row r="120" spans="1:27">
       <c r="A120">
         <v>10444</v>
       </c>
       <c r="B120" t="s">
-        <v>383</v>
+        <v>391</v>
       </c>
       <c r="C120" t="s">
-        <v>1309</v>
+        <v>1321</v>
       </c>
       <c r="D120" t="s">
-        <v>188</v>
+        <v>196</v>
       </c>
       <c r="E120" t="s">
-        <v>1310</v>
+        <v>1322</v>
       </c>
       <c r="G120" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="H120" t="s">
-        <v>188</v>
+        <v>196</v>
       </c>
       <c r="I120" t="s">
-        <v>1311</v>
+        <v>1323</v>
       </c>
       <c r="K120" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L120" t="s">
         <v>31</v>
       </c>
       <c r="M120" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N120" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O120" t="s">
-        <v>1312</v>
+        <v>1324</v>
       </c>
       <c r="P120" t="s">
-        <v>1313</v>
+        <v>1325</v>
       </c>
       <c r="Q120" t="s">
-        <v>1314</v>
+        <v>1326</v>
       </c>
       <c r="R120" t="s">
-        <v>1315</v>
+        <v>1327</v>
       </c>
       <c r="S120" t="s">
-        <v>1316</v>
+        <v>1328</v>
       </c>
       <c r="T120" t="s">
-        <v>1317</v>
+        <v>1329</v>
       </c>
       <c r="U120" t="s">
         <v>39</v>
       </c>
       <c r="V120" t="s">
         <v>54</v>
       </c>
       <c r="W120" t="s">
-        <v>1318</v>
+        <v>1330</v>
       </c>
       <c r="Y120" t="s">
-        <v>1319</v>
+        <v>1331</v>
       </c>
       <c r="AA120" t="s">
-        <v>552</v>
+        <v>145</v>
       </c>
     </row>
     <row r="121" spans="1:27">
       <c r="A121">
         <v>10446</v>
       </c>
       <c r="B121" t="s">
-        <v>1320</v>
+        <v>1332</v>
       </c>
       <c r="C121" t="s">
-        <v>1321</v>
+        <v>1333</v>
       </c>
       <c r="D121" t="s">
-        <v>210</v>
+        <v>218</v>
       </c>
       <c r="E121" t="s">
-        <v>1322</v>
+        <v>1334</v>
       </c>
       <c r="G121" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L121" t="s">
         <v>31</v>
       </c>
       <c r="M121" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N121" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O121" t="s">
-        <v>1323</v>
+        <v>1335</v>
       </c>
       <c r="P121" t="s">
-        <v>1324</v>
+        <v>1336</v>
       </c>
       <c r="Q121" t="s">
-        <v>1325</v>
+        <v>1337</v>
       </c>
       <c r="S121" t="s">
-        <v>1326</v>
+        <v>1338</v>
       </c>
       <c r="T121" t="s">
-        <v>1327</v>
+        <v>1339</v>
       </c>
       <c r="U121" t="s">
-        <v>183</v>
+        <v>191</v>
       </c>
       <c r="V121" t="s">
         <v>40</v>
       </c>
       <c r="W121" t="s">
         <v>41</v>
       </c>
       <c r="Y121" t="s">
-        <v>1328</v>
+        <v>1340</v>
       </c>
       <c r="AA121" t="s">
-        <v>166</v>
+        <v>174</v>
       </c>
     </row>
     <row r="122" spans="1:27">
       <c r="A122">
         <v>10447</v>
       </c>
       <c r="B122" t="s">
-        <v>261</v>
+        <v>270</v>
       </c>
       <c r="C122" t="s">
-        <v>1329</v>
+        <v>1341</v>
       </c>
       <c r="D122" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="E122" t="s">
-        <v>1330</v>
+        <v>1342</v>
       </c>
       <c r="G122" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L122" t="s">
         <v>31</v>
       </c>
       <c r="M122" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N122" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O122" t="s">
-        <v>1331</v>
+        <v>1343</v>
       </c>
       <c r="P122" t="s">
-        <v>1332</v>
+        <v>1344</v>
       </c>
       <c r="Q122" t="s">
-        <v>1333</v>
+        <v>1345</v>
       </c>
       <c r="S122" t="s">
-        <v>1334</v>
+        <v>1346</v>
       </c>
       <c r="T122" t="s">
-        <v>1335</v>
+        <v>1347</v>
       </c>
       <c r="U122" t="s">
-        <v>183</v>
+        <v>191</v>
       </c>
       <c r="V122" t="s">
-        <v>894</v>
+        <v>900</v>
       </c>
       <c r="W122" t="s">
-        <v>895</v>
+        <v>901</v>
       </c>
       <c r="Y122" t="s">
-        <v>1336</v>
+        <v>1348</v>
       </c>
       <c r="AA122" t="s">
-        <v>552</v>
+        <v>145</v>
       </c>
     </row>
     <row r="123" spans="1:27">
       <c r="A123">
         <v>10448</v>
       </c>
       <c r="B123" t="s">
-        <v>1337</v>
+        <v>1349</v>
       </c>
       <c r="C123" t="s">
-        <v>1338</v>
+        <v>1350</v>
       </c>
       <c r="D123" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="E123" t="s">
-        <v>1339</v>
+        <v>1351</v>
       </c>
       <c r="G123" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L123" t="s">
         <v>31</v>
       </c>
       <c r="M123" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N123" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O123" t="s">
-        <v>1340</v>
+        <v>1352</v>
       </c>
       <c r="P123" t="s">
-        <v>1341</v>
+        <v>1353</v>
       </c>
       <c r="Q123" t="s">
-        <v>1342</v>
+        <v>1354</v>
       </c>
       <c r="S123" t="s">
-        <v>1343</v>
+        <v>1355</v>
       </c>
       <c r="T123" t="s">
-        <v>1344</v>
+        <v>1356</v>
       </c>
       <c r="U123" t="s">
-        <v>183</v>
+        <v>191</v>
       </c>
       <c r="V123" t="s">
-        <v>967</v>
+        <v>1357</v>
       </c>
       <c r="W123" t="s">
-        <v>1345</v>
+        <v>1358</v>
       </c>
       <c r="Y123" t="s">
-        <v>1346</v>
+        <v>1359</v>
       </c>
       <c r="AA123" t="s">
-        <v>538</v>
+        <v>145</v>
       </c>
     </row>
     <row r="124" spans="1:27">
       <c r="A124">
         <v>10449</v>
       </c>
       <c r="B124" t="s">
-        <v>1347</v>
+        <v>1360</v>
       </c>
       <c r="C124" t="s">
-        <v>1348</v>
+        <v>1361</v>
       </c>
       <c r="D124" t="s">
-        <v>263</v>
+        <v>272</v>
       </c>
       <c r="E124" t="s">
-        <v>1349</v>
+        <v>1362</v>
       </c>
       <c r="G124" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L124" t="s">
         <v>31</v>
       </c>
       <c r="M124" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N124" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O124" t="s">
-        <v>1350</v>
+        <v>1363</v>
       </c>
       <c r="P124" t="s">
-        <v>1351</v>
+        <v>1364</v>
       </c>
       <c r="Q124" t="s">
-        <v>1352</v>
+        <v>1365</v>
       </c>
       <c r="S124" t="s">
-        <v>1353</v>
+        <v>1366</v>
       </c>
       <c r="T124" t="s">
-        <v>1354</v>
+        <v>1367</v>
       </c>
       <c r="U124" t="s">
-        <v>183</v>
+        <v>191</v>
       </c>
       <c r="V124" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="W124" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="Y124" t="s">
-        <v>1355</v>
+        <v>1368</v>
       </c>
       <c r="AA124" t="s">
-        <v>552</v>
+        <v>96</v>
       </c>
     </row>
     <row r="125" spans="1:27">
       <c r="A125">
         <v>10450</v>
       </c>
       <c r="B125" t="s">
-        <v>1356</v>
+        <v>1369</v>
       </c>
       <c r="C125" t="s">
-        <v>1357</v>
+        <v>1370</v>
       </c>
       <c r="D125" t="s">
-        <v>210</v>
+        <v>218</v>
       </c>
       <c r="E125" t="s">
-        <v>991</v>
+        <v>1000</v>
       </c>
       <c r="G125" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L125" t="s">
         <v>31</v>
       </c>
       <c r="M125" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N125" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O125" t="s">
-        <v>1358</v>
+        <v>1371</v>
       </c>
       <c r="P125" t="s">
-        <v>1359</v>
+        <v>1372</v>
       </c>
       <c r="Q125" t="s">
-        <v>1360</v>
+        <v>1373</v>
       </c>
       <c r="S125" t="s">
-        <v>1361</v>
+        <v>1374</v>
       </c>
       <c r="T125" t="s">
-        <v>1362</v>
+        <v>1375</v>
       </c>
       <c r="U125" t="s">
-        <v>183</v>
+        <v>191</v>
       </c>
       <c r="V125" t="s">
-        <v>1363</v>
+        <v>1376</v>
       </c>
       <c r="W125" t="s">
-        <v>1364</v>
+        <v>1377</v>
       </c>
       <c r="Y125" t="s">
-        <v>1365</v>
+        <v>1378</v>
       </c>
       <c r="AA125" t="s">
-        <v>1366</v>
+        <v>1379</v>
       </c>
     </row>
     <row r="126" spans="1:27">
       <c r="A126">
         <v>10451</v>
       </c>
       <c r="B126" t="s">
-        <v>1367</v>
+        <v>1380</v>
       </c>
       <c r="C126" t="s">
-        <v>1368</v>
+        <v>1381</v>
       </c>
       <c r="D126" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="E126" t="s">
-        <v>1369</v>
+        <v>1382</v>
       </c>
       <c r="G126" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="H126" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="I126" t="s">
-        <v>1370</v>
+        <v>1383</v>
       </c>
       <c r="K126" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L126" t="s">
         <v>31</v>
       </c>
       <c r="M126" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N126" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O126" t="s">
-        <v>1371</v>
+        <v>1384</v>
       </c>
       <c r="P126" t="s">
-        <v>1372</v>
+        <v>1385</v>
       </c>
       <c r="Q126" t="s">
-        <v>1373</v>
+        <v>1386</v>
       </c>
       <c r="R126" t="s">
-        <v>1374</v>
+        <v>1387</v>
       </c>
       <c r="S126" t="s">
-        <v>1375</v>
+        <v>1388</v>
       </c>
       <c r="T126" t="s">
-        <v>1376</v>
+        <v>1389</v>
       </c>
       <c r="U126" t="s">
         <v>39</v>
       </c>
       <c r="V126" t="s">
-        <v>485</v>
+        <v>492</v>
       </c>
       <c r="W126" t="s">
-        <v>486</v>
+        <v>493</v>
       </c>
       <c r="Y126" t="s">
-        <v>1377</v>
+        <v>1390</v>
       </c>
       <c r="AA126" t="s">
-        <v>229</v>
+        <v>237</v>
       </c>
     </row>
     <row r="127" spans="1:27">
       <c r="A127">
         <v>10452</v>
       </c>
       <c r="B127" t="s">
-        <v>1378</v>
+        <v>1391</v>
       </c>
       <c r="C127" t="s">
-        <v>1379</v>
+        <v>1392</v>
       </c>
       <c r="D127" t="s">
-        <v>1380</v>
+        <v>1393</v>
       </c>
       <c r="E127" t="s">
-        <v>825</v>
+        <v>830</v>
       </c>
       <c r="G127" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L127" t="s">
         <v>31</v>
       </c>
       <c r="M127" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N127" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O127" t="s">
-        <v>1381</v>
+        <v>1394</v>
       </c>
       <c r="P127" t="s">
-        <v>1382</v>
+        <v>1395</v>
       </c>
       <c r="Q127" t="s">
-        <v>1383</v>
+        <v>1396</v>
       </c>
       <c r="S127" t="s">
-        <v>1384</v>
+        <v>1397</v>
       </c>
       <c r="T127" t="s">
-        <v>1385</v>
+        <v>1398</v>
       </c>
       <c r="U127" t="s">
         <v>39</v>
       </c>
       <c r="V127" t="s">
-        <v>671</v>
+        <v>677</v>
       </c>
       <c r="W127" t="s">
-        <v>672</v>
+        <v>678</v>
       </c>
       <c r="Y127" t="s">
-        <v>1386</v>
+        <v>1399</v>
       </c>
       <c r="AA127" t="s">
-        <v>552</v>
+        <v>584</v>
       </c>
     </row>
     <row r="128" spans="1:27">
       <c r="A128">
         <v>10453</v>
       </c>
       <c r="B128" t="s">
-        <v>664</v>
+        <v>670</v>
       </c>
       <c r="C128" t="s">
-        <v>1387</v>
+        <v>1400</v>
       </c>
       <c r="D128" t="s">
-        <v>324</v>
+        <v>332</v>
       </c>
       <c r="E128" t="s">
-        <v>1388</v>
+        <v>1401</v>
       </c>
       <c r="G128" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L128" t="s">
         <v>31</v>
       </c>
       <c r="M128" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N128" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O128" t="s">
-        <v>1389</v>
+        <v>1402</v>
       </c>
       <c r="P128" t="s">
-        <v>1390</v>
+        <v>1403</v>
       </c>
       <c r="Q128" t="s">
-        <v>1391</v>
+        <v>1404</v>
       </c>
       <c r="S128" t="s">
-        <v>1392</v>
+        <v>1405</v>
       </c>
       <c r="T128" t="s">
-        <v>1393</v>
+        <v>1406</v>
       </c>
       <c r="U128" t="s">
         <v>39</v>
       </c>
       <c r="V128" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="W128" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="Y128" t="s">
-        <v>1394</v>
+        <v>1407</v>
       </c>
       <c r="AA128" t="s">
-        <v>336</v>
+        <v>344</v>
       </c>
     </row>
     <row r="129" spans="1:27">
       <c r="A129">
         <v>10454</v>
       </c>
       <c r="B129" t="s">
-        <v>261</v>
+        <v>270</v>
       </c>
       <c r="C129" t="s">
-        <v>1395</v>
+        <v>1408</v>
       </c>
       <c r="D129" t="s">
         <v>46</v>
       </c>
       <c r="E129" t="s">
-        <v>1396</v>
+        <v>1409</v>
       </c>
       <c r="G129" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L129" t="s">
         <v>31</v>
       </c>
       <c r="M129" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N129" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O129" t="s">
-        <v>1397</v>
+        <v>1410</v>
       </c>
       <c r="P129" t="s">
-        <v>1398</v>
+        <v>1411</v>
       </c>
       <c r="S129" t="s">
-        <v>1399</v>
+        <v>1412</v>
       </c>
       <c r="T129" t="s">
-        <v>1400</v>
+        <v>1413</v>
       </c>
       <c r="U129" t="s">
-        <v>203</v>
+        <v>211</v>
       </c>
       <c r="X129" t="s">
-        <v>309</v>
+        <v>317</v>
       </c>
       <c r="Y129" t="s">
-        <v>1401</v>
+        <v>1414</v>
       </c>
       <c r="Z129" t="s">
-        <v>311</v>
+        <v>319</v>
       </c>
       <c r="AA129" t="s">
-        <v>552</v>
+        <v>584</v>
       </c>
     </row>
     <row r="130" spans="1:27">
       <c r="A130">
         <v>10455</v>
       </c>
       <c r="B130" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="C130" t="s">
-        <v>1402</v>
+        <v>1415</v>
       </c>
       <c r="D130" t="s">
-        <v>324</v>
+        <v>332</v>
       </c>
       <c r="E130" t="s">
-        <v>1403</v>
+        <v>1416</v>
       </c>
       <c r="G130" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L130" t="s">
         <v>31</v>
       </c>
       <c r="M130" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N130" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O130" t="s">
-        <v>1404</v>
+        <v>1417</v>
       </c>
       <c r="P130" t="s">
-        <v>1405</v>
+        <v>1418</v>
       </c>
       <c r="Q130" t="s">
-        <v>1406</v>
+        <v>1419</v>
       </c>
       <c r="S130" t="s">
-        <v>1407</v>
+        <v>1420</v>
       </c>
       <c r="T130" t="s">
-        <v>1408</v>
+        <v>1421</v>
       </c>
       <c r="U130" t="s">
         <v>39</v>
       </c>
       <c r="V130" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="W130" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="Y130" t="s">
-        <v>1409</v>
+        <v>1422</v>
       </c>
       <c r="AA130" t="s">
-        <v>1410</v>
+        <v>1423</v>
       </c>
     </row>
     <row r="131" spans="1:27">
       <c r="A131">
         <v>10456</v>
       </c>
       <c r="B131" t="s">
-        <v>250</v>
+        <v>259</v>
       </c>
       <c r="C131" t="s">
-        <v>1411</v>
+        <v>1424</v>
       </c>
       <c r="D131" t="s">
-        <v>177</v>
+        <v>185</v>
       </c>
       <c r="F131" t="s">
-        <v>1412</v>
+        <v>1425</v>
       </c>
       <c r="G131" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L131" t="s">
         <v>31</v>
       </c>
       <c r="M131" t="s">
-        <v>290</v>
+        <v>298</v>
       </c>
       <c r="N131" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O131" t="s">
-        <v>1413</v>
+        <v>1426</v>
       </c>
       <c r="P131" t="s">
-        <v>1414</v>
+        <v>1427</v>
       </c>
       <c r="Q131" t="s">
-        <v>1415</v>
+        <v>1428</v>
       </c>
       <c r="S131" t="s">
-        <v>1416</v>
+        <v>1429</v>
       </c>
       <c r="T131" t="s">
-        <v>1417</v>
+        <v>1430</v>
       </c>
       <c r="U131" t="s">
-        <v>247</v>
+        <v>256</v>
       </c>
       <c r="V131" t="s">
-        <v>495</v>
+        <v>502</v>
       </c>
       <c r="W131" t="s">
-        <v>496</v>
+        <v>503</v>
       </c>
       <c r="Y131" t="s">
-        <v>1418</v>
+        <v>1431</v>
       </c>
       <c r="AA131" t="s">
-        <v>166</v>
+        <v>174</v>
       </c>
     </row>
     <row r="132" spans="1:27">
       <c r="A132">
         <v>10457</v>
       </c>
       <c r="B132" t="s">
-        <v>1419</v>
+        <v>1432</v>
       </c>
       <c r="C132" t="s">
-        <v>1420</v>
+        <v>1433</v>
       </c>
       <c r="D132" t="s">
-        <v>726</v>
+        <v>733</v>
       </c>
       <c r="E132" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="G132" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L132" t="s">
         <v>31</v>
       </c>
       <c r="M132" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N132" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O132" t="s">
-        <v>1421</v>
+        <v>1434</v>
       </c>
       <c r="P132" t="s">
-        <v>1422</v>
+        <v>1435</v>
       </c>
       <c r="Q132" t="s">
-        <v>1423</v>
+        <v>1436</v>
       </c>
       <c r="S132" t="s">
-        <v>1424</v>
+        <v>1437</v>
       </c>
       <c r="T132" t="s">
-        <v>1425</v>
+        <v>1438</v>
       </c>
       <c r="U132" t="s">
         <v>39</v>
       </c>
       <c r="V132" t="s">
-        <v>1426</v>
+        <v>1439</v>
       </c>
       <c r="W132" t="s">
-        <v>1427</v>
+        <v>1440</v>
       </c>
       <c r="Y132" t="s">
-        <v>1428</v>
+        <v>1441</v>
       </c>
       <c r="AA132" t="s">
-        <v>552</v>
+        <v>145</v>
       </c>
     </row>
     <row r="133" spans="1:27">
       <c r="A133">
         <v>10458</v>
       </c>
       <c r="B133" t="s">
-        <v>1429</v>
+        <v>1442</v>
       </c>
       <c r="C133" t="s">
-        <v>1430</v>
+        <v>1443</v>
       </c>
       <c r="D133" t="s">
-        <v>252</v>
+        <v>261</v>
       </c>
       <c r="E133" t="s">
-        <v>1431</v>
+        <v>1444</v>
       </c>
       <c r="G133" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L133" t="s">
         <v>31</v>
       </c>
       <c r="M133" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N133" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O133" t="s">
-        <v>1432</v>
+        <v>1445</v>
       </c>
       <c r="P133" t="s">
-        <v>1433</v>
+        <v>1446</v>
       </c>
       <c r="Q133" t="s">
-        <v>1434</v>
+        <v>1447</v>
       </c>
       <c r="S133" t="s">
-        <v>1435</v>
+        <v>1448</v>
       </c>
       <c r="T133" t="s">
-        <v>1436</v>
+        <v>1449</v>
       </c>
       <c r="U133" t="s">
         <v>39</v>
       </c>
       <c r="V133" t="s">
-        <v>1437</v>
+        <v>1450</v>
       </c>
       <c r="W133" t="s">
-        <v>1438</v>
+        <v>1451</v>
       </c>
       <c r="Y133" t="s">
-        <v>1439</v>
+        <v>1452</v>
       </c>
       <c r="AA133" t="s">
-        <v>552</v>
+        <v>584</v>
       </c>
     </row>
     <row r="134" spans="1:27">
       <c r="A134">
         <v>10459</v>
       </c>
       <c r="B134" t="s">
-        <v>1440</v>
+        <v>1453</v>
       </c>
       <c r="C134" t="s">
-        <v>1441</v>
+        <v>1454</v>
       </c>
       <c r="D134" t="s">
-        <v>210</v>
+        <v>218</v>
       </c>
       <c r="E134" t="s">
-        <v>1442</v>
+        <v>1455</v>
       </c>
       <c r="G134" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L134" t="s">
         <v>31</v>
       </c>
       <c r="M134" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N134" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O134" t="s">
-        <v>1443</v>
+        <v>1456</v>
       </c>
       <c r="P134" t="s">
-        <v>1444</v>
+        <v>1457</v>
       </c>
       <c r="Q134" t="s">
-        <v>1445</v>
+        <v>1458</v>
       </c>
       <c r="S134" t="s">
-        <v>1446</v>
+        <v>1459</v>
       </c>
       <c r="T134" t="s">
-        <v>1447</v>
+        <v>1460</v>
       </c>
       <c r="U134" t="s">
         <v>39</v>
       </c>
       <c r="V134" t="s">
-        <v>1448</v>
+        <v>1461</v>
       </c>
       <c r="W134" t="s">
-        <v>1449</v>
+        <v>1462</v>
       </c>
       <c r="Y134" t="s">
-        <v>1450</v>
+        <v>1463</v>
       </c>
       <c r="AA134" t="s">
-        <v>166</v>
+        <v>174</v>
       </c>
     </row>
     <row r="135" spans="1:27">
       <c r="A135">
         <v>10460</v>
       </c>
       <c r="B135" t="s">
-        <v>454</v>
+        <v>461</v>
       </c>
       <c r="C135" t="s">
-        <v>1451</v>
+        <v>1464</v>
       </c>
       <c r="D135" t="s">
         <v>29</v>
       </c>
       <c r="E135" t="s">
-        <v>1452</v>
+        <v>1465</v>
       </c>
       <c r="G135" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L135" t="s">
         <v>31</v>
       </c>
       <c r="M135" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N135" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O135" t="s">
-        <v>1453</v>
+        <v>1466</v>
       </c>
       <c r="P135" t="s">
-        <v>1454</v>
+        <v>1467</v>
       </c>
       <c r="Q135" t="s">
-        <v>1455</v>
+        <v>1468</v>
       </c>
       <c r="S135" t="s">
-        <v>1456</v>
+        <v>1469</v>
       </c>
       <c r="T135" t="s">
-        <v>1457</v>
+        <v>1470</v>
       </c>
       <c r="U135" t="s">
-        <v>247</v>
+        <v>256</v>
       </c>
       <c r="V135" t="s">
-        <v>1458</v>
+        <v>1471</v>
       </c>
       <c r="W135" t="s">
-        <v>1459</v>
+        <v>1472</v>
       </c>
       <c r="Y135" t="s">
-        <v>1460</v>
+        <v>1473</v>
       </c>
       <c r="AA135" t="s">
-        <v>748</v>
+        <v>754</v>
       </c>
     </row>
     <row r="136" spans="1:27">
       <c r="A136">
         <v>10461</v>
       </c>
       <c r="B136" t="s">
-        <v>1461</v>
+        <v>1474</v>
       </c>
       <c r="C136" t="s">
-        <v>1462</v>
+        <v>1475</v>
       </c>
       <c r="D136" t="s">
-        <v>188</v>
+        <v>196</v>
       </c>
       <c r="E136" t="s">
-        <v>1463</v>
+        <v>1476</v>
       </c>
       <c r="G136" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L136" t="s">
         <v>31</v>
       </c>
       <c r="M136" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N136" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O136" t="s">
-        <v>1464</v>
+        <v>1477</v>
       </c>
       <c r="P136" t="s">
-        <v>1465</v>
+        <v>1478</v>
       </c>
       <c r="Q136" t="s">
-        <v>1466</v>
+        <v>1479</v>
       </c>
       <c r="S136" t="s">
-        <v>1467</v>
+        <v>1480</v>
       </c>
       <c r="T136" t="s">
-        <v>1468</v>
+        <v>1481</v>
       </c>
       <c r="U136" t="s">
         <v>39</v>
       </c>
       <c r="V136" t="s">
-        <v>495</v>
+        <v>502</v>
       </c>
       <c r="W136" t="s">
-        <v>496</v>
+        <v>503</v>
       </c>
       <c r="Y136" t="s">
-        <v>1469</v>
+        <v>1482</v>
       </c>
       <c r="AA136" t="s">
-        <v>552</v>
+        <v>145</v>
       </c>
     </row>
     <row r="137" spans="1:27">
       <c r="A137">
         <v>10463</v>
       </c>
       <c r="B137" t="s">
-        <v>1470</v>
+        <v>1483</v>
       </c>
       <c r="C137" t="s">
-        <v>1471</v>
+        <v>1484</v>
       </c>
       <c r="D137" t="s">
-        <v>324</v>
+        <v>332</v>
       </c>
       <c r="E137" t="s">
-        <v>1472</v>
+        <v>1485</v>
       </c>
       <c r="G137" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="H137" t="s">
-        <v>324</v>
+        <v>332</v>
       </c>
       <c r="I137" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="K137" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L137" t="s">
         <v>31</v>
       </c>
       <c r="M137" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N137" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O137" t="s">
-        <v>1473</v>
+        <v>1486</v>
       </c>
       <c r="P137" t="s">
-        <v>1474</v>
+        <v>1487</v>
       </c>
       <c r="Q137" t="s">
-        <v>1475</v>
+        <v>1488</v>
       </c>
       <c r="R137" t="s">
-        <v>1476</v>
+        <v>1489</v>
       </c>
       <c r="S137" t="s">
-        <v>1477</v>
+        <v>1490</v>
       </c>
       <c r="T137" t="s">
-        <v>1478</v>
+        <v>1491</v>
       </c>
       <c r="U137" t="s">
         <v>39</v>
       </c>
       <c r="V137" t="s">
-        <v>683</v>
+        <v>689</v>
       </c>
       <c r="W137" t="s">
-        <v>684</v>
+        <v>690</v>
       </c>
       <c r="Y137" t="s">
-        <v>1479</v>
+        <v>1492</v>
       </c>
       <c r="AA137" t="s">
-        <v>336</v>
+        <v>344</v>
       </c>
     </row>
     <row r="138" spans="1:27">
       <c r="A138">
         <v>10464</v>
       </c>
       <c r="B138" t="s">
-        <v>1480</v>
+        <v>1493</v>
       </c>
       <c r="C138" t="s">
-        <v>1481</v>
+        <v>1494</v>
       </c>
       <c r="D138" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="E138" t="s">
-        <v>1482</v>
+        <v>1495</v>
       </c>
       <c r="G138" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L138" t="s">
         <v>31</v>
       </c>
       <c r="M138" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N138" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O138" t="s">
-        <v>1483</v>
+        <v>1496</v>
       </c>
       <c r="P138" t="s">
-        <v>1484</v>
+        <v>1497</v>
       </c>
       <c r="Q138" t="s">
-        <v>1485</v>
+        <v>1498</v>
       </c>
       <c r="S138" t="s">
-        <v>1486</v>
+        <v>1499</v>
       </c>
       <c r="T138" t="s">
-        <v>1487</v>
+        <v>1500</v>
       </c>
       <c r="U138" t="s">
         <v>39</v>
       </c>
       <c r="V138" t="s">
-        <v>1488</v>
+        <v>1501</v>
       </c>
       <c r="W138" t="s">
-        <v>1489</v>
+        <v>1502</v>
       </c>
       <c r="Y138" t="s">
-        <v>1490</v>
+        <v>1503</v>
       </c>
       <c r="AA138" t="s">
-        <v>552</v>
+        <v>247</v>
       </c>
     </row>
     <row r="139" spans="1:27">
       <c r="A139">
         <v>10465</v>
       </c>
       <c r="B139" t="s">
-        <v>1491</v>
+        <v>1504</v>
       </c>
       <c r="C139" t="s">
-        <v>1492</v>
+        <v>1505</v>
       </c>
       <c r="D139" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="E139" t="s">
-        <v>1493</v>
+        <v>1506</v>
       </c>
       <c r="G139" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L139" t="s">
         <v>31</v>
       </c>
       <c r="M139" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N139" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O139" t="s">
-        <v>1494</v>
+        <v>1507</v>
       </c>
       <c r="P139" t="s">
-        <v>1495</v>
+        <v>1508</v>
       </c>
       <c r="Q139" t="s">
-        <v>1496</v>
+        <v>1509</v>
       </c>
       <c r="S139" t="s">
-        <v>1497</v>
+        <v>1510</v>
       </c>
       <c r="T139" t="s">
-        <v>1498</v>
+        <v>1511</v>
       </c>
       <c r="U139" t="s">
         <v>39</v>
       </c>
       <c r="V139" t="s">
-        <v>1499</v>
+        <v>1512</v>
       </c>
       <c r="W139" t="s">
-        <v>1500</v>
+        <v>1513</v>
       </c>
       <c r="Y139" t="s">
-        <v>1501</v>
+        <v>1514</v>
       </c>
       <c r="AA139" t="s">
-        <v>552</v>
+        <v>96</v>
       </c>
     </row>
     <row r="140" spans="1:27">
       <c r="A140">
         <v>10467</v>
       </c>
       <c r="B140" t="s">
-        <v>1245</v>
+        <v>1257</v>
       </c>
       <c r="C140" t="s">
-        <v>1502</v>
+        <v>1515</v>
       </c>
       <c r="D140" t="s">
-        <v>252</v>
+        <v>261</v>
       </c>
       <c r="E140" t="s">
-        <v>1503</v>
+        <v>1516</v>
       </c>
       <c r="G140" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L140" t="s">
         <v>31</v>
       </c>
       <c r="M140" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N140" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O140" t="s">
-        <v>1504</v>
+        <v>1517</v>
       </c>
       <c r="P140" t="s">
-        <v>1505</v>
+        <v>1518</v>
       </c>
       <c r="S140" t="s">
-        <v>1506</v>
+        <v>1519</v>
       </c>
       <c r="T140" t="s">
-        <v>1507</v>
+        <v>1520</v>
       </c>
       <c r="U140" t="s">
-        <v>437</v>
+        <v>445</v>
       </c>
       <c r="V140" t="s">
-        <v>1508</v>
+        <v>1521</v>
       </c>
       <c r="W140" t="s">
-        <v>1509</v>
+        <v>1522</v>
       </c>
       <c r="Y140" t="s">
-        <v>1510</v>
+        <v>1523</v>
       </c>
       <c r="AA140" t="s">
-        <v>552</v>
+        <v>584</v>
       </c>
     </row>
     <row r="141" spans="1:27">
       <c r="A141">
         <v>10468</v>
       </c>
       <c r="B141" t="s">
-        <v>517</v>
+        <v>524</v>
       </c>
       <c r="C141" t="s">
-        <v>1511</v>
+        <v>1524</v>
       </c>
       <c r="D141" t="s">
-        <v>726</v>
+        <v>733</v>
       </c>
       <c r="E141" t="s">
-        <v>1512</v>
+        <v>1525</v>
       </c>
       <c r="G141" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L141" t="s">
-        <v>931</v>
+        <v>939</v>
       </c>
       <c r="M141" t="s">
-        <v>932</v>
+        <v>940</v>
       </c>
       <c r="N141" t="s">
-        <v>409</v>
+        <v>417</v>
       </c>
       <c r="O141" t="s">
-        <v>1513</v>
+        <v>1526</v>
       </c>
       <c r="P141" t="s">
-        <v>1514</v>
+        <v>1527</v>
       </c>
       <c r="Q141" t="s">
-        <v>1515</v>
+        <v>1528</v>
       </c>
       <c r="S141" t="s">
-        <v>1516</v>
+        <v>1529</v>
       </c>
       <c r="T141" t="s">
-        <v>1517</v>
+        <v>1530</v>
       </c>
       <c r="U141" t="s">
-        <v>183</v>
+        <v>191</v>
       </c>
       <c r="V141" t="s">
-        <v>1518</v>
+        <v>1531</v>
       </c>
       <c r="W141" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="Y141" t="s">
-        <v>1519</v>
+        <v>1532</v>
       </c>
       <c r="AA141" t="s">
-        <v>552</v>
+        <v>145</v>
       </c>
     </row>
     <row r="142" spans="1:27">
       <c r="A142">
         <v>10469</v>
       </c>
       <c r="B142" t="s">
-        <v>1520</v>
+        <v>1533</v>
       </c>
       <c r="C142" t="s">
-        <v>1521</v>
+        <v>1534</v>
       </c>
       <c r="D142" t="s">
-        <v>252</v>
+        <v>261</v>
       </c>
       <c r="E142" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
       <c r="F142" t="s">
-        <v>1522</v>
+        <v>1535</v>
       </c>
       <c r="G142" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L142" t="s">
         <v>31</v>
       </c>
       <c r="M142" t="s">
-        <v>290</v>
+        <v>298</v>
       </c>
       <c r="N142" t="s">
-        <v>409</v>
+        <v>417</v>
       </c>
       <c r="O142" t="s">
-        <v>1523</v>
+        <v>1536</v>
       </c>
       <c r="P142" t="s">
-        <v>1524</v>
+        <v>1537</v>
       </c>
       <c r="S142" t="s">
-        <v>1525</v>
+        <v>1538</v>
       </c>
       <c r="T142" t="s">
-        <v>1526</v>
+        <v>1539</v>
       </c>
       <c r="U142" t="s">
-        <v>1527</v>
+        <v>1540</v>
       </c>
       <c r="V142" t="s">
-        <v>1528</v>
+        <v>1541</v>
       </c>
       <c r="W142" t="s">
-        <v>1529</v>
+        <v>1542</v>
       </c>
       <c r="Y142" t="s">
-        <v>1530</v>
+        <v>1543</v>
       </c>
       <c r="AA142" t="s">
-        <v>552</v>
+        <v>584</v>
       </c>
     </row>
     <row r="143" spans="1:27">
       <c r="A143">
         <v>10470</v>
       </c>
       <c r="B143" t="s">
-        <v>853</v>
+        <v>858</v>
       </c>
       <c r="C143" t="s">
-        <v>1531</v>
+        <v>1544</v>
       </c>
       <c r="D143" t="s">
-        <v>544</v>
+        <v>551</v>
       </c>
       <c r="E143" t="s">
-        <v>1532</v>
+        <v>1545</v>
       </c>
       <c r="G143" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L143" t="s">
         <v>31</v>
       </c>
       <c r="M143" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N143" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O143" t="s">
-        <v>1533</v>
+        <v>1546</v>
       </c>
       <c r="P143" t="s">
-        <v>1534</v>
+        <v>1547</v>
       </c>
       <c r="Q143" t="s">
-        <v>1535</v>
+        <v>1548</v>
       </c>
       <c r="S143" t="s">
-        <v>1536</v>
+        <v>1549</v>
       </c>
       <c r="T143" t="s">
-        <v>1537</v>
+        <v>1550</v>
       </c>
       <c r="U143" t="s">
-        <v>183</v>
+        <v>191</v>
       </c>
       <c r="V143" t="s">
-        <v>1538</v>
+        <v>1551</v>
       </c>
       <c r="W143" t="s">
-        <v>1539</v>
+        <v>1552</v>
       </c>
       <c r="Y143" t="s">
-        <v>1540</v>
+        <v>1553</v>
       </c>
       <c r="AA143" t="s">
-        <v>552</v>
+        <v>145</v>
       </c>
     </row>
     <row r="144" spans="1:27">
       <c r="A144">
         <v>10471</v>
       </c>
       <c r="B144" t="s">
-        <v>1541</v>
+        <v>1554</v>
       </c>
       <c r="C144" t="s">
-        <v>1542</v>
+        <v>1555</v>
       </c>
       <c r="D144" t="s">
-        <v>252</v>
+        <v>261</v>
       </c>
       <c r="E144" t="s">
-        <v>1543</v>
+        <v>1556</v>
       </c>
       <c r="F144" t="s">
-        <v>1544</v>
+        <v>1557</v>
       </c>
       <c r="G144" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L144" t="s">
         <v>31</v>
       </c>
       <c r="M144" t="s">
-        <v>290</v>
+        <v>298</v>
       </c>
       <c r="N144" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O144" t="s">
-        <v>1545</v>
+        <v>1558</v>
       </c>
       <c r="P144" t="s">
-        <v>1546</v>
+        <v>1559</v>
       </c>
       <c r="Q144" t="s">
-        <v>1547</v>
+        <v>1560</v>
       </c>
       <c r="S144" t="s">
-        <v>1548</v>
+        <v>1561</v>
       </c>
       <c r="T144" t="s">
-        <v>1549</v>
+        <v>1562</v>
       </c>
       <c r="U144" t="s">
-        <v>1550</v>
+        <v>1563</v>
       </c>
       <c r="V144" t="s">
-        <v>1242</v>
+        <v>1254</v>
       </c>
       <c r="W144" t="s">
-        <v>1243</v>
+        <v>1255</v>
       </c>
       <c r="Y144" t="s">
-        <v>1551</v>
+        <v>1564</v>
       </c>
       <c r="AA144" t="s">
-        <v>552</v>
+        <v>584</v>
       </c>
     </row>
     <row r="145" spans="1:27">
       <c r="A145">
         <v>10472</v>
       </c>
       <c r="B145" t="s">
-        <v>1552</v>
+        <v>1565</v>
       </c>
       <c r="C145" t="s">
-        <v>1553</v>
+        <v>1566</v>
       </c>
       <c r="D145" t="s">
-        <v>324</v>
+        <v>332</v>
       </c>
       <c r="E145" t="s">
-        <v>1554</v>
+        <v>1567</v>
       </c>
       <c r="G145" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="H145" t="s">
-        <v>324</v>
+        <v>332</v>
       </c>
       <c r="J145" t="s">
-        <v>1555</v>
+        <v>1568</v>
       </c>
       <c r="K145" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L145" t="s">
         <v>31</v>
       </c>
       <c r="M145" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N145" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O145" t="s">
-        <v>1556</v>
+        <v>1569</v>
       </c>
       <c r="P145" t="s">
-        <v>1557</v>
+        <v>1570</v>
       </c>
       <c r="Q145" t="s">
-        <v>1558</v>
+        <v>1571</v>
       </c>
       <c r="R145" t="s">
-        <v>1559</v>
+        <v>1572</v>
       </c>
       <c r="S145" t="s">
-        <v>1560</v>
+        <v>1573</v>
       </c>
       <c r="T145" t="s">
-        <v>1561</v>
+        <v>1574</v>
       </c>
       <c r="U145" t="s">
         <v>39</v>
       </c>
       <c r="V145" t="s">
-        <v>683</v>
+        <v>689</v>
       </c>
       <c r="W145" t="s">
-        <v>1562</v>
+        <v>1575</v>
       </c>
       <c r="Y145" t="s">
-        <v>1563</v>
+        <v>1576</v>
       </c>
       <c r="AA145" t="s">
-        <v>336</v>
+        <v>344</v>
       </c>
     </row>
     <row r="146" spans="1:27">
       <c r="A146">
         <v>10473</v>
       </c>
       <c r="B146" t="s">
-        <v>1564</v>
+        <v>1577</v>
       </c>
       <c r="C146" t="s">
-        <v>1565</v>
+        <v>1578</v>
       </c>
       <c r="D146" t="s">
         <v>46</v>
       </c>
       <c r="E146" t="s">
-        <v>1566</v>
+        <v>1579</v>
       </c>
       <c r="G146" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L146" t="s">
         <v>31</v>
       </c>
       <c r="M146" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N146" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O146" t="s">
-        <v>1567</v>
+        <v>1580</v>
       </c>
       <c r="P146" t="s">
-        <v>1568</v>
+        <v>1581</v>
       </c>
       <c r="Q146" t="s">
-        <v>1569</v>
+        <v>1582</v>
       </c>
       <c r="S146" t="s">
-        <v>1570</v>
+        <v>1583</v>
       </c>
       <c r="T146" t="s">
-        <v>1571</v>
+        <v>1584</v>
       </c>
       <c r="U146" t="s">
-        <v>183</v>
+        <v>191</v>
       </c>
       <c r="V146" t="s">
-        <v>1572</v>
+        <v>1585</v>
       </c>
       <c r="W146" t="s">
-        <v>1573</v>
+        <v>1586</v>
       </c>
       <c r="Y146" t="s">
-        <v>1574</v>
+        <v>1587</v>
       </c>
       <c r="AA146" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="147" spans="1:27">
       <c r="A147">
         <v>10474</v>
       </c>
       <c r="B147" t="s">
-        <v>1575</v>
+        <v>1588</v>
       </c>
       <c r="C147" t="s">
-        <v>1576</v>
+        <v>1589</v>
       </c>
       <c r="D147" t="s">
-        <v>210</v>
+        <v>218</v>
       </c>
       <c r="E147" t="s">
-        <v>1577</v>
+        <v>1590</v>
       </c>
       <c r="G147" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L147" t="s">
         <v>31</v>
       </c>
       <c r="M147" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N147" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O147" t="s">
-        <v>1578</v>
+        <v>1591</v>
       </c>
       <c r="P147" t="s">
-        <v>1579</v>
+        <v>1592</v>
       </c>
       <c r="Q147" t="s">
-        <v>1580</v>
+        <v>1593</v>
       </c>
       <c r="S147" t="s">
-        <v>1581</v>
+        <v>1594</v>
       </c>
       <c r="T147" t="s">
-        <v>1582</v>
+        <v>1595</v>
       </c>
       <c r="U147" t="s">
-        <v>332</v>
+        <v>340</v>
       </c>
       <c r="V147" t="s">
-        <v>1583</v>
+        <v>1596</v>
       </c>
       <c r="W147" t="s">
-        <v>1584</v>
+        <v>1597</v>
       </c>
       <c r="Y147" t="s">
-        <v>1585</v>
+        <v>1598</v>
       </c>
       <c r="AA147" t="s">
-        <v>166</v>
+        <v>174</v>
       </c>
     </row>
     <row r="148" spans="1:27">
       <c r="A148">
         <v>10475</v>
       </c>
       <c r="B148" t="s">
-        <v>1586</v>
+        <v>1599</v>
       </c>
       <c r="C148" t="s">
-        <v>1587</v>
+        <v>1600</v>
       </c>
       <c r="D148" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="E148" t="s">
-        <v>1588</v>
+        <v>1601</v>
       </c>
       <c r="G148" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L148" t="s">
         <v>31</v>
       </c>
       <c r="M148" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N148" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O148" t="s">
-        <v>1589</v>
+        <v>1602</v>
       </c>
       <c r="P148" t="s">
-        <v>1590</v>
+        <v>1603</v>
       </c>
       <c r="Q148" t="s">
-        <v>1591</v>
+        <v>1604</v>
       </c>
       <c r="S148" t="s">
-        <v>181</v>
+        <v>189</v>
       </c>
       <c r="T148" t="s">
-        <v>1592</v>
+        <v>1605</v>
       </c>
       <c r="U148" t="s">
         <v>39</v>
       </c>
       <c r="V148" t="s">
-        <v>1593</v>
+        <v>1606</v>
       </c>
       <c r="W148" t="s">
-        <v>1594</v>
+        <v>1607</v>
       </c>
       <c r="Y148" t="s">
-        <v>1595</v>
+        <v>1608</v>
       </c>
       <c r="AA148" t="s">
-        <v>229</v>
+        <v>237</v>
       </c>
     </row>
     <row r="149" spans="1:27">
       <c r="A149">
         <v>10476</v>
       </c>
       <c r="B149" t="s">
-        <v>175</v>
+        <v>183</v>
       </c>
       <c r="C149" t="s">
-        <v>1596</v>
+        <v>1609</v>
       </c>
       <c r="D149" t="s">
-        <v>177</v>
+        <v>185</v>
       </c>
       <c r="E149" t="s">
-        <v>1597</v>
+        <v>1610</v>
       </c>
       <c r="G149" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="H149" t="s">
-        <v>177</v>
+        <v>185</v>
       </c>
       <c r="I149" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="K149" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L149" t="s">
         <v>31</v>
       </c>
       <c r="M149" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N149" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O149" t="s">
-        <v>1598</v>
+        <v>1611</v>
       </c>
       <c r="P149" t="s">
-        <v>1599</v>
+        <v>1612</v>
       </c>
       <c r="Q149" t="s">
-        <v>1600</v>
+        <v>1613</v>
       </c>
       <c r="R149" t="s">
-        <v>1601</v>
+        <v>1614</v>
       </c>
       <c r="S149" t="s">
-        <v>1602</v>
+        <v>1615</v>
       </c>
       <c r="T149" t="s">
-        <v>1603</v>
+        <v>1616</v>
       </c>
       <c r="U149" t="s">
         <v>39</v>
       </c>
       <c r="V149" t="s">
-        <v>1604</v>
+        <v>1617</v>
       </c>
       <c r="W149" t="s">
-        <v>1605</v>
+        <v>1618</v>
       </c>
       <c r="Y149" t="s">
-        <v>1606</v>
+        <v>1619</v>
       </c>
       <c r="AA149" t="s">
-        <v>552</v>
+        <v>584</v>
       </c>
     </row>
     <row r="150" spans="1:27">
       <c r="A150">
         <v>10477</v>
       </c>
       <c r="B150" t="s">
-        <v>1607</v>
+        <v>1620</v>
       </c>
       <c r="C150" t="s">
-        <v>1608</v>
+        <v>1621</v>
       </c>
       <c r="D150" t="s">
-        <v>726</v>
+        <v>733</v>
       </c>
       <c r="E150" t="s">
-        <v>1609</v>
+        <v>1622</v>
       </c>
       <c r="G150" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L150" t="s">
         <v>31</v>
       </c>
       <c r="M150" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N150" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O150" t="s">
-        <v>1610</v>
+        <v>1623</v>
       </c>
       <c r="P150" t="s">
-        <v>1611</v>
+        <v>1624</v>
       </c>
       <c r="Q150" t="s">
-        <v>1612</v>
+        <v>1625</v>
       </c>
       <c r="S150" t="s">
-        <v>1613</v>
+        <v>1626</v>
       </c>
       <c r="T150" t="s">
-        <v>1614</v>
+        <v>1627</v>
       </c>
       <c r="U150" t="s">
         <v>39</v>
       </c>
       <c r="V150" t="s">
-        <v>1615</v>
+        <v>1628</v>
       </c>
       <c r="W150" t="s">
-        <v>1616</v>
+        <v>1629</v>
       </c>
       <c r="Y150" t="s">
-        <v>1617</v>
+        <v>1630</v>
       </c>
       <c r="AA150" t="s">
-        <v>552</v>
+        <v>145</v>
       </c>
     </row>
     <row r="151" spans="1:27">
       <c r="A151">
         <v>10478</v>
       </c>
       <c r="B151" t="s">
-        <v>1618</v>
+        <v>1631</v>
       </c>
       <c r="C151" t="s">
-        <v>1619</v>
+        <v>1632</v>
       </c>
       <c r="D151" t="s">
-        <v>210</v>
+        <v>218</v>
       </c>
       <c r="E151" t="s">
-        <v>1620</v>
+        <v>1633</v>
       </c>
       <c r="G151" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L151" t="s">
-        <v>1621</v>
+        <v>1634</v>
       </c>
       <c r="M151" t="s">
-        <v>1622</v>
+        <v>1635</v>
       </c>
       <c r="N151" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O151" t="s">
-        <v>1623</v>
+        <v>1636</v>
       </c>
       <c r="P151" t="s">
-        <v>1624</v>
+        <v>1637</v>
       </c>
       <c r="Q151" t="s">
-        <v>1625</v>
+        <v>1638</v>
       </c>
       <c r="S151" t="s">
-        <v>1626</v>
+        <v>1639</v>
       </c>
       <c r="T151" t="s">
-        <v>1627</v>
+        <v>1640</v>
       </c>
       <c r="U151" t="s">
         <v>39</v>
       </c>
       <c r="V151" t="s">
-        <v>1628</v>
+        <v>1641</v>
       </c>
       <c r="W151" t="s">
-        <v>1629</v>
+        <v>1642</v>
       </c>
       <c r="Y151" t="s">
-        <v>1630</v>
+        <v>1643</v>
       </c>
       <c r="AA151" t="s">
-        <v>166</v>
+        <v>174</v>
       </c>
     </row>
     <row r="152" spans="1:27">
       <c r="A152">
         <v>10479</v>
       </c>
       <c r="B152" t="s">
-        <v>1093</v>
+        <v>1104</v>
       </c>
       <c r="C152" t="s">
-        <v>1631</v>
+        <v>1644</v>
       </c>
       <c r="D152" t="s">
-        <v>314</v>
+        <v>322</v>
       </c>
       <c r="E152" t="s">
-        <v>1632</v>
+        <v>1645</v>
       </c>
       <c r="G152" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="H152" t="s">
-        <v>544</v>
+        <v>551</v>
       </c>
       <c r="I152" t="s">
-        <v>1633</v>
+        <v>1646</v>
       </c>
       <c r="K152" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L152" t="s">
         <v>31</v>
       </c>
       <c r="M152" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N152" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O152" t="s">
-        <v>1634</v>
+        <v>1647</v>
       </c>
       <c r="P152" t="s">
-        <v>1635</v>
+        <v>1648</v>
       </c>
       <c r="Q152" t="s">
-        <v>1636</v>
+        <v>1649</v>
       </c>
       <c r="R152" t="s">
-        <v>1637</v>
+        <v>1650</v>
       </c>
       <c r="S152" t="s">
-        <v>1638</v>
+        <v>1651</v>
       </c>
       <c r="T152" t="s">
-        <v>1639</v>
+        <v>1652</v>
       </c>
       <c r="U152" t="s">
         <v>39</v>
       </c>
       <c r="V152" t="s">
-        <v>1640</v>
+        <v>1653</v>
       </c>
       <c r="W152" t="s">
-        <v>1641</v>
+        <v>1654</v>
       </c>
       <c r="Y152" t="s">
-        <v>1642</v>
+        <v>1655</v>
       </c>
       <c r="AA152" t="s">
-        <v>1643</v>
+        <v>145</v>
       </c>
     </row>
     <row r="153" spans="1:27">
       <c r="A153">
         <v>10480</v>
       </c>
       <c r="B153" t="s">
-        <v>1644</v>
+        <v>1656</v>
       </c>
       <c r="C153" t="s">
-        <v>1645</v>
+        <v>1657</v>
       </c>
       <c r="D153" t="s">
-        <v>726</v>
+        <v>733</v>
       </c>
       <c r="E153" t="s">
-        <v>1646</v>
+        <v>1658</v>
       </c>
       <c r="G153" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="H153" t="s">
-        <v>726</v>
+        <v>733</v>
       </c>
       <c r="I153" t="s">
-        <v>1647</v>
+        <v>1659</v>
       </c>
       <c r="K153" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L153" t="s">
         <v>31</v>
       </c>
       <c r="M153" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N153" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O153" t="s">
-        <v>1648</v>
+        <v>1660</v>
       </c>
       <c r="P153" t="s">
-        <v>1649</v>
+        <v>1661</v>
       </c>
       <c r="Q153" t="s">
-        <v>1650</v>
+        <v>1662</v>
       </c>
       <c r="R153" t="s">
-        <v>1651</v>
+        <v>1663</v>
       </c>
       <c r="S153" t="s">
-        <v>1652</v>
+        <v>1664</v>
       </c>
       <c r="T153" t="s">
-        <v>1653</v>
+        <v>1665</v>
       </c>
       <c r="U153" t="s">
-        <v>203</v>
+        <v>211</v>
       </c>
       <c r="V153" t="s">
-        <v>1654</v>
+        <v>1666</v>
       </c>
       <c r="W153" t="s">
-        <v>1655</v>
+        <v>1667</v>
       </c>
       <c r="Y153" t="s">
-        <v>1656</v>
+        <v>1668</v>
       </c>
       <c r="AA153" t="s">
-        <v>552</v>
+        <v>145</v>
       </c>
     </row>
     <row r="154" spans="1:27">
       <c r="A154">
         <v>10481</v>
       </c>
       <c r="B154" t="s">
-        <v>1657</v>
+        <v>1669</v>
       </c>
       <c r="C154" t="s">
-        <v>1658</v>
+        <v>1670</v>
       </c>
       <c r="D154" t="s">
-        <v>544</v>
+        <v>551</v>
       </c>
       <c r="E154" t="s">
-        <v>1659</v>
+        <v>1671</v>
       </c>
       <c r="G154" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L154" t="s">
         <v>31</v>
       </c>
       <c r="M154" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N154" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O154" t="s">
-        <v>1660</v>
+        <v>1672</v>
       </c>
       <c r="P154" t="s">
-        <v>1661</v>
+        <v>1673</v>
       </c>
       <c r="Q154" t="s">
-        <v>1662</v>
+        <v>1674</v>
       </c>
       <c r="S154" t="s">
-        <v>1663</v>
+        <v>1675</v>
       </c>
       <c r="T154" t="s">
-        <v>1664</v>
+        <v>1676</v>
       </c>
       <c r="U154" t="s">
         <v>39</v>
       </c>
       <c r="V154" t="s">
-        <v>1665</v>
+        <v>1677</v>
       </c>
       <c r="W154" t="s">
-        <v>1666</v>
+        <v>1678</v>
       </c>
       <c r="Y154" t="s">
-        <v>1667</v>
+        <v>1679</v>
       </c>
       <c r="AA154" t="s">
-        <v>552</v>
+        <v>1680</v>
       </c>
     </row>
     <row r="155" spans="1:27">
       <c r="A155">
         <v>10482</v>
       </c>
       <c r="B155" t="s">
-        <v>674</v>
+        <v>680</v>
       </c>
       <c r="C155" t="s">
-        <v>1668</v>
+        <v>1681</v>
       </c>
       <c r="D155" t="s">
-        <v>232</v>
+        <v>240</v>
       </c>
       <c r="E155" t="s">
-        <v>1669</v>
+        <v>1682</v>
       </c>
       <c r="G155" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L155" t="s">
         <v>31</v>
       </c>
       <c r="M155" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N155" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O155" t="s">
-        <v>1670</v>
+        <v>1683</v>
       </c>
       <c r="P155" t="s">
-        <v>1671</v>
+        <v>1684</v>
       </c>
       <c r="Q155" t="s">
-        <v>1672</v>
+        <v>1685</v>
       </c>
       <c r="S155" t="s">
-        <v>1673</v>
+        <v>1686</v>
       </c>
       <c r="T155" t="s">
-        <v>1674</v>
+        <v>1687</v>
       </c>
       <c r="U155" t="s">
-        <v>369</v>
+        <v>377</v>
       </c>
       <c r="V155" t="s">
-        <v>1121</v>
+        <v>1132</v>
       </c>
       <c r="W155" t="s">
-        <v>1122</v>
+        <v>1133</v>
       </c>
       <c r="Y155" t="s">
-        <v>1675</v>
+        <v>1688</v>
       </c>
       <c r="AA155" t="s">
-        <v>552</v>
+        <v>976</v>
       </c>
     </row>
     <row r="156" spans="1:27">
       <c r="A156">
         <v>10483</v>
       </c>
       <c r="B156" t="s">
-        <v>947</v>
+        <v>955</v>
       </c>
       <c r="C156" t="s">
-        <v>1676</v>
+        <v>1689</v>
       </c>
       <c r="D156" t="s">
-        <v>232</v>
+        <v>240</v>
       </c>
       <c r="E156" t="s">
-        <v>1677</v>
+        <v>1690</v>
       </c>
       <c r="G156" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="H156" t="s">
-        <v>232</v>
+        <v>240</v>
       </c>
       <c r="I156" t="s">
-        <v>1678</v>
+        <v>1691</v>
       </c>
       <c r="L156" t="s">
         <v>31</v>
       </c>
       <c r="M156" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N156" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O156" t="s">
-        <v>1679</v>
+        <v>1692</v>
       </c>
       <c r="P156" t="s">
-        <v>1680</v>
+        <v>1693</v>
       </c>
       <c r="Q156" t="s">
-        <v>1681</v>
+        <v>1694</v>
       </c>
       <c r="R156" t="s">
-        <v>1682</v>
+        <v>1695</v>
       </c>
       <c r="S156" t="s">
-        <v>1683</v>
+        <v>1696</v>
       </c>
       <c r="T156" t="s">
-        <v>1684</v>
+        <v>1697</v>
       </c>
       <c r="U156" t="s">
         <v>39</v>
       </c>
       <c r="V156" t="s">
-        <v>286</v>
+        <v>294</v>
       </c>
       <c r="W156" t="s">
-        <v>1685</v>
+        <v>1698</v>
       </c>
       <c r="Y156" t="s">
-        <v>1686</v>
+        <v>1699</v>
       </c>
       <c r="AA156" t="s">
-        <v>1687</v>
+        <v>976</v>
       </c>
     </row>
     <row r="157" spans="1:27">
       <c r="A157">
         <v>10484</v>
       </c>
       <c r="B157" t="s">
-        <v>337</v>
+        <v>345</v>
       </c>
       <c r="C157" t="s">
-        <v>1688</v>
+        <v>1700</v>
       </c>
       <c r="D157" t="s">
-        <v>314</v>
+        <v>322</v>
       </c>
       <c r="E157" t="s">
-        <v>1689</v>
+        <v>1701</v>
       </c>
       <c r="G157" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L157" t="s">
         <v>31</v>
       </c>
       <c r="M157" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N157" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O157" t="s">
-        <v>1690</v>
+        <v>1702</v>
       </c>
       <c r="P157" t="s">
-        <v>1691</v>
+        <v>1703</v>
       </c>
       <c r="Q157" t="s">
-        <v>1692</v>
+        <v>1704</v>
       </c>
       <c r="S157" t="s">
-        <v>1693</v>
+        <v>1705</v>
       </c>
       <c r="T157" t="s">
-        <v>1694</v>
+        <v>1706</v>
       </c>
       <c r="U157" t="s">
         <v>39</v>
       </c>
       <c r="V157" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="W157" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="Y157" t="s">
-        <v>1695</v>
+        <v>1707</v>
       </c>
       <c r="AA157" t="s">
-        <v>552</v>
+        <v>145</v>
       </c>
     </row>
     <row r="158" spans="1:27">
       <c r="A158">
         <v>10485</v>
       </c>
       <c r="B158" t="s">
-        <v>1696</v>
+        <v>1708</v>
       </c>
       <c r="C158" t="s">
-        <v>1697</v>
+        <v>1709</v>
       </c>
       <c r="D158" t="s">
         <v>29</v>
       </c>
       <c r="E158" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="G158" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L158" t="s">
         <v>31</v>
       </c>
       <c r="M158" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N158" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O158" t="s">
-        <v>1698</v>
+        <v>1710</v>
       </c>
       <c r="P158" t="s">
-        <v>1699</v>
+        <v>1711</v>
       </c>
       <c r="Q158" t="s">
-        <v>1700</v>
+        <v>1712</v>
       </c>
       <c r="S158" t="s">
-        <v>1701</v>
+        <v>1713</v>
       </c>
       <c r="T158" t="s">
-        <v>1702</v>
+        <v>1714</v>
       </c>
       <c r="U158" t="s">
         <v>39</v>
       </c>
       <c r="V158" t="s">
-        <v>1703</v>
+        <v>1715</v>
       </c>
       <c r="W158" t="s">
-        <v>1704</v>
+        <v>1716</v>
       </c>
       <c r="Y158" t="s">
-        <v>1705</v>
+        <v>1717</v>
       </c>
       <c r="AA158" t="s">
-        <v>748</v>
+        <v>754</v>
       </c>
     </row>
     <row r="159" spans="1:27">
       <c r="A159">
         <v>10486</v>
       </c>
       <c r="B159" t="s">
-        <v>634</v>
+        <v>640</v>
       </c>
       <c r="C159" t="s">
-        <v>1706</v>
+        <v>1718</v>
       </c>
       <c r="D159" t="s">
         <v>46</v>
       </c>
       <c r="E159" t="s">
-        <v>1707</v>
+        <v>1719</v>
       </c>
       <c r="G159" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L159" t="s">
         <v>31</v>
       </c>
       <c r="M159" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N159" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O159" t="s">
-        <v>1708</v>
+        <v>1720</v>
       </c>
       <c r="P159" t="s">
-        <v>1709</v>
+        <v>1721</v>
       </c>
       <c r="S159" t="s">
-        <v>1710</v>
+        <v>1722</v>
       </c>
       <c r="T159" t="s">
-        <v>1711</v>
+        <v>1723</v>
       </c>
       <c r="U159" t="s">
-        <v>203</v>
+        <v>211</v>
       </c>
       <c r="V159" t="s">
-        <v>1712</v>
+        <v>1724</v>
       </c>
       <c r="X159" t="s">
-        <v>1713</v>
+        <v>1725</v>
       </c>
       <c r="Y159" t="s">
-        <v>1714</v>
+        <v>1726</v>
       </c>
       <c r="Z159" t="s">
-        <v>311</v>
+        <v>319</v>
       </c>
       <c r="AA159" t="s">
-        <v>552</v>
+        <v>584</v>
       </c>
     </row>
     <row r="160" spans="1:27">
       <c r="A160">
         <v>10487</v>
       </c>
       <c r="B160" t="s">
-        <v>1715</v>
+        <v>1727</v>
       </c>
       <c r="C160" t="s">
-        <v>1716</v>
+        <v>1728</v>
       </c>
       <c r="D160" t="s">
         <v>29</v>
       </c>
       <c r="E160" t="s">
-        <v>1717</v>
+        <v>1729</v>
       </c>
       <c r="G160" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L160" t="s">
         <v>31</v>
       </c>
       <c r="M160" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N160" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O160" t="s">
-        <v>1718</v>
+        <v>1730</v>
       </c>
       <c r="P160" t="s">
-        <v>1719</v>
+        <v>1731</v>
       </c>
       <c r="Q160" t="s">
-        <v>1720</v>
+        <v>1732</v>
       </c>
       <c r="S160" t="s">
-        <v>1721</v>
+        <v>1733</v>
       </c>
       <c r="T160" t="s">
-        <v>1722</v>
+        <v>1734</v>
       </c>
       <c r="U160" t="s">
         <v>39</v>
       </c>
       <c r="V160" t="s">
-        <v>1723</v>
+        <v>1735</v>
       </c>
       <c r="W160" t="s">
-        <v>1724</v>
+        <v>1736</v>
       </c>
       <c r="Y160" t="s">
-        <v>1725</v>
+        <v>1737</v>
       </c>
       <c r="AA160" t="s">
-        <v>748</v>
+        <v>754</v>
       </c>
     </row>
     <row r="161" spans="1:27">
       <c r="A161">
         <v>10488</v>
       </c>
       <c r="B161" t="s">
-        <v>1726</v>
+        <v>1738</v>
       </c>
       <c r="C161" t="s">
-        <v>1727</v>
+        <v>1739</v>
       </c>
       <c r="D161" t="s">
-        <v>263</v>
+        <v>272</v>
       </c>
       <c r="E161" t="s">
-        <v>1728</v>
+        <v>1740</v>
       </c>
       <c r="G161" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L161" t="s">
         <v>31</v>
       </c>
       <c r="M161" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N161" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O161" t="s">
-        <v>1729</v>
+        <v>1741</v>
       </c>
       <c r="P161" t="s">
-        <v>1730</v>
+        <v>1742</v>
       </c>
       <c r="Q161" t="s">
-        <v>1731</v>
+        <v>1743</v>
       </c>
       <c r="S161" t="s">
-        <v>1732</v>
+        <v>1744</v>
       </c>
       <c r="T161" t="s">
-        <v>1733</v>
+        <v>1745</v>
       </c>
       <c r="U161" t="s">
         <v>39</v>
       </c>
       <c r="V161" t="s">
-        <v>671</v>
+        <v>677</v>
       </c>
       <c r="W161" t="s">
-        <v>672</v>
+        <v>678</v>
       </c>
       <c r="Y161" t="s">
-        <v>1734</v>
+        <v>1746</v>
       </c>
       <c r="AA161" t="s">
-        <v>552</v>
+        <v>96</v>
       </c>
     </row>
     <row r="162" spans="1:27">
       <c r="A162">
         <v>10489</v>
       </c>
       <c r="B162" t="s">
-        <v>1735</v>
+        <v>1747</v>
       </c>
       <c r="C162" t="s">
-        <v>1736</v>
+        <v>1748</v>
       </c>
       <c r="D162" t="s">
         <v>29</v>
       </c>
       <c r="E162" t="s">
-        <v>1737</v>
+        <v>1749</v>
       </c>
       <c r="G162" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L162" t="s">
         <v>31</v>
       </c>
       <c r="M162" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N162" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O162" t="s">
-        <v>1738</v>
+        <v>1750</v>
       </c>
       <c r="P162" t="s">
-        <v>1739</v>
+        <v>1751</v>
       </c>
       <c r="Q162" t="s">
-        <v>1740</v>
+        <v>1752</v>
       </c>
       <c r="S162" t="s">
-        <v>1741</v>
+        <v>1753</v>
       </c>
       <c r="T162" t="s">
-        <v>1742</v>
+        <v>1754</v>
       </c>
       <c r="U162" t="s">
-        <v>183</v>
+        <v>191</v>
       </c>
       <c r="V162" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="W162" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="Y162" t="s">
-        <v>1743</v>
+        <v>1755</v>
       </c>
       <c r="AA162" t="s">
-        <v>748</v>
+        <v>754</v>
       </c>
     </row>
     <row r="163" spans="1:27">
       <c r="A163">
         <v>10490</v>
       </c>
       <c r="B163" t="s">
-        <v>139</v>
+        <v>146</v>
       </c>
       <c r="C163" t="s">
-        <v>1744</v>
+        <v>1756</v>
       </c>
       <c r="D163" t="s">
-        <v>232</v>
+        <v>240</v>
       </c>
       <c r="E163" t="s">
-        <v>1745</v>
+        <v>1757</v>
       </c>
       <c r="G163" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L163" t="s">
         <v>31</v>
       </c>
       <c r="M163" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N163" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O163" t="s">
-        <v>1746</v>
+        <v>1758</v>
       </c>
       <c r="P163" t="s">
-        <v>1747</v>
+        <v>1759</v>
       </c>
       <c r="Q163" t="s">
-        <v>1748</v>
+        <v>1760</v>
       </c>
       <c r="S163" t="s">
-        <v>1749</v>
+        <v>1761</v>
       </c>
       <c r="T163" t="s">
-        <v>1750</v>
+        <v>1762</v>
       </c>
       <c r="V163" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="W163" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="Y163" t="s">
-        <v>1751</v>
+        <v>1763</v>
       </c>
       <c r="AA163" t="s">
-        <v>1752</v>
+        <v>247</v>
       </c>
     </row>
     <row r="164" spans="1:27">
       <c r="A164">
         <v>10491</v>
       </c>
       <c r="B164" t="s">
-        <v>1753</v>
+        <v>1764</v>
       </c>
       <c r="C164" t="s">
-        <v>1754</v>
+        <v>1765</v>
       </c>
       <c r="D164" t="s">
-        <v>177</v>
+        <v>185</v>
       </c>
       <c r="E164" t="s">
-        <v>1755</v>
+        <v>1766</v>
       </c>
       <c r="G164" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L164" t="s">
         <v>31</v>
       </c>
       <c r="M164" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N164" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O164" t="s">
-        <v>1756</v>
+        <v>1767</v>
       </c>
       <c r="P164" t="s">
-        <v>1757</v>
+        <v>1768</v>
       </c>
       <c r="Q164" t="s">
-        <v>1758</v>
+        <v>1769</v>
       </c>
       <c r="S164" t="s">
-        <v>1759</v>
+        <v>1770</v>
       </c>
       <c r="T164" t="s">
-        <v>1760</v>
+        <v>1771</v>
       </c>
       <c r="U164" t="s">
-        <v>437</v>
+        <v>445</v>
       </c>
       <c r="V164" t="s">
-        <v>1121</v>
+        <v>1132</v>
       </c>
       <c r="W164" t="s">
-        <v>1122</v>
+        <v>1133</v>
       </c>
       <c r="Y164" t="s">
-        <v>1761</v>
+        <v>1772</v>
       </c>
       <c r="AA164" t="s">
-        <v>552</v>
+        <v>584</v>
       </c>
     </row>
     <row r="165" spans="1:27">
       <c r="A165">
         <v>10492</v>
       </c>
       <c r="B165" t="s">
-        <v>1762</v>
+        <v>1773</v>
       </c>
       <c r="C165" t="s">
-        <v>1763</v>
+        <v>1774</v>
       </c>
       <c r="D165" t="s">
-        <v>210</v>
+        <v>218</v>
       </c>
       <c r="E165" t="s">
-        <v>1764</v>
+        <v>1775</v>
       </c>
       <c r="G165" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L165" t="s">
         <v>31</v>
       </c>
       <c r="M165" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N165" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O165" t="s">
-        <v>1765</v>
+        <v>1776</v>
       </c>
       <c r="P165" t="s">
-        <v>1766</v>
+        <v>1777</v>
       </c>
       <c r="Q165" t="s">
-        <v>1767</v>
+        <v>1778</v>
       </c>
       <c r="S165" t="s">
-        <v>1768</v>
+        <v>1779</v>
       </c>
       <c r="T165" t="s">
-        <v>1769</v>
+        <v>1780</v>
       </c>
       <c r="U165" t="s">
-        <v>183</v>
+        <v>191</v>
       </c>
       <c r="V165" t="s">
-        <v>1770</v>
+        <v>1781</v>
       </c>
       <c r="W165" t="s">
-        <v>1771</v>
+        <v>1782</v>
       </c>
       <c r="Y165" t="s">
-        <v>1772</v>
+        <v>1783</v>
       </c>
       <c r="AA165" t="s">
-        <v>166</v>
+        <v>174</v>
       </c>
     </row>
     <row r="166" spans="1:27">
       <c r="A166">
         <v>10493</v>
       </c>
       <c r="B166" t="s">
-        <v>1773</v>
+        <v>1784</v>
       </c>
       <c r="C166" t="s">
-        <v>1774</v>
+        <v>1785</v>
       </c>
       <c r="D166" t="s">
-        <v>188</v>
+        <v>196</v>
       </c>
       <c r="E166" t="s">
-        <v>1775</v>
+        <v>1786</v>
       </c>
       <c r="G166" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L166" t="s">
         <v>31</v>
       </c>
       <c r="M166" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N166" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O166" t="s">
-        <v>1776</v>
+        <v>1787</v>
       </c>
       <c r="P166" t="s">
-        <v>1777</v>
+        <v>1788</v>
       </c>
       <c r="Q166" t="s">
-        <v>1778</v>
+        <v>1789</v>
       </c>
       <c r="S166" t="s">
-        <v>1779</v>
+        <v>1790</v>
       </c>
       <c r="T166" t="s">
-        <v>1780</v>
+        <v>1791</v>
       </c>
       <c r="U166" t="s">
-        <v>183</v>
+        <v>191</v>
       </c>
       <c r="V166" t="s">
-        <v>1781</v>
+        <v>1792</v>
       </c>
       <c r="W166" t="s">
-        <v>1782</v>
+        <v>1793</v>
       </c>
       <c r="Y166" t="s">
-        <v>1783</v>
+        <v>1794</v>
       </c>
       <c r="AA166" t="s">
-        <v>166</v>
+        <v>174</v>
       </c>
     </row>
     <row r="167" spans="1:27">
       <c r="A167">
         <v>10494</v>
       </c>
       <c r="B167" t="s">
-        <v>528</v>
+        <v>535</v>
       </c>
       <c r="C167" t="s">
-        <v>1784</v>
+        <v>1795</v>
       </c>
       <c r="D167" t="s">
-        <v>395</v>
+        <v>403</v>
       </c>
       <c r="E167" t="s">
-        <v>1785</v>
+        <v>1796</v>
       </c>
       <c r="G167" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="H167" t="s">
-        <v>395</v>
+        <v>403</v>
       </c>
       <c r="I167" t="s">
-        <v>1786</v>
+        <v>1797</v>
       </c>
       <c r="K167" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L167" t="s">
         <v>31</v>
       </c>
       <c r="M167" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N167" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O167" t="s">
-        <v>1787</v>
+        <v>1798</v>
       </c>
       <c r="P167" t="s">
-        <v>1788</v>
+        <v>1799</v>
       </c>
       <c r="Q167" t="s">
-        <v>1789</v>
+        <v>1800</v>
       </c>
       <c r="R167" t="s">
-        <v>1790</v>
+        <v>1801</v>
       </c>
       <c r="S167" t="s">
-        <v>1791</v>
+        <v>1802</v>
       </c>
       <c r="T167" t="s">
-        <v>1792</v>
+        <v>1803</v>
       </c>
       <c r="U167" t="s">
-        <v>183</v>
+        <v>191</v>
       </c>
       <c r="V167" t="s">
-        <v>1793</v>
+        <v>1804</v>
       </c>
       <c r="W167" t="s">
-        <v>1794</v>
+        <v>1805</v>
       </c>
       <c r="Y167" t="s">
-        <v>1795</v>
+        <v>1806</v>
       </c>
       <c r="AA167" t="s">
-        <v>166</v>
+        <v>174</v>
       </c>
     </row>
     <row r="168" spans="1:27">
       <c r="A168">
         <v>10495</v>
       </c>
       <c r="B168" t="s">
-        <v>988</v>
+        <v>997</v>
       </c>
       <c r="C168" t="s">
-        <v>1796</v>
+        <v>1807</v>
       </c>
       <c r="D168" t="s">
-        <v>177</v>
+        <v>185</v>
       </c>
       <c r="E168" t="s">
-        <v>1797</v>
+        <v>1808</v>
       </c>
       <c r="G168" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L168" t="s">
         <v>31</v>
       </c>
       <c r="M168" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N168" t="s">
-        <v>341</v>
+        <v>349</v>
       </c>
       <c r="O168" t="s">
-        <v>1798</v>
+        <v>1809</v>
       </c>
       <c r="P168" t="s">
-        <v>1799</v>
+        <v>1810</v>
       </c>
       <c r="Q168" t="s">
-        <v>1800</v>
+        <v>1811</v>
       </c>
       <c r="R168" t="s">
-        <v>1801</v>
+        <v>1812</v>
       </c>
       <c r="S168" t="s">
-        <v>1802</v>
+        <v>1813</v>
       </c>
       <c r="T168" t="s">
-        <v>1803</v>
+        <v>1814</v>
       </c>
       <c r="U168" t="s">
-        <v>183</v>
+        <v>191</v>
       </c>
       <c r="V168" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="W168" t="s">
-        <v>1804</v>
+        <v>1815</v>
       </c>
       <c r="Y168" t="s">
-        <v>1805</v>
+        <v>1816</v>
       </c>
       <c r="AA168" t="s">
-        <v>174</v>
+        <v>182</v>
       </c>
     </row>
     <row r="169" spans="1:27">
       <c r="A169">
         <v>10496</v>
       </c>
       <c r="B169" t="s">
-        <v>1806</v>
+        <v>1817</v>
       </c>
       <c r="C169" t="s">
-        <v>1807</v>
+        <v>1818</v>
       </c>
       <c r="D169" t="s">
-        <v>544</v>
+        <v>551</v>
       </c>
       <c r="E169" t="s">
-        <v>1808</v>
+        <v>1819</v>
       </c>
       <c r="G169" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L169" t="s">
         <v>31</v>
       </c>
       <c r="M169" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N169" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O169" t="s">
-        <v>1809</v>
+        <v>1820</v>
       </c>
       <c r="P169" t="s">
-        <v>1810</v>
+        <v>1821</v>
       </c>
       <c r="Q169" t="s">
-        <v>1811</v>
+        <v>1822</v>
       </c>
       <c r="S169" t="s">
-        <v>1812</v>
+        <v>1823</v>
       </c>
       <c r="T169" t="s">
-        <v>1813</v>
+        <v>1824</v>
       </c>
       <c r="U169" t="s">
-        <v>183</v>
+        <v>191</v>
       </c>
       <c r="V169" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="W169" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="Y169" t="s">
-        <v>1814</v>
+        <v>1825</v>
       </c>
       <c r="Z169" t="s">
-        <v>1815</v>
+        <v>1826</v>
       </c>
       <c r="AA169" t="s">
-        <v>552</v>
+        <v>584</v>
       </c>
     </row>
     <row r="170" spans="1:27">
       <c r="A170">
         <v>10497</v>
       </c>
       <c r="B170" t="s">
-        <v>1124</v>
+        <v>1135</v>
       </c>
       <c r="C170" t="s">
-        <v>1816</v>
+        <v>1827</v>
       </c>
       <c r="D170" t="s">
-        <v>324</v>
+        <v>332</v>
       </c>
       <c r="E170" t="s">
-        <v>1817</v>
+        <v>1828</v>
       </c>
       <c r="G170" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L170" t="s">
         <v>31</v>
       </c>
       <c r="M170" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N170" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O170" t="s">
-        <v>1818</v>
+        <v>1829</v>
       </c>
       <c r="P170" t="s">
-        <v>1819</v>
+        <v>1830</v>
       </c>
       <c r="Q170" t="s">
-        <v>1820</v>
+        <v>1831</v>
       </c>
       <c r="S170" t="s">
-        <v>1821</v>
+        <v>1832</v>
       </c>
       <c r="T170" t="s">
-        <v>1822</v>
+        <v>1833</v>
       </c>
       <c r="U170" t="s">
         <v>39</v>
       </c>
       <c r="V170" t="s">
-        <v>683</v>
+        <v>689</v>
       </c>
       <c r="W170" t="s">
-        <v>684</v>
+        <v>690</v>
       </c>
       <c r="Y170" t="s">
-        <v>1823</v>
+        <v>1834</v>
       </c>
       <c r="AA170" t="s">
-        <v>336</v>
+        <v>344</v>
       </c>
     </row>
     <row r="171" spans="1:27">
       <c r="A171">
         <v>11033</v>
       </c>
       <c r="B171" t="s">
-        <v>664</v>
+        <v>670</v>
       </c>
       <c r="C171" t="s">
-        <v>1824</v>
+        <v>1835</v>
       </c>
       <c r="D171" t="s">
-        <v>263</v>
+        <v>272</v>
       </c>
       <c r="E171" t="s">
-        <v>1825</v>
+        <v>1836</v>
       </c>
       <c r="G171" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L171" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="M171" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="N171" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="O171" t="s">
-        <v>1826</v>
+        <v>1837</v>
       </c>
       <c r="Q171" t="s">
-        <v>1827</v>
+        <v>1838</v>
       </c>
       <c r="V171" t="s">
-        <v>1828</v>
+        <v>1839</v>
       </c>
       <c r="W171" t="s">
-        <v>1828</v>
+        <v>1839</v>
       </c>
       <c r="AA171" t="s">
-        <v>1266</v>
+        <v>1840</v>
       </c>
     </row>
     <row r="172" spans="1:27">
       <c r="A172">
         <v>11087</v>
       </c>
       <c r="B172" t="s">
-        <v>822</v>
+        <v>827</v>
       </c>
       <c r="C172" t="s">
-        <v>823</v>
+        <v>828</v>
       </c>
       <c r="D172" t="s">
-        <v>263</v>
+        <v>272</v>
       </c>
       <c r="E172" t="s">
-        <v>1829</v>
+        <v>1841</v>
       </c>
       <c r="G172" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L172" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="M172" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="N172" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="O172" t="s">
-        <v>1830</v>
+        <v>1842</v>
       </c>
       <c r="P172" t="s">
-        <v>1831</v>
+        <v>1843</v>
       </c>
       <c r="Q172" t="s">
-        <v>1832</v>
+        <v>1844</v>
       </c>
       <c r="AA172" t="s">
-        <v>1833</v>
+        <v>1845</v>
       </c>
     </row>
     <row r="173" spans="1:27">
       <c r="A173">
         <v>11096</v>
       </c>
       <c r="B173" t="s">
-        <v>868</v>
+        <v>873</v>
       </c>
       <c r="C173" t="s">
-        <v>1834</v>
+        <v>1846</v>
       </c>
       <c r="D173" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="E173" t="s">
-        <v>1835</v>
+        <v>1847</v>
       </c>
       <c r="G173" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L173" t="s">
         <v>31</v>
       </c>
       <c r="M173" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N173" t="s">
-        <v>341</v>
+        <v>349</v>
       </c>
       <c r="O173" t="s">
-        <v>1836</v>
+        <v>1848</v>
       </c>
       <c r="P173" t="s">
-        <v>1837</v>
+        <v>1849</v>
+      </c>
+      <c r="Q173" t="s">
+        <v>1850</v>
       </c>
       <c r="S173" t="s">
-        <v>1838</v>
+        <v>1851</v>
       </c>
       <c r="T173" t="s">
-        <v>1839</v>
+        <v>1852</v>
       </c>
       <c r="U173" t="s">
-        <v>1840</v>
+        <v>1853</v>
       </c>
       <c r="V173" t="s">
-        <v>683</v>
+        <v>689</v>
       </c>
       <c r="W173" t="s">
-        <v>684</v>
+        <v>690</v>
       </c>
       <c r="Y173" t="s">
-        <v>1841</v>
+        <v>1854</v>
       </c>
       <c r="AA173" t="s">
-        <v>1833</v>
+        <v>145</v>
       </c>
     </row>
     <row r="174" spans="1:27">
       <c r="A174">
         <v>11097</v>
       </c>
       <c r="B174" t="s">
         <v>44</v>
       </c>
       <c r="C174" t="s">
-        <v>1842</v>
+        <v>1855</v>
       </c>
       <c r="D174" t="s">
         <v>46</v>
       </c>
       <c r="E174" t="s">
-        <v>1843</v>
+        <v>1856</v>
       </c>
       <c r="G174" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L174" t="s">
         <v>31</v>
       </c>
       <c r="M174" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N174" t="s">
-        <v>341</v>
+        <v>349</v>
       </c>
       <c r="O174" t="s">
-        <v>1844</v>
+        <v>1857</v>
       </c>
       <c r="P174" t="s">
+        <v>1858</v>
+      </c>
+      <c r="S174" t="s">
+        <v>1859</v>
+      </c>
+      <c r="T174" t="s">
+        <v>1860</v>
+      </c>
+      <c r="U174" t="s">
+        <v>1861</v>
+      </c>
+      <c r="X174" t="s">
+        <v>1862</v>
+      </c>
+      <c r="Y174" t="s">
+        <v>1863</v>
+      </c>
+      <c r="Z174" t="s">
+        <v>319</v>
+      </c>
+      <c r="AA174" t="s">
         <v>1845</v>
-      </c>
-[...19 lines deleted...]
-        <v>1833</v>
       </c>
     </row>
     <row r="175" spans="1:27">
       <c r="A175">
         <v>11165</v>
       </c>
       <c r="B175" t="s">
-        <v>1851</v>
+        <v>1864</v>
       </c>
       <c r="C175" t="s">
-        <v>1852</v>
+        <v>1865</v>
       </c>
       <c r="D175" t="s">
-        <v>1853</v>
+        <v>1866</v>
       </c>
       <c r="E175" t="s">
-        <v>1854</v>
+        <v>1867</v>
       </c>
       <c r="G175" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="L175" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="M175" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="N175" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="T175" t="s">
-        <v>1855</v>
+        <v>1868</v>
       </c>
       <c r="AA175" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
     </row>
     <row r="176" spans="1:27">
       <c r="A176">
         <v>11166</v>
       </c>
       <c r="B176" t="s">
         <v>44</v>
       </c>
       <c r="C176" t="s">
-        <v>1856</v>
+        <v>1869</v>
       </c>
       <c r="D176" t="s">
-        <v>1857</v>
+        <v>1870</v>
       </c>
       <c r="E176" t="s">
-        <v>1854</v>
+        <v>1867</v>
       </c>
       <c r="G176" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="L176" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="M176" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="N176" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="AA176" t="s">
-        <v>174</v>
+        <v>182</v>
       </c>
     </row>
     <row r="177" spans="1:27">
       <c r="A177">
         <v>11167</v>
       </c>
       <c r="B177" t="s">
-        <v>1858</v>
+        <v>1871</v>
       </c>
       <c r="C177" t="s">
-        <v>1859</v>
+        <v>1872</v>
       </c>
       <c r="D177" t="s">
-        <v>1860</v>
+        <v>1873</v>
       </c>
       <c r="E177" t="s">
-        <v>1854</v>
+        <v>1867</v>
       </c>
       <c r="G177" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="L177" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="M177" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="N177" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="AA177" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
     </row>
     <row r="178" spans="1:27">
       <c r="A178">
         <v>11187</v>
       </c>
       <c r="B178" t="s">
-        <v>454</v>
+        <v>461</v>
       </c>
       <c r="C178" t="s">
-        <v>1861</v>
+        <v>1874</v>
       </c>
       <c r="D178" t="s">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="E178" t="s">
-        <v>1862</v>
+        <v>1875</v>
       </c>
       <c r="G178" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="H178" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="I178" t="s">
-        <v>1863</v>
+        <v>1876</v>
       </c>
       <c r="K178" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L178" t="s">
         <v>31</v>
       </c>
       <c r="M178" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N178" t="s">
-        <v>409</v>
+        <v>417</v>
       </c>
       <c r="O178" t="s">
-        <v>1864</v>
+        <v>1877</v>
       </c>
       <c r="P178" t="s">
-        <v>1865</v>
+        <v>1878</v>
       </c>
       <c r="Q178" t="s">
-        <v>1866</v>
+        <v>1879</v>
       </c>
       <c r="R178" t="s">
-        <v>1867</v>
+        <v>1880</v>
       </c>
       <c r="S178" t="s">
-        <v>1868</v>
+        <v>1881</v>
       </c>
       <c r="T178" t="s">
-        <v>1869</v>
+        <v>1882</v>
       </c>
       <c r="V178" t="s">
-        <v>1870</v>
+        <v>1883</v>
       </c>
       <c r="W178" t="s">
-        <v>1871</v>
+        <v>1884</v>
       </c>
       <c r="Y178" t="s">
-        <v>1872</v>
+        <v>1885</v>
       </c>
       <c r="AA178" t="s">
-        <v>541</v>
+        <v>548</v>
       </c>
     </row>
     <row r="179" spans="1:27">
       <c r="A179">
         <v>11776</v>
       </c>
       <c r="B179" t="s">
-        <v>517</v>
+        <v>524</v>
       </c>
       <c r="C179" t="s">
-        <v>1873</v>
+        <v>1886</v>
       </c>
       <c r="D179" t="s">
-        <v>252</v>
+        <v>261</v>
       </c>
       <c r="E179" t="s">
-        <v>1202</v>
+        <v>1213</v>
       </c>
       <c r="F179" t="s">
-        <v>1874</v>
+        <v>1887</v>
       </c>
       <c r="G179" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L179" t="s">
         <v>31</v>
       </c>
       <c r="M179" t="s">
-        <v>290</v>
+        <v>298</v>
       </c>
       <c r="N179" t="s">
-        <v>409</v>
+        <v>417</v>
       </c>
       <c r="O179" t="s">
-        <v>1875</v>
+        <v>1888</v>
       </c>
       <c r="P179" t="s">
-        <v>1876</v>
+        <v>1889</v>
       </c>
       <c r="S179" t="s">
-        <v>1877</v>
+        <v>1890</v>
       </c>
       <c r="T179" t="s">
-        <v>1878</v>
+        <v>1891</v>
       </c>
       <c r="U179" t="s">
-        <v>1208</v>
+        <v>1219</v>
       </c>
       <c r="V179" t="s">
-        <v>1879</v>
+        <v>1892</v>
       </c>
       <c r="W179" t="s">
-        <v>1880</v>
+        <v>1893</v>
       </c>
       <c r="Y179" t="s">
-        <v>1881</v>
+        <v>1894</v>
       </c>
       <c r="AA179" t="s">
-        <v>644</v>
+        <v>650</v>
       </c>
     </row>
     <row r="180" spans="1:27">
       <c r="A180">
         <v>11781</v>
       </c>
       <c r="B180" t="s">
-        <v>1356</v>
+        <v>1369</v>
       </c>
       <c r="C180" t="s">
-        <v>1882</v>
+        <v>1895</v>
       </c>
       <c r="D180" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="E180" t="s">
-        <v>1085</v>
+        <v>1096</v>
       </c>
       <c r="F180" t="s">
-        <v>1883</v>
+        <v>1896</v>
       </c>
       <c r="G180" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L180" t="s">
         <v>31</v>
       </c>
       <c r="M180" t="s">
-        <v>1884</v>
+        <v>1897</v>
       </c>
       <c r="N180" t="s">
-        <v>341</v>
+        <v>349</v>
       </c>
       <c r="O180" t="s">
-        <v>1885</v>
+        <v>1898</v>
       </c>
       <c r="P180" t="s">
-        <v>1886</v>
+        <v>1899</v>
+      </c>
+      <c r="Q180" t="s">
+        <v>1900</v>
       </c>
       <c r="S180" t="s">
-        <v>1887</v>
+        <v>1901</v>
       </c>
       <c r="T180" t="s">
-        <v>1888</v>
+        <v>1902</v>
       </c>
       <c r="U180" t="s">
-        <v>1840</v>
+        <v>1853</v>
       </c>
       <c r="V180" t="s">
-        <v>1889</v>
+        <v>1903</v>
       </c>
       <c r="W180" t="s">
-        <v>1890</v>
+        <v>1904</v>
       </c>
       <c r="Y180" t="s">
-        <v>1891</v>
+        <v>1905</v>
       </c>
       <c r="AA180" t="s">
-        <v>538</v>
+        <v>96</v>
       </c>
     </row>
     <row r="181" spans="1:27">
       <c r="A181">
         <v>11782</v>
       </c>
       <c r="B181" t="s">
-        <v>1892</v>
+        <v>1906</v>
       </c>
       <c r="C181" t="s">
-        <v>1893</v>
+        <v>1907</v>
       </c>
       <c r="D181" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="E181" t="s">
-        <v>1202</v>
+        <v>1213</v>
       </c>
       <c r="G181" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L181" t="s">
         <v>31</v>
       </c>
       <c r="M181" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N181" t="s">
-        <v>341</v>
+        <v>349</v>
       </c>
       <c r="O181" t="s">
-        <v>1894</v>
+        <v>1908</v>
       </c>
       <c r="P181" t="s">
-        <v>1895</v>
+        <v>1909</v>
       </c>
       <c r="S181" t="s">
-        <v>1896</v>
+        <v>1910</v>
       </c>
       <c r="T181" t="s">
-        <v>1897</v>
+        <v>1911</v>
       </c>
       <c r="U181" t="s">
-        <v>1840</v>
+        <v>1853</v>
       </c>
       <c r="V181" t="s">
-        <v>1879</v>
+        <v>1892</v>
       </c>
       <c r="W181" t="s">
-        <v>1880</v>
+        <v>1893</v>
       </c>
       <c r="Y181" t="s">
-        <v>1898</v>
+        <v>1912</v>
       </c>
       <c r="AA181" t="s">
-        <v>538</v>
+        <v>545</v>
       </c>
     </row>
     <row r="182" spans="1:27">
       <c r="A182">
         <v>11783</v>
       </c>
       <c r="B182" t="s">
-        <v>1899</v>
+        <v>1913</v>
       </c>
       <c r="C182" t="s">
-        <v>1900</v>
+        <v>1914</v>
       </c>
       <c r="D182" t="s">
-        <v>232</v>
+        <v>240</v>
       </c>
       <c r="E182" t="s">
-        <v>1901</v>
+        <v>1915</v>
       </c>
       <c r="G182" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L182" t="s">
         <v>31</v>
       </c>
       <c r="M182" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N182" t="s">
-        <v>341</v>
+        <v>349</v>
       </c>
       <c r="O182" t="s">
-        <v>1902</v>
+        <v>1916</v>
       </c>
       <c r="P182" t="s">
-        <v>1903</v>
+        <v>1917</v>
+      </c>
+      <c r="Q182" t="s">
+        <v>1918</v>
       </c>
       <c r="S182" t="s">
-        <v>1904</v>
+        <v>1919</v>
       </c>
       <c r="T182" t="s">
-        <v>1905</v>
+        <v>1920</v>
       </c>
       <c r="U182" t="s">
-        <v>1840</v>
+        <v>1853</v>
       </c>
       <c r="V182" t="s">
-        <v>1879</v>
+        <v>1892</v>
       </c>
       <c r="W182" t="s">
-        <v>1880</v>
+        <v>1893</v>
       </c>
       <c r="Y182" t="s">
-        <v>1906</v>
+        <v>1921</v>
       </c>
       <c r="AA182" t="s">
-        <v>538</v>
+        <v>976</v>
       </c>
     </row>
     <row r="183" spans="1:27">
       <c r="A183">
         <v>12035</v>
       </c>
       <c r="B183" t="s">
-        <v>250</v>
+        <v>259</v>
       </c>
       <c r="C183" t="s">
-        <v>1907</v>
+        <v>1922</v>
       </c>
       <c r="D183" t="s">
         <v>29</v>
       </c>
       <c r="E183" t="s">
-        <v>1908</v>
+        <v>1923</v>
       </c>
       <c r="G183" t="s">
-        <v>265</v>
+        <v>61</v>
       </c>
       <c r="L183" t="s">
         <v>31</v>
       </c>
       <c r="M183" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N183" t="s">
-        <v>341</v>
+        <v>349</v>
       </c>
       <c r="O183" t="s">
-        <v>1909</v>
+        <v>1924</v>
       </c>
       <c r="P183" t="s">
-        <v>1910</v>
+        <v>1925</v>
       </c>
       <c r="Q183" t="s">
-        <v>1911</v>
+        <v>1926</v>
       </c>
       <c r="S183" t="s">
-        <v>1912</v>
+        <v>1927</v>
       </c>
       <c r="T183" t="s">
-        <v>1913</v>
+        <v>1928</v>
       </c>
       <c r="U183" t="s">
         <v>39</v>
       </c>
       <c r="V183" t="s">
-        <v>1914</v>
+        <v>1929</v>
       </c>
       <c r="W183" t="s">
-        <v>1915</v>
+        <v>1930</v>
       </c>
       <c r="Y183" t="s">
-        <v>1916</v>
+        <v>1931</v>
       </c>
       <c r="AA183" t="s">
-        <v>748</v>
+        <v>754</v>
+      </c>
+    </row>
+    <row r="184" spans="1:27">
+      <c r="A184">
+        <v>12766</v>
+      </c>
+      <c r="B184" t="s">
+        <v>1932</v>
+      </c>
+      <c r="C184" t="s">
+        <v>1933</v>
+      </c>
+      <c r="D184" t="s">
+        <v>332</v>
+      </c>
+      <c r="E184" t="s">
+        <v>1934</v>
+      </c>
+      <c r="G184" t="s">
+        <v>61</v>
+      </c>
+      <c r="L184" t="s">
+        <v>1935</v>
+      </c>
+      <c r="M184" t="s">
+        <v>1936</v>
+      </c>
+      <c r="N184" t="s">
+        <v>349</v>
+      </c>
+      <c r="O184" t="s">
+        <v>1937</v>
+      </c>
+      <c r="P184" t="s">
+        <v>1938</v>
+      </c>
+      <c r="S184" t="s">
+        <v>1939</v>
+      </c>
+      <c r="T184" t="s">
+        <v>1940</v>
+      </c>
+      <c r="U184" t="s">
+        <v>1941</v>
+      </c>
+      <c r="V184" t="s">
+        <v>1680</v>
+      </c>
+      <c r="W184" t="s">
+        <v>1942</v>
+      </c>
+      <c r="Y184" t="s">
+        <v>1943</v>
+      </c>
+      <c r="AA184" t="s">
+        <v>872</v>
+      </c>
+    </row>
+    <row r="185" spans="1:27">
+      <c r="A185">
+        <v>12843</v>
+      </c>
+      <c r="B185" t="s">
+        <v>259</v>
+      </c>
+      <c r="C185" t="s">
+        <v>1944</v>
+      </c>
+      <c r="D185" t="s">
+        <v>1945</v>
+      </c>
+      <c r="G185" t="s">
+        <v>230</v>
+      </c>
+      <c r="L185" t="s">
+        <v>1946</v>
+      </c>
+      <c r="M185" t="s">
+        <v>126</v>
+      </c>
+      <c r="N185" t="s">
+        <v>1947</v>
+      </c>
+      <c r="P185" t="s">
+        <v>1948</v>
+      </c>
+      <c r="S185" t="s">
+        <v>1949</v>
+      </c>
+      <c r="T185" t="s">
+        <v>1950</v>
+      </c>
+      <c r="U185" t="s">
+        <v>1951</v>
+      </c>
+      <c r="V185" t="s">
+        <v>247</v>
+      </c>
+      <c r="W185" t="s">
+        <v>1952</v>
+      </c>
+      <c r="Y185" t="s">
+        <v>1953</v>
+      </c>
+      <c r="AA185" t="s">
+        <v>1954</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>