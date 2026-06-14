--- v1 (2026-05-04)
+++ v2 (2026-06-14)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1955">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1964">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Cognome</t>
   </si>
   <si>
     <t>Direzione</t>
   </si>
   <si>
     <t>Area</t>
   </si>
   <si>
     <t>Ufficio</t>
   </si>
   <si>
     <t>Incarico</t>
   </si>
   <si>
     <t>Direzione interim</t>
   </si>
   <si>
@@ -575,4473 +575,4495 @@
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/GUNNELLA_ADRIANO_CV_23072025.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/GUNNELLA_ADRIANO_Dich_annuale_insuss_cause_incomp_24072025.pdf</t>
   </si>
   <si>
     <t>05/07/2023</t>
   </si>
   <si>
     <t>Collocamento in aspettativa</t>
   </si>
   <si>
     <t>18/11/2025</t>
   </si>
   <si>
     <t>MARCO</t>
   </si>
   <si>
     <t>MARAFINI</t>
   </si>
   <si>
     <t>DIREZIONE REGIONALE RAGIONERIA GENERALE</t>
   </si>
   <si>
+    <t>164.971,01 €</t>
+  </si>
+  <si>
+    <t>Retribuzione di risultato nei limiti del tetto al trattamento economico complessivo previsto dall’articolo 10, comma 3, della L. R. 25 marzo 2024, n. 4 e art. 69 della L.R. 10 dicembre 2024 n. 20 €</t>
+  </si>
+  <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/MARAFINI_MARCO_CV_28102024_0.pdf</t>
   </si>
   <si>
-    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/MARAFINI_MARCO_dich_inconf_incomp_01022024_0.pdf</t>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/MARAFINI_MARCO_dich_inconf_incomp_14052026.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Marafini_Marco_dich_annuale_inconf_incomp_17062024_0.pdf</t>
+  </si>
+  <si>
+    <t>DGR n. 371 del 14/05/2026</t>
+  </si>
+  <si>
+    <t>Direttore della Direzione regionale "Ragioneria Generale"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">R.R. n. 1/2002
+</t>
+  </si>
+  <si>
+    <t>16/05/2026</t>
+  </si>
+  <si>
+    <t>15/05/2031</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/MARAFINI_MARCO_Dich_cariche_incarichi_14052026.pdf</t>
+  </si>
+  <si>
+    <t>15/05/2026</t>
+  </si>
+  <si>
+    <t>MARTA</t>
+  </si>
+  <si>
+    <t>DIREZIONE REGIONALE LAVORI PUBBLICI E INFRASTRUTTURE</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/MARTA_LUCA_CV_24102024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/MARTA_LUCA_Dich_Insuss_cause_inconf_incomp_27062025.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/MARTA-LUCA-Dich-annuale-insuss-cause-incomp-03032026.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DGR n. 477 del 26/06/2025
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Incarico di Direttore della Direzione regionale Lavori pubblici e infrastrutture
+</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/MARTA_LUCA_Dich_svolgimento_incarichi_cariche_27062025.pdf</t>
+  </si>
+  <si>
+    <t>LUIGI FERDINANDO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NAZZARO </t>
+  </si>
+  <si>
+    <t>DIREZIONE REGIONALE PERSONALE, ENTI LOCALI E SICUREZZA</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/NAZZARO_LUIGI_FERDINANDO_CV_2024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/NAZZARO_LUIGI_FERDINANDO_dich_inconf_incomp_01022024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/LUIGI_FERDINANDO_NAZZARO_dich_inconf_incomp_annuale_05062026.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">R.R. n.9 del 23/10/2023
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Novazione del contratto reg. cron n. 25673 del 07.12.2021 a Direttore della Direzione regionale Personale, enti locali e sicurezza
+</t>
+  </si>
+  <si>
+    <t>art. 19 comma 6 D.Lgs 165/2001</t>
+  </si>
+  <si>
+    <t>15/11/2021</t>
+  </si>
+  <si>
+    <t>14/11/2026</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/NAZZARO_LUIGI_FERDINANDO_Dich_cariche_incarichi_15112021.pdf</t>
+  </si>
+  <si>
+    <t>06/05/2026</t>
+  </si>
+  <si>
+    <t>TIZIANA</t>
+  </si>
+  <si>
+    <t>PETUCCI</t>
+  </si>
+  <si>
+    <t>DIREZIONE REGIONALE SVILUPPO ECONOMICO, ATTIVITA' PRODUTTIVE E RICERCA</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/PETUCCI_TIZIANA_CV_31032025.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/PETUCCI_TIZIANA_dich_inconf_incomp_28022024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/PETUCCI-TIZIANA-Dich-annuale-insussist-incomp-2026.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DGR n. 97 del 26/02/2024
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Direttore della Direzione regionale Sviluppo Economico, Attività Produttive e Ricerca
+</t>
+  </si>
+  <si>
+    <t>28/01/2024</t>
+  </si>
+  <si>
+    <t>27/01/0027</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/PETUCCI_TIZIANA_Dich_cariche_incarichi_28022024.pdf</t>
+  </si>
+  <si>
+    <t>ROSA MARIA</t>
+  </si>
+  <si>
+    <t>PRIVITERA</t>
+  </si>
+  <si>
+    <t>AVVOCATURA REGIONALE</t>
+  </si>
+  <si>
+    <t>Avvocato coordinatore</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/PRIVITERA_ROSA_MARIA_CV_2024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/PRIVITERA_ROSA_MARIA_dich_inconf_incomp_24012024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Privitera_Rosa_Maria_dich_annuale_inconf_incomp_2025.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DGR n.11 del 11/01/2024
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Incarico di Avvocato Coordinatore dell’Avvocatura Regionale
+</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/PRIVITERA_ROSA_MARIA_Dich_cariche_incarichi_24012024.pdf</t>
+  </si>
+  <si>
+    <t>10/02/2026</t>
+  </si>
+  <si>
+    <t>STEFANIA</t>
+  </si>
+  <si>
+    <t>RICCI</t>
+  </si>
+  <si>
+    <t>DIREZIONE REGIONALE TRASFORMAZIONE DIGITALE E PROCUREMENT</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/RICCI_STEFANIA_CV_06092022.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/RICCI_STEFANIA_Dich_insussistenza_inconf_incomp_27062025.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Ricci_Stefania_dich_annuale_inconf_incomp_24032026.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DGR n. 475 del 26/06/2025
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Direttore della Direzione regionale Trasformazione digitale e procurement
+</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/RICCI_STEFANIA_Dich_cariche_incarichi_27062025.pdf</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>ALESSANDRO</t>
+  </si>
+  <si>
+    <t>RIDOLFI</t>
+  </si>
+  <si>
+    <t>DIREZIONE GENERALE</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/RIDOLFI_ALESSANDRO_CV_2023.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/RIDOLFI_ALESSANDRO_dich_inconf_incomp_03052023.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Ridolfi_Alessandro_dich_annuale_inconf_incomp_17032026.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DGR n. 103 del 14/04/2023
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Direttore della Direzione Generale
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">art. 19 comma 6 D.Lgs 165/2001
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">dal 03/05/2023 fino a fine legislatura
+</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/RIDOLFI_ALESSANDRO_Dich_cariche_incarichi_03052023.pdf</t>
+  </si>
+  <si>
+    <t>ANDREA</t>
+  </si>
+  <si>
+    <t>URBANI</t>
+  </si>
+  <si>
+    <t>DIREZIONE REGIONALE SALUTE E INTEGRAZIONE SOCIOSANITARIA</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/URBANI_ANDREA_CV_14062023.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/URBANI_ANDREA_dich_inconf_incomp_28062023.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Urbani_Andrea_dich_inconf_incomp_annuale_29102024.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DGR n. 234 del 25/05/2023
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Direttore della Direzione regionale Salute e Integrazione Sociosanitaria
+</t>
+  </si>
+  <si>
+    <t>28/06/2023</t>
+  </si>
+  <si>
+    <t>27/06/2026</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/URBANI_ANDREA_Dich_cariche_incarichi_28062023.pdf</t>
+  </si>
+  <si>
+    <t>GIOVANNI</t>
+  </si>
+  <si>
+    <t>ABBRUZZETTI</t>
+  </si>
+  <si>
+    <t>DIREZIONE REGIONALE PROGRAMMAZIONE ECONOMICA, FONDI EUROPEI E PATRIMONIO NATURALE</t>
+  </si>
+  <si>
+    <t>AREA PARCHI REGIONALI</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/ABBRUZZETTI_GIOVANNI_CV_03102025.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/ABBRUZZETTI_GIOVANNI_Dich_insussist_inconf_incomp_conferimento_incarico_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Abbruzzetti-Giovanni-Dich-annuale-insuss-cause-incomp-06032026.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/ABBRUZZETTI_GIOVANNI_Dich_insuss_cause_inconf_incomp_incarico_interim_2025.pdf</t>
+  </si>
+  <si>
+    <t>AO n. G11483 del 10/09/2025</t>
+  </si>
+  <si>
+    <t>Dirigente dell'Area Parchi regionali della D.R. Programmazione Economica, Fondi Europei e Patrimonio Naturale</t>
+  </si>
+  <si>
+    <t>15/09/2025</t>
+  </si>
+  <si>
+    <t>14/09/2028</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/ABBRUZZETTI_GIOVANNI_Dich_cariche_incarichi_2025.pdf</t>
+  </si>
+  <si>
+    <t>NICOLA</t>
+  </si>
+  <si>
+    <t>MARCUCCI</t>
+  </si>
+  <si>
+    <t>AREA CICLO DELLE ACQUE, CONCESSIONI IDRICHE E SERVIZIO IDRICO INTEGRATO</t>
+  </si>
+  <si>
+    <t>AREA GENIO CIVILE LAZIO NORD</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/MARCUCCI_NICOLA_CV_06012025.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/MARCUCCI_NICOLA_dich_inconf_incomp_29042024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Marcucci_Nicola_dich_inconf_incomp_annuale_04042025.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Marcucci_Nicola_dich_inconf_incomp_interim_07012025.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AO n.G04966 del 29/04/2024 - AO n.G18006 del 27/12/2024 (interim dal 01/01/2025 al 30/06/2025) - AO G07920 del 20/06/2025 (interim dal 01/07/2025 al 31/12/2025)
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dirigente dell’Area “Ciclo delle acque, concessioni idriche e Servizio Idrico Integrato” della Direzione regionale “Lavori pubblici e infrastrutture, innovazione tecnologica”
+</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/MARCUCCI_NICOLA_Dich_cariche_incarichi_29042024.pdf</t>
+  </si>
+  <si>
+    <t>29/10/2025</t>
+  </si>
+  <si>
+    <t>MARINI</t>
+  </si>
+  <si>
+    <t>AREA PROTEZIONE E GESTIONE DELLA BIODIVERSITA'</t>
+  </si>
+  <si>
+    <t>UFFICIO TUTELA NATURALISTICA DELLE COSTE E DEL MARE</t>
+  </si>
+  <si>
+    <t>36.189,53 €</t>
+  </si>
+  <si>
+    <t>Retribuzione di risultato prevista dal CCD €</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/MARINI_LUCA_CV_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/MARINI_LUCA_dich_inconf_incomp_06062025.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Marini_Luca_dich_annuale_inconf_incomp_27052025.pdf</t>
+  </si>
+  <si>
+    <t>AO n.G07142 del 06/06/2025</t>
+  </si>
+  <si>
+    <t>Dirigente dell’Ufficio "Tutela Naturalistica delle Coste e del Mare” dell’Area “Protezione e gestione della biodiversità” della D.R. Ambiente, Cambiamenti Climatici, Transizione Energetica e Sostenibilità, Parchi</t>
+  </si>
+  <si>
+    <t>01/06/2025</t>
+  </si>
+  <si>
+    <t>31/05/2028</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/MARINI_LUCA_Dich_cariche_incarichi_06062025.pdf</t>
+  </si>
+  <si>
+    <t>ABRUSCI</t>
+  </si>
+  <si>
+    <t>AREA EVENTI STRAORDINARI E GIUBILEO 2025-PNRR M2-C4-I2-1B - INTERVENTI IN ESSERE - MISURE PER LA GESTIONE DEL RISCHIO ALLUVIONE E PER LA RIDUZIONE DEL RISCHIO IDROGEOLOGICO</t>
+  </si>
+  <si>
+    <t>AFFARI GENERALI E BILANCIO</t>
+  </si>
+  <si>
+    <t>Responsabile</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/ABRUSCI_STEFANIA_CV_07062024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/ABRUSCI_STEFANIA_dich_inconf_incomp_08052025.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/ABRUSCI_STEFANIA_Dich_insuss_cause_inconf_e_incomp_interim_18012023.pdf</t>
+  </si>
+  <si>
+    <t>AO n. G06641 del 27/05/2025; AO n. G07006 del 04/06/2025 (incarico ad interim dal 04/06/2025)</t>
+  </si>
+  <si>
+    <t>Dirigente dell'Area Eventi Straordinari e Giubileo 2025 – PNRR M2-C4-I2.1b – Interventi in essere – Misure per la Gestione del Rischio Alluvione e per la Riduzione del Rischio Idrogeologico della D.R. Emergenza, Protezione Civile e NUE 112</t>
+  </si>
+  <si>
+    <t>dal 30/05/2025 e ha durata pari a quella prevista dal Decreto-Legge 14 marzo 2025 n. 25, art. 15, comma 3, limitatamente alla durata minima e ai limiti ivi previsti, e comunque non oltre il 31 dicembre 2025</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/ABRUSCI_STEFANIA_Dich_cariche_incarichi_08052025.pdf</t>
+  </si>
+  <si>
+    <t>cessato in data 31/12/2025 come da mail di Panunzi in data 13/01/2026</t>
+  </si>
+  <si>
+    <t>EMANUELA</t>
+  </si>
+  <si>
+    <t>MARTINI</t>
+  </si>
+  <si>
+    <t>DIREZIONE REGIONALE CULTURA, POLITICHE GIOVANILI E DELLA FAMIGLIA, PARI OPPORTUNITA’, SERVIZIO CIVILE</t>
+  </si>
+  <si>
+    <t>AREA POLITICHE GIOVANILI</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/MARTINI_EMANUELA_CV_2024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/MARTINI_EMANUELA_dich_inconf_incomp_2024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Martini_Emanuela_dich_annuale_inconf_incomp_24032026.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AO n.G04922 del 29/04/2024
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dirigente dell’Area “Politiche Giovanili” della Direzione regionale “Cultura, Politiche Giovanili e della Famiglia, Pari Opportunità, Servizio Civile”
+</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/MARTINI_EMANUELA_Dich_cariche_incarichi_2024.pdf</t>
+  </si>
+  <si>
+    <t>MARINA</t>
+  </si>
+  <si>
+    <t>AJELLO</t>
+  </si>
+  <si>
+    <t>DIREZIONE REGIONALE AGRICOLTURA E SOVRANITA’ ALIMENTARE, CACCIA E PESCA, FORESTE</t>
+  </si>
+  <si>
+    <t>AREA USI CIVICI</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/AJELLO_MARINA_CV_092024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/AJELLO_MARINA_dich_inconf_incomp_30092024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Ajello_Marina_dich_annuale_inconf_incomp_11032026.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/AJELLO_MARINA_dich_inconf_incomp_interim_28052020.pdf</t>
+  </si>
+  <si>
+    <t>AO n. G12797 del 30/09/2024</t>
+  </si>
+  <si>
+    <t>Dirigente dell'Area Usi civici della D.R. Agricoltura e sovranità alimentare, caccia e pesca, foreste</t>
+  </si>
+  <si>
+    <t xml:space="preserve">R.R. n. 1/2002
+</t>
+  </si>
+  <si>
+    <t>01/10/2024</t>
+  </si>
+  <si>
+    <t>30/09/2027</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/AJELLO_MARINA_Dich_cariche_incarichi_30092024.pdf</t>
+  </si>
+  <si>
+    <t>17/03/2026</t>
+  </si>
+  <si>
+    <t>GIUSEPPE</t>
+  </si>
+  <si>
+    <t>MARZANO</t>
+  </si>
+  <si>
+    <t>ENTE REGIONALE PARCO NATURALE DEI MONTE AUSONI E LAGO DI FONDI - AREE NATURALI PROTETTE - DIREZIONE REGIONALE PROGRAMMAZIONE ECONOMICA, FONDI EUROPEI E PATRIMONIO NATURALE</t>
+  </si>
+  <si>
+    <t>AREA TECNICA</t>
+  </si>
+  <si>
+    <t>Retribuzione di risultato così come prevista dal CCDI €</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/MARZANO_GIUSEPPE_CV_2019.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/MARZANO-GIUSEPPE-Dich-insussist-inconf-incomp-confer-incarico.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/MARZANO_GIUSEPPE_Dich_annuale_insuss_cause_incomp_2025.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AO n. G16349 del  03/12/2025
+</t>
+  </si>
+  <si>
+    <t>Dirigente dell’Area Tecnica presso l'Ente Parco Naturale Regionale Monti Ausoni e Lago di Fondi</t>
+  </si>
+  <si>
+    <t>06/12/2025</t>
+  </si>
+  <si>
+    <t>05/12/2028</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/MARZANO-GIUSEPPE-Dich-cariche-incarichi.pdf</t>
+  </si>
+  <si>
+    <t>11/12/2025</t>
+  </si>
+  <si>
+    <t>ANNA</t>
+  </si>
+  <si>
+    <t>AMBROSIO</t>
+  </si>
+  <si>
+    <t>AREA AFFARI GENERALI E SUPPORTO AL COMITATO LL.PP.</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/AMBROSIO_ANNA_CV_02042024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/AMBROSIO_ANNA_dich_inconf_incomp_02052024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Ambrosio_Anna_dich_annuale_inconf_incomp_26052025.pdf</t>
+  </si>
+  <si>
+    <t>AO n.G05108 del 30/04/2024</t>
+  </si>
+  <si>
+    <t>Dirigente dell’Area “Affari Generali e supporto al Comitato LL.PP” della Direzione regionale “Lavori pubblici e infrastrutture, innovazione tecnologica”</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/AMBROSIO_ANNA_Dich_cariche_incarichi_02052024.pdf</t>
+  </si>
+  <si>
+    <t>VINCENZINA</t>
+  </si>
+  <si>
+    <t>ANCONA</t>
+  </si>
+  <si>
+    <t>RETE INTEGRATA DEL TERRITORIO</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> UFFICIO UFFICIO SALUTE MENTALE, DIPENDENZE E MINORI</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Ancona_Vincenzina_CV_03122022.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Ancona_Vincenzina_dich_inconf_03122022.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/ANCONA_VINCENZINA_Dich_Inconf_Incomp_annuale_2025.pdf</t>
+  </si>
+  <si>
+    <t>AO n. G16173 del 22/11/2022</t>
+  </si>
+  <si>
+    <t>Dirigente dell'Ufficio Salute mentale, dipendenze e minori dell'Area Rete Integrata del territorio della D.R. Salute e Integrazione Sociosanitaria</t>
+  </si>
+  <si>
+    <t>art. 19 comma 5bis D.Lgs 165/2001</t>
+  </si>
+  <si>
+    <t>16/11/2022</t>
+  </si>
+  <si>
+    <t>15/11/2025</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Ancona_Vincenzina_dich_incarichi_03122022.pdf</t>
+  </si>
+  <si>
+    <t>ANTONELLA</t>
+  </si>
+  <si>
+    <t>MASSIMI</t>
+  </si>
+  <si>
+    <t>AREA FAMIGLIA E PARI OPPORTUNITA'</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/MASSIMI_ANTONELLA_CV_2024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/MASSIMI_ANTONELLA_dich_inconf_incomp_2024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Massimi_Antonella_dich_annuale_inconf_incomp_21062024.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AO n.G04933 del 29/04/2024
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dirigente dell’Area “Famiglia e pari opportunità” della Direzione regionale “Cultura, Politiche Giovanili e della Famiglia, Pari Opportunità, Servizio civile”
+</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/MASSIMI_ANTONELLA_Dich_cariche_incarichi_15042024.pdf</t>
+  </si>
+  <si>
+    <t>ANDREOZZI</t>
+  </si>
+  <si>
+    <t>ANTONIO</t>
+  </si>
+  <si>
+    <t>AREA CONTROLLO DI GESTIONE E INTERNAL AUDIT</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Andreozzi_Antonio_CV_18062025.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Andreozzi_Antonio_Dich_insuss_cause_inconf_incomp_22072025.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/ANDREOZZI_ANTONIO_dich_inconf_incomp_interim_11032025.pdf</t>
+  </si>
+  <si>
+    <t>AO n. G11356 del 08/09/2025</t>
+  </si>
+  <si>
+    <t>Dirigente Area Controllo di gestione e Internal Audit della D.R. Salute e Integrazione Sociosanitaria</t>
+  </si>
+  <si>
+    <t>art. 19 comma 5 bis D.Lgs 165/2001</t>
+  </si>
+  <si>
+    <t>16/09/2025</t>
+  </si>
+  <si>
+    <t>15/09/2028</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Andreozzi_Antonio_Dich_svolg_incarichi_cariche_22072025l.pdf</t>
+  </si>
+  <si>
+    <t>MAZZAROTTO</t>
+  </si>
+  <si>
+    <t>DIREZIONE REGIONALE INCLUSIONE SOCIALE</t>
+  </si>
+  <si>
+    <t>AREA TERZO SETTORE E INNOVAZIONE SOCIALE</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/MAZZAROTTO_ANTONIO_CV_08072024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/MAZZAROTTO_ANTONIO_Dich_insuss_cause_inconf_incomp_11082025.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/MAZZAROTTO-ANTONIO-Dich-annuale-insuss-incomp-2026.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AO n. G09968 del 30/07/2025
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dirigente Area Terzo settore e innovazione sociale della D.R. Inclusione Sociale
+</t>
+  </si>
+  <si>
+    <t>30/07/2025</t>
+  </si>
+  <si>
+    <t>29/07/2028</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/MAZZAROTTO_ANTONIO_Dich_svolg_incarichi_cariche_11082025.pdf</t>
+  </si>
+  <si>
+    <t>FAUSTA</t>
+  </si>
+  <si>
+    <t>MAZZUCCA</t>
+  </si>
+  <si>
+    <t>AREA FARMACI E DISPOSITIVI</t>
+  </si>
+  <si>
+    <t>UFFICIO FARMACI E DISPOSITIVI MEDICI OSPEDALIERI E HTA</t>
+  </si>
+  <si>
+    <t>retribuzione di risultato così come prevista dal CCDI €</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Mazzuca_Fausta_CV_15102025.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/MAZZUCA_FAUSTA_Dich_insuss_cause_inconf_incomp_incarico_02082025.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AO n. G12194 del 24/09/2025
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dirigente Ufficio Farmaci e dispositivi medici ospedalieri e HTA” dell’Area “Farmaci e dispositivi della D.R. Salute e Integrazione Sociosanitaria
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">art. 19, comma 5bis, D.Lgs 165/200
+</t>
+  </si>
+  <si>
+    <t>01/10/2025</t>
+  </si>
+  <si>
+    <t>30/09/2028</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/MAZZUCA_FAUSTA_Dich_svolg_incarichi_cariche_02082025.pdf</t>
+  </si>
+  <si>
+    <t>MENNA</t>
+  </si>
+  <si>
+    <t>AREA DECENTRATA AGRICOLTURA LAZIO CENTRO</t>
+  </si>
+  <si>
+    <t>AREA DECENTRATA AGRICOLTURA LAZIO SUD</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/MENNA-PAOLO-CV-17112025.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/MENNA_PAOLO_dich_inconf_incomp_29042024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Menna_Paolo_dich_annuale_inconf_incomp_03032026.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/MENNA-PAOLO-Dich-insuss-cause-inconf-incomp-interim-17112025.pdf</t>
+  </si>
+  <si>
+    <t>AO n.G04862 del 24/04/2024; AO n. G14593 del 05/11/2025 (interim)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Novazione del contratto reg. cron. n.29041 del 19.01.2024 a Dirigente dell'Area Decentrata Agricoltura di Roma della D.R. Agricoltura e sovranità alimentare, caccia e pesca, foreste
+</t>
+  </si>
+  <si>
+    <t>08/01/2024</t>
+  </si>
+  <si>
+    <t>07/01/2027</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/MENNA_PAOLO_Dich_cariche_incarichi_03012024_0.pdf</t>
+  </si>
+  <si>
+    <t>MARZIA</t>
+  </si>
+  <si>
+    <t>MENSURATI</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/MENSURATI_MARZIA_CV_11122023.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/MENSURATI_MARZIA_dich_inconf_incomp_11122023.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/MENSURATI_MARZIA_dich_annuale_inconf_incomp_2025.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AO n.G16551 del 07/12/2023
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dirigente dell'Area Farmaci e dispositivi della D.R. Salute e Integrazione Sociosanitaria
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">art. 19 comma 5bis D.Lgs 165/2001
+</t>
+  </si>
+  <si>
+    <t>11/12/2023</t>
+  </si>
+  <si>
+    <t>10/12/2026</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/MENSURATI_MARZIA_Dich_cariche_incarichi_11122023.pdf</t>
+  </si>
+  <si>
+    <t>GIULIANA</t>
+  </si>
+  <si>
+    <t>AQUILANI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DIREZIONE REGIONALE PROGRAMMAZIONE ECONOMICA, FONDI EUROPEI E PATRIMONIO NATURALE </t>
+  </si>
+  <si>
+    <t>AREA PROGRAMMAZIONE, MONITORAGGIO E CONTROLLO INVESTIMENTI LOCALI E POC</t>
+  </si>
+  <si>
+    <t>AREE NATURALI PROTETTE - ENTE REGIONALE PARCO NATURALE DEI MONTI SIMBRUINI - AREA AMMINISTRATIVA</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/AQUILANI-GIULIANA-CV-18112025.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/AQUILANI_GIULIANA_dich_inconf_incomp_10042024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Aquilani-Giuliana-Dich-annuale-insuss-cause-incomp-04032026.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/AQUILANI-GIULIANA-Dich-insuss-cause-inconf-incomp-interim-18112025.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AO n.G04968 del 29/04/2024; AO n. G15271 del 17/11/2025
+</t>
+  </si>
+  <si>
+    <t>Dirigente dell'Area “Programmazione, Monitoraggio e Controllo investimenti locali e POC” della Direzione regionale “Programmazione economica, centrale acquisti, fondi europei PNRR”</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/AQUILANI_GIULIANA_Dich_cariche_incarichi_10042024.pdf</t>
+  </si>
+  <si>
+    <t>SALVATORE</t>
+  </si>
+  <si>
+    <t>AVELLA</t>
+  </si>
+  <si>
+    <t>AREA PROGRAMMAZIONE E ATTUAZIONE AGENDA DIGITALE REGIONALE</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/AVELLA_SALVATORE_CV_2023.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/AVELLA_SALVATORE_Dich_insussist_Inconf_incomp_09072025.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Avella_Salvatore_dich_annuale_inconf_incomp_2026.pdf</t>
+  </si>
+  <si>
+    <t>AO n. G08777 del 09/07/2025</t>
+  </si>
+  <si>
+    <t>Dirigente dell'Area Programmazione e attuazione Agenda digitale regionale della D.R. Trasformazione digitale e procurement</t>
+  </si>
+  <si>
+    <t>08/07/2025</t>
+  </si>
+  <si>
+    <t>07/07/2028</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/AVELLA_SALVATORE_Dich_cariche_incarichi_09072025.pdf</t>
+  </si>
+  <si>
+    <t>MICHELANGELO</t>
+  </si>
+  <si>
+    <t>BARTOLO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">INNOVAZIONE E ICT </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> UFFICIO UFFICIO TELEMEDICINA</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/BARTOLO_MICHELANGELO_CV_10072024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/BARTOLO_MICHELANGELO_dich_inconf_incomp_13052024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/BARTOLO_MICHELANGELO_Dich_Inconf_Incomp_annuale_2025.pdf</t>
+  </si>
+  <si>
+    <t>AO n. G08718 del 01/07/2024</t>
+  </si>
+  <si>
+    <t>Dirigente dell'Ufficio Telemedicina dell'Area Innovazione e ICT della D.R. Salute e Integrazione Sociosanitaria</t>
+  </si>
+  <si>
+    <t>01/07/2024</t>
+  </si>
+  <si>
+    <t>30/06/2027</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/BARTOLO_MICHELANGELO_Dich_cariche_incarichi_13052024.pdf</t>
+  </si>
+  <si>
+    <t>DANILA</t>
+  </si>
+  <si>
+    <t>BASILE</t>
+  </si>
+  <si>
+    <t>AREA INTEGRAZIONE</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/BASILE_DANILA_CV_16122013.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/BASILE_DANILA_dich_inconf_incomp_04072024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/BASILE-DANILA-Dich-annuale-insuss-incomp-2026.pdf</t>
+  </si>
+  <si>
+    <t>AO n. G08994 del 04/07/2024</t>
+  </si>
+  <si>
+    <t>Dirigente dell'Area Integrazione e contrasto alle marginalità della D.R. Inclusione sociale</t>
+  </si>
+  <si>
+    <t>04/07/2024</t>
+  </si>
+  <si>
+    <t>03/07/2027</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/BASILE_DANILA_Dich_cariche_incarichi_04072024.pdf</t>
+  </si>
+  <si>
+    <t>BATTAGLINO</t>
+  </si>
+  <si>
+    <t>AREA ATTUAZIONE INTERVENTI PNRR/PNC - GARE LL.PP.</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/BATTAGLINO_ANTONIO_CV_2024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/BATTAGLINO_ANTONIO_dich_inconf_incomp_09052024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/BATTAGLINO-ANTONIO-Dich-annuale-insuss-cause-incomp-04032026.pdf</t>
+  </si>
+  <si>
+    <t>AO n. G06394 del 28/05/2024</t>
+  </si>
+  <si>
+    <t>Dirigente Attuazione interventi PNNR/PNC - Gare LL.PP. della D.R. Lavori Pubblici e infrastrutture, innovazione tecnologica</t>
+  </si>
+  <si>
+    <t>01/06/2024</t>
+  </si>
+  <si>
+    <t>31/05/2027</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/BATTAGLINO_ANTONIO_Dich_cariche_incarichi_09052024.pdf</t>
+  </si>
+  <si>
+    <t>LORELLA</t>
+  </si>
+  <si>
+    <t>BECCARINI</t>
+  </si>
+  <si>
+    <t>AREA GESTIONE TASSA AUTOMOBILISTICA</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/BECCARINI_LORELLA_CV_25102024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/BECCARINI_LORELLA_dich_inconf_incomp_25042024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/BECCARINI-Dich-incompatibilit%C3%A0-2026.pdf</t>
+  </si>
+  <si>
+    <t>AO n. G04962 del 29/04/2024</t>
+  </si>
+  <si>
+    <t>Dirigente dell'Area “Gestione tassa automobilistica” della Direzione regionale Ragioneria generale</t>
+  </si>
+  <si>
+    <t>R.R. n. 1/2002	01/05/2024	30/04/2027</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/BECCARINI_LORELLA_Dich_cariche_incarichi_25042024.pdf</t>
+  </si>
+  <si>
+    <t>11/06/2026</t>
+  </si>
+  <si>
+    <t>GIOVAN DOMENICO</t>
+  </si>
+  <si>
+    <t>BERTOLUCCI</t>
+  </si>
+  <si>
+    <t>AREA PROGRAMMAZIONE</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/BERTOLUCCI_GIOVAN_DOMENICO_CV_17092024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/BERTOLUCCI_GIOVAN_DOMENICO_dich_inconf_incomp_29092024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/BERTOLUCCI-GIOVAN-DOMENICO-Dich-annuale-insuss-cause-incomp-10032026.pdf</t>
+  </si>
+  <si>
+    <t>AO n. G12795 del 30/09/2024</t>
+  </si>
+  <si>
+    <t>Dirigente dell'Area Programmazione della D.R. Agricoltura e sovranità alimentare, caccia e pesca, foreste</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/BERTOLUCCI_GIOVAN_DOMENICO_Dich_cariche_incarichi_29092024.pdf</t>
+  </si>
+  <si>
+    <t>ALESSANDRA</t>
+  </si>
+  <si>
+    <t>BIANCHI</t>
+  </si>
+  <si>
+    <t>AREA SERVIZIO FITOSANITARIO REGIONALE</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/BIANCHI_ALESSANDRA_CV_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/BIANCHI_ALESSANDRA_dich_inconf_incomp_12022025.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/BIANCHI-ALESSANDRA-Dich-annuale-incomp-incof-2026.pdf</t>
+  </si>
+  <si>
+    <t>AO n. G02305 del 25/02/2025</t>
+  </si>
+  <si>
+    <t>Dirigente dell'Area "Servizio Fitosanitario Regionale" della D.R. "Agricoltura e Sovranità Alimentare, Caccia e Pesca, foreste"</t>
+  </si>
+  <si>
+    <t>01/03/2025</t>
+  </si>
+  <si>
+    <t>28/02/2028</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/BIANCHI_ALESSANDRA_Dich_cariche_incarichi_21022025.pdf</t>
+  </si>
+  <si>
+    <t>20/05/2026</t>
+  </si>
+  <si>
+    <t>FULVIO</t>
+  </si>
+  <si>
+    <t>METE</t>
+  </si>
+  <si>
+    <t>AREA AFFARI GENERALI</t>
+  </si>
+  <si>
+    <t>UFFICIO COMUNICAZIONE</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/METE-FULVIO-CV-15012026.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/METE-FULVIO-Dich-insussist-inconf-incomp-conferim-incarico-13012026.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/METE-FULVIO-Dich-annuale-insuss-cause-incomp-07012026.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/METE_FULVIO_dich_inconf_incomp_interim_08052025.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AO n. G00318 del 14/01/2026 - AO n. G00773 del 26/01/2026 (interim)
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dirigente dell’Area "Affari generali" della D.R." Programmazione Economica, Fondi Europei e Patrimonio Naturale"
+</t>
+  </si>
+  <si>
+    <t>15/01/2026</t>
+  </si>
+  <si>
+    <t>14/01/2029</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/METE-FULVIO-Dich-cariche-incarichi-13012026.pdf</t>
+  </si>
+  <si>
+    <t>29/01/2026</t>
+  </si>
+  <si>
+    <t>RICCARDO</t>
+  </si>
+  <si>
+    <t>MICHELI</t>
+  </si>
+  <si>
+    <t>DIREZIONE REGIONALE AFFARI DELLA PRESIDENZA, TURISMO, CINEMA, AUDIOVISIVO E SPORT</t>
+  </si>
+  <si>
+    <t>AREA FORMAZIONE, PROFESSIONI TURISTICHE, TUTELA DEL TURISTA, ORGANIZZAZIONE E COORDINAMENTO DEGLI SPORTELLI TERRITORIALI DEL TURISMO</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/MICHELI_RICCARDO_CV_2024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/MICHELI_RICCARDO_dich_inconf_incomp_2024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/MICHELI-RICCARDO-Dich-annuale-insuss-cause-incomp-04032026.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AO n.G05094 del 30/04/2024
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dirigente dell’Area “Formazione, professioni turistiche, tutela del turista, organizzazione e coordinamento degli sportelli territoriali del turismo” della Direzione regionale “Affari della Presidenza, turismo, cinema, audiovisivo e sport”
+</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/MICHELI_RICCARDO_Dich_cariche_incarichi_2024.pdf</t>
+  </si>
+  <si>
+    <t>CARMINE</t>
+  </si>
+  <si>
+    <t>MODOLA</t>
+  </si>
+  <si>
+    <t>AREA BILANCIO E CONTROLLO CONTABILE DELLE DELIBERAZIONI DI GIUNTA REGIONALE</t>
+  </si>
+  <si>
+    <t>UFFICIO DI STAFF SUPPORTO ALLA CONFERENZA, RAPPORTI CON LA CORTE DEI CONTI E CON I REVISORI DEI CONTI</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/MODOLA-CARMINE-CV-10112025.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/MODOLA_CARMINE_dich_inconf_incomp_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/MODOLA_CARMINE_dich_inconf_incomp_annuale_11062026.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/MODOLA_CARMINE_dich_inconf_incomp_interim_11062026.pdf</t>
+  </si>
+  <si>
+    <t>AO n. G12966 del 08/10/2025;
+AO n. G08922 del 04/07/2024 (interim);
+AO n. G08439 del 3/07/2025 (proroga interim fino al 13/10/2025)
+AO n. G13706 del 22/10/2025 (proroga interim)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dirigente dell’Area Bilancio e Controllo Contabile delle Deliberazioni Di Giunta Regionale della D.R. Ragioneria Generale
+</t>
+  </si>
+  <si>
+    <t>14/10/2025</t>
+  </si>
+  <si>
+    <t>13/10/2028</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/MODOLA_CARMINE_Dich_cariche_incarichi_22102025.pdf</t>
+  </si>
+  <si>
+    <t>12/06/2026</t>
+  </si>
+  <si>
+    <t>SILVIA</t>
+  </si>
+  <si>
+    <t>MONTINARO</t>
+  </si>
+  <si>
+    <t>ENTE REGIONALE PARCO NATURALE DI VEIO - AREE NATURALI PROTETTE</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/MONTINARO_SILVIA_CV_22072025.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/MONTINARO_SILVIA_Dichiaraz_insussistenza_cause_incompatibilit_12052025.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/MONTINARO_SILVIA_Dich_annuale_ass_cause_inconf_22072025.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AO n. G07270 del 10/06/2025
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dirigente dell’Area Tecnica presso il Parco Naturale Regionale di Veio
+</t>
+  </si>
+  <si>
+    <t>07/06/2025</t>
+  </si>
+  <si>
+    <t>06/06/2028</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/MONTINARO_SILVIA_Dich_cariche_incarichi_06062025.pdf</t>
+  </si>
+  <si>
+    <t>30/10/2025</t>
+  </si>
+  <si>
+    <t>ELISA</t>
+  </si>
+  <si>
+    <t>MORONCELLI</t>
+  </si>
+  <si>
+    <t>AREA PATRIMONIO E TECNOLOGIE</t>
+  </si>
+  <si>
+    <t>UFFICIO MONITORAGGIO PNRR/PNC</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/MORONCELLI_ELISA_CV_10042024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/MORONCELLI_ELISA_dich_inconf_incomp_15052024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Moroncelli_Elisa_dich_annuale_inconf_incomp_26052025.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AO n.G08455 del 24/06/2024
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dirigente dell'Ufficio "Monitoraggio PNRR/PNC" dell’Area "Patrimonio e tecncologie", della D.R. Salute e Integrazione Sociosanitaria
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">art. 19, comma 5 bis, D.Lgs 165/2001
+</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/MORONCELLI_ELISA_Dich_cariche_incarichi_15052024.pdf</t>
+  </si>
+  <si>
+    <t>NANNINI</t>
+  </si>
+  <si>
+    <t>AREA FLUSSI DOCUMENTALI E ARCHIVIO DEL PERSONALE</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/NANNINI_RICCARDO_CV_20012025.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/NANNINI_RICCARDO_Dich_insussist_inconf_incomp_04072025.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Nannini_Riccardo_dich_annuale_inconf_incomp_20012025.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AO n. G08645 del 07/07/2025
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dirigente dell’Area “Flussi documentali e archivio del personale" della D.R. Personale, Enti Locali e Sicurezza
+</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/NANNINI_RICCARDO_Dich_cariche_incarichi_04072025.pdf</t>
+  </si>
+  <si>
+    <t>MAURO</t>
+  </si>
+  <si>
+    <t>BIANCONI</t>
+  </si>
+  <si>
+    <t>AREA STUDI INNOVAZIONE E STATISTICA DEL SETTORE TURISTICO</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/BIANCONI-MARIO-CV-16122026.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/BIANCONI_MAURO_dich_inconf_incomp_16052024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/BIANCONI-MAURO-Dich-annuale-insuss-cause-incomp-09032026.pdf</t>
+  </si>
+  <si>
+    <t>AO n. G05741 del 16/05/2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dirigente dell'Area Studi, innovazione e statistica del settore turistico della D.R. Affari della Presidenza, turismo, cinema, audiovisivo e sport
+</t>
+  </si>
+  <si>
+    <t>20/05/2024</t>
+  </si>
+  <si>
+    <t>19/05/2027</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/BIANCONI_MAURO_Dich_cariche_incarichi_16052024.pdf</t>
+  </si>
+  <si>
+    <t>NADIA</t>
+  </si>
+  <si>
+    <t>NAPPI</t>
+  </si>
+  <si>
+    <t>AREA AUTORIZZAZIONE, ACCREDITAMENTO E CONTROLLI</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/NAPPI_NADIA_CV_28112023.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/NAPPI_NADIA_dich_inconf_incomp_28112023.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/NAPPI_NADIA_dich_annuale_inconf_incomp_2025.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AO n.G15822 del 27/11/2023
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dirigente dell'Area Autorizzazione, accreditamento e controlli della D.R. Salute e Integrazione Sociosanitaria
+</t>
+  </si>
+  <si>
+    <t>28/11/2023</t>
+  </si>
+  <si>
+    <t>27/11/2026</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/NAPPI_NADIA_Dich_cariche_incarichi_28112023.pdf</t>
+  </si>
+  <si>
+    <t>GIORGIO</t>
+  </si>
+  <si>
+    <t>BINOTTI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DIREZIONE REGIONALE TRASPORTI, MOBILITA’, TUTELA DEL TERRITORIO E AUTORITA’ IDRAULICA, DEMANIO E PATRIMONIO </t>
+  </si>
+  <si>
+    <t>AREA GESTIONE TECNICO MANUTENTIVA DEI BENI PATRIMONIALI</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/BINOTTI_GIORGIO_CV_112020.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/BINOTTI_GIORGIO_dich_inconf_incomp_01052024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/BINOTTI-GIORGIO-Dich-annuale-incomp-incof-2026.pdf</t>
+  </si>
+  <si>
+    <t>AO n. G04957 del 29/04/2024</t>
+  </si>
+  <si>
+    <t>Novazione del contratto reg. cron. n. 28663 del 06.09.2023 a Dirigente dell'Area Gestione tecnico manutentiva dei beni patrimoniali della D.R. Trasporti, mobilità, tutela del territorio, demanio e patrimonio</t>
+  </si>
+  <si>
+    <t>21/07/2023</t>
+  </si>
+  <si>
+    <t>20/07/2026</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/BINOTTI_GIORGIO_Dich_cariche_incarichi_24072023.pdf</t>
+  </si>
+  <si>
+    <t>MONICA</t>
+  </si>
+  <si>
+    <t>NARDONE</t>
+  </si>
+  <si>
+    <t>AREA GESTIONE DEGLI ISTITUTI NORMATIVI E CONTRATTUALI DEL RAPPORTO DI LAVORO</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/NARDONE-MONICA-CV-07012026.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/NARDONE_MONICA_dich_inconf_incomp_02042024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/NARDONE_MONICA_dich_inconf_incomp_annuale_05062026.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/NARDONE-MONICA-Dich-isussist-inconf-incomp-interim-13012026.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AO n. 04107 del 10/04/2024; AO n. G17807 del 29/12/2025 (interim dal 01/01/2026)
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dirigente dell'Area Affari generali della D.R. Personale, enti locali e sicurezza
+</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/NARDONE_MONICA_Dich_cariche_incarichi_02042024.pdf</t>
+  </si>
+  <si>
+    <t>BIONDINI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DIREZIONE REGIONALE AGRICOLTURA E SOVRANITA’ ALIMENTARE, CACCIA E PESCA, FORESTE </t>
+  </si>
+  <si>
+    <t>AREA RISORSE AMBIENTALI E PRODUZIONI AGRICOLE</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/BIONDINI_NADIA_CV_08022024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/BIONDINI_NADIA_dich_inconf_incomp_26042024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Biondini_Nadia_dich_annuale_inconf_incomp_03032026.pdf</t>
+  </si>
+  <si>
+    <t>AO n. G05095 del 30/04/2024</t>
+  </si>
+  <si>
+    <t>Dirigente dell'Area “Risorse Ambientali e Produzioni Agricole” della Direzione regionale “Agricoltura e Sovranità Alimentare, Caccia e Pesca, Foreste”</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/BIONDINI_NADIA_Dich_cariche_incarichi_26042024.pdf</t>
+  </si>
+  <si>
+    <t>NUTI</t>
+  </si>
+  <si>
+    <t>AREA RETE INTEGRATA DEL TERRITORIO</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/NUTI_MARCO_CV_10012024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/NUTI_MARCO_dich_inconf_incomp_16102023.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Nuti_Marco_Dich_annuale_insuss_cause_incomp_12032025.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AO n.G13499 del 13/10/2023
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dirigente dell'Area Rete integrata del territorio della D.R. Salute e Integrazione Sociosanitaria
+</t>
+  </si>
+  <si>
+    <t>16/10/2023</t>
+  </si>
+  <si>
+    <t>15/10/2026</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/NUTI_MARCO_Dich_cariche_incarichi_16102023.pdf</t>
+  </si>
+  <si>
+    <t>FABIO</t>
+  </si>
+  <si>
+    <t>BISOGNI</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/BISOGNI_FABIO_CV_02082024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/BISOGNI_FABIO_dich_inconf_incomp_17092024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Bisogni_Fabio_dich_annuale_inconf_incomp_2025.pdf</t>
+  </si>
+  <si>
+    <t>AO n. G12268 del 19/09/2024</t>
+  </si>
+  <si>
+    <t>Dirigente dell'Area Protezione e Gestione della Biodiversità della D.R. Ambiente, cambiamenti climatici, transizione energetica e sostenibilità, parchi</t>
+  </si>
+  <si>
+    <t>20/09/2024</t>
+  </si>
+  <si>
+    <t>19/09/2027</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/BISOGNI_FABIO_DIch_cariche_incarichi_17092024.pdf</t>
+  </si>
+  <si>
+    <t>GIORGIA</t>
+  </si>
+  <si>
+    <t>BOCA</t>
+  </si>
+  <si>
+    <t>AREA GESTIONE E VALORIZZAZIONE DEI BENI PATRIMONIALI. GESTIONE DEI BENI CONFISCATI ALLA CRIMINALITA'</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/BOCA_GIORGIA_CV_04092024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/BOCA-GIORGIA-Dich-insussist-inconf-incomp-conf-incarico-14102025.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/BOCA-GIORGIA-Dich-annuale-insuss-cause-incomp-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/BOCA-GIORGIA-Dich-insuss-inconf-incomp-conferim-incarico-interim-10112025.pdf</t>
+  </si>
+  <si>
+    <t>AO n. G13681 del 21/10/2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dirigente dell'Area "Gestione e valorizzazione dei beni patrimoniali. Gestione dei beni confiscati alla criminalità" della D.R." Trasporti, mobilità, tutela del territorio e autorità idraulica, demanio e patrimonio"
+</t>
+  </si>
+  <si>
+    <t>01/11/2025</t>
+  </si>
+  <si>
+    <t>31/10/2028</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/BOCA-GIORGIA-Dich-cariche-incarichi-14102025.pdf</t>
+  </si>
+  <si>
+    <t>ANNALISA</t>
+  </si>
+  <si>
+    <t>BONONATI</t>
+  </si>
+  <si>
+    <t>AREA INNOVAZIONE E ICT</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/BONONATI_ANNALISA_CV_2024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/BONONATI_ANNALISA_dich_inconf_incomp_18042024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Bononati_Annalisa_dich_annuale_inconf_incomp_2025.pdf</t>
+  </si>
+  <si>
+    <t>AO n. G05861 del 20/05/2024</t>
+  </si>
+  <si>
+    <t>Dirigente dell'Area Innovazione e ICT della D.R. Salute e Integrazione Sociosanitaria</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/BONONATI_ANNALISA_Dich_cariche_incarichi_18042024.pdf</t>
+  </si>
+  <si>
+    <t>MARIA</t>
+  </si>
+  <si>
+    <t>CALCAGNINI</t>
+  </si>
+  <si>
+    <t>AREA POLITICHE PER LO SVILUPPO DELLE ZONE MONTANE E DEI PICCOLI COMUNI, SICUREZZA INTEGRATA E DEI BENI COMUNI</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/CALCAGNINI_MARIA_CV_07012024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/CALCAGNINI_MARIA_dich_inconf_incomp_16042024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/CALCAGNINI-MARIA-Dich-annuale-insuss-cause-incomp-inconf-2026.pdf</t>
+  </si>
+  <si>
+    <t>AO n. G04919 del 29/04/2024</t>
+  </si>
+  <si>
+    <t>Dirigente dell'Area “Politiche per lo sviluppo delle zone montane e dei piccoli comuni, sicurezza integrata e beni comuni” della Direzione regionale “Personale, enti locali e sicurezza"</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/CALCAGNINI_MARIA_Dich_cariche_incarichi_16042024.pdf</t>
+  </si>
+  <si>
+    <t>12/05/2026</t>
+  </si>
+  <si>
+    <t>VALERIO</t>
+  </si>
+  <si>
+    <t>CAMPONESCHI</t>
+  </si>
+  <si>
+    <t>AREA PIANIFICAZIONE E ATTUAZIONE INTERVENTI A DIFESA DELLA COSTA</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/CAMPONESCHI_VALERIO_CV_2024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/CAMPONESCHI_VALERIO_dich_inconf_incomp_09102024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/CAMPONESCHI-VALERIO-Dich-annuale-insuss-cause-incomp-2026.pdf</t>
+  </si>
+  <si>
+    <t>AO n. G16225 del 02/12/2024</t>
+  </si>
+  <si>
+    <t>Dirigente dell'Area Pianificazione e attuazione interventi a difesa della costa della D.R. Trasporti, Mobilità, Tutela del territorio, Demanio e Patrimonio</t>
+  </si>
+  <si>
+    <t>01/12/2024</t>
+  </si>
+  <si>
+    <t>30/11/2027</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/CAMPONESCHI_VALERIO_Dich_cariche_incarichi_09102024.pdf</t>
+  </si>
+  <si>
+    <t>OTTAVIANI</t>
+  </si>
+  <si>
+    <t>AREA COMUNICAZIONE E PROMOZIONE DEI SERVIZI CULTURALI</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/OTTAVIANI_ROBERTO_CV_2024_0.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/OTTAVIANI_ROBERTO_dich_inconf_incomp_2024_0.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/ottaviani_roberto_dich_annuale_inconf_incomp_31072017_0.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AO n.G04871 del 24/04/2024
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dirigente dell’Area “Comunicazione e promozione dei servizi culturali"" della Direzione regionale “Cultura, Politiche Giovanili e della Famiglia, Pari Opportunità, Servizio civile”
+</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/OTTAVIANI_ROBERTO_Dich_cariche_incarichi_2024_0.pdf</t>
+  </si>
+  <si>
+    <t>Cessato in data 01/05/2026 per trattamento di pensione comunicato dal Referente, Flavia Panunzi, in data 28/04/2026</t>
+  </si>
+  <si>
+    <t>04/05/2026</t>
+  </si>
+  <si>
+    <t>BENITO</t>
+  </si>
+  <si>
+    <t>CARINGI</t>
+  </si>
+  <si>
+    <t>DIREZIONE REGIONALE AMBIENTE, TRANSIZIONE ENERGETICA E CICLO DEI RIFIUTI</t>
+  </si>
+  <si>
+    <t>AREA BONIFICA DEI SITI INQUINATI</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/CARINGI-BENITO-CV-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/CARIGI-BENITO-Dich-insussist-inconf-Incomp-confer-incarico-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Caringi_Benito_dich_annuale_inconf_incomp_24032026.pdf</t>
+  </si>
+  <si>
+    <t>AO n. G02346 del 24/02/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Novazione oggettiva del contratto reg. cron. n. 30511 del 14/04/2025, come novato con contratto decorrente dal 01/07/2025 in corso di registrazione, a Dirigente dell'Area "Bonifica dei siti inquinati" della Direzione regionale "Ambiente, Transizione Energetica e Ciclo dei Rifiuti" </t>
+  </si>
+  <si>
+    <t>01/02/2025</t>
+  </si>
+  <si>
+    <t>31/01/2028</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/CARINGI-BENITO-Dich-cariche-incarichi-2026.pdf</t>
+  </si>
+  <si>
+    <t>ANNAMARIA</t>
+  </si>
+  <si>
+    <t>PACCHIACUCCHI</t>
+  </si>
+  <si>
+    <t>AREA COORDINAMENTO E GESTIONE DEI SISTEMI INFORMATIVI, MONITORAGGIO FISICO E FINANZIARIO E FUNZIONI CORRELATE</t>
+  </si>
+  <si>
+    <t>AREA OSSERVATORIO REGIONALE DELLE POLITICHE ATTIVE DEL LAVORO E VALUTAZIONE</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/PACCHIACUCCI_ANNAMARIA_CV_25072024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/PACCHIACUCCHI_ANNAMARIA_dich_inconf_incomp_2024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Pacchiacucchi_Annamaria_dich_annuale_inconf_incomp_12032026.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/PACCHIACUCCHI_ANNAMARIA_Dich_insuss_cause_inconf_incomp_interim_25072024.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AO n.G05061 del 30/04/2024; Decreto Dirigenziale n. G05355 del 09/05/2024 (Interim).
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dirigente dell’Area “Coordinamento e gestione dei Sistemi informativi, monitoraggio fisico e finanziario e funzioni correlate” della Direzione regionale “Istruzione, formazione e politiche per l’occupazione”
+</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/PACCHIACUCCHI_ANNAMARIA_Dich_cariche_incarichi_2024.pdf</t>
+  </si>
+  <si>
+    <t>16/03/2026</t>
+  </si>
+  <si>
+    <t>MASSIMILIANO</t>
+  </si>
+  <si>
+    <t>PACIFICO</t>
+  </si>
+  <si>
+    <t>AREA PROGRAMMAZIONE E ATTUAZIONE DEL PROGRAMMA OPERATIVO FESR LAZIO,ASSISTENZA ALL'AUTORITA' DI GESTIONE DEL POR FESR</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/PACIFICO_MASSIMILIANO_CV_26062024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/PACIFICO_MASSIMILIANO_dich_inconf_incomp_10072024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Pacifico_Massimiliano_dich_annuale_inconf_incomp_07042025.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AO n.G10803 del 07/08/2024
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dirigente dell’Area "Programmazione e attuazione del Programma operativo FESR Lazio, assistenza all'Autorità di Gestione del POR FESR” della D.R. “Sviluppo Economico, Attività Produttive e Ricerca"
+</t>
+  </si>
+  <si>
+    <t>08/08/2024</t>
+  </si>
+  <si>
+    <t>07/08/2027</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/PACIFICO_MASSIMILIANO_Dich_cariche_incarichi_10072024.pdf</t>
+  </si>
+  <si>
+    <t>03/11/2025</t>
+  </si>
+  <si>
+    <t>LUIGI</t>
+  </si>
+  <si>
+    <t>PALESTINI</t>
+  </si>
+  <si>
+    <t>AREA TRANSIZIONE ENERGETICA</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/PALESTINI_LUIGI_CV_2024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/PALESTINI_LUIGI_Dich_inconf_incomp_conferimento_incarico_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Palestini_Luigi_dich_annuale_inconf_incomp_03032026.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AO n. G10134 del 01/08/2025
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dirigente dell’Area Transizione energetica della D.R. Ambiente, Transizione energetica e ciclo dei rifiuti
+</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
+  </si>
+  <si>
+    <t>31/07/2028</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/PALESTINI_LUIGI_Dich_cariche._incarichi_2025.pdf</t>
+  </si>
+  <si>
+    <t>SARA</t>
+  </si>
+  <si>
+    <t>PALOMBI</t>
+  </si>
+  <si>
+    <t>ENTE REGIONALE PARCO NATURALE DI BRACCIANO-MARTIGNANO - AREE NATURALI PROTETTE - AREA TECNICA</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/PALOMBI_SARA_CV_26062025a.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/PALOMBI_SARA_Dich_insuss_cause_inconfer_26062025.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AO n. G07794 del 18/06/2025
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dirigente dell’Area Tecnica presso Parco Naturale Regionale di Bracciano Martignano
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Incarico cessato per comando presso altro Ente in data 01/06/2022
+</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/PALOMBI_SARA_Dich_cariche_incarichi_26062025.pdf</t>
+  </si>
+  <si>
+    <t>ALESSIA</t>
+  </si>
+  <si>
+    <t>PAPLOMATAS</t>
+  </si>
+  <si>
+    <t>AREA PROMOZIONE DEL BENESSERE ORGANIZZATIVO, SERVIZI AL PERSONALE, SISTEMA PROFESSIONALE E FORMAZIONE</t>
+  </si>
+  <si>
+    <t>UFFICIO DATORE DI LAVORO, PREVENZIONE E PROTEZIONE</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/PAPLOMATAS_ALESSIA_CV_07102025.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/PAPLOMATAS_ALESSIA_Dich_insussist_inconf_incomp_conferimento_incarico_25092025.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/PAPLOMATAS_ALESSIA_dich_annuale_inconf_incomp_21012026.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/PAPLOMATAS_ALESSIA_Dich_insussist_inconf_incomp_conferimento_incarico_interim_07102025.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AO n. G12204 del 24/09/2025
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dirigente dell'Area Promozione del benessere organizzativo, Servizi al personale, Sistema Professionale e Formazione della D.R. Personale, Enti Locali e Sicurezza
+</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/PAPLOMATAS_ALESSIA_Dich_cariche_incarichi_09042025.pdf</t>
+  </si>
+  <si>
+    <t>27/01/2026</t>
+  </si>
+  <si>
+    <t>CECILIA</t>
+  </si>
+  <si>
+    <t>CELLAI</t>
+  </si>
+  <si>
+    <t>AREA SISTEMI DI CONTROLLO</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/CELLAI_CECILIA_CV_29092025.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/CELLAI_CECILIA_Dich_insussistenza_inconferibilita_27032025.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/CELLAI-CECILIA-Dich-annuale-insussist-incomp-2026.pdf</t>
+  </si>
+  <si>
+    <t>AO n. G05814 del 12/05/2025</t>
+  </si>
+  <si>
+    <t>Dirigente Area Sistemi di controllo della D.R. Sviluppo Economico, Attività Produttive e Ricerca</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/CELLAI_CECILIA_Dich_cariche_incarichi_27032025.pdf</t>
+  </si>
+  <si>
+    <t>PARENTE</t>
+  </si>
+  <si>
+    <t>UFFICIO ASSISTENZA DISTRETTUALE E STRUTTURE INTERMEDIE</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/PARENTE_PAOLO_CV_2024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/PARENTE_PAOLO_dich_inconf_incomp_2024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Parente_Paolo_dich_annuale_inconf_incomp_26052025.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AO n.G16042 del 28/11/2024
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dirigente Ufficio Assistenza Distrettuale e strutture intermedie dell’Area Rete integrata del territorio della D.R. Salute e Integrazione Sociosanitaria
+</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/PARENTE_PAOLO_Dich_cariche_incarichi_15052024.pdf</t>
+  </si>
+  <si>
+    <t>SIMONE</t>
+  </si>
+  <si>
+    <t>PATELLA</t>
+  </si>
+  <si>
+    <t>AREA SICUREZZA IT E PRIVACY</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/PATELLA-SIMONE-CV-13112025.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/PATELLA-SIMONE-Dich-insusstit-inconf-incomp-confer-incarico-04112025.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Patella_Simone_dich_annuale_inconf_incomp_13032026.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/PATELLA_SIMONE_dich_inconf_incomp_interim_30122024.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AO n. G14491 del 03/11/2025 - AO n.G05501 del 06/05/2025 (incarico ad interim conferito dal 01/04/2025 fino al 03/11/2025)
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dirigente dell’Area "Sicurezza IT e Privacy"  della D.R. "Trasformazione digitale e procurement"
+</t>
+  </si>
+  <si>
+    <t>04/11/2025</t>
+  </si>
+  <si>
+    <t>03/11/2028</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/PATELLA-SIMONE-Dich-cariche-incarichi-04112025.pdf</t>
+  </si>
+  <si>
+    <t>STEFANO</t>
+  </si>
+  <si>
+    <t>CELLETTI</t>
+  </si>
+  <si>
+    <t>PARCO NATURALE REGIONALE MARTURANUM</t>
+  </si>
+  <si>
+    <t>DIREZIONE REGIONALE PROGRAMMAZIONE ECONOMICA, FONDI EUROPEI E PATRIMONIO NATURALE - AREE NATURALI PROTETTE</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/CELLETTI_STEFANO_CV_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/CELLETTI_STEFANO_Dich_annuale_insuss_cause_incomp_23072025.pdf</t>
+  </si>
+  <si>
+    <t>PAOLA</t>
+  </si>
+  <si>
+    <t>PELLICCIONI</t>
+  </si>
+  <si>
+    <t>AREA TRATTAMENTO ECONOMICO</t>
+  </si>
+  <si>
+    <t>AREA TRATTAMENTO DI PREVIDENZA E QUIESCENZA</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/PELLICCIONI-PAOLA-CV-29102025.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/PELLICCIONI-PAOLA-Dich-insuss-cause-inconf-incomp-incarico-13112025.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/PELLICCIONI_PAOLA_Dich_annuale_inconf_incomp_21012026.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/PELLICCIONI_PAOLADich_insuss_cause_inconf_e_incomp_interim_02072025.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AO n. G17402 del 18/12/2025; Interim AO n. G08308 del 30/06/2025
+</t>
+  </si>
+  <si>
+    <t>Dirigente Area "Trattamento economico" della D.R. "Personale, enti locali e sicurezza"</t>
+  </si>
+  <si>
+    <t>art. 19 comma 5bis, D.Lgs 165/2001</t>
+  </si>
+  <si>
+    <t>10/01/2026</t>
+  </si>
+  <si>
+    <t>09/01/2029</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/PELLICCIONI-PAOLA-Dich-svolg-incarichi-cariche-13112025.pdf</t>
+  </si>
+  <si>
+    <t>UMBERTO</t>
+  </si>
+  <si>
+    <t>CERASOLI</t>
+  </si>
+  <si>
+    <t>AREA COMMERCIO E ARTIGIANATO</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/CERASOLI_UMBERTO_CV_11122025.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/CERASOLI_UMBERTO_dich_inconf_incomp_11122025.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Cerasoli_Umberto_dich_annuale_inconf_incomp_07042025.pdf</t>
+  </si>
+  <si>
+    <t>AO n.G17641 del 22/12/2025</t>
+  </si>
+  <si>
+    <t>Dirigente dell'Area Commercio e artigianato della D.R. Sviluppo economico, attività produttive e ricerca</t>
+  </si>
+  <si>
+    <t>29/12/2025</t>
+  </si>
+  <si>
+    <t>28/12/2028</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/CERASOLI_UMBERTO_Dich_cariche_incarichi_05122025.pdf</t>
+  </si>
+  <si>
+    <t>CRISTIANA</t>
+  </si>
+  <si>
+    <t>PIMPINI</t>
+  </si>
+  <si>
+    <t>DIREZIONE REGIONALE URBANISTICA E POLITICHE ABITATIVE, PIANIFICAZIONE TERRITORIALE, POLITICHE DEL MARE</t>
+  </si>
+  <si>
+    <t>AREA PIANIFICAZIONE PAESAGGISTICA E DI AREA VASTA</t>
+  </si>
+  <si>
+    <t>AREA SISTEMA INFORMATIVO TERRITORIALE REGIONALE</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/PIMPINI_CRISTIANA_CV_2026.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/PIMPINI-CRISTANA-Dich-insuss-cause-inconfer-incomp-05112025.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Pimpini_Cristiana_dich_annuale_inconf_incomp_10032026.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Pimpini_Cristiana_dich_inconf_incomp_interim-2026.pdf</t>
+  </si>
+  <si>
+    <t>AO n. G13680 del  21/10/2025; AO n. G04451 del 03/04/2026 (interim)</t>
+  </si>
+  <si>
+    <t>Dirigente dell'Area "Pianificazione Paesaggistica e di Area Vasta" della D.R. "Urbanistica e Politiche Abitative, Pianificazione territoriale, Politiche del Mare"</t>
+  </si>
+  <si>
+    <t>23/10/2025</t>
+  </si>
+  <si>
+    <t>22/10/2028</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/PIMPINI-CRISTANA-svolg-incarichi-cariche-15102025.pdf</t>
+  </si>
+  <si>
+    <t>08/04/2026</t>
+  </si>
+  <si>
+    <t>FILIPPO</t>
+  </si>
+  <si>
+    <t>CHIESA</t>
+  </si>
+  <si>
+    <t>AREA AFFARI GENERALI, ANTIRICICLAGGIO E RAPPORTI CON UIF</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/CHIESA_FILIPPO_CV_2024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/CHIESA_FILIPPO_Dich_inconf_incomp_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Chiesa_Filippo_dich_annuale_inconf_incomp_17032026.pdf</t>
+  </si>
+  <si>
+    <t>AO n. G10141 del 01/08/2025</t>
+  </si>
+  <si>
+    <t>Dirigente dell'Ufficio Antiriciclaggio e Rapporti con l'UIF della Direzione generale</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/CHIESA_FILIPPO_Dich_cariche_incarichi_2025.pdf</t>
+  </si>
+  <si>
+    <t>PINESCHI</t>
+  </si>
+  <si>
+    <t>AREA AUTORITA' IDRAULICA REGIONALE</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/PINESCHI-GIORGIO-CV-02032026.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/PINESCHI-GIORGIO-Dich-insuss-cause-inconf-incomp-03032026.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Pineschi_GIorgio_dich_annuale_inconf_incomp_30032026.pdf</t>
+  </si>
+  <si>
+    <t>AO n. G02670 del 02/03/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dirigente dell’Area "Autorità Idraulica Regionale" della D.R. "Trasporti, mobilità, tutela del territorio e autorità idraulica, demanio e patrimonio".
+</t>
+  </si>
+  <si>
+    <t>02/03/2026</t>
+  </si>
+  <si>
+    <t>01/03/2029</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/PINESCHI-GIORGIO-Dich-svolg-incarichi-cariche-03032026.pdf</t>
+  </si>
+  <si>
+    <t>SILVIO</t>
+  </si>
+  <si>
+    <t>CICCHELLI</t>
+  </si>
+  <si>
+    <t>AREA SOSTENIBILITA' ENERGETICA</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/CICCHELLI_SILVIO_CV_16032022.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/CICCHELLI_SILVIO_dich_inconf_incomp_12032024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Cicchelli_Silvio_dich_annuale_inconf_incomp_03032026.pdf</t>
+  </si>
+  <si>
+    <t>R.R. n. 9 del 23/10/2023</t>
+  </si>
+  <si>
+    <t>Novazione del contratto reg. cron. n. 28812 del 20.10.2023 a Dirigente dell'Area "Sostenibilità energetica" della D.R. "Ambiente, cambiamenti climatici, transizione energetica e sostenibilità, parchi"</t>
+  </si>
+  <si>
+    <t>20/10/2023</t>
+  </si>
+  <si>
+    <t>19/10/2026</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/CICCHELLI_SILVIO_Dich_cariche_incarichi_10102023.pdf</t>
+  </si>
+  <si>
+    <t>MIRIAM</t>
+  </si>
+  <si>
+    <t>CIPRIANI</t>
+  </si>
+  <si>
+    <t>AREA VALORIZZAZIONE DEL PATRIMONIO CULTURALE E PROGRAMMAZIONE</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/CIPRIANI_MIRIAM_CV_29042024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/CIPRIANI_MIRIAM_dich_inconf_incomp_29042024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Cipriani_Miriam_dich_annuale_inconf_incomp_03032026.pdf</t>
+  </si>
+  <si>
+    <t>AO n. G04984 del 30/04/2024</t>
+  </si>
+  <si>
+    <t>Dirigente dell'Area “Valorizzazione del patrimonio culturale e programmazione” della Direzione regionale “Cultura, Politiche Giovanili e della Famiglia, Pari Opportunità, Servizio civile”</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/CIPRIANI_MIRIAM_Dich_cariche_incarichi_29042024.pdf</t>
+  </si>
+  <si>
+    <t>PIZZICANNELLA</t>
+  </si>
+  <si>
+    <t>AREA CONTABILITA' GENERALE, CERTIFICAZIONE, PNRR E PNC</t>
+  </si>
+  <si>
+    <t>AREA ZONA LOGISTICA SEMPLIFICATA</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/PIZZICANNELLA_PAOLA_CV_16042026.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/PIZZICANNELLA_PAOLA_dich_incof_inconf_25062024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Pizzicannella-Paola-Dich-annuale-insuss-cause-incomp-18032026.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/PIZZICANNELLA_PAOLA_dich_inconf_incomp_interim_16042026.pdf</t>
+  </si>
+  <si>
+    <t>AO n. G09115 del 09/07/2024;
+AO n. G04944 del 16/04/2026 incarico ad interim</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dirigente dell'Area Contabilità generale, certificazione, PNRR e PNC della D.R.Programmazione economica, centrale acquisti, fondi europei, PNRR
+</t>
+  </si>
+  <si>
+    <t>15/07/2024</t>
+  </si>
+  <si>
+    <t>14/07/2027</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/PIZZICANNELLA_PAOLA_Dich_cariche_incarichi_25062024.pdf</t>
+  </si>
+  <si>
+    <t>23/04/2026</t>
+  </si>
+  <si>
+    <t>GAETANO</t>
+  </si>
+  <si>
+    <t>COLLETTA</t>
+  </si>
+  <si>
+    <t>AREA GESTIONE DEL TRASPORTO SU STRADA. ACCESSIBILITA.' MOBILITA' SOSTENIBILE</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/COLLETTA_GAETANO_CV_08012025.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/COLLETTA_GAETANO_dich_inconf_incomp_24122024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Colletta_Gaetano_dich_annuale_inconf_incomp_03032026.pdf</t>
+  </si>
+  <si>
+    <t>AO n. G18225 del 31/12/2024</t>
+  </si>
+  <si>
+    <t>Dirigente dell'Area Gestione del trasporto su strada. Accessibilità. Mobilità sostenibile della D.R. Trasporti, Mobilità, Tutela del Territorio, Demanio e Patrimonio</t>
+  </si>
+  <si>
+    <t>01/01/2025</t>
+  </si>
+  <si>
+    <t>31/12/2027</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/COLLETTA_GAETANO_Dich_cariche_incarichi_24122024.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MARIA GRAZIA </t>
+  </si>
+  <si>
+    <t>POMPA</t>
+  </si>
+  <si>
+    <t>AREA TRATTAMENTO GIURIDICO</t>
+  </si>
+  <si>
+    <t>45.260,77 €</t>
+  </si>
+  <si>
+    <t>45.512,35 €</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/POMPA_MARIA_GRAZIA_CV_30072025.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/POMPA_MARIA_GRAZIA_Dich_insuss_cause_inconf_incomp_30072025.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/POMPA-MARIA-GRAZIA-Dich-annuale-insuss-cause-incomp-2026.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AO n. G06365 del 28/05/2024 modificato con A.O. n. G10143 del 01/08/2025
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dirigente dell’Area Trattamento giuridico della D.R. Personale, enti locali e sicurezza
+</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/POMPA_MARIA_GRAZIA_Dich_svolg_incarichi_cariche_30072025.pdf</t>
+  </si>
+  <si>
+    <t>COLOSIMO</t>
+  </si>
+  <si>
+    <t>AREA COORDINAMENTO E MONITORAGGIO PSC LAZIO E ACCORDO PER LA COESIONE</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Colosimo_Luca_CV_16072024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/COLOSIMO_LUCA_dich_inconf_incomp_24042024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/COLOSIMO_LUCA_dich_annuale_inconf_incomp_2026.pdf</t>
+  </si>
+  <si>
+    <t>AO n. G05111 del 30/04/2024</t>
+  </si>
+  <si>
+    <t>Dirigente dell'Area “Coordinamento e Monitoraggio PSC Lazio e Accordo per la Coesione” della Direzione regionale “Programmazione Economica, Centrale Acquisti, Fondi Europei, PNRR”</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/COLOSIMO_LUCA_Dich_cariche_incarichi_24042024.pdf</t>
+  </si>
+  <si>
+    <t>ELENA</t>
+  </si>
+  <si>
+    <t>PREZIOSO</t>
+  </si>
+  <si>
+    <t>AREA SUPPORTO AUDIT FSE</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Prezioso_Elena_CV_31032025.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Prezioso_Elena_Dich_insuss_cause_inconf_incomp_01072025.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/PREZIOSO-ELENA-Dich-annuale-insuss-incomp-2026.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AO n. G07547 del 13/062025
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dirigente dell'Area “Supporto Audit FSE” della Struttura Organizzativa autonoma di livello Direzionale “Anticorruzione – Audit FESR, FSE - Controllo interno
+</t>
+  </si>
+  <si>
+    <t>30/06/2028</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Prezioso_Elena_Dich_svolgimento_incarichi_cariche_01072025.pdf</t>
+  </si>
+  <si>
+    <t>ALESSIO</t>
+  </si>
+  <si>
+    <t>PRIMAVERA</t>
+  </si>
+  <si>
+    <t>AREA PIANIFICAZIONE E GARE PER ENTI DEL SSR</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/PRIMAVERA_ALESSIO_CV_18092024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/PRIMAVERA_ALESSIO_dich_inconf_incomp_28062024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/PRIMAVERA-ALESSIO-Dich-annuale-insuss-cause-incomp-01042026.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AO n.G12043 del 16/09/2024
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dirigente dell'Area "Pianificazione, Gare per enti del SSR e acquisti ICT" della D.R."Programmazione Economica, Centrale acquisti, Fondi Europei, PNRR".
+</t>
+  </si>
+  <si>
+    <t>16/09/2024</t>
+  </si>
+  <si>
+    <t>15/09/2027</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/PRIMAVERA_ALESSIO_Dich_cariche_incarichi_28062024.pdf</t>
+  </si>
+  <si>
+    <t>07/04/2026</t>
+  </si>
+  <si>
+    <t>COSTANTINI</t>
+  </si>
+  <si>
+    <t>AREA EMERGENZE E SALA OPERATIVA DI PROTEZIONE CIVILE</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/COSTANTINI_CARLO_CV_2024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/COSTANTINI_CARLO_dich_inconf_incomp_23042024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Costantini_Carlo_dich_annuale_inconf_incomp_16122020.pdf</t>
+  </si>
+  <si>
+    <t>A.O. n. G07793 del 12/06/ 2024</t>
+  </si>
+  <si>
+    <t>Dirigente dell'Area Emergenze e Sala Operativa di protezione civile della Direzione Regionale Emergenza, protezione civile e NUE 112</t>
+  </si>
+  <si>
+    <t>13/06/2024</t>
+  </si>
+  <si>
+    <t>12/06/2027</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/COSTANTINI_CARLO_Dich_cariche_incarichi_23042024.pdf</t>
+  </si>
+  <si>
+    <t>cessato in data 19/01/2026 come da mail di Panunzi del 16/03/2026</t>
+  </si>
+  <si>
+    <t>VALERIA</t>
+  </si>
+  <si>
+    <t>RAFFAELE</t>
+  </si>
+  <si>
+    <t>AREA PROGRAMMAZIONE E COORDINAMENTO DELLA POLITICA REGIONALE UNITARIA</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/RAFFAELE_VALERIA_CV_29042024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/RAFFAELE_VALERIA_dich_inconf_incomp_2024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Raffaele-Valeria-Dich-annuale-insuss-cause-incomp-16032026.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AO n.G05106 del 30/04/2024
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dirigente dell'Area “Programmazione e Coordinamento della Politica Regionale Unitaria” della Direzione regionale “Programmazione Economica, Centrale Acquisti, Fondi Europei, PNRR”
+</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/RAFFAELE_VALERIA_Dich_cariche_incarichi_29042024.pdf</t>
+  </si>
+  <si>
+    <t>FRANCESCO</t>
+  </si>
+  <si>
+    <t>COSTANZO</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> AREA GESTIONE DEGLI AMMORTIZZATORI SOCIALI E VALIDAZIONE DELL'ESECUZIONE DEI SERVIZI DI ASSISTENZA TECNICA DEI FONDI EUROPEI</t>
+  </si>
+  <si>
+    <t>AREA INTERNAZIONALIZZAZIONE E ATTRAZIONE DEGLI INVESTIMENTI, SISTEMA FIERISTICO</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/COSTANZO_FRANCESCO_CV_06022026.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/COSTANZO_FRANCESCO_dich_inconf_incomp_29042024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Costanzo_Francesco_dich_annuale_inconf_incomp_16032026.pdf</t>
+  </si>
+  <si>
+    <t>AO n. G04392 dell’8/04/2025</t>
+  </si>
+  <si>
+    <t>Dirigente dell'Area “Gestione degli ammortizzatori sociali e validazione dell'esecuzione dei servizi di Assistenza Tecnica dei fondi europei” della Direzione regionale “Istruzione, Formazione e Politiche per l'Occupazione”</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/COSTANZO_FRANCESCO_Dich_cariche_incarichi_29042024.pdf</t>
+  </si>
+  <si>
+    <t>MARINELLA</t>
+  </si>
+  <si>
+    <t>CRESTINI</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/CRESTINI_MARINELLA_CV_15052023.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/CRESTINI_MARINELLA_dich_inconf_incomp_09022024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Crestini_Marinella_dich_annuale_inconf_incomp_04042025.pdf</t>
+  </si>
+  <si>
+    <t>Novazione del contratto reg. cron. n. 28400 del 10.07.2023 a Dirigente dell'Area "Gestione degli istituti normativi e contrattuali del rapporto di lavoro" della D.R. "Personale, Enti Locali e Sicurezza"</t>
+  </si>
+  <si>
+    <t>16/05/2023</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/CRESTINI_MARINELLA_Dich_cariche_incarichi_15052023.pdf</t>
+  </si>
+  <si>
+    <t>Cessata in data 01/01/2026 per trattamento di pensione comunicato dal Referente, Flavia Panunzi, in data 07/01/2026</t>
+  </si>
+  <si>
+    <t>07/01/2026</t>
+  </si>
+  <si>
+    <t>NICOLETTA</t>
+  </si>
+  <si>
+    <t>CUTOLO</t>
+  </si>
+  <si>
+    <t>AREE NATURALI PROTETTE - ENTE REGIONALE PARCO NATURALE DEI MONTI AURUNCI - AREA TECNICA</t>
+  </si>
+  <si>
+    <t>UFFICIO AGRICOLTURA E TURISMO SOSTENIBILE NELLE AREE PROTETTE</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/CUTOLO-NICOLETTA-CV-26032026.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/CUTOLO-NICOLETTA-Dich-insussist-inconf-incomp-confer-incarico-14012026.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Cutolo_Nicoletta_dich_annuale_inconf_incomp_25052025.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/CUTOLO-NICOLETTA-Dich-insuss-cause-inconf-incomp-confer-incarico-Interim-25032026.pdf</t>
+  </si>
+  <si>
+    <t>AO n. G00341 del 15/01/2026; AO n. G01646 dell’11/02/2026 (incarico ad interim dal 01/02/2026 per la durata di un anno)</t>
+  </si>
+  <si>
+    <t>Dirigente dell’Area Tecnica presso il Parco Naturale dei Monti Aurunci</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/CUTOLO-NICOLETTA-Dich-cariche.incarichi-14012026.pdf</t>
+  </si>
+  <si>
+    <t>27/03/2026</t>
+  </si>
+  <si>
+    <t>GIOVANNA MARIA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RECCHIA </t>
+  </si>
+  <si>
+    <t>AREA AFFARI GENERALI E AZIENDE DI SERVIZI ALLA PERSONA (ASP)</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/RECCHIA_GIOVANNA_MARIA_CV_16102024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/RECCHIA_GIOVANNA_MARIA_dich_inconf_incomp_23042024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/RECCHIA-GIOVANNA-MARIA-Dich-annuale-insuss-incomp-2026.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AO n.G04964 del 29/04/2024
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dirigente dell’Area “Affari generali e Aziende di servizi alla persona (ASP)” della Direzione regionale “Inclusione sociale”
+</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/RECCHIA_GIOVANNA_MARIA_Dich_cariche_incarichi_23042024.pdf</t>
+  </si>
+  <si>
+    <t>ROCCHI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENTE REGIONALE PARCO NATURALE DI BRACCIANO-MARTIGNANO - AREA TECNICA - AREE NATURALI PROTETTE </t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/ROCCHI_MARCO_CV_01072020.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/ROCCHI_MARCO_dich_inconf_incomp_16062022.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AO n. G08082 del 22/06/2022
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dirigente dell’Area Tecnica presso il Parco Regionale Bracciano Martignano
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">R.R. n. 1/2002 
+</t>
+  </si>
+  <si>
+    <t>01/07/2022</t>
+  </si>
+  <si>
+    <t>30/06/2025</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/ROCCHI_MARCO_Dich_cariche_incarichi_101072022.pdf</t>
+  </si>
+  <si>
+    <t>AGNESE</t>
+  </si>
+  <si>
+    <t>D'ALESSIO</t>
+  </si>
+  <si>
+    <t>AREA SUPPORTO ALLE IMPRESE PER L'ACCESSO E LA GESTIONE DEGLI INTERVENTI FINANZIATI</t>
+  </si>
+  <si>
+    <t>AREA OFFERTA PER IL DIRITTO ALLO STUDIO E DIMENSIONAMENTO ALLOGGIATIVO</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/D%27ALESSIO-AGNESE-CV-31102025.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/D_ALESSIO_AGNESE_dich_inconf_incomp_30042025.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/D-ALESSIO-AGNESE-Dich-annuale-insuss-cause-incomp-19032026.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/D%27ALESSIO-AGNESE-Dich-insuss-inconf-incomp-incarico-interim-31102025.pdf</t>
+  </si>
+  <si>
+    <t>AO n. G05304 del 30/04/2025; AO n. G05547 del 07/05/2025 (interim)</t>
+  </si>
+  <si>
+    <t>Dirigente dell'Area Supporto alle imprese per l'accesso e la gestione degli interventi finanziati" della D.R. Istruzione, Formazione e Politiche per l'Occupazione</t>
+  </si>
+  <si>
+    <t>02/05/2025</t>
+  </si>
+  <si>
+    <t>01/05/2028</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/D_ALESSIO_AGNESE_Dich_cariche_incarichi_30042025.pdf</t>
+  </si>
+  <si>
+    <t>PIERPAOLO</t>
+  </si>
+  <si>
+    <t>AREA EDILIZIA RESIENZIALE SOVVENZIONATA. INTERVENTI PNRR, PNC E DI RIQUALIFICAZIONE URBANA</t>
+  </si>
+  <si>
+    <t>AREA PROGRAMMAZIONE E GESTIONE FINANZIARIA</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/ROCCHI_PIERPAOLO_CV_2024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/ROCCHI_PIERPAOLO_dich_inconf_incomp_30042024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Rocchi_Pierpaolo_dich_annuale_inconf_incomp_03032026.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/ROCCHI_PIERPAOLO_dich_inconf_incomp_interim_30122024.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">r.r. n. 9 del 23/10/2023 - AO n.G05285 del 30/04/2025(incarico ad interim conferito dal 01/04/2025 al 31/12/2025)
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Novazione del contratto reg. cron. n.28675 del 06.09.2023 a Dirigente dell'Area Edilizia Residenziale Sovvenzionata, Interventi PNRR, PNC e di Riqualificazione Urbana della D.R. Urbanistica e Politiche abitative, Pianificazione territoriale, politiche del mare
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Art 19 comma 6 D.Lgs.n. 165/2001
+</t>
+  </si>
+  <si>
+    <t>26/06/2023</t>
+  </si>
+  <si>
+    <t>25/05/2026</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/ROCCHI_PIERPAOLO_Dich_cariche_incarichi_26062023.pdf</t>
+  </si>
+  <si>
+    <t>LORENZO</t>
+  </si>
+  <si>
+    <t>DE ANGELIS</t>
+  </si>
+  <si>
+    <t>AREA ATTUAZIONE DELPOLITICHE PER IL RAFFORZAMENTO AMMINISTRATIVO - RELAZIONI SINDACALI</t>
+  </si>
+  <si>
+    <t>AREA ORGANIZZAZIONE, VALUTAZIONE, TIME MANAGEMENT E SISTEMA INFORMATIVO DEL PERSONALE</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/De_Angelis_Lorenzo_CV_02102025.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/DE_ANGELIS_LORENZO_dich_inconf_incomp_30122024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/DE_ANGELIS_LORENZO_Dich_annuale_inconf_incomp_21012026.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/De_Angelis_Lorenzo_Dich_insuss_cause_inconf_e_incomp_incarico_interim_03102025.pdf</t>
+  </si>
+  <si>
+    <t>AO n.  G02069 del 19/02/2025; AO G12545 del 01/10/2025 incarico ad interim dal 01/10/2025 al 31/03/2026</t>
+  </si>
+  <si>
+    <t>Dirigente dell'Area Attuazione delle politiche per il rafforzamento amministrativo – Relazioni sindacali della D.R. Personale, Enti Locali e Sicurezza</t>
+  </si>
+  <si>
+    <t>29/02/2028</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/DE_ANGELIS_LORENZO_Dich_cariche_incarichi_30122024.pdf</t>
+  </si>
+  <si>
+    <t>FLORIANA</t>
+  </si>
+  <si>
+    <t>ROSATI</t>
+  </si>
+  <si>
+    <t>AREA RISORSE UMANE</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/ROSATI_FLORIANA_CV_29042024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/ROSATI_FLORIANA_dich_inconf_incomp_29042024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Rosati_Floriana_dich_annuale_inconf_incomp_13052025.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AO n.G06669 del 31/05/2024
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dirigente dell’Area Risorse umane della D.R. Salute e Integrazione Sociosanitaria
+</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/ROSATI_FLORIANA_Dich_cariche_incarichi_29042024.pdf</t>
+  </si>
+  <si>
+    <t>DE CAROLIS</t>
+  </si>
+  <si>
+    <t>DIREZIONE REGIONALE AFFARI DELLA PRESIDENZA, TURISMO, CINEMA, AUDIOVISIVO E SPORT - DIREZIONE REGIONALE AFFARI DELLA PRESIDENZA, TURISMO, CINEMA, AUDIOVISIVO E SPORT</t>
+  </si>
+  <si>
+    <t>AREA AFFARI GENERALI, ORATORI, COORDINAMENTO DI DIREZIONE E PNRR</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/DE_CAROLIS_ANDREA_CV_13062024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/DE_CAROLIS_ANDREA_dich_inconf_incomp_09042024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/DE-CAROLIS-ANDREA-Dich-annuale-insuss-cause-incomp-23032026.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/DE_CAROLIS_ANDREA_Dich_insuss_cause_inconf_e_incomp_incarico_interim_22072024.pdf</t>
+  </si>
+  <si>
+    <t>AO n. G04870 del 24/04/2024</t>
+  </si>
+  <si>
+    <t>Dirigente dell'Area "Affari generali, oratori, coordinamento di direzione e PNRR" della Direzione regionale "Affari della Presidenza, turismo, cinema, audiovisivo e sport"</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/DE_CAROLIS_ANDREA_Dich_cariche_incarichi_09042024.pdf</t>
+  </si>
+  <si>
+    <t>MAURIZIO</t>
+  </si>
+  <si>
+    <t>DIREZIONE REGIONALE PROGRAMMAZIONE ECONOMICA, FONDI EU</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENTE REGIONALE ROMA NATURA (PER LA GESTIONE DEL SISTEMA DELLE AREE NATURALI PROTETTE DEL COMUNE DI ROMA) - AREA TECNICA -  AREE NATURALI PROTETTE </t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/ROSATI_MAURIZIO_CV_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/ROSATI_MAURIZIO_Dich_insussistenza_inconf_incomp_16062025.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/ROSATI_MAURIZIO_Dich_annuale_insuss_cause_incomp_18012023.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AO n. G07637 del 16/06/2025
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dirigente dell’Area Tecnica presso l'Ente Regionale Roma Natura
+</t>
+  </si>
+  <si>
+    <t>16/06/2025</t>
+  </si>
+  <si>
+    <t>15/06/2028</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/ROSATI_MAURIZIO_Dich_cariche_incarichi_16062025.pdf</t>
+  </si>
+  <si>
+    <t>FILIPPA</t>
+  </si>
+  <si>
+    <t>DE MARTINO</t>
+  </si>
+  <si>
+    <t>AREA QUALITA' DELL'AMBIENTE</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/DE_MARTINO_FILIPPA_CV_18032024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/DE_MARTINO_FILIPPA_dich_inconf_incomp_17092024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/De_Martino_Filippa_dich_annuale_inconf_incomp_03032026.pdf</t>
+  </si>
+  <si>
+    <t>AO n. G12267 del 19/09/2024</t>
+  </si>
+  <si>
+    <t>Dirigente dell'Area Qualità dell'ambiente della D.R. Ambiente, cambiamenti climatici, transizione energetica e sostenibilità, parchi</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/DE_MARTINO_FILIPPA_Dich_cariche_incarichi_17092024.pdf</t>
+  </si>
+  <si>
+    <t>ROSSETTI</t>
+  </si>
+  <si>
+    <t>AREA ECONOMICO FINANZIARIA E RAPPORTI CON GLI OPERATORI ECONOMICI</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/ROSSETTI_ANTONELLA_CV_13052025.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/ROSSETTI_ANTONELLA_dich_inconf_incomp_07042025.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/ROSSETTI_ANTONELLA_dich_inconf_incomp_interim_08052025.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AO n.G05091 del 24/04/2025 - AO n.G05528 del 07/05/2025 (interim)
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dirigente Area "Economico finanziaria e rapporti con gli operatori economici" della D.R. "Salute e Integrazione Sociosanitaria"
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">art. 19, comma 5bis, D.Lgs 165/2001
+</t>
+  </si>
+  <si>
+    <t>01/05/2025</t>
+  </si>
+  <si>
+    <t>30/04/2028</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/ROSSETTI_ANTONELLA_Dich_cariche_incarichi_07042025.pdf</t>
+  </si>
+  <si>
+    <t>PASQUALE</t>
+  </si>
+  <si>
+    <t>DE PASCA</t>
+  </si>
+  <si>
+    <t>AREA INFRASTRUTTURE VIARIE E AEROPORTUALI</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/DE_PASCA_PASQUALE_CV_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/DE_PASCA_PASQUALE_Dich_insuss_inconfer_incompat_conf_incarico_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/DE-PASCA-PASQUALE-Dich-annuale-insuss-cause-incomp-03032026.pdf</t>
+  </si>
+  <si>
+    <t>AO n. G12774 del 06/10/2025</t>
+  </si>
+  <si>
+    <t>Dirigente dell'Area "Infrastrutture viarie e aeroportuali" della D.R. "Lavori pubblici e infrastutture"</t>
+  </si>
+  <si>
+    <t>06/10/2025</t>
+  </si>
+  <si>
+    <t>05/10/2028</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/DE_PASCA_PASQUALE_Dich_cariche_incarichi_2025.pdf</t>
+  </si>
+  <si>
+    <t>NUNZIA</t>
+  </si>
+  <si>
+    <t>ROSSI</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/ROSSI_NUNZIA_CV_14032024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/ROSSI_NUNZIA_dich_inconf_incomp_10042024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Rossi_Nunzia_dich_annuale_inconf_incomp_03032026.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AO n.G04874 del 24/04/2024
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dirigente dell’Area “Affari generali” della Direzione regionale “Cultura, Politiche Giovanili e della Famiglia, Pari Opportunità, Servizio civile”
+</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/ROSSI_NUNZIA_DIch_cariche_incarichi_10042024.pdf</t>
+  </si>
+  <si>
+    <t>GIUDITTA</t>
+  </si>
+  <si>
+    <t>DEL BORRELLO</t>
+  </si>
+  <si>
+    <t>AREA AFFARI ISTITUZIONALI E CONTENZIOSO</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/DEL_BORRELLO_GIUDITTA_CV_09042024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/DEL_BORRELLO_GIUDITTA_dich_inconf_incomp_09042024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/DEL-BORRELLO-GIUDITTA-Dich-annuale-insuss-cause-incomp-03032026.pdf</t>
+  </si>
+  <si>
+    <t>AO n. G04915 del 29/04/2024</t>
+  </si>
+  <si>
+    <t>Dirigente dell'Area “Affari istituzionali e contenzioso” della Direzione regionale “Affari della Presidenza, turismo, cinema, audiovisivo e sport”</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/DEL_BORRELLO_GIUDITTA_Dich_cariche_incarichi_09042024.pdf</t>
+  </si>
+  <si>
+    <t>RUFFINI</t>
+  </si>
+  <si>
+    <t>AREA SISTEMA DEI CONTROLLI</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/RUFFINI_GIOVANNI_CV_04092024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/RUFFINI_GIOVANNI_dich_inconf_incomp_04062024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Ruffini_Giovanni_dich_annuale_inconf_incomp_03032026.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AO n.G08518 del 25/06/2024
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dirigente dell’Area Sistema dei Controlli della D.R. Agricoltura e Sovranità alimentare, Caccia e Pesca, Foreste
+</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/RUFFINI_GIOVANNI_Dich_cariche_incarichi_04062024.pdf</t>
+  </si>
+  <si>
+    <t>ROBERTA</t>
+  </si>
+  <si>
+    <t>DEL ROSCIO</t>
+  </si>
+  <si>
+    <t>AREA SERVIZIO CIVILE</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/DEL_ROSCIO_ROBERTA_CV_20052024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/DEL_ROSCIO_ROBERTA_dich_inconf_incomp_2024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Del_Roscio_Roberta_dich_annuale_inconf_incomp_11032026.pdf</t>
+  </si>
+  <si>
+    <t>AO n. G04914 del 29/04/2024</t>
+  </si>
+  <si>
+    <t>Dirigente dell'Area “Servizio Civile” della Direzione regionale “Cultura, Politiche Giovanili e della Famiglia, Pari Opportunità, Servizio civile”</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/DEL_ROSCIO_ROBERTA_Dich_cariche_incarichi_2024.pdf</t>
+  </si>
+  <si>
+    <t>DELL'ARNO</t>
+  </si>
+  <si>
+    <t>AREA RAGIONERIA</t>
+  </si>
+  <si>
+    <t>AREA CONTABILITA' ACCRUAL E UNITA' DECENTRATE DI BILANCIO</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/DELL_ARNO_GIUSEPPE_CV_22052025.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/DELL%27ARNO-GIUSEPPE-Dich-insuss-cause-inconf-incomp-17112025.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/DELL-ARNO-Dich-incompatibilit%C3%A0-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/DELL_ARNO_GIUSEPPE_dich_inconf_incomp_interim_22052025.pdf</t>
+  </si>
+  <si>
+    <t>AO n. G15317 del 17/11/2025; AO n. G08921 del 04/07/2024 (interim); AO n. G08517 del 03/07/2025 (proroga interim fino al 24/11/2025)</t>
+  </si>
+  <si>
+    <t>Dirigente dell’Area "Ragioneria" della D.R. "Ragioneria Generale"</t>
+  </si>
+  <si>
+    <t>01/12/2025</t>
+  </si>
+  <si>
+    <t>30/11/2028</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/DELL%27ARNO-GIUSEPPE-Dich-svolg-incarichi-cariche-17112025.pdf</t>
+  </si>
+  <si>
+    <t>CARMELA</t>
+  </si>
+  <si>
+    <t>DI GIORGIO</t>
+  </si>
+  <si>
+    <t>- AREA AMBITI DI SPECIALIZZAZIONE PER LE IMPRESE E COOPERAZIONE EUROPEA</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/DI_GIORGIO_CARMELA_CV_25042024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/DI_GIORGIO_CARMELA_dich_inconf_incomp_25042024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/DI-GIORGIO-CARMELA-Dich-annuale-insussist-incomp-2026.pdf</t>
+  </si>
+  <si>
+    <t>AO n. G04911 del 29/04/2024</t>
+  </si>
+  <si>
+    <t>Dirigente dell'Area “Ambiti di specializzazione per le imprese e cooperazione europea” della Direzione regionale “Sviluppo economico, Attività produttive e Ricerca”</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/DI_GIORGIO_CARMELA_Dich_cariche_incarichi_25042024.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cessata in data 01/06/2026 per trattamento di pensione comunicato dal Referente, Flavia Panunzi, in data 28/05/2026
+</t>
+  </si>
+  <si>
+    <t>03/06/2026</t>
+  </si>
+  <si>
+    <t>FAIOLA</t>
+  </si>
+  <si>
+    <t>AREA COORDINAMENTO AUTORIZZAZIONI, PNRR E SUPPORTO INVESTIMENTI</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/FAIOLA_EMANUELE_CV_15092025.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/FAIOLA_EMANUELE_Dich_insussist_inconf_incomp_conferimento_incarico_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Faiola_Emanuele_dich_annuale_inconf_incomp_04032026.pdf</t>
+  </si>
+  <si>
+    <t>AO n. G11625 del 12/09/2025</t>
+  </si>
+  <si>
+    <t>Dirigente dell'Area Coordinamento Autorizzazioni, PNRR e Supporto Investimenti della Direzione Generale</t>
+  </si>
+  <si>
+    <t>R.R. n.1/2002</t>
+  </si>
+  <si>
+    <t>12/09/2025</t>
+  </si>
+  <si>
+    <t>11/09/2028</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/FAIOLA_EMANUELE_Dich_cariche_incarichi_2025.pdf</t>
+  </si>
+  <si>
+    <t>FARCHI</t>
+  </si>
+  <si>
+    <t>AREA RETE OSPEDALIERA E SPECIALISTICA</t>
+  </si>
+  <si>
+    <t>UFFICIO UFFICIO COORDINAMENTO RETE ONCOLOGICA REGIONALE</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/FARCHI_SARA_CV_15102024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/FARCHI_SARA_Dich_insussist_incomp_2025.pdf</t>
+  </si>
+  <si>
+    <t>AO n. G10944 del 27/08/2025</t>
+  </si>
+  <si>
+    <t>Dirigente Ufficio "Coordinamento rete oncologica regionale" dell'Area "Rete ospedaliera e specialistica" della D.R. Salute e Integrazione Sociosanitaria</t>
+  </si>
+  <si>
+    <t>art. 19, comma 5bis, D.Lgs 165/2001</t>
+  </si>
+  <si>
+    <t>01/09/2025</t>
+  </si>
+  <si>
+    <t>31/08/2028</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/FARCHI_SARA_Dich_cariche_incarichi.pdf</t>
+  </si>
+  <si>
+    <t>CINZIA</t>
+  </si>
+  <si>
+    <t>FELCI</t>
+  </si>
+  <si>
+    <t>AREA SUPPORTO AUDIT FESR</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/FELCI_CINZIA_CV_09012025.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/FELCI_CINZIA_dich_inconf_incomp_20012025.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Felci_Cinzia_dich_inconf_incomp_annuale_20012025.pdf</t>
+  </si>
+  <si>
+    <t>Novazione del contratto reg. cron. n. 28405 del 13.07.2023 a Dirigente della struttura organizzativa di livello direzionale "Supporto Audit FESR" della D.R. "Anticorruzione - Audit FESR, FSE - Controllo interno"</t>
+  </si>
+  <si>
+    <t>12/06/2023</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/FELCI_CINZIA_Dich_cariche_incarichi_13062023.pdf</t>
+  </si>
+  <si>
+    <t>FERMANTE</t>
+  </si>
+  <si>
+    <t>AREA CINEMA E AUDIOVISIVO</t>
+  </si>
+  <si>
+    <t>AREA SPORT, INFRASTRUTTURE E SERVIZI SPORTIVI</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/FERMANTE_STEFANO_CV_092025.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/FERMANTE_STEFANO_dich_inconf_incomp_06062025.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/FERMANTE-STEFANO-Dich-insuss-cause-incomp-10032026.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/FERMANTE_STEFANO_Dich_insussist_inconf_incomp_interim_10092025.pdf</t>
+  </si>
+  <si>
+    <t>AO n. G07152 del 06/06/2025; AO n. G08359 del 01/07/2025 (interim)</t>
+  </si>
+  <si>
+    <t>Dirigente dell'Area Cinema e audiovisivo della D.R. Affari della Presidenza, Turismo, Cinema, Audiovisivo e Sport; Dirigente ad interim dell'Area Sport, Infrastrutture e Servizi Sportivi della D.R. Affari della Presidenza, Turismo, Cinema, Audiovisivo e Sport</t>
+  </si>
+  <si>
+    <t>06/06/2025</t>
+  </si>
+  <si>
+    <t>05/06/2028</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/FERMANTE_STEFANO_Dich_cariche_incarichi_06062025.pdf</t>
+  </si>
+  <si>
+    <t>LORENA</t>
+  </si>
+  <si>
+    <t>FERRANTI</t>
+  </si>
+  <si>
+    <t>AREA AFFARI GENERALI GIURIDICI E LEGALI. BILANCIO. MONITORAGGIO INVESTIMENTI. COORDINAMENTO DEL CONTROLLO ANALOGO</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/FERRANTI_LORENA_CV_04072024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/FERRANTI_LORENA_dich_inconf_incomp_28052024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/FERRANTI-LORENA-Dich-annuale-inconf-incomp-2026.pdf</t>
+  </si>
+  <si>
+    <t>AO n. G07896 del 14/06/2024</t>
+  </si>
+  <si>
+    <t>Dirigente dell'Area AFFARI GENERALI GIURIDICI E LEGALI. BILANCIO. MONITORAGGIO INVESTIMENTI. COORDINAMENTO DEL CONTROLLO ANALOGO della D.R. Trasporti, mobilità, tutela del territorio, demanio e patrimonio</t>
+  </si>
+  <si>
+    <t>art. 19, co. 6, D.Lgs.165/2001</t>
+  </si>
+  <si>
+    <t>17/06/2024</t>
+  </si>
+  <si>
+    <t>16/06/2027</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/FERRANTI_LORENA_Dich_cariche_incarichi_28052024.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ANDREA </t>
+  </si>
+  <si>
+    <t>SABBADINI</t>
+  </si>
+  <si>
+    <t>AREA MONITORAGGIO DELLA SPESA DEL SISTEMA SANITARIO REGIONALE</t>
+  </si>
+  <si>
+    <t>AREA TRIBUTI, FINANZA E FEDERALISMO</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/SABBADINI_ANDREA_CV_14042025.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/SABBADINI_ANDREA_dich_inconf_incomp_16052024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/SABBADINI-Dich-incompatibilit%C3%A0-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/SABBADINI_ANDREA_dich_inconf_incomp_interim_14042025.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AO n.G06424 del 29/05/2024 - AO n.G07215 del 10/06/2025(interim fino al 31/12/2025)
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dirigente dell’Area Monitoraggio della spesa del Sistema Sanitario Regionale della D.R.Ragioneria generale
+</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/SABBADINI_ANDREA_Dich_cariche_incarichi_03062024.pdf</t>
+  </si>
+  <si>
+    <t>MARIA LUISA</t>
+  </si>
+  <si>
+    <t>SALVATORI</t>
+  </si>
+  <si>
+    <t>AREA URBANISTICA, COPIANIFICAZIONE E PROGRAMMAZIONE NEGOZIATA: PROVINCE LAZIALI</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/SALVATORI-MARIA-LUISA-CV-092025_0.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/SALVATORI-MARIA-LUISA-Dich-insuss-inconf-incomp-conferim-incarico-15102025_0.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Salvatori_Maria_Luisa_dich_annuale_inconf_incomp_04032026.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AO n. G14448 del 03/11/2025
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dirigente Area "Urbanistica, copianificazione e programmazione negoziata: Province laziali" della D.R. "Urbanistica e Politiche Abitative, Pianificazione Territoriale, Politiche del Mare"
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">art. 19, comma 6, D.Lgs 165/2001
+</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/SALVATORI-MARIA-LUISA-Dich-cariche-incarichi-15102025_0.pdf</t>
+  </si>
+  <si>
+    <t>FERRARA MIRENZI</t>
+  </si>
+  <si>
+    <t>AREA CENTRALE UNICA DI RISPOSTA N.U.E. 112 ROMA</t>
+  </si>
+  <si>
+    <t>AREA CENTRALE UNICA DI RISPOSTA N.U.E. 112 LAZIO</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/FERRARA_MIRENZI_GIOVANNI_CV_10092024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/FERRARA_MIRENZI_GIOVANNI_dich_inconf_incomp_09072024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/MIRENZI_GIOVANNI_FERRARA_dich_annuale_inconf_incomp_03032026.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/FERRARA_MIRENZI_GIOVANNI_dich_inconf_incomp_interim_04092024.pdf</t>
+  </si>
+  <si>
+    <t>AO n. G10804 del 07/08/202; AO n. G11657 del 06/09/2024 (interim)</t>
+  </si>
+  <si>
+    <t>Dirigente dell'Area Centrale Unica di Risposta N.U.E. 112 Roma della D.R. Emergenza, Protezione Civile e NUE 112</t>
+  </si>
+  <si>
+    <t>02/09/2024</t>
+  </si>
+  <si>
+    <t>01/09/2027</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/FERRARA_MIRENZI_GIOVANNI_Dich_cariche_incarichi_09072024.pdf</t>
+  </si>
+  <si>
+    <t>RENATA</t>
+  </si>
+  <si>
+    <t>SANGIORGI</t>
+  </si>
+  <si>
+    <t>AREA COOPERAZIONE INTERNAZIONALE PER LO SVILUPPO</t>
+  </si>
+  <si>
+    <t>RICERCA E INNOVAZIONE PER LE IMPRESE</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/SANGIORGI_RENATA_CV_13122025.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/SANGIORGI_RENATA_dich_inconf_incomp_30042025.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/SANGIORGI-RENATA-Dich-annuale-insussist-incomp-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/SANGIORGI_RENATA_dich_inconf_incomp_interim_11122025.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AO n.G05287 del 30/04/2025 - AO n.G14876 del 10/11/2025 (interim)
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dirigente dell'Area Cooperazione internazionale per lo sviluppo della D.R. Sviluppo Economico, Attività Produttive e Ricerca
+</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/SANGIORGI_RENATA_Dich_cariche_incarichi_30042025.pdf</t>
+  </si>
+  <si>
+    <t>Cessata in data 02/05/2026 per dimissioni comunicato dal Referente, Flavia Panunzi, in data 28/04/2026</t>
+  </si>
+  <si>
+    <t>FICARELLI</t>
+  </si>
+  <si>
+    <t>PROMOZIONE DELLA SALUTE E PREVENZIONE</t>
+  </si>
+  <si>
+    <t>UFFICIO UFFICIO VETERINARIA E SICUREZZA ALIMENTARE</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/FICARELLI_VALERIA_CV_15072024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/FICARELLI_VALERIA_dich_inconf_incomp_31072024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/FICARELLI_VALERIA_Dich_Inconf_Incomp_annuale_2025.pdf</t>
+  </si>
+  <si>
+    <t>AO n. G12758 del 30/09/2024</t>
+  </si>
+  <si>
+    <t>Dirigente Ufficio "Veterinaria e Sicurezza Alimentare" - Area "Promozione della salute e prevenzione" della D.R." Salute e Integrazione Sociosanitaria".</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/FICARELLI_VALERIA_Dich_cariche_incarichi_2024.pdf</t>
+  </si>
+  <si>
+    <t>SASSI</t>
+  </si>
+  <si>
+    <t>ENTE REGIONALE ROMA NATURA (PER LA GESTIONE DEL SISTEMA DELLE AREE NATURALI PROTETTE DEL COMUNE DI ROMA) - AREA TECNICA - AREE NATURALI PROTETTE</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/SASSI_PAOLO_CV_2024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/SASSI_PAOLO_Dich_insuss_cause_inconf_incomp_conf_25072025.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/SASSI_PAOLO_Dich_svolg_incarichi_cariche_25072025.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AO n. G09709 del 25/07/2025
+</t>
+  </si>
+  <si>
+    <t>Dirigente dell’Area Amministrativa presso l'Ente Regionale Roma Natura</t>
+  </si>
+  <si>
+    <t>25/07/2025</t>
+  </si>
+  <si>
+    <t>24/07/2028</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/SASSI_PAOLO_Dich_svolg_incarichi_cariche_25072025_0.pdf</t>
+  </si>
+  <si>
+    <t>FRACASSA</t>
+  </si>
+  <si>
+    <t>AREA GENIO CIVILE LAZIO SUD</t>
+  </si>
+  <si>
+    <t>AREA GENIO CIVILE DI ROMA CITTA' METROPOLITANA</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Fracassa_Antonio_CV_06102025.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/FRACASSA_ANTONIO_dich_inconf_incomp_25032024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/FRACASSA-ANTONIO-Dich-annuale-insuss-cause-incomp-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Fracassa_Antonio_Dich_insuss_interim_24102025.pdf</t>
+  </si>
+  <si>
+    <t>AO n. G03592 del 29/03/2024; AO n. G12795 del 06/10/2025 (interim dal 06/10/2025 al 30/06/2026)</t>
+  </si>
+  <si>
+    <t>Dirigente dell'Area Genio Civile Lazio Sud della D.R. Lavori Pubblici e infrastrutture, innovazione tecnologica</t>
+  </si>
+  <si>
+    <t>31/07/2027</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/FRACASSA_ANTONIO_Dich_cariche_incarichi_25032024.pdf</t>
+  </si>
+  <si>
+    <t>ALBERTO</t>
+  </si>
+  <si>
+    <t>SASSO D'ELIA</t>
+  </si>
+  <si>
+    <t>AREA MISURE PER LO SVILUPPO ECONOMICO DEL TERRITORIO, DEL LITORALE E DELLE AREE URBANE</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/SASSO_D_ELIA_ALBERTO_CV_15022024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/SASSO_D_ELIA_ALBERTO_dich_inconf_incomp_15022024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/SASSO-D%27ELIA-ALBERTO-Dich-annuale-insussist-incomp-2026.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AO n.G01299 del 08/02/2024
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dirigente dell'Area Misure per lo sviluppo economico del territorio, del litorale e delle Aree Urbane della D.R. Sviluppo economico, attività produttive e ricerca
+</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/SASSO_D_ELIA_ALBERTO_Dich_cariche_incarichi_15022024.pdf</t>
+  </si>
+  <si>
+    <t>cessato in data 15/05/2026 come da mail di Panunzi del 28/04/2026</t>
+  </si>
+  <si>
+    <t>SAURA</t>
+  </si>
+  <si>
+    <t>AREA CONCESSIONI DEMANIALI: FLUVIALI E LACUALI. VIGILANZA DEMANIO REGIONALE</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/SAURA_GIOVANNI_CV_03052024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/SAURA_GIOVANNI_dich_inconf_incomp_01052024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/SAURA-GIOVANNI-Dich-annuale-insuss-cause-incomp-17032026.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AO n.G04963 del 29/04/2024
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Novazione del contratto reg. cron. n.28813 del 20.10.2023 a Dirigente dell’Area Concessioni demaniali: fluviali, lacuali, demanio marittimo. Vigilanza demanio regionale della D.R. Trasporti, mobilità, tutela del territorio, demanio e patrimonio
+</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/SAURA_GIOVANNI_Dich_cariche_incarichi_11102023.pdf</t>
+  </si>
+  <si>
+    <t>ILARIA</t>
+  </si>
+  <si>
+    <t>SCARSO</t>
+  </si>
+  <si>
+    <t>AREA PROGETTI SPECIALI DI VALORIZZAZIONE DEL PATRIMONIO REGIONALE E DEI BENI DEL SERVIZIO SANITARIO</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/SCARSO_ILARIA_CV_2026.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/SCARSO-ILARIA-Dich-insuss-cause-inconf-incomp-conf-incarico-08012026.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/SCARSO-ILARIA-Dich-annuale-insussis-cause-incomp-04032026.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AO n. G00025 del 08/01/2026
+</t>
+  </si>
+  <si>
+    <t>Dirigente dell’Area "Progetti speciali di valorizzazione del patrimonio regionale e dei beni del servizio sanitario"  della D.R. "Trasporti, mobilità, tutela del territorio e autorità idraulica, demanio e patrimonio"</t>
+  </si>
+  <si>
+    <t>08/01/2026</t>
+  </si>
+  <si>
+    <t>07/01/2029</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/SCARSO-ILARIA-Dich-svolg-incarichi-cariche-08012026.pdf</t>
+  </si>
+  <si>
+    <t>PATRIZIA</t>
+  </si>
+  <si>
+    <t>SCHIFANO</t>
+  </si>
+  <si>
+    <t>AREA SISTEMA STATISTICO REGIONALE, RICERCA E ANALISI STATISTICHE A SUPPORTO DELLE POLITICHE REGIONALI</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/SCHIFANO_PATRIZIA_CV_06102022.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/SCHIFANO_PATRIZIA_dich_inconf_inconp_30042024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Schifano-Patrizia-Dich-annuale-insuss-cause-incomp-05032026.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AO n.G05110 del 30/04/2024
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dirigente dell’Area “Sistema Statistico Regionale, Ricerca e Analisi Statistiche a Supporto delle Politiche Regionali” della Direzione regionale “Programmazione Economica, Centrale Acquisti, Fondi Europei, PNRR”
+</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/SCHIFANO_PATRIZIA_Dich_cariche_incarichi_30042024.pdf</t>
+  </si>
+  <si>
+    <t>GIANLUCA</t>
+  </si>
+  <si>
+    <t>SCIALANGA</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/SCIALANGA_GIANLUCA_CV_29042024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/SCIALANGA_GIANLUCA_Dich_insuss_cause_inconf_incomp_28072025.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/SCIALANGA-GIANLUCA-Dich-annuale-insuss-cause-incomp-05032026.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AO n. G09714 del 25/07/2025
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dirigente dell’Area Internazionalizzazione e Attrazione degli investimenti, Sistema fieristico della D.R. Sviluppo Economico, Attività Produttive e Ricerca
+</t>
+  </si>
+  <si>
+    <t>28/07/2025</t>
+  </si>
+  <si>
+    <t>27/07/2028</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/SCIALANGA_GIANLUCA_Dich_svolg_incarichi_cariche_28072025.pdf</t>
+  </si>
+  <si>
+    <t>13/03/2026</t>
+  </si>
+  <si>
+    <t>ARCANGELA</t>
+  </si>
+  <si>
+    <t>GALLUZZO</t>
+  </si>
+  <si>
+    <t>AREA POLITICHE DEL PERSONALE DEGLI ENTI E AZIENDE SUB-REGIONALI</t>
+  </si>
+  <si>
+    <t>AREA POLITICHE DEGLI ENTI LOCALI, POLIZIA LOCALE E LOTTA ALL'USURA</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/GALLUZZO-ARCANGELA-CV-09022026.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/GALLUZZO_ARCANGELA_dich_inconf_incomp_04072024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/GALLUZZO_ARCANGELA_Dich_annuale_inconf_incomp_21012026.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/GALLUZZO-ARCANGELA-Dich-insuss-inconf-incomp-ad-interim-09022026.pdf</t>
+  </si>
+  <si>
+    <t>AO n. G08997 del 04/07/2024  AO n. G01535 del 09/02/2026 (ad interim dal 09/02/2026 al 08/08/2026)</t>
+  </si>
+  <si>
+    <t>Dirigente dell'Area Politiche del personale degli enti e aziende sub-regionali della D.R. Personale, Enti Locali e Sicurezza</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/GALLUZZO_ARCANGELA_Dich_cariche_incarichi_04072024.pdf</t>
+  </si>
+  <si>
+    <t>PIERLUIGI</t>
+  </si>
+  <si>
+    <t>GAZZANI</t>
+  </si>
+  <si>
+    <t>ENTE REGIONALE PARCO NATURALE DELL'APPIA ANTICA</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Gazzani_Pierluigi_CV_15112024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/GAZZANI_PIERUIGI_dich_inconf_incomp_17092024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Gazzani_Pierluigi_Dich_annuale_insuss_cause_incomp_23072025.pdf</t>
+  </si>
+  <si>
+    <t>AO n. G12269 del 19/09/2024</t>
+  </si>
+  <si>
+    <t>Dirigente dell'Area Amministrativa presso il Parco Regionale Appia Antica</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/GAZZANI_PIERUIGI_Dich_cariche_incarichi_17092024.pdf</t>
+  </si>
+  <si>
+    <t>GENCHI</t>
+  </si>
+  <si>
+    <t>AREA GOVERNO DEL TERRITORIO E MULTIFUNZIONALITÀ, FORESTAZIONE</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/GENCHI_FABIO_CV_092024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/GENCHI_FABIO_dich_inconf_incomp_092024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Genchi_Fabio_dich_annuale_inconf_incomp_03032026.pdf</t>
+  </si>
+  <si>
+    <t>AO n. G04917 del 29/04/2024</t>
+  </si>
+  <si>
+    <t>Dirigente dell'Area “Governo del Territorio e Multifunzionalità, Forestazione” della Direzione regionale “Agricoltura e Sovranità Alimentare, Caccia e Pesca, Foreste”</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/GENCHI_FABIO_Dich_cariche_incarichi_26042024.pdf</t>
+  </si>
+  <si>
+    <t>GIGANTI</t>
+  </si>
+  <si>
+    <t>AREA PREVENZIONE, PIANIFICAZIONE E PREVISIONE - CENTRO FUNZIONALE REGIONALE</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/GIGANTI_GIOVANNI_CV_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/GIGANTI_GIOVANNI_dich_inconf_incomp_08052025.pdf</t>
+  </si>
+  <si>
+    <t>AO n. G06685 del 28/05/2025</t>
+  </si>
+  <si>
+    <t>Dirigente dell'Area Prevenzione, Pianificazione e Previsione - Centro Funzionale Regionale della D.R. Emergenza, Protezione Civile e NUE 112</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/GIGANTI_GIOVANNI_Dich_cariche_incarichi_30052025.pdf</t>
+  </si>
+  <si>
+    <t>GRAMICCIA</t>
+  </si>
+  <si>
+    <t>AREA CALAMITA' E STRUMENTI FINANZIARI, PROMOZIONE E INNOVAZIONE</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/GRAMICCIA_PAOLO_CV_11072024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/GRAMICCIA_PAOLO_dich_inconf_incomp_26042024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/GRAMICCIA-PAOLO-Dich-annuale-incomp-incof-2026.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AO n. G05071 del 30/04/2024 </t>
+  </si>
+  <si>
+    <t>Dirigente dell'Area “Calamità e Strumenti Finanziari, Promozione e Innovazione” della Direzione regionale “Agricoltura e Sovranità Alimentare, Caccia e Pesca, Foreste”</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/GRAMICCIA_PAOLO_Dich_cariche_incarichi_26042024.pdf</t>
+  </si>
+  <si>
+    <t>SCUCCIMARRA</t>
+  </si>
+  <si>
+    <t>UFFICIO DI STAFF PRE-LEGISLATIVO E SERVIZIO STUDI</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/SCUCCIMARRA_ANDREA_CV_16052024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/SCUCCIMARRA_ANDREA_dich_inconf_incomp_16052024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/SCUCCIMARRA-ANDREA-Dich-annuale-insussist-incomp-2026.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AO n.G06509 del 29/05/2024
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dirigente dell’Ufficio di Staff Pre-legislativo e servizio studi della D.R.Ragioneria generale
+</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/SCUCCIMARRA_ANDREA_Dich_cariche_incarichi_16052024.pdf</t>
+  </si>
+  <si>
+    <t>MARGHERITA</t>
+  </si>
+  <si>
+    <t>GUBINELLI</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/GUBINELLI_MARGHERITA_CV_08062024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/GUBINELLI_MARGHERITA_dich_inconf_incomp_08062024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Gubinelli_Margherita_dich_annuale_inconf_incomp_06032026.pdf</t>
+  </si>
+  <si>
+    <t>AO n. G08573 del 26/06/2024</t>
+  </si>
+  <si>
+    <t>Dirigente dell'Area Affari generali della Direzione regionale Ciclo dei Rifiuti</t>
+  </si>
+  <si>
+    <t>27/06/2024</t>
+  </si>
+  <si>
+    <t>26/06/2027</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/GUBINELLI_MARGHERITA_Dich_cariche_incarichi_08062024.pdf</t>
+  </si>
+  <si>
+    <t>MONNALISA</t>
+  </si>
+  <si>
+    <t>IACUITTO</t>
+  </si>
+  <si>
+    <t>AREA COORDINAMENTO CONTENZIOSO, AFFARI LEGALI E GENERALI</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/IACUITTO_MONNALISA_CV_01082025.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/IACUITTO_MONNALISA_Dich_insuss_cause_inconf_incomp_incarico_01082025.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/IACUITTO_MONNALISA_dich_annuale_inconf_incomp_2025.pdf</t>
+  </si>
+  <si>
+    <t>AO n. G01282 del 07/02/2024</t>
+  </si>
+  <si>
+    <t>Dirigente dell'Area Coordinamento contenzioso, Affari legali e generali della D.R. Salute e Integrazione Sociosanitaria</t>
+  </si>
+  <si>
+    <t>19/02/2024</t>
+  </si>
+  <si>
+    <t>18/02/2027</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/IACUITTO_MONNALISA_Dich_svolg_incarichi_carich_11082025.pdf</t>
+  </si>
+  <si>
+    <t>GRAZIA MARIA</t>
+  </si>
+  <si>
+    <t>IADAROLA</t>
+  </si>
+  <si>
+    <t>AREA BLUE ECONOMY. PIANIFICAZIONE DELLO SPAZIO MARITTIMO E DEGLI ARENILI PER FINALITA' TURISTICO RICREATIVE</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/IADAROLA_GRAZIA_MARIA_CV_24072025.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/IADAROLA_GRAZIA_MARIA_Dich_insussist_inconf_incomp_conf_incarico_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/IADAROLA-GRAZIA-MARIA-Dich-annuale-insussist-incomp-2026.pdf</t>
+  </si>
+  <si>
+    <t>AO n. G11166 del 02/09/2025</t>
+  </si>
+  <si>
+    <t>Dirigente dell'Area "Blue Economy. Pianificazione dello spazio marittimo e degli arenili per finalità turistico ricreative" della D.R. "Sviluppo Economico, Attività Produttive e Ricerca"</t>
+  </si>
+  <si>
+    <t>05/09/2025</t>
+  </si>
+  <si>
+    <t>04/09/2028</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/IADAROLA_GRAZIA_MARIA_Dich_cariche_incarichi_2025.pdf</t>
+  </si>
+  <si>
+    <t>SEGRETO</t>
+  </si>
+  <si>
+    <t>AREA ATTUAZIONE, TUTELA DELLA FRAGILITA' E PUNTO DI CONTATTO</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/SEGRETO_SALVATORE_CV_07082025.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/SEGRETO_SALVATORE_Dich_insussist_inconf_incomp_conferimento_incarico_2025.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Segreto_Salvatore_dich_annuale_inconf_incomp_2026.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AO n. G11354 del 08/09/2025
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dirigente dell’Area Attuazione, tutela della fragilità e Punto di contatto della D.R. Istruzione, Formazione e Politiche per l’Occupazione
+</t>
+  </si>
+  <si>
+    <t>11/09/2025</t>
+  </si>
+  <si>
+    <t>10/09/2028</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/SEGRETO_SALVATORE_Dich_cariche_incarichi_2025.pdf</t>
+  </si>
+  <si>
+    <t>ANTONINO</t>
+  </si>
+  <si>
+    <t>INFANTINO</t>
+  </si>
+  <si>
+    <t>AREA INFRASTRUTTURE SOCIALI</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/INFANTINO_ANTONINO_CV_2024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/INFANTINO_ANTONINO_dich_inconf_incomp_09052024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Infantino_Antonino_dich_annuale_inconf_incomp_11032026.pdf</t>
+  </si>
+  <si>
+    <t>AO n. G06437 del 29/05/2024</t>
+  </si>
+  <si>
+    <t>Dirigente dell'Area Infrastrutture sociali della D.R. Lavori pubblici e infrastrutture, Innovazione tecnologica</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/INFANTINO_ANTONINO_Dich_cariche_incarichi_09052024.pdf</t>
+  </si>
+  <si>
+    <t>LINA</t>
+  </si>
+  <si>
+    <t>SELVA</t>
+  </si>
+  <si>
+    <t>AREA INTERVENTI SETTORIALI E AMMODERNAMENTO DELLE IMPRESE AGRICOLE ED AGRO-INDUSTRIALI</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/SELVA-LINA-CV-05112025.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/SELVA_LINA_dich_inconf_incomp_26042024_0.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Selva_Lina_dich_annuale_inconf_incomp_03032026.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/SELVA-LINA-Dich-insuss-cause-inconf-incomp-incarico-interim-03112025.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AO n. G14310 del 30/10/2025 - AO n. G06989 del 4/06/2025(interim)
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dirigente dell'Area Interventi Settoriali e Ammodernamento delle Imprese Agricole ed Agro-industriali  della D.R. Agricoltura e Sovranità Alimentare, Caccia e Pesca, Foreste
+</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/SELVA-LINA-Dich-cariche-incarichi-29102025.pdf</t>
+  </si>
+  <si>
+    <t>AMADIO</t>
+  </si>
+  <si>
+    <t>LANCIA</t>
+  </si>
+  <si>
+    <t>AREA GESTIONE TRASPORTO MARITTIMO E AEREO. IMPIANTI FISSI. LOGISTICA. INTERPORTI. PARCHEGGI E NODI DI SCAMBIOIDRAULICA, DEMANIO E PATRIMONIO</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/LANCIA_AMADIO_CV_18032025.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/LANCIA_AMADIO_dich_inconf_incomp_04032025.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Amadio_Lancia_dich_annuale_inconf_incomp_30032026.pdf</t>
+  </si>
+  <si>
+    <t>AO n.G02712 del 05/03/2025</t>
+  </si>
+  <si>
+    <t>Dirigente dell'Area "Gestione trasporto marittimo e aereo. Impianti fissi. Logistica. Interporti. Parcheggi e nodi di scambio" della D.R. Trasporti, Mobilità, Tutela del Territorio, Demanio e Patrimonio</t>
+  </si>
+  <si>
+    <t>06/03/2025</t>
+  </si>
+  <si>
+    <t>05/03/2028</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/LANCIA_AMADIO_Dich_cariche_incariche_04032025.pdf</t>
+  </si>
+  <si>
+    <t>ANTONIO GIUSEPPE</t>
+  </si>
+  <si>
+    <t>LATORA</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> AREA PROGRAMMAZIONE E MONITORAGGIO</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/LATORA_ANTONIO_GIUSEPPE_CV_18062024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/LATORA_ANTONIO_GIUSEPPE_dich_inconf_incomp_18062024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Latora_Antonio_Giuseppe_dich_annuale_inconf_incomp_09032026.pdf</t>
+  </si>
+  <si>
+    <t>AO n. G08108 del 19/06/2024</t>
+  </si>
+  <si>
+    <t>Dirigente dell'Area "Programmazione e Monitoraggio" della Direzione Generale</t>
+  </si>
+  <si>
+    <t>15/06/2024</t>
+  </si>
+  <si>
+    <t>14/06/2027</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/LATORA_ANTONIO_GIUSEPPE_Dich_cariche_incarichi_18062024.pdf</t>
+  </si>
+  <si>
+    <t>SIDDU</t>
+  </si>
+  <si>
+    <t>AREA PROMOZIONE DELLA SALUTE E PREVENZIONE</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/SIDDU_ANDREA_CV_03022025.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/SIDDU_ANDREA_dich_inconf_inconf_09122024.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AO n.G00196 del 10/01/2025
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dirigente dell'Area Promozione della salute e prevenzione della D.R. Salute e Integrazione Sociosanitaria
+</t>
+  </si>
+  <si>
+    <t>27/01/2025</t>
+  </si>
+  <si>
+    <t>26/01/2028</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/SIDDU_ANDREA_Dich_cariche_incarichi_09122024.pdf</t>
+  </si>
+  <si>
+    <t>SOMASCHINI</t>
+  </si>
+  <si>
+    <t>AREA RETI E PROGETTI PER LA SOSTENIBILITA’ AMBIENTALE</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/SOMASCHINI_ALESSANDRA_CV_20032024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/SOMASCHINI_ALESSANDRA_Dich_insuss_cause_inconf_incomp_01082025.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Somaschini_Alessandra_dich_annuale_inconf_incomp_03032026.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AO n. G10051 del 31/07/2025
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Novazione del contratto reg. cron. n. 29450 del 23.07.2024 a Dirigente dell’Area “Reti e Progetti per la sostenibilità ambientale” della Direzione regionale “Ambiente, Transizione energetica e ciclo dei rifiuti”
+</t>
+  </si>
+  <si>
+    <t>10/07/2025</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/SOMASCHINI_ALESSANDRA_DIch_cariche_incarichi_29042024.pdf</t>
+  </si>
+  <si>
+    <t>CLAUDIA</t>
+  </si>
+  <si>
+    <t>STORACE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">UFFICIO MONITORAGGIO EROGAZIONE DEI LIVELLI ESSENZIALI DI ASSISTENZA (LEA) </t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/STORACE_CLAUDIA_CV_092024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/STORACE_CLAUDIA_dich_inconf_incomp_30012025.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AO n.G02142 del 20/02/2025
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dirigente dell’Ufficio "Monitoraggio erogazione dei Livelli Essenziali di Assistenza (LEA)" dell’Area "Innovazione e ICT" della D.R. "Salute e Integrazione Sociosanitaria"
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">art. 19, co. 6, D.Lgs.165/2001
+</t>
+  </si>
+  <si>
+    <t>24/02/2025</t>
+  </si>
+  <si>
+    <t>23/05/2028</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/STORACE_CLAUDIA_Dich_cariche_incarichi_30012025.pdf</t>
+  </si>
+  <si>
+    <t>STORTI</t>
+  </si>
+  <si>
+    <t>AREA PROGRAMMAZIONE TURISTICA ED INTERVENTI ALLE IMPRESE</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/CRISTIANA_STORTI_CV_062024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/STORTI_CRISTIANA_dichi_inconf_incomp_06062024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/STORTI-CRISTIANA-Dich-annuale-insuss-cause-incomp-06032026.pdf</t>
+  </si>
+  <si>
+    <t>AO n.G06962 del 06/06/2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dirigente dell'Area Programmazione turistica ed interventi alle imprese della D.R. Affari della Presidenza, turismo, cinema, audiovisivo e sport
+</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
+    <t>06/06/2027</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/STORTI_CRISTIANA_Dich_cariche_incarichi_06062024.pdf</t>
+  </si>
+  <si>
+    <t>FEDERICA</t>
+  </si>
+  <si>
+    <t>LAUDATI</t>
+  </si>
+  <si>
+    <t>AUTORIZZAZIONE, ACCREDITAMENTO E CONTROLLI</t>
+  </si>
+  <si>
+    <t>UFFICIO UFFICIO CONTROLLI</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/LAUDATI_FEDERICA_CV_26022025.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/LAUDATI_FEDERICA_dich_inconf_incomp_13052024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Laudati_Federica_dich_annuale_inconf_incomp_26052025.pdf</t>
+  </si>
+  <si>
+    <t>AO n. G07982 del 17/06/2024</t>
+  </si>
+  <si>
+    <t>Dirigente dell'Ufficio "Controlli" dell'Area "Autorizzazione, Accreditamento e Controlli, della D.R. Salute e Integrazione Sociosanitaria</t>
+  </si>
+  <si>
+    <t>art. 19, comma 5 bis, D.Lgs 165/2001</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/LAUDATI_FEDERICA_Dich_cariche_incarichi_13052024.pdf</t>
+  </si>
+  <si>
+    <t>GIOVANNI CARLO</t>
+  </si>
+  <si>
+    <t>LATTANZI</t>
+  </si>
+  <si>
+    <t>AREA DECENTRATA AGRICOLTURA LAZIO NORD</t>
+  </si>
+  <si>
+    <t>UFFICIO CACCIA</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/LATTANZI-GIOVANNI-CARLO-CV-29102025-def.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/LATTANZI-GIOVANNI-CARLO-Dich-insussist-inconf-incomp-conferimento-incarico-29102025-def.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Lattanzi_Giovanni_Carlo_dich_annuale_inconf_incomp_03032026.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/LATTANZI-GIOVANNI-CARLO-Dich-insuss-inconf-incomp-conferim-incarico-interim-05112025.pdf</t>
+  </si>
+  <si>
+    <t>AO n. G14334 del 31/10/2025; AO n. G05137 del 03/05/2024 (interim)</t>
+  </si>
+  <si>
+    <t>Dirigente dell'Area Decentrata Agricoltura Lazio Nord D.R. Agricoltura e Sovranità Alimentare, Caccia e Pesca, Foreste</t>
+  </si>
+  <si>
+    <t>30/10/2028</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/LATTANZI-GIOVANNI-CARLO-Dich-cariche-incarichi-29102025-def.pdf</t>
+  </si>
+  <si>
+    <t>GIULIANO</t>
+  </si>
+  <si>
+    <t>TALLONE</t>
+  </si>
+  <si>
+    <t>AREA FORMAZIONE, COMUNICAZIONE E DIVULGAZIONE</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Tallone_Giuliano_CV_25092025.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/TALLONE_GIULIANO_Dich_insussist_inconf_confer_incarico_28082025.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/TALLONE_GIULIO_dich_annuale_inconf_incomp_04032026.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AO n. G11437 del 09/09/2025
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dirigente dell’Area "Formazione, Comunicazione e Divulgazione" della D.R. "Emergenza, Protezione Civile e NUE 112"
+</t>
+  </si>
+  <si>
+    <t>10/09/2025</t>
+  </si>
+  <si>
+    <t>09/09/2028</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/TALLONE_GIULIANO_Dich_cariche_incarichi_28082025.pdf</t>
+  </si>
+  <si>
+    <t>LOREDANA</t>
+  </si>
+  <si>
+    <t>TANGA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AREA AFFARI GENERALI E TUTELA DEI CONSUMATORI </t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Tanga_Loredana_CV_10042025.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/TANGA_LOREDANA_dich_inconf_incomp_18032025.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/TANGA-LOREDANA-Dich-annuale-insussist-incomp-2026.pdf</t>
+  </si>
+  <si>
+    <t>AO n.G03963 del 31/03/2025</t>
+  </si>
+  <si>
+    <t>Dirigente dell'Area Affari generali e tutela dei consumatori della D.R. Sviluppo Economico, Attività Produttive e Ricerca</t>
+  </si>
+  <si>
+    <t>09/04/2025</t>
+  </si>
+  <si>
+    <t>08/04/2028</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/TANGA_LOREDANA_Dich_cariche_incarichi_18032025.pdf</t>
+  </si>
+  <si>
+    <t>DANIELE</t>
+  </si>
+  <si>
+    <t>TASCA</t>
+  </si>
+  <si>
+    <t>AREA POLITICHE DEGLI ENTI LOCALI,POLIZIA LOCALE E LOTTA ALL'USURA</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/TASCA_DANIELE_CV_07112024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/TASCA_DANIELE_dich_inconf_incomp_09022024.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Tasca_Daniele_dich_inconf_incomp_annuale_14012025.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">R.R. n. 9 del 23/10/2023
 </t>
   </si>
   <si>
-    <t xml:space="preserve">Novazione del contratto reg. cron n. 28387 del 4 luglio 2023 a Direttore della Direzione regionale Ragioneria generale
-[...4382 lines deleted...]
-  <si>
     <t xml:space="preserve">Novazione del contratto reg. cron. n. 28674 del 06.09.2023 a Dirigente dell'Area "Politiche degli Enti Locali, polizia locale e lotta all'usura" della D.R. "Personale, Enti Locali e Sicurezza"
 </t>
   </si>
   <si>
     <t>01/08/2023</t>
   </si>
   <si>
     <t>31/07/2026</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Dich_incarichi_cariche_TASCA_DANIELE_2023.pdf</t>
   </si>
   <si>
     <t>TIMPANI</t>
   </si>
   <si>
     <t>AREA FATTURAZIONE ELETTRONICA, FISCALITA' PASSIVA E SERVIZI TELEMATICI</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/TIMPANI_MARCO_CV_07112024.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/TIMPANI_MARCO_dich_inconf_incomp_09022024.pdf</t>
   </si>
   <si>
-    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Timpani_Marco_dich_annuale_inconf_incomp_05062024.pdf</t>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/TIMPANI-Dich-incompatibilitA-2026.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/TIMPANI_MARCO_dich_inconf_incomp_interim_07112024.pdf</t>
   </si>
   <si>
     <t>R.R. n. 9 del 23/10/2023;
 AO n. G08923 del 04/07/2024 (interim);
 AO n. G08438 del 03/07/2025 (proroga interim fino al 31/12/2025)</t>
   </si>
   <si>
     <t xml:space="preserve">Novazione del contratto reg. cron. n. 28686 del 12.09.2023 a Dirigente dell'Area "Fatturazione elettronica, Fiscalità passiva e servizi telematici" della D.R. "Ragioneria generale"
 </t>
   </si>
   <si>
     <t>31/07/2023</t>
   </si>
   <si>
     <t>30/07/2026</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Dich_svolg_incarichi_cariche_TIMPANI.pdf</t>
   </si>
   <si>
     <t>LEONILDE</t>
   </si>
@@ -5474,51 +5496,51 @@
 </t>
   </si>
   <si>
     <t xml:space="preserve">Dirigente dell’Area “Approvvigionamenti elettronici e Controllo analogo Laziocrea S.p.a.” della Direzione regionale “Programmazione economica, centrale acquisti, fondi europei PNRR”
 </t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/VALERIANI_LUCA_Dich_cariche_incarichi_09042024.pdf</t>
   </si>
   <si>
     <t>ATTILIO</t>
   </si>
   <si>
     <t>VALLANTE</t>
   </si>
   <si>
     <t>AREA FINANZA PUBBLICA</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/VALLANTE_ATTILIO_CV_29042025.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/VALLANTE_ATTILIO_dich_inconf_incomp_21032025.pdf</t>
   </si>
   <si>
-    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Vallante_Attilio_dich_annuale_inconf_incomp_17062024.pdf</t>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/VALLANTE-Dich-Incompatibilit%C3%A0-2026.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO n.G04781 del 15/04/2025
 </t>
   </si>
   <si>
     <t xml:space="preserve">Dirigente Area Finanza pubblica della D.R. Ragioneria generale
 </t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/VALLANTE_ATTILIO_Dich_cariche_incarichi_21032025.pdf</t>
   </si>
   <si>
     <t>GUIDO</t>
   </si>
   <si>
     <t>VASCIMINNO</t>
   </si>
   <si>
     <t>AREA MISURE PER LA COMPETITIVITA' DELLE IMPRESE</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/VASCIMINNO_GUIDO_CV_08052024.pdf</t>
   </si>
   <si>
@@ -5540,65 +5562,68 @@
   <si>
     <t>27/06/2027</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/VASCIMINNO_GUIDO_Dich_cariche_incarichi_25062024.pdf</t>
   </si>
   <si>
     <t>MARIA CRISTINA</t>
   </si>
   <si>
     <t>VECCHI</t>
   </si>
   <si>
     <t>AREA PARERI GEOLOGICI E SISMICI, SUOLO E INVASI</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/VECCHI_MARIA_CRISTINA_CV_02052024.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/VECCHI_MARIA_CRISTINA_dich_inconf_incomp_05072024.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/VECCHI-MARIA-CRISTINA-Dich-annuale-insuss-cause-incomp-03032026.pdf</t>
   </si>
   <si>
-    <t xml:space="preserve">AO n.G09114 del 09/07/2024
+    <t xml:space="preserve">AO n. G09114 del 09/07/2024
 </t>
   </si>
   <si>
     <t xml:space="preserve">Dirigente dell'Area Pareri geologici e sismici, suolo e invasi della D.R. Lavori pubblici e infrastrutture, innovazione tecnologica
 </t>
   </si>
   <si>
     <t>09/07/2024</t>
   </si>
   <si>
     <t>08/07/2027</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/VECCHI_MARIA_CRISTINA_Dich_cariche_incarichi_05072024.pdf</t>
+  </si>
+  <si>
+    <t>19/05/2026</t>
   </si>
   <si>
     <t>VIEL</t>
   </si>
   <si>
     <t>AREA SISTEMA INTEGRATO DEI SERVIZI SOCIALI</t>
   </si>
   <si>
     <t>AREA DISABILITA’ E INVECCHIAMENTO ATTIVO</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/VIEL_FULVIO_CV_17072025.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/VIEL_FULVIO_Dich_insussist_inconf_incomp_conferimento_incarico_03072025.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/VIEL-FULVIO-Dich-annuale-insuss-incomp-2026.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/VIEL_FULVIO_Dich_insuss_cause_inconf_e_incomp_interim_17072025.pdf</t>
   </si>
   <si>
     <t>AO n. G08598 del 04/07/2025;
 AO n. G08985 dell’11/07/2025 (incarico ad interim)
@@ -5867,50 +5892,53 @@
     <t>DIODATI</t>
   </si>
   <si>
     <t>UFFICIO ATTIVITA’ SPECIALISTICA E LISTE DI ATTESA</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/DIODATI-ALESSANDRA-CV-13012026.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/DIODATI-ALESSANDRA-Dich-insuss-cause-inconf-14122025.pdf</t>
   </si>
   <si>
     <t>AO n. G17468 del 19/12/2025</t>
   </si>
   <si>
     <t>Dirigente "Ufficio Attività Specialistica e Liste di Attesa" - Area "Rete Ospedaliera e Specialistica" della D.R. "Salute e Integrazione Sociosanitaria".</t>
   </si>
   <si>
     <t>01/01/2026</t>
   </si>
   <si>
     <t>31/12/2028</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/DIODATI-ALESSANDRA-Dich-svolg-incarichi-cariche-28112025.pdf</t>
+  </si>
+  <si>
+    <t>14/01/2026</t>
   </si>
   <si>
     <t>PERLA</t>
   </si>
   <si>
     <t>UFFICIO STAFF COORDINAMENTO DI DIREZIONE, COMUNICAZIONE, ORATORI, PNRR</t>
   </si>
   <si>
     <t>36.189,53  €</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/PERLA_GIANLUCA_CV_30122025.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/PERLA_GIANLUCA_dich_inconf_incomp_04122025.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/PERLA-GIANLUCA-Dich-annuale-insussis-cause-incomp-03032026.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO n.G17642 del 22/12/2025
 </t>
   </si>
   <si>
     <t>Dirigente dell’Ufficio "Staff Coordinamento di direzione, comunicazione, oratori, PNRR" dell’Area "Affari Generali, Oratori, Coordinamento di Direzione e PNRR" della D.R. "Affari della Presidenza, Turismo, Cinema, Audiovisivo e Sport"</t>
@@ -7226,10372 +7254,10366 @@
       </c>
       <c r="Z14" t="s">
         <v>181</v>
       </c>
       <c r="AA14" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="15" spans="1:27">
       <c r="A15">
         <v>9879</v>
       </c>
       <c r="B15" t="s">
         <v>183</v>
       </c>
       <c r="C15" t="s">
         <v>184</v>
       </c>
       <c r="D15" t="s">
         <v>185</v>
       </c>
       <c r="G15" t="s">
         <v>30</v>
       </c>
       <c r="L15" t="s">
-        <v>31</v>
+        <v>186</v>
       </c>
       <c r="M15" t="s">
-        <v>32</v>
+        <v>126</v>
       </c>
       <c r="N15" t="s">
-        <v>33</v>
+        <v>187</v>
       </c>
       <c r="O15" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="P15" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="Q15" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="S15" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="T15" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="U15" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="V15" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="W15" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="Y15" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="AA15" t="s">
-        <v>43</v>
+        <v>197</v>
       </c>
     </row>
     <row r="16" spans="1:27">
       <c r="A16">
         <v>9880</v>
       </c>
       <c r="B16" t="s">
         <v>146</v>
       </c>
       <c r="C16" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="D16" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="G16" t="s">
         <v>30</v>
       </c>
       <c r="L16" t="s">
         <v>31</v>
       </c>
       <c r="M16" t="s">
         <v>32</v>
       </c>
       <c r="N16" t="s">
         <v>33</v>
       </c>
       <c r="O16" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="P16" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="Q16" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="S16" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="T16" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="U16" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="V16" t="s">
         <v>93</v>
       </c>
       <c r="W16" t="s">
         <v>94</v>
       </c>
       <c r="Y16" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AA16" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="17" spans="1:27">
       <c r="A17">
         <v>9881</v>
       </c>
       <c r="B17" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="C17" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="D17" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="G17" t="s">
         <v>30</v>
       </c>
       <c r="L17" t="s">
         <v>31</v>
       </c>
       <c r="M17" t="s">
         <v>32</v>
       </c>
       <c r="N17" t="s">
         <v>33</v>
       </c>
       <c r="O17" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="P17" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="Q17" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="S17" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="T17" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="U17" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="V17" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="W17" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="Y17" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="AA17" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
     </row>
     <row r="18" spans="1:27">
       <c r="A18">
         <v>9882</v>
       </c>
       <c r="B18" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="C18" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="D18" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="G18" t="s">
         <v>30</v>
       </c>
       <c r="L18" t="s">
         <v>31</v>
       </c>
       <c r="M18" t="s">
         <v>32</v>
       </c>
       <c r="N18" t="s">
         <v>33</v>
       </c>
       <c r="O18" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="P18" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="Q18" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="S18" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="T18" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="U18" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="V18" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="W18" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="Y18" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="AA18" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="19" spans="1:27">
       <c r="A19">
         <v>9883</v>
       </c>
       <c r="B19" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="C19" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="D19" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="G19" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="L19" t="s">
         <v>31</v>
       </c>
       <c r="M19" t="s">
         <v>32</v>
       </c>
       <c r="N19" t="s">
         <v>33</v>
       </c>
       <c r="O19" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="P19" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="Q19" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="S19" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="T19" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="U19" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="V19" t="s">
         <v>40</v>
       </c>
       <c r="W19" t="s">
         <v>41</v>
       </c>
       <c r="Y19" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="AA19" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
     </row>
     <row r="20" spans="1:27">
       <c r="A20">
         <v>9884</v>
       </c>
       <c r="B20" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="C20" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="D20" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="G20" t="s">
         <v>30</v>
       </c>
       <c r="L20" t="s">
         <v>31</v>
       </c>
       <c r="M20" t="s">
         <v>32</v>
       </c>
       <c r="N20" t="s">
         <v>33</v>
       </c>
       <c r="O20" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="P20" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="Q20" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="S20" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="T20" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="U20" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="V20" t="s">
         <v>93</v>
       </c>
       <c r="W20" t="s">
         <v>94</v>
       </c>
       <c r="Y20" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="AA20" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
     </row>
     <row r="21" spans="1:27">
       <c r="A21">
         <v>9885</v>
       </c>
       <c r="B21" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="C21" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="D21" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="G21" t="s">
         <v>30</v>
       </c>
       <c r="L21" t="s">
         <v>31</v>
       </c>
       <c r="M21" t="s">
         <v>32</v>
       </c>
       <c r="N21" t="s">
         <v>33</v>
       </c>
       <c r="O21" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="P21" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="Q21" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="S21" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="T21" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="U21" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="X21" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="Y21" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="AA21" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="22" spans="1:27">
       <c r="A22">
         <v>9886</v>
       </c>
       <c r="B22" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="C22" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="D22" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="G22" t="s">
         <v>30</v>
       </c>
       <c r="L22" t="s">
         <v>31</v>
       </c>
       <c r="M22" t="s">
         <v>32</v>
       </c>
       <c r="N22" t="s">
         <v>33</v>
       </c>
       <c r="O22" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="P22" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="Q22" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="S22" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="T22" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="U22" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="V22" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="W22" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="Y22" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="AA22" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="23" spans="1:27">
       <c r="A23">
         <v>10326</v>
       </c>
       <c r="B23" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="C23" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="D23" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="E23" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="G23" t="s">
         <v>61</v>
       </c>
       <c r="L23" t="s">
         <v>31</v>
       </c>
       <c r="M23" t="s">
         <v>62</v>
       </c>
       <c r="N23" t="s">
         <v>63</v>
       </c>
       <c r="O23" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="P23" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="Q23" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="R23" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="S23" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="T23" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="U23" t="s">
         <v>39</v>
       </c>
       <c r="V23" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="W23" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="Y23" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
       <c r="AA23" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24">
         <v>10327</v>
       </c>
       <c r="B24" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="C24" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="D24" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="E24" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="G24" t="s">
         <v>61</v>
       </c>
       <c r="H24" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="I24" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="K24" t="s">
         <v>61</v>
       </c>
       <c r="L24" t="s">
         <v>31</v>
       </c>
       <c r="M24" t="s">
         <v>62</v>
       </c>
       <c r="N24" t="s">
         <v>63</v>
       </c>
       <c r="O24" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="P24" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="Q24" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="R24" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="S24" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="T24" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="U24" t="s">
         <v>39</v>
       </c>
       <c r="V24" t="s">
         <v>69</v>
       </c>
       <c r="W24" t="s">
         <v>70</v>
       </c>
       <c r="Y24" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="AA24" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
     </row>
     <row r="25" spans="1:27">
       <c r="A25">
         <v>10328</v>
       </c>
       <c r="B25" t="s">
         <v>146</v>
       </c>
       <c r="C25" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="D25" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="E25" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="F25" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="G25" t="s">
         <v>61</v>
       </c>
       <c r="L25" t="s">
         <v>31</v>
       </c>
       <c r="M25" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="N25" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="O25" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="P25" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="Q25" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="S25" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="T25" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="U25" t="s">
         <v>39</v>
       </c>
       <c r="V25" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="W25" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="Y25" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="AA25" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
     </row>
     <row r="26" spans="1:27">
       <c r="A26">
         <v>10329</v>
       </c>
       <c r="B26" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="C26" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="D26" t="s">
         <v>46</v>
       </c>
       <c r="E26" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="G26" t="s">
         <v>61</v>
       </c>
       <c r="H26" t="s">
         <v>46</v>
       </c>
       <c r="I26" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="K26" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="L26" t="s">
         <v>31</v>
       </c>
       <c r="M26" t="s">
         <v>62</v>
       </c>
       <c r="N26" t="s">
         <v>63</v>
       </c>
       <c r="O26" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="P26" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="R26" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="S26" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="T26" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="U26" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="X26" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="Y26" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="Z26" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="AA26" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
     </row>
     <row r="27" spans="1:27">
       <c r="A27">
         <v>10330</v>
       </c>
       <c r="B27" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="C27" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="D27" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E27" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="G27" t="s">
         <v>61</v>
       </c>
       <c r="L27" t="s">
         <v>31</v>
       </c>
       <c r="M27" t="s">
         <v>62</v>
       </c>
       <c r="N27" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="O27" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="P27" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="Q27" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="S27" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="T27" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="U27" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="V27" t="s">
         <v>69</v>
       </c>
       <c r="W27" t="s">
         <v>70</v>
       </c>
       <c r="Y27" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="AA27" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="28" spans="1:27">
       <c r="A28">
         <v>10331</v>
       </c>
       <c r="B28" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="C28" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="D28" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="E28" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="G28" t="s">
         <v>61</v>
       </c>
       <c r="L28" t="s">
         <v>31</v>
       </c>
       <c r="M28" t="s">
         <v>62</v>
       </c>
       <c r="N28" t="s">
         <v>63</v>
       </c>
       <c r="O28" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="P28" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="Q28" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="R28" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="S28" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="T28" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="U28" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="V28" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="W28" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="Y28" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="AA28" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
     </row>
     <row r="29" spans="1:27">
       <c r="A29">
         <v>10332</v>
       </c>
       <c r="B29" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="C29" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="D29" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="E29" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="G29" t="s">
         <v>61</v>
       </c>
       <c r="L29" t="s">
         <v>31</v>
       </c>
       <c r="M29" t="s">
         <v>62</v>
       </c>
       <c r="N29" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="O29" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="P29" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="Q29" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="S29" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="T29" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="U29" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="V29" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="W29" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="Y29" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="AA29" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
     </row>
     <row r="30" spans="1:27">
       <c r="A30">
         <v>10333</v>
       </c>
       <c r="B30" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
       <c r="C30" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="D30" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="E30" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
       <c r="G30" t="s">
         <v>61</v>
       </c>
       <c r="L30" t="s">
         <v>31</v>
       </c>
       <c r="M30" t="s">
         <v>62</v>
       </c>
       <c r="N30" t="s">
         <v>63</v>
       </c>
       <c r="O30" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="P30" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
       <c r="Q30" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
       <c r="S30" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="T30" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="U30" t="s">
         <v>39</v>
       </c>
       <c r="V30" t="s">
         <v>69</v>
       </c>
       <c r="W30" t="s">
         <v>70</v>
       </c>
       <c r="Y30" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="AA30" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
     </row>
     <row r="31" spans="1:27">
       <c r="A31">
         <v>10334</v>
       </c>
       <c r="B31" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
       <c r="C31" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
       <c r="D31" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="E31" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="F31" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="G31" t="s">
         <v>61</v>
       </c>
       <c r="L31" t="s">
         <v>31</v>
       </c>
       <c r="M31" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="N31" t="s">
         <v>63</v>
       </c>
       <c r="O31" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="P31" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="Q31" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="S31" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
       <c r="T31" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="U31" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="V31" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="W31" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="Y31" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="AA31" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
     </row>
     <row r="32" spans="1:27">
       <c r="A32">
         <v>10335</v>
       </c>
       <c r="B32" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="C32" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="D32" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E32" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="G32" t="s">
         <v>61</v>
       </c>
       <c r="L32" t="s">
         <v>31</v>
       </c>
       <c r="M32" t="s">
         <v>62</v>
       </c>
       <c r="N32" t="s">
         <v>63</v>
       </c>
       <c r="O32" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="P32" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="Q32" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="S32" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="T32" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="U32" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="V32" t="s">
         <v>69</v>
       </c>
       <c r="W32" t="s">
         <v>70</v>
       </c>
       <c r="Y32" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="AA32" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
     </row>
     <row r="33" spans="1:27">
       <c r="A33">
         <v>10336</v>
       </c>
       <c r="B33" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="C33" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="D33" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="E33" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="G33" t="s">
         <v>61</v>
       </c>
       <c r="L33" t="s">
         <v>31</v>
       </c>
       <c r="M33" t="s">
         <v>62</v>
       </c>
       <c r="N33" t="s">
         <v>63</v>
       </c>
       <c r="O33" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="P33" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="R33" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="S33" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="T33" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="U33" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="V33" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="W33" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
       <c r="Y33" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="AA33" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
     </row>
     <row r="34" spans="1:27">
       <c r="A34">
         <v>10337</v>
       </c>
       <c r="B34" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="C34" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="D34" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="E34" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="G34" t="s">
         <v>61</v>
       </c>
       <c r="L34" t="s">
         <v>31</v>
       </c>
       <c r="M34" t="s">
         <v>62</v>
       </c>
       <c r="N34" t="s">
         <v>63</v>
       </c>
       <c r="O34" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
       <c r="P34" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="Q34" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="S34" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="T34" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
       <c r="U34" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="V34" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="W34" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="Y34" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="AA34" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="35" spans="1:27">
       <c r="A35">
         <v>10338</v>
       </c>
       <c r="B35" t="s">
-        <v>413</v>
+        <v>416</v>
       </c>
       <c r="C35" t="s">
-        <v>414</v>
+        <v>417</v>
       </c>
       <c r="D35" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="E35" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="F35" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="G35" t="s">
         <v>61</v>
       </c>
       <c r="L35" t="s">
         <v>31</v>
       </c>
       <c r="M35" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="N35" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
       <c r="O35" t="s">
-        <v>418</v>
+        <v>421</v>
       </c>
       <c r="P35" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="S35" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
       <c r="T35" t="s">
-        <v>421</v>
+        <v>424</v>
       </c>
       <c r="U35" t="s">
-        <v>422</v>
+        <v>425</v>
       </c>
       <c r="V35" t="s">
-        <v>423</v>
+        <v>426</v>
       </c>
       <c r="W35" t="s">
-        <v>424</v>
+        <v>427</v>
       </c>
       <c r="Y35" t="s">
-        <v>425</v>
+        <v>428</v>
       </c>
       <c r="AA35" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
     </row>
     <row r="36" spans="1:27">
       <c r="A36">
         <v>10340</v>
       </c>
       <c r="B36" t="s">
         <v>85</v>
       </c>
       <c r="C36" t="s">
-        <v>426</v>
+        <v>429</v>
       </c>
       <c r="D36" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="E36" t="s">
-        <v>427</v>
+        <v>430</v>
       </c>
       <c r="G36" t="s">
         <v>61</v>
       </c>
       <c r="H36" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="I36" t="s">
-        <v>428</v>
+        <v>431</v>
       </c>
       <c r="K36" t="s">
         <v>61</v>
       </c>
       <c r="L36" t="s">
         <v>31</v>
       </c>
       <c r="M36" t="s">
         <v>62</v>
       </c>
       <c r="N36" t="s">
         <v>63</v>
       </c>
       <c r="O36" t="s">
-        <v>429</v>
+        <v>432</v>
       </c>
       <c r="P36" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="Q36" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="R36" t="s">
-        <v>432</v>
+        <v>435</v>
       </c>
       <c r="S36" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="T36" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="U36" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="V36" t="s">
-        <v>435</v>
+        <v>438</v>
       </c>
       <c r="W36" t="s">
-        <v>436</v>
+        <v>439</v>
       </c>
       <c r="Y36" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="AA36" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
     </row>
     <row r="37" spans="1:27">
       <c r="A37">
         <v>10341</v>
       </c>
       <c r="B37" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="C37" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="D37" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="E37" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="G37" t="s">
         <v>61</v>
       </c>
       <c r="L37" t="s">
         <v>31</v>
       </c>
       <c r="M37" t="s">
         <v>62</v>
       </c>
       <c r="N37" t="s">
         <v>63</v>
       </c>
       <c r="O37" t="s">
-        <v>440</v>
+        <v>443</v>
       </c>
       <c r="P37" t="s">
-        <v>441</v>
+        <v>444</v>
       </c>
       <c r="Q37" t="s">
-        <v>442</v>
+        <v>445</v>
       </c>
       <c r="S37" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="T37" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="U37" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
       <c r="V37" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="W37" t="s">
-        <v>447</v>
+        <v>450</v>
       </c>
       <c r="Y37" t="s">
-        <v>448</v>
+        <v>451</v>
       </c>
       <c r="AA37" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
     </row>
     <row r="38" spans="1:27">
       <c r="A38">
         <v>10342</v>
       </c>
       <c r="B38" t="s">
-        <v>449</v>
+        <v>452</v>
       </c>
       <c r="C38" t="s">
-        <v>450</v>
+        <v>453</v>
       </c>
       <c r="D38" t="s">
-        <v>451</v>
+        <v>454</v>
       </c>
       <c r="E38" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
       <c r="G38" t="s">
         <v>61</v>
       </c>
       <c r="H38" t="s">
-        <v>451</v>
+        <v>454</v>
       </c>
       <c r="I38" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="K38" t="s">
         <v>61</v>
       </c>
       <c r="L38" t="s">
         <v>31</v>
       </c>
       <c r="M38" t="s">
         <v>62</v>
       </c>
       <c r="N38" t="s">
         <v>63</v>
       </c>
       <c r="O38" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="P38" t="s">
-        <v>455</v>
+        <v>458</v>
       </c>
       <c r="Q38" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="R38" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="S38" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
       <c r="T38" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="U38" t="s">
         <v>39</v>
       </c>
       <c r="V38" t="s">
         <v>69</v>
       </c>
       <c r="W38" t="s">
         <v>70</v>
       </c>
       <c r="Y38" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="AA38" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="39" spans="1:27">
       <c r="A39">
         <v>10343</v>
       </c>
       <c r="B39" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
       <c r="C39" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="D39" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="E39" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="G39" t="s">
         <v>61</v>
       </c>
       <c r="L39" t="s">
         <v>31</v>
       </c>
       <c r="M39" t="s">
         <v>62</v>
       </c>
       <c r="N39" t="s">
         <v>63</v>
       </c>
       <c r="O39" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
       <c r="P39" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="Q39" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="S39" t="s">
-        <v>467</v>
+        <v>470</v>
       </c>
       <c r="T39" t="s">
-        <v>468</v>
+        <v>471</v>
       </c>
       <c r="U39" t="s">
         <v>39</v>
       </c>
       <c r="V39" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="W39" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="Y39" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
       <c r="AA39" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
     </row>
     <row r="40" spans="1:27">
       <c r="A40">
         <v>10344</v>
       </c>
       <c r="B40" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="C40" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="D40" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="E40" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
       <c r="F40" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="G40" t="s">
         <v>61</v>
       </c>
       <c r="L40" t="s">
         <v>31</v>
       </c>
       <c r="M40" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="N40" t="s">
         <v>63</v>
       </c>
       <c r="O40" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="P40" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
       <c r="Q40" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="S40" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="T40" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
       <c r="U40" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="V40" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="W40" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="Y40" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
       <c r="AA40" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
     </row>
     <row r="41" spans="1:27">
       <c r="A41">
         <v>10345</v>
       </c>
       <c r="B41" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="C41" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="D41" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="E41" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="G41" t="s">
         <v>61</v>
       </c>
       <c r="L41" t="s">
         <v>31</v>
       </c>
       <c r="M41" t="s">
         <v>62</v>
       </c>
       <c r="N41" t="s">
         <v>63</v>
       </c>
       <c r="O41" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
       <c r="P41" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="Q41" t="s">
-        <v>489</v>
+        <v>492</v>
       </c>
       <c r="S41" t="s">
-        <v>490</v>
+        <v>493</v>
       </c>
       <c r="T41" t="s">
-        <v>491</v>
+        <v>494</v>
       </c>
       <c r="U41" t="s">
         <v>39</v>
       </c>
       <c r="V41" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
       <c r="W41" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="Y41" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
       <c r="AA41" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="42" spans="1:27">
       <c r="A42">
         <v>10346</v>
       </c>
       <c r="B42" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="C42" t="s">
-        <v>495</v>
+        <v>498</v>
       </c>
       <c r="D42" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="E42" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="G42" t="s">
         <v>61</v>
       </c>
       <c r="L42" t="s">
         <v>31</v>
       </c>
       <c r="M42" t="s">
         <v>62</v>
       </c>
       <c r="N42" t="s">
         <v>63</v>
       </c>
       <c r="O42" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
       <c r="P42" t="s">
-        <v>498</v>
+        <v>501</v>
       </c>
       <c r="Q42" t="s">
-        <v>499</v>
+        <v>502</v>
       </c>
       <c r="S42" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="T42" t="s">
-        <v>501</v>
+        <v>504</v>
       </c>
       <c r="U42" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="V42" t="s">
-        <v>502</v>
+        <v>505</v>
       </c>
       <c r="W42" t="s">
-        <v>503</v>
+        <v>506</v>
       </c>
       <c r="Y42" t="s">
-        <v>504</v>
+        <v>507</v>
       </c>
       <c r="AA42" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="43" spans="1:27">
       <c r="A43">
         <v>10347</v>
       </c>
       <c r="B43" t="s">
-        <v>505</v>
+        <v>508</v>
       </c>
       <c r="C43" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="D43" t="s">
         <v>185</v>
       </c>
       <c r="E43" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
       <c r="G43" t="s">
         <v>61</v>
       </c>
       <c r="L43" t="s">
         <v>31</v>
       </c>
       <c r="M43" t="s">
         <v>62</v>
       </c>
       <c r="N43" t="s">
         <v>63</v>
       </c>
       <c r="O43" t="s">
-        <v>508</v>
+        <v>511</v>
       </c>
       <c r="P43" t="s">
-        <v>509</v>
+        <v>512</v>
       </c>
       <c r="Q43" t="s">
-        <v>510</v>
+        <v>513</v>
       </c>
       <c r="S43" t="s">
-        <v>511</v>
+        <v>514</v>
       </c>
       <c r="T43" t="s">
-        <v>512</v>
+        <v>515</v>
       </c>
       <c r="U43" t="s">
-        <v>513</v>
+        <v>516</v>
       </c>
       <c r="V43" t="s">
         <v>69</v>
       </c>
       <c r="W43" t="s">
         <v>70</v>
       </c>
       <c r="Y43" t="s">
-        <v>514</v>
+        <v>517</v>
       </c>
       <c r="AA43" t="s">
-        <v>294</v>
+        <v>518</v>
       </c>
     </row>
     <row r="44" spans="1:27">
       <c r="A44">
         <v>10348</v>
       </c>
       <c r="B44" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="C44" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="D44" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="E44" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
       <c r="G44" t="s">
         <v>61</v>
       </c>
       <c r="L44" t="s">
         <v>31</v>
       </c>
       <c r="M44" t="s">
         <v>62</v>
       </c>
       <c r="N44" t="s">
         <v>63</v>
       </c>
       <c r="O44" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="P44" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="Q44" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
       <c r="S44" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="T44" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="U44" t="s">
         <v>39</v>
       </c>
       <c r="V44" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="W44" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="Y44" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="AA44" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="45" spans="1:27">
       <c r="A45">
         <v>10349</v>
       </c>
       <c r="B45" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
       <c r="C45" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="D45" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="E45" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="G45" t="s">
         <v>61</v>
       </c>
       <c r="L45" t="s">
         <v>31</v>
       </c>
       <c r="M45" t="s">
         <v>62</v>
       </c>
       <c r="N45" t="s">
         <v>63</v>
       </c>
       <c r="O45" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
       <c r="P45" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="Q45" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="S45" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
       <c r="T45" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="U45" t="s">
         <v>39</v>
       </c>
       <c r="V45" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="W45" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
       <c r="Y45" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="AA45" t="s">
-        <v>294</v>
+        <v>539</v>
       </c>
     </row>
     <row r="46" spans="1:27">
       <c r="A46">
         <v>10370</v>
       </c>
       <c r="B46" t="s">
-        <v>535</v>
+        <v>540</v>
       </c>
       <c r="C46" t="s">
-        <v>536</v>
+        <v>541</v>
       </c>
       <c r="D46" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="E46" t="s">
-        <v>537</v>
+        <v>542</v>
       </c>
       <c r="G46" t="s">
         <v>61</v>
       </c>
       <c r="H46" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="J46" t="s">
-        <v>538</v>
+        <v>543</v>
       </c>
       <c r="K46" t="s">
         <v>61</v>
       </c>
       <c r="L46" t="s">
         <v>31</v>
       </c>
       <c r="M46" t="s">
         <v>62</v>
       </c>
       <c r="N46" t="s">
         <v>63</v>
       </c>
       <c r="O46" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
       <c r="P46" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="Q46" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="R46" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
       <c r="S46" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="T46" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
       <c r="U46" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="V46" t="s">
-        <v>545</v>
+        <v>550</v>
       </c>
       <c r="W46" t="s">
-        <v>546</v>
+        <v>551</v>
       </c>
       <c r="Y46" t="s">
-        <v>547</v>
+        <v>552</v>
       </c>
       <c r="AA46" t="s">
-        <v>548</v>
+        <v>553</v>
       </c>
     </row>
     <row r="47" spans="1:27">
       <c r="A47">
         <v>10371</v>
       </c>
       <c r="B47" t="s">
-        <v>549</v>
+        <v>554</v>
       </c>
       <c r="C47" t="s">
-        <v>550</v>
+        <v>555</v>
       </c>
       <c r="D47" t="s">
-        <v>551</v>
+        <v>556</v>
       </c>
       <c r="E47" t="s">
-        <v>552</v>
+        <v>557</v>
       </c>
       <c r="G47" t="s">
         <v>61</v>
       </c>
       <c r="L47" t="s">
         <v>31</v>
       </c>
       <c r="M47" t="s">
         <v>62</v>
       </c>
       <c r="N47" t="s">
         <v>63</v>
       </c>
       <c r="O47" t="s">
-        <v>553</v>
+        <v>558</v>
       </c>
       <c r="P47" t="s">
-        <v>554</v>
+        <v>559</v>
       </c>
       <c r="Q47" t="s">
-        <v>555</v>
+        <v>560</v>
       </c>
       <c r="S47" t="s">
-        <v>556</v>
+        <v>561</v>
       </c>
       <c r="T47" t="s">
-        <v>557</v>
+        <v>562</v>
       </c>
       <c r="U47" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="V47" t="s">
         <v>69</v>
       </c>
       <c r="W47" t="s">
         <v>70</v>
       </c>
       <c r="Y47" t="s">
-        <v>558</v>
+        <v>563</v>
       </c>
       <c r="AA47" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="48" spans="1:27">
       <c r="A48">
         <v>10372</v>
       </c>
       <c r="B48" t="s">
-        <v>559</v>
+        <v>564</v>
       </c>
       <c r="C48" t="s">
-        <v>560</v>
+        <v>565</v>
       </c>
       <c r="D48" t="s">
         <v>185</v>
       </c>
       <c r="E48" t="s">
-        <v>561</v>
+        <v>566</v>
       </c>
       <c r="G48" t="s">
         <v>61</v>
       </c>
       <c r="H48" t="s">
         <v>185</v>
       </c>
       <c r="J48" t="s">
-        <v>562</v>
+        <v>567</v>
       </c>
       <c r="K48" t="s">
         <v>61</v>
       </c>
       <c r="L48" t="s">
         <v>31</v>
       </c>
       <c r="M48" t="s">
         <v>62</v>
       </c>
       <c r="N48" t="s">
         <v>63</v>
       </c>
       <c r="O48" t="s">
-        <v>563</v>
+        <v>568</v>
       </c>
       <c r="P48" t="s">
-        <v>564</v>
+        <v>569</v>
       </c>
       <c r="Q48" t="s">
-        <v>565</v>
+        <v>570</v>
       </c>
       <c r="R48" t="s">
-        <v>566</v>
+        <v>571</v>
       </c>
       <c r="S48" t="s">
-        <v>567</v>
+        <v>572</v>
       </c>
       <c r="T48" t="s">
-        <v>568</v>
+        <v>573</v>
       </c>
       <c r="U48" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="V48" t="s">
-        <v>569</v>
+        <v>574</v>
       </c>
       <c r="W48" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="Y48" t="s">
-        <v>571</v>
+        <v>576</v>
       </c>
       <c r="AA48" t="s">
-        <v>572</v>
+        <v>577</v>
       </c>
     </row>
     <row r="49" spans="1:27">
       <c r="A49">
         <v>10373</v>
       </c>
       <c r="B49" t="s">
-        <v>573</v>
+        <v>578</v>
       </c>
       <c r="C49" t="s">
-        <v>574</v>
+        <v>579</v>
       </c>
       <c r="D49" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="E49" t="s">
-        <v>575</v>
+        <v>580</v>
       </c>
       <c r="G49" t="s">
         <v>61</v>
       </c>
       <c r="L49" t="s">
         <v>31</v>
       </c>
       <c r="M49" t="s">
         <v>62</v>
       </c>
       <c r="N49" t="s">
         <v>63</v>
       </c>
       <c r="O49" t="s">
-        <v>576</v>
+        <v>581</v>
       </c>
       <c r="P49" t="s">
-        <v>577</v>
+        <v>582</v>
       </c>
       <c r="Q49" t="s">
-        <v>578</v>
+        <v>583</v>
       </c>
       <c r="S49" t="s">
-        <v>579</v>
+        <v>584</v>
       </c>
       <c r="T49" t="s">
-        <v>580</v>
+        <v>585</v>
       </c>
       <c r="U49" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="V49" t="s">
-        <v>581</v>
+        <v>586</v>
       </c>
       <c r="W49" t="s">
-        <v>582</v>
+        <v>587</v>
       </c>
       <c r="Y49" t="s">
-        <v>583</v>
+        <v>588</v>
       </c>
       <c r="AA49" t="s">
-        <v>584</v>
+        <v>589</v>
       </c>
     </row>
     <row r="50" spans="1:27">
       <c r="A50">
         <v>10374</v>
       </c>
       <c r="B50" t="s">
-        <v>585</v>
+        <v>590</v>
       </c>
       <c r="C50" t="s">
-        <v>586</v>
+        <v>591</v>
       </c>
       <c r="D50" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="E50" t="s">
-        <v>587</v>
+        <v>592</v>
       </c>
       <c r="F50" t="s">
-        <v>588</v>
+        <v>593</v>
       </c>
       <c r="G50" t="s">
         <v>61</v>
       </c>
       <c r="L50" t="s">
         <v>31</v>
       </c>
       <c r="M50" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="N50" t="s">
         <v>63</v>
       </c>
       <c r="O50" t="s">
+        <v>594</v>
+      </c>
+      <c r="P50" t="s">
+        <v>595</v>
+      </c>
+      <c r="Q50" t="s">
+        <v>596</v>
+      </c>
+      <c r="S50" t="s">
+        <v>597</v>
+      </c>
+      <c r="T50" t="s">
+        <v>598</v>
+      </c>
+      <c r="U50" t="s">
+        <v>599</v>
+      </c>
+      <c r="V50" t="s">
+        <v>484</v>
+      </c>
+      <c r="W50" t="s">
+        <v>485</v>
+      </c>
+      <c r="Y50" t="s">
+        <v>600</v>
+      </c>
+      <c r="AA50" t="s">
         <v>589</v>
-      </c>
-[...25 lines deleted...]
-        <v>584</v>
       </c>
     </row>
     <row r="51" spans="1:27">
       <c r="A51">
         <v>10375</v>
       </c>
       <c r="B51" t="s">
-        <v>549</v>
+        <v>554</v>
       </c>
       <c r="C51" t="s">
-        <v>596</v>
+        <v>601</v>
       </c>
       <c r="D51" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="E51" t="s">
-        <v>597</v>
+        <v>602</v>
       </c>
       <c r="G51" t="s">
         <v>61</v>
       </c>
       <c r="L51" t="s">
         <v>31</v>
       </c>
       <c r="M51" t="s">
         <v>62</v>
       </c>
       <c r="N51" t="s">
         <v>63</v>
       </c>
       <c r="O51" t="s">
-        <v>598</v>
+        <v>603</v>
       </c>
       <c r="P51" t="s">
-        <v>599</v>
+        <v>604</v>
       </c>
       <c r="Q51" t="s">
-        <v>600</v>
+        <v>605</v>
       </c>
       <c r="S51" t="s">
-        <v>601</v>
+        <v>606</v>
       </c>
       <c r="T51" t="s">
-        <v>602</v>
+        <v>607</v>
       </c>
       <c r="U51" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="V51" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="W51" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="Y51" t="s">
-        <v>603</v>
+        <v>608</v>
       </c>
       <c r="AA51" t="s">
-        <v>548</v>
+        <v>553</v>
       </c>
     </row>
     <row r="52" spans="1:27">
       <c r="A52">
         <v>10376</v>
       </c>
       <c r="B52" t="s">
-        <v>604</v>
+        <v>609</v>
       </c>
       <c r="C52" t="s">
-        <v>605</v>
+        <v>610</v>
       </c>
       <c r="D52" t="s">
-        <v>551</v>
+        <v>556</v>
       </c>
       <c r="E52" t="s">
-        <v>606</v>
+        <v>611</v>
       </c>
       <c r="G52" t="s">
-        <v>61</v>
-[...7 lines deleted...]
-      <c r="K52" t="s">
         <v>61</v>
       </c>
       <c r="L52" t="s">
         <v>31</v>
       </c>
       <c r="M52" t="s">
         <v>62</v>
       </c>
       <c r="N52" t="s">
         <v>63</v>
       </c>
       <c r="O52" t="s">
-        <v>608</v>
+        <v>612</v>
       </c>
       <c r="P52" t="s">
-        <v>609</v>
+        <v>613</v>
       </c>
       <c r="Q52" t="s">
-        <v>610</v>
-[...2 lines deleted...]
-        <v>611</v>
+        <v>614</v>
       </c>
       <c r="S52" t="s">
-        <v>612</v>
+        <v>615</v>
       </c>
       <c r="T52" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="U52" t="s">
         <v>39</v>
       </c>
       <c r="V52" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
       <c r="W52" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="Y52" t="s">
-        <v>616</v>
+        <v>619</v>
       </c>
       <c r="AA52" t="s">
-        <v>145</v>
+        <v>577</v>
       </c>
     </row>
     <row r="53" spans="1:27">
       <c r="A53">
         <v>10377</v>
       </c>
       <c r="B53" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="C53" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
       <c r="D53" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="E53" t="s">
-        <v>619</v>
+        <v>622</v>
       </c>
       <c r="G53" t="s">
         <v>61</v>
       </c>
       <c r="L53" t="s">
         <v>31</v>
       </c>
       <c r="M53" t="s">
         <v>62</v>
       </c>
       <c r="N53" t="s">
         <v>63</v>
       </c>
       <c r="O53" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
       <c r="P53" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
       <c r="Q53" t="s">
-        <v>622</v>
+        <v>625</v>
       </c>
       <c r="S53" t="s">
-        <v>623</v>
+        <v>626</v>
       </c>
       <c r="T53" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
       <c r="U53" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="V53" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
       <c r="W53" t="s">
-        <v>626</v>
+        <v>629</v>
       </c>
       <c r="Y53" t="s">
-        <v>627</v>
+        <v>630</v>
       </c>
       <c r="AA53" t="s">
-        <v>584</v>
+        <v>589</v>
       </c>
     </row>
     <row r="54" spans="1:27">
       <c r="A54">
         <v>10378</v>
       </c>
       <c r="B54" t="s">
-        <v>628</v>
+        <v>631</v>
       </c>
       <c r="C54" t="s">
-        <v>629</v>
+        <v>632</v>
       </c>
       <c r="D54" t="s">
-        <v>630</v>
+        <v>633</v>
       </c>
       <c r="E54" t="s">
-        <v>631</v>
+        <v>634</v>
       </c>
       <c r="G54" t="s">
         <v>61</v>
       </c>
       <c r="L54" t="s">
         <v>31</v>
       </c>
       <c r="M54" t="s">
         <v>62</v>
       </c>
       <c r="N54" t="s">
         <v>63</v>
       </c>
       <c r="O54" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="P54" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
       <c r="Q54" t="s">
-        <v>634</v>
+        <v>637</v>
       </c>
       <c r="S54" t="s">
-        <v>635</v>
+        <v>638</v>
       </c>
       <c r="T54" t="s">
-        <v>636</v>
+        <v>639</v>
       </c>
       <c r="U54" t="s">
         <v>39</v>
       </c>
       <c r="V54" t="s">
-        <v>637</v>
+        <v>640</v>
       </c>
       <c r="W54" t="s">
-        <v>638</v>
+        <v>641</v>
       </c>
       <c r="Y54" t="s">
-        <v>639</v>
+        <v>642</v>
       </c>
       <c r="AA54" t="s">
-        <v>584</v>
+        <v>539</v>
       </c>
     </row>
     <row r="55" spans="1:27">
       <c r="A55">
         <v>10379</v>
       </c>
       <c r="B55" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="C55" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
       <c r="D55" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="E55" t="s">
-        <v>537</v>
+        <v>542</v>
       </c>
       <c r="G55" t="s">
         <v>61</v>
       </c>
       <c r="H55" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="I55" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="K55" t="s">
         <v>61</v>
       </c>
       <c r="L55" t="s">
         <v>31</v>
       </c>
       <c r="M55" t="s">
         <v>62</v>
       </c>
       <c r="N55" t="s">
         <v>63</v>
       </c>
       <c r="O55" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="P55" t="s">
-        <v>644</v>
+        <v>647</v>
       </c>
       <c r="Q55" t="s">
-        <v>645</v>
+        <v>648</v>
       </c>
       <c r="R55" t="s">
-        <v>646</v>
+        <v>649</v>
       </c>
       <c r="S55" t="s">
-        <v>647</v>
+        <v>650</v>
       </c>
       <c r="T55" t="s">
-        <v>648</v>
+        <v>651</v>
       </c>
       <c r="U55" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="V55" t="s">
         <v>69</v>
       </c>
       <c r="W55" t="s">
         <v>70</v>
       </c>
       <c r="Y55" t="s">
-        <v>649</v>
+        <v>652</v>
       </c>
       <c r="AA55" t="s">
-        <v>650</v>
+        <v>218</v>
       </c>
     </row>
     <row r="56" spans="1:27">
       <c r="A56">
         <v>10380</v>
       </c>
       <c r="B56" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="C56" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="D56" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="E56" t="s">
-        <v>653</v>
+        <v>655</v>
       </c>
       <c r="G56" t="s">
         <v>61</v>
       </c>
       <c r="L56" t="s">
         <v>31</v>
       </c>
       <c r="M56" t="s">
         <v>62</v>
       </c>
       <c r="N56" t="s">
         <v>63</v>
       </c>
       <c r="O56" t="s">
-        <v>654</v>
+        <v>656</v>
       </c>
       <c r="P56" t="s">
-        <v>655</v>
+        <v>657</v>
       </c>
       <c r="Q56" t="s">
-        <v>656</v>
+        <v>658</v>
       </c>
       <c r="S56" t="s">
-        <v>657</v>
+        <v>659</v>
       </c>
       <c r="T56" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="U56" t="s">
         <v>39</v>
       </c>
       <c r="V56" t="s">
         <v>69</v>
       </c>
       <c r="W56" t="s">
         <v>70</v>
       </c>
       <c r="Y56" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
       <c r="AA56" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
     </row>
     <row r="57" spans="1:27">
       <c r="A57">
         <v>10381</v>
       </c>
       <c r="B57" t="s">
         <v>183</v>
       </c>
       <c r="C57" t="s">
-        <v>660</v>
+        <v>662</v>
       </c>
       <c r="D57" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="E57" t="s">
-        <v>661</v>
+        <v>663</v>
       </c>
       <c r="G57" t="s">
         <v>61</v>
       </c>
       <c r="L57" t="s">
         <v>31</v>
       </c>
       <c r="M57" t="s">
         <v>62</v>
       </c>
       <c r="N57" t="s">
         <v>63</v>
       </c>
       <c r="O57" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="P57" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="Q57" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
       <c r="S57" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="T57" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="U57" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
       <c r="V57" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
       <c r="W57" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="Y57" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="AA57" t="s">
-        <v>584</v>
+        <v>589</v>
       </c>
     </row>
     <row r="58" spans="1:27">
       <c r="A58">
         <v>10382</v>
       </c>
       <c r="B58" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
       <c r="C58" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="D58" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="E58" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="G58" t="s">
         <v>61</v>
       </c>
       <c r="L58" t="s">
         <v>31</v>
       </c>
       <c r="M58" t="s">
         <v>62</v>
       </c>
       <c r="N58" t="s">
         <v>63</v>
       </c>
       <c r="O58" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
       <c r="P58" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="Q58" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="S58" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="T58" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="U58" t="s">
         <v>39</v>
       </c>
       <c r="V58" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
       <c r="W58" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="Y58" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="AA58" t="s">
-        <v>584</v>
+        <v>589</v>
       </c>
     </row>
     <row r="59" spans="1:27">
       <c r="A59">
         <v>10383</v>
       </c>
       <c r="B59" t="s">
-        <v>680</v>
+        <v>682</v>
       </c>
       <c r="C59" t="s">
-        <v>681</v>
+        <v>683</v>
       </c>
       <c r="D59" t="s">
         <v>137</v>
       </c>
       <c r="E59" t="s">
-        <v>682</v>
+        <v>684</v>
       </c>
       <c r="G59" t="s">
         <v>61</v>
       </c>
       <c r="L59" t="s">
         <v>31</v>
       </c>
       <c r="M59" t="s">
         <v>62</v>
       </c>
       <c r="N59" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="O59" t="s">
-        <v>683</v>
+        <v>685</v>
       </c>
       <c r="P59" t="s">
-        <v>684</v>
+        <v>686</v>
       </c>
       <c r="Q59" t="s">
-        <v>685</v>
+        <v>687</v>
       </c>
       <c r="R59" t="s">
-        <v>686</v>
+        <v>688</v>
       </c>
       <c r="S59" t="s">
-        <v>687</v>
+        <v>689</v>
       </c>
       <c r="T59" t="s">
-        <v>688</v>
+        <v>690</v>
       </c>
       <c r="U59" t="s">
         <v>39</v>
       </c>
       <c r="V59" t="s">
-        <v>689</v>
+        <v>691</v>
       </c>
       <c r="W59" t="s">
-        <v>690</v>
+        <v>692</v>
       </c>
       <c r="Y59" t="s">
-        <v>691</v>
+        <v>693</v>
       </c>
       <c r="AA59" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="60" spans="1:27">
       <c r="A60">
         <v>10384</v>
       </c>
       <c r="B60" t="s">
-        <v>692</v>
+        <v>694</v>
       </c>
       <c r="C60" t="s">
-        <v>693</v>
+        <v>695</v>
       </c>
       <c r="D60" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="E60" t="s">
-        <v>694</v>
+        <v>696</v>
       </c>
       <c r="G60" t="s">
         <v>61</v>
       </c>
       <c r="L60" t="s">
         <v>31</v>
       </c>
       <c r="M60" t="s">
         <v>62</v>
       </c>
       <c r="N60" t="s">
         <v>63</v>
       </c>
       <c r="O60" t="s">
-        <v>695</v>
+        <v>697</v>
       </c>
       <c r="P60" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
       <c r="Q60" t="s">
-        <v>697</v>
+        <v>699</v>
       </c>
       <c r="S60" t="s">
-        <v>698</v>
+        <v>700</v>
       </c>
       <c r="T60" t="s">
-        <v>699</v>
+        <v>701</v>
       </c>
       <c r="U60" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="V60" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
       <c r="W60" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="Y60" t="s">
-        <v>700</v>
+        <v>702</v>
       </c>
       <c r="AA60" t="s">
-        <v>584</v>
+        <v>589</v>
       </c>
     </row>
     <row r="61" spans="1:27">
       <c r="A61">
         <v>10385</v>
       </c>
       <c r="B61" t="s">
-        <v>701</v>
+        <v>703</v>
       </c>
       <c r="C61" t="s">
-        <v>702</v>
+        <v>704</v>
       </c>
       <c r="D61" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="E61" t="s">
-        <v>703</v>
+        <v>705</v>
       </c>
       <c r="G61" t="s">
         <v>61</v>
       </c>
       <c r="L61" t="s">
         <v>31</v>
       </c>
       <c r="M61" t="s">
         <v>62</v>
       </c>
       <c r="N61" t="s">
         <v>63</v>
       </c>
       <c r="O61" t="s">
-        <v>704</v>
+        <v>706</v>
       </c>
       <c r="P61" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
       <c r="Q61" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="S61" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="T61" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
       <c r="U61" t="s">
         <v>39</v>
       </c>
       <c r="V61" t="s">
         <v>69</v>
       </c>
       <c r="W61" t="s">
         <v>70</v>
       </c>
       <c r="Y61" t="s">
-        <v>709</v>
+        <v>711</v>
       </c>
       <c r="AA61" t="s">
-        <v>584</v>
+        <v>712</v>
       </c>
     </row>
     <row r="62" spans="1:27">
       <c r="A62">
         <v>10386</v>
       </c>
       <c r="B62" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
       <c r="C62" t="s">
-        <v>711</v>
+        <v>714</v>
       </c>
       <c r="D62" t="s">
         <v>137</v>
       </c>
       <c r="E62" t="s">
-        <v>712</v>
+        <v>715</v>
       </c>
       <c r="G62" t="s">
         <v>61</v>
       </c>
       <c r="L62" t="s">
         <v>31</v>
       </c>
       <c r="M62" t="s">
         <v>62</v>
       </c>
       <c r="N62" t="s">
         <v>63</v>
       </c>
       <c r="O62" t="s">
-        <v>713</v>
+        <v>716</v>
       </c>
       <c r="P62" t="s">
-        <v>714</v>
+        <v>717</v>
       </c>
       <c r="Q62" t="s">
-        <v>715</v>
+        <v>718</v>
       </c>
       <c r="S62" t="s">
-        <v>716</v>
+        <v>719</v>
       </c>
       <c r="T62" t="s">
-        <v>717</v>
+        <v>720</v>
       </c>
       <c r="U62" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="V62" t="s">
-        <v>718</v>
+        <v>721</v>
       </c>
       <c r="W62" t="s">
-        <v>719</v>
+        <v>722</v>
       </c>
       <c r="Y62" t="s">
-        <v>720</v>
+        <v>723</v>
       </c>
       <c r="AA62" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="63" spans="1:27">
       <c r="A63">
         <v>10387</v>
       </c>
       <c r="B63" t="s">
         <v>74</v>
       </c>
       <c r="C63" t="s">
-        <v>721</v>
+        <v>724</v>
       </c>
       <c r="D63" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E63" t="s">
-        <v>722</v>
+        <v>725</v>
       </c>
       <c r="G63" t="s">
         <v>61</v>
       </c>
       <c r="L63" t="s">
         <v>31</v>
       </c>
       <c r="M63" t="s">
         <v>62</v>
       </c>
       <c r="N63" t="s">
         <v>63</v>
       </c>
       <c r="O63" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="P63" t="s">
-        <v>724</v>
+        <v>727</v>
       </c>
       <c r="Q63" t="s">
-        <v>725</v>
+        <v>728</v>
       </c>
       <c r="S63" t="s">
-        <v>726</v>
+        <v>729</v>
       </c>
       <c r="T63" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="U63" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="V63" t="s">
         <v>69</v>
       </c>
       <c r="W63" t="s">
         <v>70</v>
       </c>
       <c r="Y63" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
       <c r="Z63" t="s">
-        <v>729</v>
+        <v>732</v>
       </c>
       <c r="AA63" t="s">
-        <v>730</v>
+        <v>733</v>
       </c>
     </row>
     <row r="64" spans="1:27">
       <c r="A64">
         <v>10388</v>
       </c>
       <c r="B64" t="s">
-        <v>731</v>
+        <v>734</v>
       </c>
       <c r="C64" t="s">
-        <v>732</v>
+        <v>735</v>
       </c>
       <c r="D64" t="s">
-        <v>733</v>
+        <v>736</v>
       </c>
       <c r="E64" t="s">
-        <v>734</v>
+        <v>737</v>
       </c>
       <c r="G64" t="s">
         <v>61</v>
       </c>
       <c r="L64" t="s">
         <v>31</v>
       </c>
       <c r="M64" t="s">
         <v>62</v>
       </c>
       <c r="N64" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="O64" t="s">
-        <v>735</v>
+        <v>738</v>
       </c>
       <c r="P64" t="s">
-        <v>736</v>
+        <v>739</v>
       </c>
       <c r="Q64" t="s">
-        <v>737</v>
+        <v>740</v>
       </c>
       <c r="S64" t="s">
-        <v>738</v>
+        <v>741</v>
       </c>
       <c r="T64" t="s">
-        <v>739</v>
+        <v>742</v>
       </c>
       <c r="U64" t="s">
         <v>39</v>
       </c>
       <c r="V64" t="s">
-        <v>740</v>
+        <v>743</v>
       </c>
       <c r="W64" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="Y64" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="AA64" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="65" spans="1:27">
       <c r="A65">
         <v>10389</v>
       </c>
       <c r="B65" t="s">
-        <v>743</v>
+        <v>746</v>
       </c>
       <c r="C65" t="s">
-        <v>744</v>
+        <v>747</v>
       </c>
       <c r="D65" t="s">
         <v>29</v>
       </c>
       <c r="E65" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="G65" t="s">
         <v>61</v>
       </c>
       <c r="H65" t="s">
         <v>29</v>
       </c>
       <c r="I65" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="K65" t="s">
         <v>61</v>
       </c>
       <c r="L65" t="s">
         <v>31</v>
       </c>
       <c r="M65" t="s">
         <v>62</v>
       </c>
       <c r="N65" t="s">
         <v>63</v>
       </c>
       <c r="O65" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
       <c r="P65" t="s">
-        <v>748</v>
+        <v>751</v>
       </c>
       <c r="Q65" t="s">
-        <v>749</v>
+        <v>752</v>
       </c>
       <c r="R65" t="s">
-        <v>750</v>
+        <v>753</v>
       </c>
       <c r="S65" t="s">
-        <v>751</v>
+        <v>754</v>
       </c>
       <c r="T65" t="s">
-        <v>752</v>
+        <v>755</v>
       </c>
       <c r="U65" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="V65" t="s">
         <v>69</v>
       </c>
       <c r="W65" t="s">
         <v>70</v>
       </c>
       <c r="Y65" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="AA65" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="66" spans="1:27">
       <c r="A66">
         <v>10390</v>
       </c>
       <c r="B66" t="s">
-        <v>755</v>
+        <v>758</v>
       </c>
       <c r="C66" t="s">
-        <v>756</v>
+        <v>759</v>
       </c>
       <c r="D66" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="E66" t="s">
-        <v>757</v>
+        <v>760</v>
       </c>
       <c r="G66" t="s">
         <v>61</v>
       </c>
       <c r="L66" t="s">
         <v>31</v>
       </c>
       <c r="M66" t="s">
         <v>62</v>
       </c>
       <c r="N66" t="s">
         <v>63</v>
       </c>
       <c r="O66" t="s">
-        <v>758</v>
+        <v>761</v>
       </c>
       <c r="P66" t="s">
-        <v>759</v>
+        <v>762</v>
       </c>
       <c r="Q66" t="s">
-        <v>760</v>
+        <v>763</v>
       </c>
       <c r="S66" t="s">
-        <v>761</v>
+        <v>764</v>
       </c>
       <c r="T66" t="s">
-        <v>762</v>
+        <v>765</v>
       </c>
       <c r="U66" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="V66" t="s">
-        <v>763</v>
+        <v>766</v>
       </c>
       <c r="W66" t="s">
-        <v>764</v>
+        <v>767</v>
       </c>
       <c r="Y66" t="s">
-        <v>765</v>
+        <v>768</v>
       </c>
       <c r="AA66" t="s">
-        <v>215</v>
+        <v>769</v>
       </c>
     </row>
     <row r="67" spans="1:27">
       <c r="A67">
         <v>10391</v>
       </c>
       <c r="B67" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="C67" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="D67" t="s">
-        <v>733</v>
+        <v>736</v>
       </c>
       <c r="E67" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
       <c r="G67" t="s">
         <v>61</v>
       </c>
       <c r="L67" t="s">
         <v>31</v>
       </c>
       <c r="M67" t="s">
         <v>62</v>
       </c>
       <c r="N67" t="s">
         <v>33</v>
       </c>
       <c r="O67" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="P67" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="Q67" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
       <c r="S67" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="T67" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="U67" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="V67" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
       <c r="W67" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="Y67" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="AA67" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="68" spans="1:27">
       <c r="A68">
         <v>10392</v>
       </c>
       <c r="B68" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
       <c r="C68" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="D68" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="E68" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="G68" t="s">
         <v>61</v>
       </c>
       <c r="L68" t="s">
         <v>31</v>
       </c>
       <c r="M68" t="s">
         <v>62</v>
       </c>
       <c r="N68" t="s">
         <v>63</v>
       </c>
       <c r="O68" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
       <c r="P68" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="S68" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="T68" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
       <c r="U68" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="X68" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="Y68" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="AA68" t="s">
-        <v>584</v>
+        <v>589</v>
       </c>
     </row>
     <row r="69" spans="1:27">
       <c r="A69">
         <v>10393</v>
       </c>
       <c r="B69" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
       <c r="C69" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="D69" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="E69" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="G69" t="s">
         <v>61</v>
       </c>
       <c r="H69" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="J69" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
       <c r="K69" t="s">
         <v>61</v>
       </c>
       <c r="L69" t="s">
         <v>31</v>
       </c>
       <c r="M69" t="s">
         <v>62</v>
       </c>
       <c r="N69" t="s">
         <v>63</v>
       </c>
       <c r="O69" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="P69" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="Q69" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
       <c r="R69" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="S69" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="T69" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
       <c r="U69" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="V69" t="s">
-        <v>423</v>
+        <v>426</v>
       </c>
       <c r="W69" t="s">
-        <v>424</v>
+        <v>427</v>
       </c>
       <c r="Y69" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="AA69" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
     </row>
     <row r="70" spans="1:27">
       <c r="A70">
         <v>10394</v>
       </c>
       <c r="B70" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
       <c r="C70" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="D70" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="E70" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="G70" t="s">
         <v>61</v>
       </c>
       <c r="L70" t="s">
         <v>31</v>
       </c>
       <c r="M70" t="s">
         <v>62</v>
       </c>
       <c r="N70" t="s">
         <v>63</v>
       </c>
       <c r="O70" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
       <c r="P70" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="Q70" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="S70" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
       <c r="T70" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="U70" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="V70" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="W70" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="Y70" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="AA70" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="71" spans="1:27">
       <c r="A71">
         <v>10395</v>
       </c>
       <c r="B71" t="s">
         <v>85</v>
       </c>
       <c r="C71" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
       <c r="D71" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="E71" t="s">
-        <v>661</v>
+        <v>663</v>
       </c>
       <c r="F71" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="G71" t="s">
         <v>61</v>
       </c>
       <c r="L71" t="s">
         <v>31</v>
       </c>
       <c r="M71" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="N71" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
       <c r="O71" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="P71" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
       <c r="Q71" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="S71" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="T71" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
       <c r="U71" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
       <c r="V71" t="s">
-        <v>718</v>
+        <v>721</v>
       </c>
       <c r="W71" t="s">
-        <v>719</v>
+        <v>722</v>
       </c>
       <c r="Y71" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="AA71" t="s">
-        <v>584</v>
+        <v>589</v>
       </c>
     </row>
     <row r="72" spans="1:27">
       <c r="A72">
         <v>10396</v>
       </c>
       <c r="B72" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="C72" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
       <c r="D72" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="E72" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="G72" t="s">
         <v>61</v>
       </c>
       <c r="L72" t="s">
         <v>31</v>
       </c>
       <c r="M72" t="s">
         <v>62</v>
       </c>
       <c r="N72" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="O72" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="P72" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
       <c r="Q72" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="R72" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="S72" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
       <c r="T72" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="U72" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="V72" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="W72" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
       <c r="Y72" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="AA72" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
     </row>
     <row r="73" spans="1:27">
       <c r="A73">
         <v>10397</v>
       </c>
       <c r="B73" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="C73" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
       <c r="D73" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E73" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="G73" t="s">
         <v>61</v>
       </c>
       <c r="L73" t="s">
         <v>126</v>
       </c>
       <c r="M73" t="s">
         <v>126</v>
       </c>
       <c r="N73" t="s">
         <v>126</v>
       </c>
       <c r="O73" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
       <c r="Q73" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="AA73" t="s">
-        <v>584</v>
+        <v>589</v>
       </c>
     </row>
     <row r="74" spans="1:27">
       <c r="A74">
         <v>10398</v>
       </c>
       <c r="B74" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="C74" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
       <c r="D74" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="E74" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="G74" t="s">
         <v>61</v>
       </c>
       <c r="H74" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="I74" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="K74" t="s">
         <v>61</v>
       </c>
       <c r="L74" t="s">
         <v>31</v>
       </c>
       <c r="M74" t="s">
         <v>62</v>
       </c>
       <c r="N74" t="s">
         <v>63</v>
       </c>
       <c r="O74" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
       <c r="P74" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="Q74" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="R74" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
       <c r="S74" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="T74" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="U74" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
       <c r="V74" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="W74" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="Y74" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
       <c r="AA74" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
     </row>
     <row r="75" spans="1:27">
       <c r="A75">
         <v>10399</v>
       </c>
       <c r="B75" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="C75" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="D75" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="E75" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
       <c r="G75" t="s">
         <v>61</v>
       </c>
       <c r="L75" t="s">
         <v>31</v>
       </c>
       <c r="M75" t="s">
         <v>62</v>
       </c>
       <c r="N75" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="O75" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="P75" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="Q75" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
       <c r="S75" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="T75" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="U75" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="V75" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
       <c r="W75" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="Y75" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="AA75" t="s">
-        <v>545</v>
+        <v>550</v>
       </c>
     </row>
     <row r="76" spans="1:27">
       <c r="A76">
         <v>10400</v>
       </c>
       <c r="B76" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
       <c r="C76" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="D76" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="E76" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
       <c r="G76" t="s">
         <v>61</v>
       </c>
       <c r="H76" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="I76" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="K76" t="s">
         <v>61</v>
       </c>
       <c r="L76" t="s">
         <v>31</v>
       </c>
       <c r="M76" t="s">
         <v>62</v>
       </c>
       <c r="N76" t="s">
         <v>63</v>
       </c>
       <c r="O76" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="P76" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
       <c r="Q76" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="R76" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="S76" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
       <c r="T76" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="U76" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="V76" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="W76" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
       <c r="Y76" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="AA76" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
     </row>
     <row r="77" spans="1:27">
       <c r="A77">
         <v>10401</v>
       </c>
       <c r="B77" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
       <c r="C77" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="D77" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="E77" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="G77" t="s">
         <v>61</v>
       </c>
       <c r="L77" t="s">
         <v>31</v>
       </c>
       <c r="M77" t="s">
         <v>62</v>
       </c>
       <c r="N77" t="s">
         <v>63</v>
       </c>
       <c r="O77" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
       <c r="P77" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="Q77" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="S77" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
       <c r="T77" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="U77" t="s">
         <v>39</v>
       </c>
       <c r="V77" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
       <c r="W77" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="Y77" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="AA77" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="78" spans="1:27">
       <c r="A78">
         <v>10402</v>
       </c>
       <c r="B78" t="s">
-        <v>628</v>
+        <v>631</v>
       </c>
       <c r="C78" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
       <c r="D78" t="s">
         <v>137</v>
       </c>
       <c r="E78" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="G78" t="s">
         <v>61</v>
       </c>
       <c r="L78" t="s">
         <v>31</v>
       </c>
       <c r="M78" t="s">
         <v>62</v>
       </c>
       <c r="N78" t="s">
         <v>63</v>
       </c>
       <c r="O78" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="P78" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
       <c r="Q78" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="S78" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="T78" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
       <c r="U78" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="V78" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="W78" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="Y78" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
       <c r="AA78" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
     </row>
     <row r="79" spans="1:27">
       <c r="A79">
         <v>10403</v>
       </c>
       <c r="B79" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="C79" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="D79" t="s">
-        <v>733</v>
+        <v>736</v>
       </c>
       <c r="E79" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
       <c r="G79" t="s">
         <v>61</v>
       </c>
       <c r="L79" t="s">
         <v>31</v>
       </c>
       <c r="M79" t="s">
         <v>62</v>
       </c>
       <c r="N79" t="s">
         <v>63</v>
       </c>
       <c r="O79" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="P79" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="Q79" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
       <c r="S79" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="T79" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="U79" t="s">
         <v>39</v>
       </c>
       <c r="V79" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
       <c r="W79" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="Y79" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="AA79" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="80" spans="1:27">
       <c r="A80">
         <v>10404</v>
       </c>
       <c r="B80" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
       <c r="C80" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="D80" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E80" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="G80" t="s">
         <v>61</v>
       </c>
       <c r="L80" t="s">
         <v>31</v>
       </c>
       <c r="M80" t="s">
         <v>62</v>
       </c>
       <c r="N80" t="s">
         <v>63</v>
       </c>
       <c r="O80" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
       <c r="P80" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="Q80" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="S80" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
       <c r="T80" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="U80" t="s">
         <v>39</v>
       </c>
       <c r="V80" t="s">
         <v>69</v>
       </c>
       <c r="W80" t="s">
         <v>70</v>
       </c>
       <c r="Y80" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="AA80" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="81" spans="1:27">
       <c r="A81">
         <v>10405</v>
       </c>
       <c r="B81" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="C81" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
       <c r="D81" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="E81" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="G81" t="s">
         <v>61</v>
       </c>
       <c r="H81" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="I81" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="K81" t="s">
         <v>61</v>
       </c>
       <c r="L81" t="s">
         <v>31</v>
       </c>
       <c r="M81" t="s">
         <v>62</v>
       </c>
       <c r="N81" t="s">
         <v>63</v>
       </c>
       <c r="O81" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
       <c r="P81" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="Q81" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="R81" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
       <c r="S81" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="T81" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="U81" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="V81" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
       <c r="W81" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="Y81" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="AA81" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="82" spans="1:27">
       <c r="A82">
         <v>10406</v>
       </c>
       <c r="B82" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="C82" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="D82" t="s">
         <v>137</v>
       </c>
       <c r="E82" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
       <c r="G82" t="s">
         <v>61</v>
       </c>
       <c r="L82" t="s">
         <v>31</v>
       </c>
       <c r="M82" t="s">
         <v>62</v>
       </c>
       <c r="N82" t="s">
         <v>63</v>
       </c>
       <c r="O82" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="P82" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="Q82" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="S82" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="T82" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="U82" t="s">
         <v>39</v>
       </c>
       <c r="V82" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
       <c r="W82" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="Y82" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="AA82" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
     </row>
     <row r="83" spans="1:27">
       <c r="A83">
         <v>10407</v>
       </c>
       <c r="B83" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
       <c r="C83" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="D83" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="E83" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="G83" t="s">
         <v>61</v>
       </c>
       <c r="L83" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
       <c r="M83" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="N83" t="s">
         <v>63</v>
       </c>
       <c r="O83" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="P83" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
       <c r="Q83" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="S83" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="T83" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
       <c r="U83" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="V83" t="s">
-        <v>502</v>
+        <v>505</v>
       </c>
       <c r="W83" t="s">
-        <v>503</v>
+        <v>506</v>
       </c>
       <c r="Y83" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="AA83" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="84" spans="1:27">
       <c r="A84">
         <v>10408</v>
       </c>
       <c r="B84" t="s">
         <v>146</v>
       </c>
       <c r="C84" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="D84" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="E84" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
       <c r="G84" t="s">
         <v>61</v>
       </c>
       <c r="L84" t="s">
         <v>31</v>
       </c>
       <c r="M84" t="s">
         <v>62</v>
       </c>
       <c r="N84" t="s">
         <v>63</v>
       </c>
       <c r="O84" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="P84" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="Q84" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
       <c r="S84" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="T84" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="U84" t="s">
         <v>39</v>
       </c>
       <c r="V84" t="s">
         <v>69</v>
       </c>
       <c r="W84" t="s">
         <v>70</v>
       </c>
       <c r="Y84" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
       <c r="AA84" t="s">
-        <v>96</v>
+        <v>577</v>
       </c>
     </row>
     <row r="85" spans="1:27">
       <c r="A85">
         <v>10409</v>
       </c>
       <c r="B85" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="C85" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="D85" t="s">
         <v>112</v>
       </c>
       <c r="E85" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
       <c r="G85" t="s">
         <v>61</v>
       </c>
       <c r="L85" t="s">
         <v>31</v>
       </c>
       <c r="M85" t="s">
         <v>62</v>
       </c>
       <c r="N85" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
       <c r="O85" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="P85" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="Q85" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
       <c r="S85" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="T85" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="U85" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="V85" t="s">
         <v>93</v>
       </c>
       <c r="W85" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="Y85" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="AA85" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="86" spans="1:27">
       <c r="A86">
         <v>10410</v>
       </c>
       <c r="B86" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="C86" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
       <c r="D86" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="E86" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="G86" t="s">
         <v>61</v>
       </c>
       <c r="L86" t="s">
         <v>31</v>
       </c>
       <c r="M86" t="s">
         <v>62</v>
       </c>
       <c r="N86" t="s">
         <v>63</v>
       </c>
       <c r="O86" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="P86" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
       <c r="Q86" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="S86" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="T86" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
       <c r="U86" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
       <c r="V86" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="W86" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="Y86" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
       <c r="AA86" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
     </row>
     <row r="87" spans="1:27">
       <c r="A87">
         <v>10411</v>
       </c>
       <c r="B87" t="s">
         <v>58</v>
       </c>
       <c r="C87" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="D87" t="s">
         <v>46</v>
       </c>
       <c r="E87" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
       <c r="G87" t="s">
         <v>61</v>
       </c>
       <c r="L87" t="s">
         <v>31</v>
       </c>
       <c r="M87" t="s">
         <v>62</v>
       </c>
       <c r="N87" t="s">
         <v>63</v>
       </c>
       <c r="O87" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="P87" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="Q87" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
       <c r="S87" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="T87" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="U87" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="V87" t="s">
-        <v>984</v>
+        <v>988</v>
       </c>
       <c r="W87" t="s">
-        <v>985</v>
+        <v>989</v>
       </c>
       <c r="Y87" t="s">
-        <v>986</v>
+        <v>990</v>
       </c>
       <c r="Z87" t="s">
-        <v>987</v>
+        <v>991</v>
       </c>
       <c r="AA87" t="s">
-        <v>584</v>
+        <v>589</v>
       </c>
     </row>
     <row r="88" spans="1:27">
       <c r="A88">
         <v>10412</v>
       </c>
       <c r="B88" t="s">
-        <v>988</v>
+        <v>992</v>
       </c>
       <c r="C88" t="s">
-        <v>989</v>
+        <v>993</v>
       </c>
       <c r="D88" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="E88" t="s">
-        <v>990</v>
+        <v>994</v>
       </c>
       <c r="G88" t="s">
         <v>61</v>
       </c>
       <c r="L88" t="s">
         <v>31</v>
       </c>
       <c r="M88" t="s">
         <v>62</v>
       </c>
       <c r="N88" t="s">
         <v>63</v>
       </c>
       <c r="O88" t="s">
-        <v>991</v>
+        <v>995</v>
       </c>
       <c r="P88" t="s">
-        <v>992</v>
+        <v>996</v>
       </c>
       <c r="Q88" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="S88" t="s">
-        <v>994</v>
+        <v>998</v>
       </c>
       <c r="T88" t="s">
-        <v>995</v>
+        <v>999</v>
       </c>
       <c r="U88" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="V88" t="s">
         <v>69</v>
       </c>
       <c r="W88" t="s">
         <v>70</v>
       </c>
       <c r="Y88" t="s">
-        <v>996</v>
+        <v>1000</v>
       </c>
       <c r="AA88" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="89" spans="1:27">
       <c r="A89">
         <v>10413</v>
       </c>
       <c r="B89" t="s">
-        <v>997</v>
+        <v>1001</v>
       </c>
       <c r="C89" t="s">
-        <v>998</v>
+        <v>1002</v>
       </c>
       <c r="D89" t="s">
         <v>29</v>
       </c>
       <c r="E89" t="s">
-        <v>999</v>
+        <v>1003</v>
       </c>
       <c r="G89" t="s">
         <v>61</v>
       </c>
       <c r="H89" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="I89" t="s">
-        <v>1000</v>
+        <v>1004</v>
       </c>
       <c r="K89" t="s">
         <v>61</v>
       </c>
       <c r="L89" t="s">
         <v>31</v>
       </c>
       <c r="M89" t="s">
         <v>62</v>
       </c>
       <c r="N89" t="s">
         <v>63</v>
       </c>
       <c r="O89" t="s">
-        <v>1001</v>
+        <v>1005</v>
       </c>
       <c r="P89" t="s">
-        <v>1002</v>
+        <v>1006</v>
       </c>
       <c r="Q89" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="S89" t="s">
-        <v>1004</v>
+        <v>1008</v>
       </c>
       <c r="T89" t="s">
-        <v>1005</v>
+        <v>1009</v>
       </c>
       <c r="U89" t="s">
         <v>39</v>
       </c>
       <c r="V89" t="s">
         <v>69</v>
       </c>
       <c r="W89" t="s">
         <v>70</v>
       </c>
       <c r="Y89" t="s">
-        <v>1006</v>
+        <v>1010</v>
       </c>
       <c r="AA89" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="90" spans="1:27">
       <c r="A90">
         <v>10414</v>
       </c>
       <c r="B90" t="s">
-        <v>1007</v>
+        <v>1011</v>
       </c>
       <c r="C90" t="s">
-        <v>1008</v>
+        <v>1012</v>
       </c>
       <c r="D90" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="E90" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="G90" t="s">
         <v>61</v>
       </c>
       <c r="L90" t="s">
         <v>31</v>
       </c>
       <c r="M90" t="s">
         <v>62</v>
       </c>
       <c r="N90" t="s">
         <v>63</v>
       </c>
       <c r="O90" t="s">
-        <v>1009</v>
+        <v>1013</v>
       </c>
       <c r="P90" t="s">
-        <v>1010</v>
+        <v>1014</v>
       </c>
       <c r="Q90" t="s">
-        <v>1011</v>
+        <v>1015</v>
       </c>
       <c r="S90" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="T90" t="s">
-        <v>1012</v>
+        <v>1016</v>
       </c>
       <c r="U90" t="s">
         <v>39</v>
       </c>
       <c r="V90" t="s">
-        <v>192</v>
+        <v>1017</v>
       </c>
       <c r="W90" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="Y90" t="s">
-        <v>1013</v>
+        <v>1018</v>
       </c>
       <c r="Z90" t="s">
-        <v>1014</v>
+        <v>1019</v>
       </c>
       <c r="AA90" t="s">
-        <v>1015</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="91" spans="1:27">
       <c r="A91">
         <v>10415</v>
       </c>
       <c r="B91" t="s">
-        <v>1016</v>
+        <v>1021</v>
       </c>
       <c r="C91" t="s">
-        <v>1017</v>
+        <v>1022</v>
       </c>
       <c r="D91" t="s">
-        <v>451</v>
+        <v>454</v>
       </c>
       <c r="E91" t="s">
-        <v>1018</v>
+        <v>1023</v>
       </c>
       <c r="G91" t="s">
         <v>61</v>
       </c>
       <c r="H91" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="J91" t="s">
-        <v>1019</v>
+        <v>1024</v>
       </c>
       <c r="K91" t="s">
         <v>61</v>
       </c>
       <c r="L91" t="s">
         <v>31</v>
       </c>
       <c r="M91" t="s">
         <v>62</v>
       </c>
       <c r="N91" t="s">
         <v>63</v>
       </c>
       <c r="O91" t="s">
-        <v>1020</v>
+        <v>1025</v>
       </c>
       <c r="P91" t="s">
-        <v>1021</v>
+        <v>1026</v>
       </c>
       <c r="Q91" t="s">
-        <v>1022</v>
+        <v>1027</v>
       </c>
       <c r="R91" t="s">
-        <v>1023</v>
+        <v>1028</v>
       </c>
       <c r="S91" t="s">
-        <v>1024</v>
+        <v>1029</v>
       </c>
       <c r="T91" t="s">
-        <v>1025</v>
+        <v>1030</v>
       </c>
       <c r="U91" t="s">
         <v>39</v>
       </c>
       <c r="V91" t="s">
-        <v>545</v>
+        <v>550</v>
       </c>
       <c r="W91" t="s">
-        <v>546</v>
+        <v>551</v>
       </c>
       <c r="Y91" t="s">
-        <v>1026</v>
+        <v>1031</v>
       </c>
       <c r="AA91" t="s">
-        <v>1027</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="92" spans="1:27">
       <c r="A92">
         <v>10416</v>
       </c>
       <c r="B92" t="s">
-        <v>1028</v>
+        <v>1033</v>
       </c>
       <c r="C92" t="s">
-        <v>1029</v>
+        <v>1034</v>
       </c>
       <c r="D92" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="E92" t="s">
-        <v>1030</v>
+        <v>1035</v>
       </c>
       <c r="G92" t="s">
         <v>61</v>
       </c>
       <c r="L92" t="s">
         <v>31</v>
       </c>
       <c r="M92" t="s">
         <v>62</v>
       </c>
       <c r="N92" t="s">
         <v>63</v>
       </c>
       <c r="O92" t="s">
-        <v>1031</v>
+        <v>1036</v>
       </c>
       <c r="P92" t="s">
-        <v>1032</v>
+        <v>1037</v>
       </c>
       <c r="Q92" t="s">
-        <v>1033</v>
+        <v>1038</v>
       </c>
       <c r="S92" t="s">
-        <v>1034</v>
+        <v>1039</v>
       </c>
       <c r="T92" t="s">
-        <v>1035</v>
+        <v>1040</v>
       </c>
       <c r="U92" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="V92" t="s">
         <v>69</v>
       </c>
       <c r="W92" t="s">
         <v>70</v>
       </c>
       <c r="Y92" t="s">
-        <v>1036</v>
+        <v>1041</v>
       </c>
       <c r="AA92" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="93" spans="1:27">
       <c r="A93">
         <v>10417</v>
       </c>
       <c r="B93" t="s">
         <v>183</v>
       </c>
       <c r="C93" t="s">
-        <v>1037</v>
+        <v>1042</v>
       </c>
       <c r="D93" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="E93" t="s">
-        <v>1038</v>
+        <v>1043</v>
       </c>
       <c r="G93" t="s">
         <v>61</v>
       </c>
       <c r="L93" t="s">
         <v>31</v>
       </c>
       <c r="M93" t="s">
         <v>62</v>
       </c>
       <c r="N93" t="s">
         <v>63</v>
       </c>
       <c r="O93" t="s">
-        <v>1039</v>
+        <v>1044</v>
       </c>
       <c r="P93" t="s">
-        <v>1040</v>
+        <v>1045</v>
       </c>
       <c r="S93" t="s">
-        <v>1041</v>
+        <v>1046</v>
       </c>
       <c r="T93" t="s">
-        <v>1042</v>
+        <v>1047</v>
       </c>
       <c r="U93" t="s">
-        <v>1043</v>
+        <v>1048</v>
       </c>
       <c r="V93" t="s">
-        <v>1044</v>
+        <v>1049</v>
       </c>
       <c r="W93" t="s">
-        <v>1045</v>
+        <v>1050</v>
       </c>
       <c r="Y93" t="s">
-        <v>1046</v>
+        <v>1051</v>
       </c>
       <c r="AA93" t="s">
-        <v>584</v>
+        <v>589</v>
       </c>
     </row>
     <row r="94" spans="1:27">
       <c r="A94">
         <v>10418</v>
       </c>
       <c r="B94" t="s">
-        <v>1047</v>
+        <v>1052</v>
       </c>
       <c r="C94" t="s">
-        <v>1048</v>
+        <v>1053</v>
       </c>
       <c r="D94" t="s">
         <v>29</v>
       </c>
       <c r="E94" t="s">
-        <v>1049</v>
+        <v>1054</v>
       </c>
       <c r="G94" t="s">
         <v>61</v>
       </c>
       <c r="H94" t="s">
         <v>29</v>
       </c>
       <c r="I94" t="s">
-        <v>1050</v>
+        <v>1055</v>
       </c>
       <c r="K94" t="s">
         <v>61</v>
       </c>
       <c r="L94" t="s">
         <v>31</v>
       </c>
       <c r="M94" t="s">
         <v>62</v>
       </c>
       <c r="N94" t="s">
         <v>63</v>
       </c>
       <c r="O94" t="s">
-        <v>1051</v>
+        <v>1056</v>
       </c>
       <c r="P94" t="s">
-        <v>1052</v>
+        <v>1057</v>
       </c>
       <c r="Q94" t="s">
-        <v>1053</v>
+        <v>1058</v>
       </c>
       <c r="R94" t="s">
-        <v>1054</v>
+        <v>1059</v>
       </c>
       <c r="S94" t="s">
-        <v>1055</v>
+        <v>1060</v>
       </c>
       <c r="T94" t="s">
-        <v>1056</v>
+        <v>1061</v>
       </c>
       <c r="U94" t="s">
         <v>39</v>
       </c>
       <c r="V94" t="s">
-        <v>1057</v>
+        <v>1062</v>
       </c>
       <c r="W94" t="s">
-        <v>1058</v>
+        <v>1063</v>
       </c>
       <c r="Y94" t="s">
-        <v>1059</v>
+        <v>1064</v>
       </c>
       <c r="AA94" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="95" spans="1:27">
       <c r="A95">
         <v>10419</v>
       </c>
       <c r="B95" t="s">
-        <v>1060</v>
+        <v>1065</v>
       </c>
       <c r="C95" t="s">
-        <v>1037</v>
+        <v>1042</v>
       </c>
       <c r="D95" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="E95" t="s">
-        <v>1061</v>
+        <v>1066</v>
       </c>
       <c r="G95" t="s">
         <v>61</v>
       </c>
       <c r="H95" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="I95" t="s">
-        <v>1062</v>
+        <v>1067</v>
       </c>
       <c r="K95" t="s">
         <v>61</v>
       </c>
       <c r="L95" t="s">
         <v>31</v>
       </c>
       <c r="M95" t="s">
         <v>62</v>
       </c>
       <c r="N95" t="s">
         <v>63</v>
       </c>
       <c r="O95" t="s">
-        <v>1063</v>
+        <v>1068</v>
       </c>
       <c r="P95" t="s">
-        <v>1064</v>
+        <v>1069</v>
       </c>
       <c r="Q95" t="s">
-        <v>1065</v>
+        <v>1070</v>
       </c>
       <c r="R95" t="s">
-        <v>1066</v>
+        <v>1071</v>
       </c>
       <c r="S95" t="s">
-        <v>1067</v>
+        <v>1072</v>
       </c>
       <c r="T95" t="s">
-        <v>1068</v>
+        <v>1073</v>
       </c>
       <c r="U95" t="s">
-        <v>1069</v>
+        <v>1074</v>
       </c>
       <c r="V95" t="s">
-        <v>1070</v>
+        <v>1075</v>
       </c>
       <c r="W95" t="s">
-        <v>1071</v>
+        <v>1076</v>
       </c>
       <c r="Y95" t="s">
-        <v>1072</v>
+        <v>1077</v>
       </c>
       <c r="AA95" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="96" spans="1:27">
       <c r="A96">
         <v>10420</v>
       </c>
       <c r="B96" t="s">
-        <v>1073</v>
+        <v>1078</v>
       </c>
       <c r="C96" t="s">
-        <v>1074</v>
+        <v>1079</v>
       </c>
       <c r="D96" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="E96" t="s">
-        <v>1075</v>
+        <v>1080</v>
       </c>
       <c r="G96" t="s">
         <v>61</v>
       </c>
       <c r="H96" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="I96" t="s">
-        <v>1076</v>
+        <v>1081</v>
       </c>
       <c r="K96" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="L96" t="s">
         <v>31</v>
       </c>
       <c r="M96" t="s">
         <v>62</v>
       </c>
       <c r="N96" t="s">
         <v>63</v>
       </c>
       <c r="O96" t="s">
-        <v>1077</v>
+        <v>1082</v>
       </c>
       <c r="P96" t="s">
-        <v>1078</v>
+        <v>1083</v>
       </c>
       <c r="Q96" t="s">
-        <v>1079</v>
+        <v>1084</v>
       </c>
       <c r="R96" t="s">
-        <v>1080</v>
+        <v>1085</v>
       </c>
       <c r="S96" t="s">
-        <v>1081</v>
+        <v>1086</v>
       </c>
       <c r="T96" t="s">
-        <v>1082</v>
+        <v>1087</v>
       </c>
       <c r="U96" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="V96" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="W96" t="s">
-        <v>1083</v>
+        <v>1088</v>
       </c>
       <c r="Y96" t="s">
-        <v>1084</v>
+        <v>1089</v>
       </c>
       <c r="AA96" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
     </row>
     <row r="97" spans="1:27">
       <c r="A97">
         <v>10421</v>
       </c>
       <c r="B97" t="s">
-        <v>1085</v>
+        <v>1090</v>
       </c>
       <c r="C97" t="s">
-        <v>1086</v>
+        <v>1091</v>
       </c>
       <c r="D97" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="E97" t="s">
-        <v>1087</v>
+        <v>1092</v>
       </c>
       <c r="G97" t="s">
         <v>61</v>
       </c>
       <c r="L97" t="s">
         <v>31</v>
       </c>
       <c r="M97" t="s">
         <v>62</v>
       </c>
       <c r="N97" t="s">
         <v>63</v>
       </c>
       <c r="O97" t="s">
-        <v>1088</v>
+        <v>1093</v>
       </c>
       <c r="P97" t="s">
-        <v>1089</v>
+        <v>1094</v>
       </c>
       <c r="Q97" t="s">
-        <v>1090</v>
+        <v>1095</v>
       </c>
       <c r="S97" t="s">
-        <v>1091</v>
+        <v>1096</v>
       </c>
       <c r="T97" t="s">
-        <v>1092</v>
+        <v>1097</v>
       </c>
       <c r="U97" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
       <c r="V97" t="s">
-        <v>502</v>
+        <v>505</v>
       </c>
       <c r="W97" t="s">
-        <v>503</v>
+        <v>506</v>
       </c>
       <c r="Y97" t="s">
-        <v>1093</v>
+        <v>1098</v>
       </c>
       <c r="AA97" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
     </row>
     <row r="98" spans="1:27">
       <c r="A98">
         <v>10422</v>
       </c>
       <c r="B98" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="C98" t="s">
-        <v>1094</v>
+        <v>1099</v>
       </c>
       <c r="D98" t="s">
-        <v>1095</v>
+        <v>1100</v>
       </c>
       <c r="E98" t="s">
-        <v>1096</v>
+        <v>1101</v>
       </c>
       <c r="G98" t="s">
         <v>61</v>
       </c>
       <c r="L98" t="s">
         <v>31</v>
       </c>
       <c r="M98" t="s">
         <v>62</v>
       </c>
       <c r="N98" t="s">
         <v>63</v>
       </c>
       <c r="O98" t="s">
-        <v>1097</v>
+        <v>1102</v>
       </c>
       <c r="P98" t="s">
-        <v>1098</v>
+        <v>1103</v>
       </c>
       <c r="Q98" t="s">
-        <v>1099</v>
+        <v>1104</v>
       </c>
       <c r="R98" t="s">
-        <v>1100</v>
+        <v>1105</v>
       </c>
       <c r="S98" t="s">
-        <v>1101</v>
+        <v>1106</v>
       </c>
       <c r="T98" t="s">
-        <v>1102</v>
+        <v>1107</v>
       </c>
       <c r="U98" t="s">
         <v>39</v>
       </c>
       <c r="V98" t="s">
         <v>69</v>
       </c>
       <c r="W98" t="s">
         <v>70</v>
       </c>
       <c r="Y98" t="s">
-        <v>1103</v>
+        <v>1108</v>
       </c>
       <c r="AA98" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="99" spans="1:27">
       <c r="A99">
         <v>10423</v>
       </c>
       <c r="B99" t="s">
-        <v>1104</v>
+        <v>1109</v>
       </c>
       <c r="C99" t="s">
-        <v>1086</v>
+        <v>1091</v>
       </c>
       <c r="D99" t="s">
-        <v>1105</v>
+        <v>1110</v>
       </c>
       <c r="E99" t="s">
-        <v>1106</v>
+        <v>1111</v>
       </c>
       <c r="G99" t="s">
         <v>61</v>
       </c>
       <c r="L99" t="s">
         <v>31</v>
       </c>
       <c r="M99" t="s">
         <v>62</v>
       </c>
       <c r="N99" t="s">
         <v>63</v>
       </c>
       <c r="O99" t="s">
-        <v>1107</v>
+        <v>1112</v>
       </c>
       <c r="P99" t="s">
-        <v>1108</v>
+        <v>1113</v>
       </c>
       <c r="Q99" t="s">
-        <v>1109</v>
+        <v>1114</v>
       </c>
       <c r="S99" t="s">
-        <v>1110</v>
+        <v>1115</v>
       </c>
       <c r="T99" t="s">
-        <v>1111</v>
+        <v>1116</v>
       </c>
       <c r="U99" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="V99" t="s">
-        <v>1112</v>
+        <v>1117</v>
       </c>
       <c r="W99" t="s">
-        <v>1113</v>
+        <v>1118</v>
       </c>
       <c r="Y99" t="s">
-        <v>1114</v>
+        <v>1119</v>
       </c>
       <c r="AA99" t="s">
-        <v>584</v>
+        <v>589</v>
       </c>
     </row>
     <row r="100" spans="1:27">
       <c r="A100">
         <v>10424</v>
       </c>
       <c r="B100" t="s">
-        <v>1115</v>
+        <v>1120</v>
       </c>
       <c r="C100" t="s">
-        <v>1116</v>
+        <v>1121</v>
       </c>
       <c r="D100" t="s">
-        <v>733</v>
+        <v>736</v>
       </c>
       <c r="E100" t="s">
-        <v>1117</v>
+        <v>1122</v>
       </c>
       <c r="G100" t="s">
         <v>61</v>
       </c>
       <c r="L100" t="s">
         <v>31</v>
       </c>
       <c r="M100" t="s">
         <v>62</v>
       </c>
       <c r="N100" t="s">
         <v>63</v>
       </c>
       <c r="O100" t="s">
-        <v>1118</v>
+        <v>1123</v>
       </c>
       <c r="P100" t="s">
-        <v>1119</v>
+        <v>1124</v>
       </c>
       <c r="Q100" t="s">
-        <v>1120</v>
+        <v>1125</v>
       </c>
       <c r="S100" t="s">
-        <v>1121</v>
+        <v>1126</v>
       </c>
       <c r="T100" t="s">
-        <v>1122</v>
+        <v>1127</v>
       </c>
       <c r="U100" t="s">
         <v>39</v>
       </c>
       <c r="V100" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
       <c r="W100" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="Y100" t="s">
-        <v>1123</v>
+        <v>1128</v>
       </c>
       <c r="AA100" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="101" spans="1:27">
       <c r="A101">
         <v>10425</v>
       </c>
       <c r="B101" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="C101" t="s">
-        <v>1124</v>
+        <v>1129</v>
       </c>
       <c r="D101" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="E101" t="s">
-        <v>1125</v>
+        <v>1130</v>
       </c>
       <c r="G101" t="s">
         <v>61</v>
       </c>
       <c r="H101" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="I101" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="K101" t="s">
         <v>61</v>
       </c>
       <c r="L101" t="s">
         <v>31</v>
       </c>
       <c r="M101" t="s">
         <v>62</v>
       </c>
       <c r="N101" t="s">
         <v>63</v>
       </c>
       <c r="O101" t="s">
-        <v>1126</v>
+        <v>1131</v>
       </c>
       <c r="P101" t="s">
-        <v>1127</v>
+        <v>1132</v>
       </c>
       <c r="R101" t="s">
-        <v>1128</v>
+        <v>1133</v>
       </c>
       <c r="S101" t="s">
-        <v>1129</v>
+        <v>1134</v>
       </c>
       <c r="T101" t="s">
-        <v>1130</v>
+        <v>1135</v>
       </c>
       <c r="U101" t="s">
-        <v>1131</v>
+        <v>1136</v>
       </c>
       <c r="V101" t="s">
-        <v>1132</v>
+        <v>1137</v>
       </c>
       <c r="W101" t="s">
-        <v>1133</v>
+        <v>1138</v>
       </c>
       <c r="Y101" t="s">
-        <v>1134</v>
+        <v>1139</v>
       </c>
       <c r="AA101" t="s">
-        <v>584</v>
+        <v>589</v>
       </c>
     </row>
     <row r="102" spans="1:27">
       <c r="A102">
         <v>10426</v>
       </c>
       <c r="B102" t="s">
-        <v>1135</v>
+        <v>1140</v>
       </c>
       <c r="C102" t="s">
-        <v>1136</v>
+        <v>1141</v>
       </c>
       <c r="D102" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="E102" t="s">
-        <v>1137</v>
+        <v>1142</v>
       </c>
       <c r="G102" t="s">
         <v>61</v>
       </c>
       <c r="L102" t="s">
         <v>31</v>
       </c>
       <c r="M102" t="s">
         <v>62</v>
       </c>
       <c r="N102" t="s">
         <v>63</v>
       </c>
       <c r="O102" t="s">
-        <v>1138</v>
+        <v>1143</v>
       </c>
       <c r="P102" t="s">
-        <v>1139</v>
+        <v>1144</v>
       </c>
       <c r="Q102" t="s">
-        <v>1140</v>
+        <v>1145</v>
       </c>
       <c r="S102" t="s">
-        <v>1141</v>
+        <v>1146</v>
       </c>
       <c r="T102" t="s">
-        <v>1142</v>
+        <v>1147</v>
       </c>
       <c r="U102" t="s">
         <v>39</v>
       </c>
       <c r="V102" t="s">
-        <v>1143</v>
+        <v>1148</v>
       </c>
       <c r="W102" t="s">
-        <v>1144</v>
+        <v>1149</v>
       </c>
       <c r="Y102" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="AA102" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="103" spans="1:27">
       <c r="A103">
         <v>10427</v>
       </c>
       <c r="B103" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="C103" t="s">
-        <v>1147</v>
+        <v>1152</v>
       </c>
       <c r="D103" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" t="s">
-        <v>537</v>
+        <v>542</v>
       </c>
       <c r="G103" t="s">
         <v>61</v>
       </c>
       <c r="L103" t="s">
         <v>31</v>
       </c>
       <c r="M103" t="s">
         <v>62</v>
       </c>
       <c r="N103" t="s">
         <v>63</v>
       </c>
       <c r="O103" t="s">
-        <v>1148</v>
+        <v>1153</v>
       </c>
       <c r="P103" t="s">
-        <v>1149</v>
+        <v>1154</v>
       </c>
       <c r="Q103" t="s">
-        <v>1150</v>
+        <v>1155</v>
       </c>
       <c r="S103" t="s">
-        <v>1151</v>
+        <v>1156</v>
       </c>
       <c r="T103" t="s">
-        <v>1152</v>
+        <v>1157</v>
       </c>
       <c r="U103" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="V103" t="s">
         <v>69</v>
       </c>
       <c r="W103" t="s">
         <v>70</v>
       </c>
       <c r="Y103" t="s">
-        <v>1153</v>
+        <v>1158</v>
       </c>
       <c r="AA103" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="104" spans="1:27">
       <c r="A104">
         <v>10428</v>
       </c>
       <c r="B104" t="s">
-        <v>1154</v>
+        <v>1159</v>
       </c>
       <c r="C104" t="s">
-        <v>1155</v>
+        <v>1160</v>
       </c>
       <c r="D104" t="s">
-        <v>551</v>
+        <v>556</v>
       </c>
       <c r="E104" t="s">
-        <v>1156</v>
+        <v>1161</v>
       </c>
       <c r="G104" t="s">
         <v>61</v>
       </c>
       <c r="L104" t="s">
         <v>31</v>
       </c>
       <c r="M104" t="s">
         <v>62</v>
       </c>
       <c r="N104" t="s">
         <v>63</v>
       </c>
       <c r="O104" t="s">
-        <v>1157</v>
+        <v>1162</v>
       </c>
       <c r="P104" t="s">
-        <v>1158</v>
+        <v>1163</v>
       </c>
       <c r="Q104" t="s">
-        <v>1159</v>
+        <v>1164</v>
       </c>
       <c r="S104" t="s">
-        <v>1160</v>
+        <v>1165</v>
       </c>
       <c r="T104" t="s">
-        <v>1161</v>
+        <v>1166</v>
       </c>
       <c r="U104" t="s">
         <v>39</v>
       </c>
       <c r="V104" t="s">
         <v>69</v>
       </c>
       <c r="W104" t="s">
         <v>70</v>
       </c>
       <c r="Y104" t="s">
-        <v>1162</v>
+        <v>1167</v>
       </c>
       <c r="AA104" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="105" spans="1:27">
       <c r="A105">
         <v>10429</v>
       </c>
       <c r="B105" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="C105" t="s">
-        <v>1163</v>
+        <v>1168</v>
       </c>
       <c r="D105" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="E105" t="s">
-        <v>1164</v>
+        <v>1169</v>
       </c>
       <c r="G105" t="s">
         <v>61</v>
       </c>
       <c r="L105" t="s">
         <v>31</v>
       </c>
       <c r="M105" t="s">
         <v>62</v>
       </c>
       <c r="N105" t="s">
         <v>63</v>
       </c>
       <c r="O105" t="s">
-        <v>1165</v>
+        <v>1170</v>
       </c>
       <c r="P105" t="s">
-        <v>1166</v>
+        <v>1171</v>
       </c>
       <c r="Q105" t="s">
-        <v>1167</v>
+        <v>1172</v>
       </c>
       <c r="S105" t="s">
-        <v>1168</v>
+        <v>1173</v>
       </c>
       <c r="T105" t="s">
-        <v>1169</v>
+        <v>1174</v>
       </c>
       <c r="U105" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="V105" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="W105" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="Y105" t="s">
-        <v>1170</v>
+        <v>1175</v>
       </c>
       <c r="AA105" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
     </row>
     <row r="106" spans="1:27">
       <c r="A106">
         <v>10430</v>
       </c>
       <c r="B106" t="s">
-        <v>1171</v>
+        <v>1176</v>
       </c>
       <c r="C106" t="s">
-        <v>1172</v>
+        <v>1177</v>
       </c>
       <c r="D106" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E106" t="s">
-        <v>1173</v>
+        <v>1178</v>
       </c>
       <c r="G106" t="s">
         <v>61</v>
       </c>
       <c r="L106" t="s">
         <v>31</v>
       </c>
       <c r="M106" t="s">
         <v>62</v>
       </c>
       <c r="N106" t="s">
         <v>63</v>
       </c>
       <c r="O106" t="s">
-        <v>1174</v>
+        <v>1179</v>
       </c>
       <c r="P106" t="s">
-        <v>1175</v>
+        <v>1180</v>
       </c>
       <c r="Q106" t="s">
-        <v>1176</v>
+        <v>1181</v>
       </c>
       <c r="S106" t="s">
-        <v>1177</v>
+        <v>1182</v>
       </c>
       <c r="T106" t="s">
-        <v>1178</v>
+        <v>1183</v>
       </c>
       <c r="U106" t="s">
         <v>39</v>
       </c>
       <c r="V106" t="s">
         <v>69</v>
       </c>
       <c r="W106" t="s">
         <v>70</v>
       </c>
       <c r="Y106" t="s">
-        <v>1179</v>
+        <v>1184</v>
       </c>
       <c r="AA106" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="107" spans="1:27">
       <c r="A107">
         <v>10431</v>
       </c>
       <c r="B107" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="C107" t="s">
-        <v>1180</v>
+        <v>1185</v>
       </c>
       <c r="D107" t="s">
         <v>185</v>
       </c>
       <c r="E107" t="s">
-        <v>1181</v>
+        <v>1186</v>
       </c>
       <c r="G107" t="s">
         <v>61</v>
       </c>
       <c r="H107" t="s">
         <v>185</v>
       </c>
       <c r="I107" t="s">
-        <v>1182</v>
+        <v>1187</v>
       </c>
       <c r="K107" t="s">
         <v>61</v>
       </c>
       <c r="L107" t="s">
         <v>31</v>
       </c>
       <c r="M107" t="s">
         <v>62</v>
       </c>
       <c r="N107" t="s">
         <v>63</v>
       </c>
       <c r="O107" t="s">
-        <v>1183</v>
+        <v>1188</v>
       </c>
       <c r="P107" t="s">
-        <v>1184</v>
+        <v>1189</v>
       </c>
       <c r="Q107" t="s">
-        <v>1185</v>
+        <v>1190</v>
       </c>
       <c r="R107" t="s">
-        <v>1186</v>
+        <v>1191</v>
       </c>
       <c r="S107" t="s">
-        <v>1187</v>
+        <v>1192</v>
       </c>
       <c r="T107" t="s">
-        <v>1188</v>
+        <v>1193</v>
       </c>
       <c r="U107" t="s">
         <v>39</v>
       </c>
       <c r="V107" t="s">
-        <v>1189</v>
+        <v>1194</v>
       </c>
       <c r="W107" t="s">
-        <v>1190</v>
+        <v>1195</v>
       </c>
       <c r="Y107" t="s">
-        <v>1191</v>
+        <v>1196</v>
       </c>
       <c r="AA107" t="s">
-        <v>1189</v>
+        <v>518</v>
       </c>
     </row>
     <row r="108" spans="1:27">
       <c r="A108">
         <v>10432</v>
       </c>
       <c r="B108" t="s">
-        <v>1192</v>
+        <v>1197</v>
       </c>
       <c r="C108" t="s">
-        <v>1193</v>
+        <v>1198</v>
       </c>
       <c r="D108" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="E108" t="s">
-        <v>1194</v>
+        <v>1199</v>
       </c>
       <c r="G108" t="s">
         <v>61</v>
       </c>
       <c r="L108" t="s">
         <v>31</v>
       </c>
       <c r="M108" t="s">
         <v>62</v>
       </c>
       <c r="N108" t="s">
         <v>63</v>
       </c>
       <c r="O108" t="s">
-        <v>1195</v>
+        <v>1200</v>
       </c>
       <c r="P108" t="s">
-        <v>1196</v>
+        <v>1201</v>
       </c>
       <c r="Q108" t="s">
-        <v>1197</v>
+        <v>1202</v>
       </c>
       <c r="S108" t="s">
-        <v>1198</v>
+        <v>1203</v>
       </c>
       <c r="T108" t="s">
-        <v>1199</v>
+        <v>1204</v>
       </c>
       <c r="U108" t="s">
         <v>39</v>
       </c>
       <c r="V108" t="s">
         <v>69</v>
       </c>
       <c r="W108" t="s">
         <v>70</v>
       </c>
       <c r="Y108" t="s">
-        <v>1200</v>
+        <v>1205</v>
+      </c>
+      <c r="Z108" t="s">
+        <v>1206</v>
       </c>
       <c r="AA108" t="s">
-        <v>174</v>
+        <v>1207</v>
       </c>
     </row>
     <row r="109" spans="1:27">
       <c r="A109">
         <v>10433</v>
       </c>
       <c r="B109" t="s">
         <v>97</v>
       </c>
       <c r="C109" t="s">
-        <v>1201</v>
+        <v>1208</v>
       </c>
       <c r="D109" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="E109" t="s">
-        <v>1202</v>
+        <v>1209</v>
       </c>
       <c r="G109" t="s">
         <v>61</v>
       </c>
       <c r="L109" t="s">
         <v>31</v>
       </c>
       <c r="M109" t="s">
         <v>62</v>
       </c>
       <c r="N109" t="s">
         <v>63</v>
       </c>
       <c r="O109" t="s">
-        <v>1203</v>
+        <v>1210</v>
       </c>
       <c r="P109" t="s">
-        <v>1204</v>
+        <v>1211</v>
       </c>
       <c r="Q109" t="s">
-        <v>1205</v>
+        <v>1212</v>
       </c>
       <c r="S109" t="s">
-        <v>1206</v>
+        <v>1213</v>
       </c>
       <c r="T109" t="s">
-        <v>1207</v>
+        <v>1214</v>
       </c>
       <c r="U109" t="s">
-        <v>1208</v>
+        <v>1215</v>
       </c>
       <c r="V109" t="s">
-        <v>1209</v>
+        <v>1216</v>
       </c>
       <c r="W109" t="s">
-        <v>1210</v>
+        <v>1217</v>
       </c>
       <c r="Y109" t="s">
-        <v>1211</v>
+        <v>1218</v>
       </c>
       <c r="AA109" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="110" spans="1:27">
       <c r="A110">
         <v>10434</v>
       </c>
       <c r="B110" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
       <c r="C110" t="s">
-        <v>1212</v>
+        <v>1219</v>
       </c>
       <c r="D110" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="E110" t="s">
-        <v>1213</v>
+        <v>1220</v>
       </c>
       <c r="F110" t="s">
-        <v>1214</v>
+        <v>1221</v>
       </c>
       <c r="G110" t="s">
         <v>61</v>
       </c>
       <c r="L110" t="s">
         <v>31</v>
       </c>
       <c r="M110" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="N110" t="s">
         <v>63</v>
       </c>
       <c r="O110" t="s">
-        <v>1215</v>
+        <v>1222</v>
       </c>
       <c r="P110" t="s">
-        <v>1216</v>
+        <v>1223</v>
       </c>
       <c r="S110" t="s">
-        <v>1217</v>
+        <v>1224</v>
       </c>
       <c r="T110" t="s">
-        <v>1218</v>
+        <v>1225</v>
       </c>
       <c r="U110" t="s">
-        <v>1219</v>
+        <v>1226</v>
       </c>
       <c r="V110" t="s">
-        <v>1220</v>
+        <v>1227</v>
       </c>
       <c r="W110" t="s">
-        <v>1221</v>
+        <v>1228</v>
       </c>
       <c r="Y110" t="s">
-        <v>1222</v>
+        <v>1229</v>
       </c>
       <c r="AA110" t="s">
-        <v>584</v>
+        <v>589</v>
       </c>
     </row>
     <row r="111" spans="1:27">
       <c r="A111">
         <v>10435</v>
       </c>
       <c r="B111" t="s">
-        <v>1223</v>
+        <v>1230</v>
       </c>
       <c r="C111" t="s">
-        <v>1224</v>
+        <v>1231</v>
       </c>
       <c r="D111" t="s">
         <v>112</v>
       </c>
       <c r="E111" t="s">
-        <v>1225</v>
+        <v>1232</v>
       </c>
       <c r="G111" t="s">
         <v>61</v>
       </c>
       <c r="L111" t="s">
         <v>31</v>
       </c>
       <c r="M111" t="s">
         <v>62</v>
       </c>
       <c r="N111" t="s">
         <v>63</v>
       </c>
       <c r="O111" t="s">
-        <v>1226</v>
+        <v>1233</v>
       </c>
       <c r="P111" t="s">
-        <v>1227</v>
+        <v>1234</v>
       </c>
       <c r="Q111" t="s">
-        <v>1228</v>
+        <v>1235</v>
       </c>
       <c r="S111" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="T111" t="s">
-        <v>1229</v>
+        <v>1236</v>
       </c>
       <c r="U111" t="s">
         <v>39</v>
       </c>
       <c r="V111" t="s">
-        <v>1230</v>
+        <v>1237</v>
       </c>
       <c r="W111" t="s">
-        <v>1231</v>
+        <v>518</v>
       </c>
       <c r="Y111" t="s">
-        <v>1232</v>
+        <v>1238</v>
       </c>
       <c r="AA111" t="s">
-        <v>584</v>
+        <v>589</v>
       </c>
     </row>
     <row r="112" spans="1:27">
       <c r="A112">
         <v>10436</v>
       </c>
       <c r="B112" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="C112" t="s">
-        <v>1233</v>
+        <v>1239</v>
       </c>
       <c r="D112" t="s">
-        <v>551</v>
+        <v>556</v>
       </c>
       <c r="E112" t="s">
-        <v>1234</v>
+        <v>1240</v>
       </c>
       <c r="G112" t="s">
         <v>61</v>
       </c>
       <c r="H112" t="s">
-        <v>551</v>
+        <v>556</v>
       </c>
       <c r="I112" t="s">
-        <v>1235</v>
+        <v>1241</v>
       </c>
       <c r="K112" t="s">
         <v>61</v>
       </c>
       <c r="L112" t="s">
         <v>31</v>
       </c>
       <c r="M112" t="s">
         <v>62</v>
       </c>
       <c r="N112" t="s">
         <v>63</v>
       </c>
       <c r="O112" t="s">
-        <v>1236</v>
+        <v>1242</v>
       </c>
       <c r="P112" t="s">
-        <v>1237</v>
+        <v>1243</v>
       </c>
       <c r="Q112" t="s">
-        <v>1238</v>
+        <v>1244</v>
       </c>
       <c r="R112" t="s">
-        <v>1239</v>
+        <v>1245</v>
       </c>
       <c r="S112" t="s">
-        <v>1240</v>
+        <v>1246</v>
       </c>
       <c r="T112" t="s">
-        <v>1241</v>
+        <v>1247</v>
       </c>
       <c r="U112" t="s">
         <v>39</v>
       </c>
       <c r="V112" t="s">
-        <v>1242</v>
+        <v>1248</v>
       </c>
       <c r="W112" t="s">
-        <v>1243</v>
+        <v>1249</v>
       </c>
       <c r="Y112" t="s">
-        <v>1244</v>
+        <v>1250</v>
       </c>
       <c r="AA112" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="113" spans="1:27">
       <c r="A113">
         <v>10437</v>
       </c>
       <c r="B113" t="s">
-        <v>1245</v>
+        <v>1251</v>
       </c>
       <c r="C113" t="s">
-        <v>1246</v>
+        <v>1252</v>
       </c>
       <c r="D113" t="s">
         <v>137</v>
       </c>
       <c r="E113" t="s">
-        <v>1247</v>
+        <v>1253</v>
       </c>
       <c r="G113" t="s">
         <v>61</v>
       </c>
       <c r="L113" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
       <c r="M113" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="N113" t="s">
         <v>63</v>
       </c>
       <c r="O113" t="s">
-        <v>1248</v>
+        <v>1254</v>
       </c>
       <c r="P113" t="s">
-        <v>1249</v>
+        <v>1255</v>
       </c>
       <c r="Q113" t="s">
-        <v>1250</v>
+        <v>1256</v>
       </c>
       <c r="S113" t="s">
-        <v>1251</v>
+        <v>1257</v>
       </c>
       <c r="T113" t="s">
-        <v>1252</v>
+        <v>1258</v>
       </c>
       <c r="U113" t="s">
-        <v>1253</v>
+        <v>1259</v>
       </c>
       <c r="V113" t="s">
-        <v>1254</v>
+        <v>1260</v>
       </c>
       <c r="W113" t="s">
-        <v>1255</v>
+        <v>1261</v>
       </c>
       <c r="Y113" t="s">
-        <v>1256</v>
+        <v>1262</v>
       </c>
       <c r="AA113" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="114" spans="1:27">
       <c r="A114">
         <v>10438</v>
       </c>
       <c r="B114" t="s">
-        <v>1257</v>
+        <v>1263</v>
       </c>
       <c r="C114" t="s">
-        <v>1258</v>
+        <v>1264</v>
       </c>
       <c r="D114" t="s">
         <v>185</v>
       </c>
       <c r="E114" t="s">
-        <v>1259</v>
+        <v>1265</v>
       </c>
       <c r="G114" t="s">
         <v>61</v>
       </c>
       <c r="H114" t="s">
         <v>185</v>
       </c>
       <c r="I114" t="s">
-        <v>1260</v>
+        <v>1266</v>
       </c>
       <c r="K114" t="s">
         <v>61</v>
       </c>
       <c r="L114" t="s">
         <v>31</v>
       </c>
       <c r="M114" t="s">
         <v>62</v>
       </c>
       <c r="N114" t="s">
         <v>63</v>
       </c>
       <c r="O114" t="s">
-        <v>1261</v>
+        <v>1267</v>
       </c>
       <c r="P114" t="s">
-        <v>1262</v>
+        <v>1268</v>
       </c>
       <c r="Q114" t="s">
-        <v>1263</v>
+        <v>1269</v>
       </c>
       <c r="R114" t="s">
-        <v>1264</v>
+        <v>1270</v>
       </c>
       <c r="S114" t="s">
-        <v>1265</v>
+        <v>1271</v>
       </c>
       <c r="T114" t="s">
-        <v>1266</v>
+        <v>1272</v>
       </c>
       <c r="U114" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="V114" t="s">
-        <v>502</v>
+        <v>505</v>
       </c>
       <c r="W114" t="s">
-        <v>503</v>
+        <v>506</v>
       </c>
       <c r="Y114" t="s">
-        <v>1267</v>
+        <v>1273</v>
       </c>
       <c r="AA114" t="s">
-        <v>584</v>
+        <v>518</v>
       </c>
     </row>
     <row r="115" spans="1:27">
       <c r="A115">
         <v>10439</v>
       </c>
       <c r="B115" t="s">
-        <v>1268</v>
+        <v>1274</v>
       </c>
       <c r="C115" t="s">
-        <v>1269</v>
+        <v>1275</v>
       </c>
       <c r="D115" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="E115" t="s">
-        <v>1270</v>
+        <v>1276</v>
       </c>
       <c r="G115" t="s">
         <v>61</v>
       </c>
       <c r="L115" t="s">
         <v>31</v>
       </c>
       <c r="M115" t="s">
         <v>62</v>
       </c>
       <c r="N115" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="O115" t="s">
-        <v>1271</v>
+        <v>1277</v>
       </c>
       <c r="P115" t="s">
-        <v>1272</v>
+        <v>1278</v>
       </c>
       <c r="Q115" t="s">
-        <v>1273</v>
+        <v>1279</v>
       </c>
       <c r="S115" t="s">
-        <v>1274</v>
+        <v>1280</v>
       </c>
       <c r="T115" t="s">
-        <v>1275</v>
+        <v>1281</v>
       </c>
       <c r="U115" t="s">
-        <v>1276</v>
+        <v>1282</v>
       </c>
       <c r="V115" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="W115" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
       <c r="Y115" t="s">
-        <v>1277</v>
+        <v>1283</v>
       </c>
       <c r="AA115" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="116" spans="1:27">
       <c r="A116">
         <v>10440</v>
       </c>
       <c r="B116" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="C116" t="s">
-        <v>1278</v>
+        <v>1284</v>
       </c>
       <c r="D116" t="s">
         <v>46</v>
       </c>
       <c r="E116" t="s">
-        <v>1279</v>
+        <v>1285</v>
       </c>
       <c r="G116" t="s">
         <v>61</v>
       </c>
       <c r="H116" t="s">
         <v>46</v>
       </c>
       <c r="I116" t="s">
-        <v>1280</v>
+        <v>1286</v>
       </c>
       <c r="K116" t="s">
         <v>61</v>
       </c>
       <c r="L116" t="s">
         <v>31</v>
       </c>
       <c r="M116" t="s">
         <v>62</v>
       </c>
       <c r="N116" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
       <c r="O116" t="s">
-        <v>1281</v>
+        <v>1287</v>
       </c>
       <c r="P116" t="s">
-        <v>1282</v>
+        <v>1288</v>
       </c>
       <c r="Q116" t="s">
-        <v>1283</v>
+        <v>1289</v>
       </c>
       <c r="R116" t="s">
-        <v>1284</v>
+        <v>1290</v>
       </c>
       <c r="S116" t="s">
-        <v>1285</v>
+        <v>1291</v>
       </c>
       <c r="T116" t="s">
-        <v>1286</v>
+        <v>1292</v>
       </c>
       <c r="U116" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="V116" t="s">
-        <v>1287</v>
+        <v>1293</v>
       </c>
       <c r="W116" t="s">
-        <v>1288</v>
+        <v>1294</v>
       </c>
       <c r="Y116" t="s">
-        <v>1289</v>
+        <v>1295</v>
       </c>
       <c r="AA116" t="s">
-        <v>584</v>
+        <v>589</v>
       </c>
     </row>
     <row r="117" spans="1:27">
       <c r="A117">
         <v>10441</v>
       </c>
       <c r="B117" t="s">
-        <v>1290</v>
+        <v>1296</v>
       </c>
       <c r="C117" t="s">
-        <v>1291</v>
+        <v>1297</v>
       </c>
       <c r="D117" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="E117" t="s">
-        <v>1292</v>
+        <v>1298</v>
       </c>
       <c r="G117" t="s">
         <v>61</v>
       </c>
       <c r="H117" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="I117" t="s">
-        <v>1293</v>
+        <v>1299</v>
       </c>
       <c r="L117" t="s">
         <v>31</v>
       </c>
       <c r="M117" t="s">
         <v>62</v>
       </c>
       <c r="N117" t="s">
         <v>63</v>
       </c>
       <c r="O117" t="s">
-        <v>1294</v>
+        <v>1300</v>
       </c>
       <c r="P117" t="s">
-        <v>1295</v>
+        <v>1301</v>
       </c>
       <c r="Q117" t="s">
-        <v>1296</v>
+        <v>1302</v>
       </c>
       <c r="R117" t="s">
-        <v>1297</v>
+        <v>1303</v>
       </c>
       <c r="S117" t="s">
-        <v>1298</v>
+        <v>1304</v>
       </c>
       <c r="T117" t="s">
-        <v>1299</v>
+        <v>1305</v>
       </c>
       <c r="U117" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="V117" t="s">
-        <v>1057</v>
+        <v>1062</v>
       </c>
       <c r="W117" t="s">
-        <v>1058</v>
+        <v>1063</v>
       </c>
       <c r="Y117" t="s">
-        <v>1300</v>
+        <v>1306</v>
       </c>
       <c r="Z117" t="s">
-        <v>1301</v>
+        <v>1307</v>
       </c>
       <c r="AA117" t="s">
-        <v>730</v>
+        <v>733</v>
       </c>
     </row>
     <row r="118" spans="1:27">
       <c r="A118">
         <v>10442</v>
       </c>
       <c r="B118" t="s">
-        <v>988</v>
+        <v>992</v>
       </c>
       <c r="C118" t="s">
-        <v>1302</v>
+        <v>1308</v>
       </c>
       <c r="D118" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="E118" t="s">
-        <v>1303</v>
+        <v>1309</v>
       </c>
       <c r="F118" t="s">
-        <v>1304</v>
+        <v>1310</v>
       </c>
       <c r="G118" t="s">
         <v>61</v>
       </c>
       <c r="L118" t="s">
         <v>31</v>
       </c>
       <c r="M118" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="N118" t="s">
         <v>63</v>
       </c>
       <c r="O118" t="s">
-        <v>1305</v>
+        <v>1311</v>
       </c>
       <c r="P118" t="s">
-        <v>1306</v>
+        <v>1312</v>
       </c>
       <c r="Q118" t="s">
-        <v>1307</v>
+        <v>1313</v>
       </c>
       <c r="S118" t="s">
-        <v>1308</v>
+        <v>1314</v>
       </c>
       <c r="T118" t="s">
-        <v>1309</v>
+        <v>1315</v>
       </c>
       <c r="U118" t="s">
-        <v>1219</v>
+        <v>1226</v>
       </c>
       <c r="V118" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="W118" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="Y118" t="s">
-        <v>1310</v>
+        <v>1316</v>
       </c>
       <c r="AA118" t="s">
-        <v>584</v>
+        <v>589</v>
       </c>
     </row>
     <row r="119" spans="1:27">
       <c r="A119">
         <v>10443</v>
       </c>
       <c r="B119" t="s">
         <v>85</v>
       </c>
       <c r="C119" t="s">
-        <v>1311</v>
+        <v>1317</v>
       </c>
       <c r="D119" t="s">
-        <v>1105</v>
+        <v>1110</v>
       </c>
       <c r="E119" t="s">
-        <v>1312</v>
+        <v>1318</v>
       </c>
       <c r="G119" t="s">
         <v>61</v>
       </c>
       <c r="L119" t="s">
         <v>31</v>
       </c>
       <c r="M119" t="s">
         <v>62</v>
       </c>
       <c r="N119" t="s">
         <v>63</v>
       </c>
       <c r="O119" t="s">
-        <v>1313</v>
+        <v>1319</v>
       </c>
       <c r="P119" t="s">
-        <v>1314</v>
+        <v>1320</v>
       </c>
       <c r="Q119" t="s">
-        <v>1315</v>
+        <v>1321</v>
       </c>
       <c r="S119" t="s">
-        <v>1316</v>
+        <v>1322</v>
       </c>
       <c r="T119" t="s">
-        <v>1317</v>
+        <v>1323</v>
       </c>
       <c r="U119" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="V119" t="s">
-        <v>1318</v>
+        <v>1324</v>
       </c>
       <c r="W119" t="s">
-        <v>1319</v>
+        <v>1325</v>
       </c>
       <c r="Y119" t="s">
-        <v>1320</v>
+        <v>1326</v>
       </c>
       <c r="AA119" t="s">
-        <v>584</v>
+        <v>589</v>
       </c>
     </row>
     <row r="120" spans="1:27">
       <c r="A120">
         <v>10444</v>
       </c>
       <c r="B120" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="C120" t="s">
-        <v>1321</v>
+        <v>1327</v>
       </c>
       <c r="D120" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="E120" t="s">
-        <v>1322</v>
+        <v>1328</v>
       </c>
       <c r="G120" t="s">
         <v>61</v>
       </c>
       <c r="H120" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="I120" t="s">
-        <v>1323</v>
+        <v>1329</v>
       </c>
       <c r="K120" t="s">
         <v>61</v>
       </c>
       <c r="L120" t="s">
         <v>31</v>
       </c>
       <c r="M120" t="s">
         <v>62</v>
       </c>
       <c r="N120" t="s">
         <v>63</v>
       </c>
       <c r="O120" t="s">
-        <v>1324</v>
+        <v>1330</v>
       </c>
       <c r="P120" t="s">
-        <v>1325</v>
+        <v>1331</v>
       </c>
       <c r="Q120" t="s">
-        <v>1326</v>
+        <v>1332</v>
       </c>
       <c r="R120" t="s">
-        <v>1327</v>
+        <v>1333</v>
       </c>
       <c r="S120" t="s">
-        <v>1328</v>
+        <v>1334</v>
       </c>
       <c r="T120" t="s">
-        <v>1329</v>
+        <v>1335</v>
       </c>
       <c r="U120" t="s">
         <v>39</v>
       </c>
       <c r="V120" t="s">
         <v>54</v>
       </c>
       <c r="W120" t="s">
-        <v>1330</v>
+        <v>1336</v>
       </c>
       <c r="Y120" t="s">
-        <v>1331</v>
+        <v>1337</v>
       </c>
       <c r="AA120" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="121" spans="1:27">
       <c r="A121">
         <v>10446</v>
       </c>
       <c r="B121" t="s">
-        <v>1332</v>
+        <v>1338</v>
       </c>
       <c r="C121" t="s">
-        <v>1333</v>
+        <v>1339</v>
       </c>
       <c r="D121" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="E121" t="s">
-        <v>1334</v>
+        <v>1340</v>
       </c>
       <c r="G121" t="s">
         <v>61</v>
       </c>
       <c r="L121" t="s">
         <v>31</v>
       </c>
       <c r="M121" t="s">
         <v>62</v>
       </c>
       <c r="N121" t="s">
         <v>63</v>
       </c>
       <c r="O121" t="s">
-        <v>1335</v>
+        <v>1341</v>
       </c>
       <c r="P121" t="s">
-        <v>1336</v>
+        <v>1342</v>
       </c>
       <c r="Q121" t="s">
-        <v>1337</v>
+        <v>1343</v>
       </c>
       <c r="S121" t="s">
-        <v>1338</v>
+        <v>1344</v>
       </c>
       <c r="T121" t="s">
-        <v>1339</v>
+        <v>1345</v>
       </c>
       <c r="U121" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="V121" t="s">
         <v>40</v>
       </c>
       <c r="W121" t="s">
         <v>41</v>
       </c>
       <c r="Y121" t="s">
-        <v>1340</v>
+        <v>1346</v>
+      </c>
+      <c r="Z121" t="s">
+        <v>1347</v>
       </c>
       <c r="AA121" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="122" spans="1:27">
       <c r="A122">
         <v>10447</v>
       </c>
       <c r="B122" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="C122" t="s">
-        <v>1341</v>
+        <v>1348</v>
       </c>
       <c r="D122" t="s">
         <v>137</v>
       </c>
       <c r="E122" t="s">
-        <v>1342</v>
+        <v>1349</v>
       </c>
       <c r="G122" t="s">
         <v>61</v>
       </c>
       <c r="L122" t="s">
         <v>31</v>
       </c>
       <c r="M122" t="s">
         <v>62</v>
       </c>
       <c r="N122" t="s">
         <v>63</v>
       </c>
       <c r="O122" t="s">
-        <v>1343</v>
+        <v>1350</v>
       </c>
       <c r="P122" t="s">
-        <v>1344</v>
+        <v>1351</v>
       </c>
       <c r="Q122" t="s">
-        <v>1345</v>
+        <v>1352</v>
       </c>
       <c r="S122" t="s">
-        <v>1346</v>
+        <v>1353</v>
       </c>
       <c r="T122" t="s">
-        <v>1347</v>
+        <v>1354</v>
       </c>
       <c r="U122" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="V122" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
       <c r="W122" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="Y122" t="s">
-        <v>1348</v>
+        <v>1355</v>
       </c>
       <c r="AA122" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="123" spans="1:27">
       <c r="A123">
         <v>10448</v>
       </c>
       <c r="B123" t="s">
-        <v>1349</v>
+        <v>1356</v>
       </c>
       <c r="C123" t="s">
-        <v>1350</v>
+        <v>1357</v>
       </c>
       <c r="D123" t="s">
         <v>137</v>
       </c>
       <c r="E123" t="s">
-        <v>1351</v>
+        <v>1358</v>
       </c>
       <c r="G123" t="s">
         <v>61</v>
       </c>
       <c r="L123" t="s">
         <v>31</v>
       </c>
       <c r="M123" t="s">
         <v>62</v>
       </c>
       <c r="N123" t="s">
         <v>63</v>
       </c>
       <c r="O123" t="s">
-        <v>1352</v>
+        <v>1359</v>
       </c>
       <c r="P123" t="s">
-        <v>1353</v>
+        <v>1360</v>
       </c>
       <c r="Q123" t="s">
-        <v>1354</v>
+        <v>1361</v>
       </c>
       <c r="S123" t="s">
-        <v>1355</v>
+        <v>1362</v>
       </c>
       <c r="T123" t="s">
-        <v>1356</v>
+        <v>1363</v>
       </c>
       <c r="U123" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="V123" t="s">
-        <v>1357</v>
+        <v>1364</v>
       </c>
       <c r="W123" t="s">
-        <v>1358</v>
+        <v>1365</v>
       </c>
       <c r="Y123" t="s">
-        <v>1359</v>
+        <v>1366</v>
       </c>
       <c r="AA123" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="124" spans="1:27">
       <c r="A124">
         <v>10449</v>
       </c>
       <c r="B124" t="s">
-        <v>1360</v>
+        <v>1367</v>
       </c>
       <c r="C124" t="s">
-        <v>1361</v>
+        <v>1368</v>
       </c>
       <c r="D124" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="E124" t="s">
-        <v>1362</v>
+        <v>1369</v>
       </c>
       <c r="G124" t="s">
         <v>61</v>
       </c>
       <c r="L124" t="s">
         <v>31</v>
       </c>
       <c r="M124" t="s">
         <v>62</v>
       </c>
       <c r="N124" t="s">
         <v>63</v>
       </c>
       <c r="O124" t="s">
-        <v>1363</v>
+        <v>1370</v>
       </c>
       <c r="P124" t="s">
-        <v>1364</v>
+        <v>1371</v>
       </c>
       <c r="Q124" t="s">
-        <v>1365</v>
+        <v>1372</v>
       </c>
       <c r="S124" t="s">
-        <v>1366</v>
+        <v>1373</v>
       </c>
       <c r="T124" t="s">
-        <v>1367</v>
+        <v>1374</v>
       </c>
       <c r="U124" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="V124" t="s">
         <v>69</v>
       </c>
       <c r="W124" t="s">
         <v>70</v>
       </c>
       <c r="Y124" t="s">
-        <v>1368</v>
+        <v>1375</v>
       </c>
       <c r="AA124" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="125" spans="1:27">
       <c r="A125">
         <v>10450</v>
       </c>
       <c r="B125" t="s">
-        <v>1369</v>
+        <v>1376</v>
       </c>
       <c r="C125" t="s">
-        <v>1370</v>
+        <v>1377</v>
       </c>
       <c r="D125" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="E125" t="s">
-        <v>1000</v>
+        <v>1004</v>
       </c>
       <c r="G125" t="s">
         <v>61</v>
       </c>
       <c r="L125" t="s">
         <v>31</v>
       </c>
       <c r="M125" t="s">
         <v>62</v>
       </c>
       <c r="N125" t="s">
         <v>63</v>
       </c>
       <c r="O125" t="s">
-        <v>1371</v>
+        <v>1378</v>
       </c>
       <c r="P125" t="s">
-        <v>1372</v>
+        <v>1379</v>
       </c>
       <c r="Q125" t="s">
-        <v>1373</v>
+        <v>1380</v>
       </c>
       <c r="S125" t="s">
-        <v>1374</v>
+        <v>1381</v>
       </c>
       <c r="T125" t="s">
-        <v>1375</v>
+        <v>1382</v>
       </c>
       <c r="U125" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="V125" t="s">
-        <v>1376</v>
+        <v>1383</v>
       </c>
       <c r="W125" t="s">
-        <v>1377</v>
+        <v>1384</v>
       </c>
       <c r="Y125" t="s">
-        <v>1378</v>
+        <v>1385</v>
       </c>
       <c r="AA125" t="s">
-        <v>1379</v>
+        <v>1386</v>
       </c>
     </row>
     <row r="126" spans="1:27">
       <c r="A126">
         <v>10451</v>
       </c>
       <c r="B126" t="s">
-        <v>1380</v>
+        <v>1387</v>
       </c>
       <c r="C126" t="s">
-        <v>1381</v>
+        <v>1388</v>
       </c>
       <c r="D126" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="E126" t="s">
-        <v>1382</v>
+        <v>1389</v>
       </c>
       <c r="G126" t="s">
         <v>61</v>
       </c>
       <c r="H126" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="I126" t="s">
-        <v>1383</v>
+        <v>1390</v>
       </c>
       <c r="K126" t="s">
         <v>61</v>
       </c>
       <c r="L126" t="s">
         <v>31</v>
       </c>
       <c r="M126" t="s">
         <v>62</v>
       </c>
       <c r="N126" t="s">
         <v>63</v>
       </c>
       <c r="O126" t="s">
-        <v>1384</v>
+        <v>1391</v>
       </c>
       <c r="P126" t="s">
-        <v>1385</v>
+        <v>1392</v>
       </c>
       <c r="Q126" t="s">
-        <v>1386</v>
+        <v>1393</v>
       </c>
       <c r="R126" t="s">
-        <v>1387</v>
+        <v>1394</v>
       </c>
       <c r="S126" t="s">
-        <v>1388</v>
+        <v>1395</v>
       </c>
       <c r="T126" t="s">
-        <v>1389</v>
+        <v>1396</v>
       </c>
       <c r="U126" t="s">
         <v>39</v>
       </c>
       <c r="V126" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
       <c r="W126" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="Y126" t="s">
-        <v>1390</v>
+        <v>1397</v>
       </c>
       <c r="AA126" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
     </row>
     <row r="127" spans="1:27">
       <c r="A127">
         <v>10452</v>
       </c>
       <c r="B127" t="s">
-        <v>1391</v>
+        <v>1398</v>
       </c>
       <c r="C127" t="s">
-        <v>1392</v>
+        <v>1399</v>
       </c>
       <c r="D127" t="s">
-        <v>1393</v>
+        <v>1400</v>
       </c>
       <c r="E127" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="G127" t="s">
         <v>61</v>
       </c>
       <c r="L127" t="s">
         <v>31</v>
       </c>
       <c r="M127" t="s">
         <v>62</v>
       </c>
       <c r="N127" t="s">
         <v>63</v>
       </c>
       <c r="O127" t="s">
-        <v>1394</v>
+        <v>1401</v>
       </c>
       <c r="P127" t="s">
-        <v>1395</v>
+        <v>1402</v>
       </c>
       <c r="Q127" t="s">
-        <v>1396</v>
+        <v>1403</v>
       </c>
       <c r="S127" t="s">
-        <v>1397</v>
+        <v>1404</v>
       </c>
       <c r="T127" t="s">
-        <v>1398</v>
+        <v>1405</v>
       </c>
       <c r="U127" t="s">
         <v>39</v>
       </c>
       <c r="V127" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
       <c r="W127" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="Y127" t="s">
-        <v>1399</v>
+        <v>1406</v>
       </c>
       <c r="AA127" t="s">
-        <v>584</v>
+        <v>589</v>
       </c>
     </row>
     <row r="128" spans="1:27">
       <c r="A128">
         <v>10453</v>
       </c>
       <c r="B128" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
       <c r="C128" t="s">
-        <v>1400</v>
+        <v>1407</v>
       </c>
       <c r="D128" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="E128" t="s">
-        <v>1401</v>
+        <v>1408</v>
       </c>
       <c r="G128" t="s">
         <v>61</v>
       </c>
       <c r="L128" t="s">
         <v>31</v>
       </c>
       <c r="M128" t="s">
         <v>62</v>
       </c>
       <c r="N128" t="s">
         <v>63</v>
       </c>
       <c r="O128" t="s">
-        <v>1402</v>
+        <v>1409</v>
       </c>
       <c r="P128" t="s">
-        <v>1403</v>
+        <v>1410</v>
       </c>
       <c r="Q128" t="s">
-        <v>1404</v>
+        <v>1411</v>
       </c>
       <c r="S128" t="s">
-        <v>1405</v>
+        <v>1412</v>
       </c>
       <c r="T128" t="s">
-        <v>1406</v>
+        <v>1413</v>
       </c>
       <c r="U128" t="s">
         <v>39</v>
       </c>
       <c r="V128" t="s">
         <v>69</v>
       </c>
       <c r="W128" t="s">
         <v>70</v>
       </c>
       <c r="Y128" t="s">
-        <v>1407</v>
+        <v>1414</v>
       </c>
       <c r="AA128" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
     </row>
     <row r="129" spans="1:27">
       <c r="A129">
         <v>10454</v>
       </c>
       <c r="B129" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="C129" t="s">
-        <v>1408</v>
+        <v>1415</v>
       </c>
       <c r="D129" t="s">
         <v>46</v>
       </c>
       <c r="E129" t="s">
-        <v>1409</v>
+        <v>1416</v>
       </c>
       <c r="G129" t="s">
         <v>61</v>
       </c>
       <c r="L129" t="s">
         <v>31</v>
       </c>
       <c r="M129" t="s">
         <v>62</v>
       </c>
       <c r="N129" t="s">
         <v>63</v>
       </c>
       <c r="O129" t="s">
-        <v>1410</v>
+        <v>1417</v>
       </c>
       <c r="P129" t="s">
-        <v>1411</v>
+        <v>1418</v>
       </c>
       <c r="S129" t="s">
-        <v>1412</v>
+        <v>1419</v>
       </c>
       <c r="T129" t="s">
-        <v>1413</v>
+        <v>1420</v>
       </c>
       <c r="U129" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="X129" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="Y129" t="s">
-        <v>1414</v>
+        <v>1421</v>
       </c>
       <c r="Z129" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="AA129" t="s">
-        <v>584</v>
+        <v>589</v>
       </c>
     </row>
     <row r="130" spans="1:27">
       <c r="A130">
         <v>10455</v>
       </c>
       <c r="B130" t="s">
         <v>85</v>
       </c>
       <c r="C130" t="s">
-        <v>1415</v>
+        <v>1422</v>
       </c>
       <c r="D130" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="E130" t="s">
-        <v>1416</v>
+        <v>1423</v>
       </c>
       <c r="G130" t="s">
         <v>61</v>
       </c>
       <c r="L130" t="s">
         <v>31</v>
       </c>
       <c r="M130" t="s">
         <v>62</v>
       </c>
       <c r="N130" t="s">
         <v>63</v>
       </c>
       <c r="O130" t="s">
-        <v>1417</v>
+        <v>1424</v>
       </c>
       <c r="P130" t="s">
-        <v>1418</v>
+        <v>1425</v>
       </c>
       <c r="Q130" t="s">
-        <v>1419</v>
+        <v>1426</v>
       </c>
       <c r="S130" t="s">
-        <v>1420</v>
+        <v>1427</v>
       </c>
       <c r="T130" t="s">
-        <v>1421</v>
+        <v>1428</v>
       </c>
       <c r="U130" t="s">
         <v>39</v>
       </c>
       <c r="V130" t="s">
         <v>69</v>
       </c>
       <c r="W130" t="s">
         <v>70</v>
       </c>
       <c r="Y130" t="s">
-        <v>1422</v>
+        <v>1429</v>
       </c>
       <c r="AA130" t="s">
-        <v>1423</v>
+        <v>539</v>
       </c>
     </row>
     <row r="131" spans="1:27">
       <c r="A131">
         <v>10456</v>
       </c>
       <c r="B131" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="C131" t="s">
-        <v>1424</v>
+        <v>1430</v>
       </c>
       <c r="D131" t="s">
         <v>185</v>
       </c>
       <c r="F131" t="s">
-        <v>1425</v>
+        <v>1431</v>
       </c>
       <c r="G131" t="s">
         <v>61</v>
       </c>
       <c r="L131" t="s">
         <v>31</v>
       </c>
       <c r="M131" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="N131" t="s">
         <v>63</v>
       </c>
       <c r="O131" t="s">
-        <v>1426</v>
+        <v>1432</v>
       </c>
       <c r="P131" t="s">
-        <v>1427</v>
+        <v>1433</v>
       </c>
       <c r="Q131" t="s">
-        <v>1428</v>
+        <v>1434</v>
       </c>
       <c r="S131" t="s">
-        <v>1429</v>
+        <v>1435</v>
       </c>
       <c r="T131" t="s">
-        <v>1430</v>
+        <v>1436</v>
       </c>
       <c r="U131" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="V131" t="s">
-        <v>502</v>
+        <v>505</v>
       </c>
       <c r="W131" t="s">
-        <v>503</v>
+        <v>506</v>
       </c>
       <c r="Y131" t="s">
-        <v>1431</v>
+        <v>1437</v>
       </c>
       <c r="AA131" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="132" spans="1:27">
       <c r="A132">
         <v>10457</v>
       </c>
       <c r="B132" t="s">
-        <v>1432</v>
+        <v>1438</v>
       </c>
       <c r="C132" t="s">
-        <v>1433</v>
+        <v>1439</v>
       </c>
       <c r="D132" t="s">
-        <v>733</v>
+        <v>736</v>
       </c>
       <c r="E132" t="s">
-        <v>537</v>
+        <v>542</v>
       </c>
       <c r="G132" t="s">
         <v>61</v>
       </c>
       <c r="L132" t="s">
         <v>31</v>
       </c>
       <c r="M132" t="s">
         <v>62</v>
       </c>
       <c r="N132" t="s">
         <v>63</v>
       </c>
       <c r="O132" t="s">
-        <v>1434</v>
+        <v>1440</v>
       </c>
       <c r="P132" t="s">
-        <v>1435</v>
+        <v>1441</v>
       </c>
       <c r="Q132" t="s">
-        <v>1436</v>
+        <v>1442</v>
       </c>
       <c r="S132" t="s">
-        <v>1437</v>
+        <v>1443</v>
       </c>
       <c r="T132" t="s">
-        <v>1438</v>
+        <v>1444</v>
       </c>
       <c r="U132" t="s">
         <v>39</v>
       </c>
       <c r="V132" t="s">
-        <v>1439</v>
+        <v>1445</v>
       </c>
       <c r="W132" t="s">
-        <v>1440</v>
+        <v>1446</v>
       </c>
       <c r="Y132" t="s">
-        <v>1441</v>
+        <v>1447</v>
       </c>
       <c r="AA132" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="133" spans="1:27">
       <c r="A133">
         <v>10458</v>
       </c>
       <c r="B133" t="s">
-        <v>1442</v>
+        <v>1448</v>
       </c>
       <c r="C133" t="s">
-        <v>1443</v>
+        <v>1449</v>
       </c>
       <c r="D133" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="E133" t="s">
-        <v>1444</v>
+        <v>1450</v>
       </c>
       <c r="G133" t="s">
         <v>61</v>
       </c>
       <c r="L133" t="s">
         <v>31</v>
       </c>
       <c r="M133" t="s">
         <v>62</v>
       </c>
       <c r="N133" t="s">
         <v>63</v>
       </c>
       <c r="O133" t="s">
-        <v>1445</v>
+        <v>1451</v>
       </c>
       <c r="P133" t="s">
-        <v>1446</v>
+        <v>1452</v>
       </c>
       <c r="Q133" t="s">
-        <v>1447</v>
+        <v>1453</v>
       </c>
       <c r="S133" t="s">
-        <v>1448</v>
+        <v>1454</v>
       </c>
       <c r="T133" t="s">
-        <v>1449</v>
+        <v>1455</v>
       </c>
       <c r="U133" t="s">
         <v>39</v>
       </c>
       <c r="V133" t="s">
-        <v>1450</v>
+        <v>1456</v>
       </c>
       <c r="W133" t="s">
-        <v>1451</v>
+        <v>1457</v>
       </c>
       <c r="Y133" t="s">
-        <v>1452</v>
+        <v>1458</v>
       </c>
       <c r="AA133" t="s">
-        <v>584</v>
+        <v>589</v>
       </c>
     </row>
     <row r="134" spans="1:27">
       <c r="A134">
         <v>10459</v>
       </c>
       <c r="B134" t="s">
-        <v>1453</v>
+        <v>1459</v>
       </c>
       <c r="C134" t="s">
-        <v>1454</v>
+        <v>1460</v>
       </c>
       <c r="D134" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="E134" t="s">
-        <v>1455</v>
+        <v>1461</v>
       </c>
       <c r="G134" t="s">
         <v>61</v>
       </c>
       <c r="L134" t="s">
         <v>31</v>
       </c>
       <c r="M134" t="s">
         <v>62</v>
       </c>
       <c r="N134" t="s">
         <v>63</v>
       </c>
       <c r="O134" t="s">
-        <v>1456</v>
+        <v>1462</v>
       </c>
       <c r="P134" t="s">
-        <v>1457</v>
+        <v>1463</v>
       </c>
       <c r="Q134" t="s">
-        <v>1458</v>
+        <v>1464</v>
       </c>
       <c r="S134" t="s">
-        <v>1459</v>
+        <v>1465</v>
       </c>
       <c r="T134" t="s">
-        <v>1460</v>
+        <v>1466</v>
       </c>
       <c r="U134" t="s">
         <v>39</v>
       </c>
       <c r="V134" t="s">
-        <v>1461</v>
+        <v>1467</v>
       </c>
       <c r="W134" t="s">
-        <v>1462</v>
+        <v>1468</v>
       </c>
       <c r="Y134" t="s">
-        <v>1463</v>
+        <v>1469</v>
       </c>
       <c r="AA134" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="135" spans="1:27">
       <c r="A135">
         <v>10460</v>
       </c>
       <c r="B135" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
       <c r="C135" t="s">
-        <v>1464</v>
+        <v>1470</v>
       </c>
       <c r="D135" t="s">
         <v>29</v>
       </c>
       <c r="E135" t="s">
-        <v>1465</v>
+        <v>1471</v>
       </c>
       <c r="G135" t="s">
         <v>61</v>
       </c>
       <c r="L135" t="s">
         <v>31</v>
       </c>
       <c r="M135" t="s">
         <v>62</v>
       </c>
       <c r="N135" t="s">
         <v>63</v>
       </c>
       <c r="O135" t="s">
-        <v>1466</v>
+        <v>1472</v>
       </c>
       <c r="P135" t="s">
-        <v>1467</v>
+        <v>1473</v>
       </c>
       <c r="Q135" t="s">
-        <v>1468</v>
+        <v>1474</v>
       </c>
       <c r="S135" t="s">
-        <v>1469</v>
+        <v>1475</v>
       </c>
       <c r="T135" t="s">
-        <v>1470</v>
+        <v>1476</v>
       </c>
       <c r="U135" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="V135" t="s">
-        <v>1471</v>
+        <v>1477</v>
       </c>
       <c r="W135" t="s">
-        <v>1472</v>
+        <v>1478</v>
       </c>
       <c r="Y135" t="s">
-        <v>1473</v>
+        <v>1479</v>
       </c>
       <c r="AA135" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="136" spans="1:27">
       <c r="A136">
         <v>10461</v>
       </c>
       <c r="B136" t="s">
-        <v>1474</v>
+        <v>1480</v>
       </c>
       <c r="C136" t="s">
-        <v>1475</v>
+        <v>1481</v>
       </c>
       <c r="D136" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="E136" t="s">
-        <v>1476</v>
+        <v>1482</v>
       </c>
       <c r="G136" t="s">
         <v>61</v>
       </c>
       <c r="L136" t="s">
         <v>31</v>
       </c>
       <c r="M136" t="s">
         <v>62</v>
       </c>
       <c r="N136" t="s">
         <v>63</v>
       </c>
       <c r="O136" t="s">
-        <v>1477</v>
+        <v>1483</v>
       </c>
       <c r="P136" t="s">
-        <v>1478</v>
+        <v>1484</v>
       </c>
       <c r="Q136" t="s">
-        <v>1479</v>
+        <v>1485</v>
       </c>
       <c r="S136" t="s">
-        <v>1480</v>
+        <v>1486</v>
       </c>
       <c r="T136" t="s">
-        <v>1481</v>
+        <v>1487</v>
       </c>
       <c r="U136" t="s">
         <v>39</v>
       </c>
       <c r="V136" t="s">
-        <v>502</v>
+        <v>505</v>
       </c>
       <c r="W136" t="s">
-        <v>503</v>
+        <v>506</v>
       </c>
       <c r="Y136" t="s">
-        <v>1482</v>
+        <v>1488</v>
       </c>
       <c r="AA136" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="137" spans="1:27">
       <c r="A137">
         <v>10463</v>
       </c>
       <c r="B137" t="s">
-        <v>1483</v>
+        <v>1489</v>
       </c>
       <c r="C137" t="s">
-        <v>1484</v>
+        <v>1490</v>
       </c>
       <c r="D137" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="E137" t="s">
-        <v>1485</v>
+        <v>1491</v>
       </c>
       <c r="G137" t="s">
         <v>61</v>
       </c>
       <c r="H137" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="I137" t="s">
-        <v>537</v>
+        <v>542</v>
       </c>
       <c r="K137" t="s">
         <v>61</v>
       </c>
       <c r="L137" t="s">
         <v>31</v>
       </c>
       <c r="M137" t="s">
         <v>62</v>
       </c>
       <c r="N137" t="s">
         <v>63</v>
       </c>
       <c r="O137" t="s">
-        <v>1486</v>
+        <v>1492</v>
       </c>
       <c r="P137" t="s">
-        <v>1487</v>
+        <v>1493</v>
       </c>
       <c r="Q137" t="s">
-        <v>1488</v>
+        <v>1494</v>
       </c>
       <c r="R137" t="s">
-        <v>1489</v>
+        <v>1495</v>
       </c>
       <c r="S137" t="s">
-        <v>1490</v>
+        <v>1496</v>
       </c>
       <c r="T137" t="s">
-        <v>1491</v>
+        <v>1497</v>
       </c>
       <c r="U137" t="s">
         <v>39</v>
       </c>
       <c r="V137" t="s">
-        <v>689</v>
+        <v>691</v>
       </c>
       <c r="W137" t="s">
-        <v>690</v>
+        <v>692</v>
       </c>
       <c r="Y137" t="s">
-        <v>1492</v>
+        <v>1498</v>
       </c>
       <c r="AA137" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
     </row>
     <row r="138" spans="1:27">
       <c r="A138">
         <v>10464</v>
       </c>
       <c r="B138" t="s">
-        <v>1493</v>
+        <v>1499</v>
       </c>
       <c r="C138" t="s">
-        <v>1494</v>
+        <v>1500</v>
       </c>
       <c r="D138" t="s">
         <v>137</v>
       </c>
       <c r="E138" t="s">
-        <v>1495</v>
+        <v>1501</v>
       </c>
       <c r="G138" t="s">
         <v>61</v>
       </c>
       <c r="L138" t="s">
         <v>31</v>
       </c>
       <c r="M138" t="s">
         <v>62</v>
       </c>
       <c r="N138" t="s">
         <v>63</v>
       </c>
       <c r="O138" t="s">
-        <v>1496</v>
+        <v>1502</v>
       </c>
       <c r="P138" t="s">
-        <v>1497</v>
+        <v>1503</v>
       </c>
       <c r="Q138" t="s">
-        <v>1498</v>
+        <v>1504</v>
       </c>
       <c r="S138" t="s">
-        <v>1499</v>
+        <v>1505</v>
       </c>
       <c r="T138" t="s">
-        <v>1500</v>
+        <v>1506</v>
       </c>
       <c r="U138" t="s">
         <v>39</v>
       </c>
       <c r="V138" t="s">
-        <v>1501</v>
+        <v>1507</v>
       </c>
       <c r="W138" t="s">
-        <v>1502</v>
+        <v>1508</v>
       </c>
       <c r="Y138" t="s">
-        <v>1503</v>
+        <v>1509</v>
       </c>
       <c r="AA138" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
     </row>
     <row r="139" spans="1:27">
       <c r="A139">
         <v>10465</v>
       </c>
       <c r="B139" t="s">
-        <v>1504</v>
+        <v>1510</v>
       </c>
       <c r="C139" t="s">
-        <v>1505</v>
+        <v>1511</v>
       </c>
       <c r="D139" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="E139" t="s">
-        <v>1506</v>
+        <v>1512</v>
       </c>
       <c r="G139" t="s">
         <v>61</v>
       </c>
       <c r="L139" t="s">
         <v>31</v>
       </c>
       <c r="M139" t="s">
         <v>62</v>
       </c>
       <c r="N139" t="s">
         <v>63</v>
       </c>
       <c r="O139" t="s">
-        <v>1507</v>
+        <v>1513</v>
       </c>
       <c r="P139" t="s">
-        <v>1508</v>
+        <v>1514</v>
       </c>
       <c r="Q139" t="s">
-        <v>1509</v>
+        <v>1515</v>
       </c>
       <c r="S139" t="s">
-        <v>1510</v>
+        <v>1516</v>
       </c>
       <c r="T139" t="s">
-        <v>1511</v>
+        <v>1517</v>
       </c>
       <c r="U139" t="s">
         <v>39</v>
       </c>
       <c r="V139" t="s">
-        <v>1512</v>
+        <v>1518</v>
       </c>
       <c r="W139" t="s">
-        <v>1513</v>
+        <v>1519</v>
       </c>
       <c r="Y139" t="s">
-        <v>1514</v>
+        <v>1520</v>
       </c>
       <c r="AA139" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="140" spans="1:27">
       <c r="A140">
         <v>10467</v>
       </c>
       <c r="B140" t="s">
-        <v>1257</v>
+        <v>1263</v>
       </c>
       <c r="C140" t="s">
-        <v>1515</v>
+        <v>1521</v>
       </c>
       <c r="D140" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="E140" t="s">
-        <v>1516</v>
+        <v>1522</v>
       </c>
       <c r="G140" t="s">
         <v>61</v>
       </c>
       <c r="L140" t="s">
         <v>31</v>
       </c>
       <c r="M140" t="s">
         <v>62</v>
       </c>
       <c r="N140" t="s">
         <v>63</v>
       </c>
       <c r="O140" t="s">
-        <v>1517</v>
+        <v>1523</v>
       </c>
       <c r="P140" t="s">
-        <v>1518</v>
+        <v>1524</v>
       </c>
       <c r="S140" t="s">
-        <v>1519</v>
+        <v>1525</v>
       </c>
       <c r="T140" t="s">
-        <v>1520</v>
+        <v>1526</v>
       </c>
       <c r="U140" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
       <c r="V140" t="s">
-        <v>1521</v>
+        <v>1527</v>
       </c>
       <c r="W140" t="s">
-        <v>1522</v>
+        <v>1528</v>
       </c>
       <c r="Y140" t="s">
-        <v>1523</v>
+        <v>1529</v>
       </c>
       <c r="AA140" t="s">
-        <v>584</v>
+        <v>589</v>
       </c>
     </row>
     <row r="141" spans="1:27">
       <c r="A141">
         <v>10468</v>
       </c>
       <c r="B141" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
       <c r="C141" t="s">
-        <v>1524</v>
+        <v>1530</v>
       </c>
       <c r="D141" t="s">
-        <v>733</v>
+        <v>736</v>
       </c>
       <c r="E141" t="s">
-        <v>1525</v>
+        <v>1531</v>
       </c>
       <c r="G141" t="s">
         <v>61</v>
       </c>
       <c r="L141" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
       <c r="M141" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="N141" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
       <c r="O141" t="s">
-        <v>1526</v>
+        <v>1532</v>
       </c>
       <c r="P141" t="s">
-        <v>1527</v>
+        <v>1533</v>
       </c>
       <c r="Q141" t="s">
-        <v>1528</v>
+        <v>1534</v>
       </c>
       <c r="S141" t="s">
-        <v>1529</v>
+        <v>1535</v>
       </c>
       <c r="T141" t="s">
-        <v>1530</v>
+        <v>1536</v>
       </c>
       <c r="U141" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="V141" t="s">
-        <v>1531</v>
+        <v>1537</v>
       </c>
       <c r="W141" t="s">
         <v>70</v>
       </c>
       <c r="Y141" t="s">
-        <v>1532</v>
+        <v>1538</v>
       </c>
       <c r="AA141" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="142" spans="1:27">
       <c r="A142">
         <v>10469</v>
       </c>
       <c r="B142" t="s">
-        <v>1533</v>
+        <v>1539</v>
       </c>
       <c r="C142" t="s">
-        <v>1534</v>
+        <v>1540</v>
       </c>
       <c r="D142" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="E142" t="s">
-        <v>694</v>
+        <v>696</v>
       </c>
       <c r="F142" t="s">
-        <v>1535</v>
+        <v>1541</v>
       </c>
       <c r="G142" t="s">
         <v>61</v>
       </c>
       <c r="L142" t="s">
         <v>31</v>
       </c>
       <c r="M142" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="N142" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
       <c r="O142" t="s">
-        <v>1536</v>
+        <v>1542</v>
       </c>
       <c r="P142" t="s">
-        <v>1537</v>
+        <v>1543</v>
       </c>
       <c r="S142" t="s">
-        <v>1538</v>
+        <v>1544</v>
       </c>
       <c r="T142" t="s">
-        <v>1539</v>
+        <v>1545</v>
       </c>
       <c r="U142" t="s">
-        <v>1540</v>
+        <v>1546</v>
       </c>
       <c r="V142" t="s">
-        <v>1541</v>
+        <v>1547</v>
       </c>
       <c r="W142" t="s">
-        <v>1542</v>
+        <v>1548</v>
       </c>
       <c r="Y142" t="s">
-        <v>1543</v>
+        <v>1549</v>
       </c>
       <c r="AA142" t="s">
-        <v>584</v>
+        <v>589</v>
       </c>
     </row>
     <row r="143" spans="1:27">
       <c r="A143">
         <v>10470</v>
       </c>
       <c r="B143" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
       <c r="C143" t="s">
-        <v>1544</v>
+        <v>1550</v>
       </c>
       <c r="D143" t="s">
-        <v>551</v>
+        <v>556</v>
       </c>
       <c r="E143" t="s">
-        <v>1545</v>
+        <v>1551</v>
       </c>
       <c r="G143" t="s">
         <v>61</v>
       </c>
       <c r="L143" t="s">
         <v>31</v>
       </c>
       <c r="M143" t="s">
         <v>62</v>
       </c>
       <c r="N143" t="s">
         <v>63</v>
       </c>
       <c r="O143" t="s">
-        <v>1546</v>
+        <v>1552</v>
       </c>
       <c r="P143" t="s">
-        <v>1547</v>
+        <v>1553</v>
       </c>
       <c r="Q143" t="s">
-        <v>1548</v>
+        <v>1554</v>
       </c>
       <c r="S143" t="s">
-        <v>1549</v>
+        <v>1555</v>
       </c>
       <c r="T143" t="s">
-        <v>1550</v>
+        <v>1556</v>
       </c>
       <c r="U143" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="V143" t="s">
-        <v>1551</v>
+        <v>1557</v>
       </c>
       <c r="W143" t="s">
-        <v>1552</v>
+        <v>1558</v>
       </c>
       <c r="Y143" t="s">
-        <v>1553</v>
+        <v>1559</v>
       </c>
       <c r="AA143" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="144" spans="1:27">
       <c r="A144">
         <v>10471</v>
       </c>
       <c r="B144" t="s">
-        <v>1554</v>
+        <v>1560</v>
       </c>
       <c r="C144" t="s">
-        <v>1555</v>
+        <v>1561</v>
       </c>
       <c r="D144" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="E144" t="s">
-        <v>1556</v>
+        <v>1562</v>
       </c>
       <c r="F144" t="s">
-        <v>1557</v>
+        <v>1563</v>
       </c>
       <c r="G144" t="s">
         <v>61</v>
       </c>
       <c r="L144" t="s">
         <v>31</v>
       </c>
       <c r="M144" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="N144" t="s">
         <v>63</v>
       </c>
       <c r="O144" t="s">
-        <v>1558</v>
+        <v>1564</v>
       </c>
       <c r="P144" t="s">
-        <v>1559</v>
+        <v>1565</v>
       </c>
       <c r="Q144" t="s">
-        <v>1560</v>
+        <v>1566</v>
       </c>
       <c r="S144" t="s">
-        <v>1561</v>
+        <v>1567</v>
       </c>
       <c r="T144" t="s">
-        <v>1562</v>
+        <v>1568</v>
       </c>
       <c r="U144" t="s">
-        <v>1563</v>
+        <v>1569</v>
       </c>
       <c r="V144" t="s">
-        <v>1254</v>
+        <v>1260</v>
       </c>
       <c r="W144" t="s">
-        <v>1255</v>
+        <v>1261</v>
       </c>
       <c r="Y144" t="s">
-        <v>1564</v>
+        <v>1570</v>
       </c>
       <c r="AA144" t="s">
-        <v>584</v>
+        <v>589</v>
       </c>
     </row>
     <row r="145" spans="1:27">
       <c r="A145">
         <v>10472</v>
       </c>
       <c r="B145" t="s">
-        <v>1565</v>
+        <v>1571</v>
       </c>
       <c r="C145" t="s">
-        <v>1566</v>
+        <v>1572</v>
       </c>
       <c r="D145" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="E145" t="s">
-        <v>1567</v>
+        <v>1573</v>
       </c>
       <c r="G145" t="s">
         <v>61</v>
       </c>
       <c r="H145" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="J145" t="s">
-        <v>1568</v>
+        <v>1574</v>
       </c>
       <c r="K145" t="s">
         <v>61</v>
       </c>
       <c r="L145" t="s">
         <v>31</v>
       </c>
       <c r="M145" t="s">
         <v>62</v>
       </c>
       <c r="N145" t="s">
         <v>63</v>
       </c>
       <c r="O145" t="s">
-        <v>1569</v>
+        <v>1575</v>
       </c>
       <c r="P145" t="s">
-        <v>1570</v>
+        <v>1576</v>
       </c>
       <c r="Q145" t="s">
-        <v>1571</v>
+        <v>1577</v>
       </c>
       <c r="R145" t="s">
-        <v>1572</v>
+        <v>1578</v>
       </c>
       <c r="S145" t="s">
-        <v>1573</v>
+        <v>1579</v>
       </c>
       <c r="T145" t="s">
-        <v>1574</v>
+        <v>1580</v>
       </c>
       <c r="U145" t="s">
         <v>39</v>
       </c>
       <c r="V145" t="s">
-        <v>689</v>
+        <v>691</v>
       </c>
       <c r="W145" t="s">
-        <v>1575</v>
+        <v>1581</v>
       </c>
       <c r="Y145" t="s">
-        <v>1576</v>
+        <v>1582</v>
       </c>
       <c r="AA145" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
     </row>
     <row r="146" spans="1:27">
       <c r="A146">
         <v>10473</v>
       </c>
       <c r="B146" t="s">
-        <v>1577</v>
+        <v>1583</v>
       </c>
       <c r="C146" t="s">
-        <v>1578</v>
+        <v>1584</v>
       </c>
       <c r="D146" t="s">
         <v>46</v>
       </c>
       <c r="E146" t="s">
-        <v>1579</v>
+        <v>1585</v>
       </c>
       <c r="G146" t="s">
         <v>61</v>
       </c>
       <c r="L146" t="s">
         <v>31</v>
       </c>
       <c r="M146" t="s">
         <v>62</v>
       </c>
       <c r="N146" t="s">
         <v>63</v>
       </c>
       <c r="O146" t="s">
-        <v>1580</v>
+        <v>1586</v>
       </c>
       <c r="P146" t="s">
-        <v>1581</v>
+        <v>1587</v>
       </c>
       <c r="Q146" t="s">
-        <v>1582</v>
+        <v>1588</v>
       </c>
       <c r="S146" t="s">
-        <v>1583</v>
+        <v>1589</v>
       </c>
       <c r="T146" t="s">
-        <v>1584</v>
+        <v>1590</v>
       </c>
       <c r="U146" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="V146" t="s">
-        <v>1585</v>
+        <v>1591</v>
       </c>
       <c r="W146" t="s">
-        <v>1586</v>
+        <v>1592</v>
       </c>
       <c r="Y146" t="s">
-        <v>1587</v>
+        <v>1593</v>
       </c>
       <c r="AA146" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="147" spans="1:27">
       <c r="A147">
         <v>10474</v>
       </c>
       <c r="B147" t="s">
-        <v>1588</v>
+        <v>1594</v>
       </c>
       <c r="C147" t="s">
-        <v>1589</v>
+        <v>1595</v>
       </c>
       <c r="D147" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="E147" t="s">
-        <v>1590</v>
+        <v>1596</v>
       </c>
       <c r="G147" t="s">
         <v>61</v>
       </c>
       <c r="L147" t="s">
         <v>31</v>
       </c>
       <c r="M147" t="s">
         <v>62</v>
       </c>
       <c r="N147" t="s">
         <v>63</v>
       </c>
       <c r="O147" t="s">
-        <v>1591</v>
+        <v>1597</v>
       </c>
       <c r="P147" t="s">
-        <v>1592</v>
+        <v>1598</v>
       </c>
       <c r="Q147" t="s">
-        <v>1593</v>
+        <v>1599</v>
       </c>
       <c r="S147" t="s">
-        <v>1594</v>
+        <v>1600</v>
       </c>
       <c r="T147" t="s">
-        <v>1595</v>
+        <v>1601</v>
       </c>
       <c r="U147" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="V147" t="s">
-        <v>1596</v>
+        <v>1602</v>
       </c>
       <c r="W147" t="s">
-        <v>1597</v>
+        <v>1603</v>
       </c>
       <c r="Y147" t="s">
-        <v>1598</v>
+        <v>1604</v>
       </c>
       <c r="AA147" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="148" spans="1:27">
       <c r="A148">
         <v>10475</v>
       </c>
       <c r="B148" t="s">
-        <v>1599</v>
+        <v>1605</v>
       </c>
       <c r="C148" t="s">
-        <v>1600</v>
+        <v>1606</v>
       </c>
       <c r="D148" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="E148" t="s">
-        <v>1601</v>
+        <v>1607</v>
       </c>
       <c r="G148" t="s">
         <v>61</v>
       </c>
       <c r="L148" t="s">
         <v>31</v>
       </c>
       <c r="M148" t="s">
         <v>62</v>
       </c>
       <c r="N148" t="s">
         <v>63</v>
       </c>
       <c r="O148" t="s">
-        <v>1602</v>
+        <v>1608</v>
       </c>
       <c r="P148" t="s">
-        <v>1603</v>
+        <v>1609</v>
       </c>
       <c r="Q148" t="s">
-        <v>1604</v>
+        <v>1610</v>
       </c>
       <c r="S148" t="s">
-        <v>189</v>
+        <v>1611</v>
       </c>
       <c r="T148" t="s">
-        <v>1605</v>
+        <v>1612</v>
       </c>
       <c r="U148" t="s">
         <v>39</v>
       </c>
       <c r="V148" t="s">
-        <v>1606</v>
+        <v>1613</v>
       </c>
       <c r="W148" t="s">
-        <v>1607</v>
+        <v>1614</v>
       </c>
       <c r="Y148" t="s">
-        <v>1608</v>
+        <v>1615</v>
       </c>
       <c r="AA148" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
     </row>
     <row r="149" spans="1:27">
       <c r="A149">
         <v>10476</v>
       </c>
       <c r="B149" t="s">
         <v>183</v>
       </c>
       <c r="C149" t="s">
-        <v>1609</v>
+        <v>1616</v>
       </c>
       <c r="D149" t="s">
         <v>185</v>
       </c>
       <c r="E149" t="s">
-        <v>1610</v>
+        <v>1617</v>
       </c>
       <c r="G149" t="s">
         <v>61</v>
       </c>
       <c r="H149" t="s">
         <v>185</v>
       </c>
       <c r="I149" t="s">
-        <v>537</v>
+        <v>542</v>
       </c>
       <c r="K149" t="s">
         <v>61</v>
       </c>
       <c r="L149" t="s">
         <v>31</v>
       </c>
       <c r="M149" t="s">
         <v>62</v>
       </c>
       <c r="N149" t="s">
         <v>63</v>
       </c>
       <c r="O149" t="s">
-        <v>1611</v>
+        <v>1618</v>
       </c>
       <c r="P149" t="s">
-        <v>1612</v>
+        <v>1619</v>
       </c>
       <c r="Q149" t="s">
-        <v>1613</v>
+        <v>1620</v>
       </c>
       <c r="R149" t="s">
-        <v>1614</v>
+        <v>1621</v>
       </c>
       <c r="S149" t="s">
-        <v>1615</v>
+        <v>1622</v>
       </c>
       <c r="T149" t="s">
-        <v>1616</v>
+        <v>1623</v>
       </c>
       <c r="U149" t="s">
         <v>39</v>
       </c>
       <c r="V149" t="s">
-        <v>1617</v>
+        <v>1624</v>
       </c>
       <c r="W149" t="s">
-        <v>1618</v>
+        <v>1625</v>
       </c>
       <c r="Y149" t="s">
-        <v>1619</v>
+        <v>1626</v>
       </c>
       <c r="AA149" t="s">
-        <v>584</v>
+        <v>518</v>
       </c>
     </row>
     <row r="150" spans="1:27">
       <c r="A150">
         <v>10477</v>
       </c>
       <c r="B150" t="s">
-        <v>1620</v>
+        <v>1627</v>
       </c>
       <c r="C150" t="s">
-        <v>1621</v>
+        <v>1628</v>
       </c>
       <c r="D150" t="s">
-        <v>733</v>
+        <v>736</v>
       </c>
       <c r="E150" t="s">
-        <v>1622</v>
+        <v>1629</v>
       </c>
       <c r="G150" t="s">
         <v>61</v>
       </c>
       <c r="L150" t="s">
         <v>31</v>
       </c>
       <c r="M150" t="s">
         <v>62</v>
       </c>
       <c r="N150" t="s">
         <v>63</v>
       </c>
       <c r="O150" t="s">
-        <v>1623</v>
+        <v>1630</v>
       </c>
       <c r="P150" t="s">
-        <v>1624</v>
+        <v>1631</v>
       </c>
       <c r="Q150" t="s">
-        <v>1625</v>
+        <v>1632</v>
       </c>
       <c r="S150" t="s">
-        <v>1626</v>
+        <v>1633</v>
       </c>
       <c r="T150" t="s">
-        <v>1627</v>
+        <v>1634</v>
       </c>
       <c r="U150" t="s">
         <v>39</v>
       </c>
       <c r="V150" t="s">
-        <v>1628</v>
+        <v>1635</v>
       </c>
       <c r="W150" t="s">
-        <v>1629</v>
+        <v>1636</v>
       </c>
       <c r="Y150" t="s">
-        <v>1630</v>
+        <v>1637</v>
       </c>
       <c r="AA150" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="151" spans="1:27">
       <c r="A151">
         <v>10478</v>
       </c>
       <c r="B151" t="s">
-        <v>1631</v>
+        <v>1638</v>
       </c>
       <c r="C151" t="s">
-        <v>1632</v>
+        <v>1639</v>
       </c>
       <c r="D151" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="E151" t="s">
-        <v>1633</v>
+        <v>1640</v>
       </c>
       <c r="G151" t="s">
         <v>61</v>
       </c>
       <c r="L151" t="s">
-        <v>1634</v>
+        <v>1641</v>
       </c>
       <c r="M151" t="s">
-        <v>1635</v>
+        <v>1642</v>
       </c>
       <c r="N151" t="s">
         <v>63</v>
       </c>
       <c r="O151" t="s">
-        <v>1636</v>
+        <v>1643</v>
       </c>
       <c r="P151" t="s">
-        <v>1637</v>
+        <v>1644</v>
       </c>
       <c r="Q151" t="s">
-        <v>1638</v>
+        <v>1645</v>
       </c>
       <c r="S151" t="s">
-        <v>1639</v>
+        <v>1646</v>
       </c>
       <c r="T151" t="s">
-        <v>1640</v>
+        <v>1647</v>
       </c>
       <c r="U151" t="s">
         <v>39</v>
       </c>
       <c r="V151" t="s">
-        <v>1641</v>
+        <v>1648</v>
       </c>
       <c r="W151" t="s">
-        <v>1642</v>
+        <v>1649</v>
       </c>
       <c r="Y151" t="s">
-        <v>1643</v>
+        <v>1650</v>
       </c>
       <c r="AA151" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="152" spans="1:27">
       <c r="A152">
         <v>10479</v>
       </c>
       <c r="B152" t="s">
-        <v>1104</v>
+        <v>1109</v>
       </c>
       <c r="C152" t="s">
-        <v>1644</v>
+        <v>1651</v>
       </c>
       <c r="D152" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E152" t="s">
-        <v>1645</v>
+        <v>1652</v>
       </c>
       <c r="G152" t="s">
         <v>61</v>
       </c>
       <c r="H152" t="s">
-        <v>551</v>
+        <v>556</v>
       </c>
       <c r="I152" t="s">
-        <v>1646</v>
+        <v>1653</v>
       </c>
       <c r="K152" t="s">
         <v>61</v>
       </c>
       <c r="L152" t="s">
         <v>31</v>
       </c>
       <c r="M152" t="s">
         <v>62</v>
       </c>
       <c r="N152" t="s">
         <v>63</v>
       </c>
       <c r="O152" t="s">
-        <v>1647</v>
+        <v>1654</v>
       </c>
       <c r="P152" t="s">
-        <v>1648</v>
+        <v>1655</v>
       </c>
       <c r="Q152" t="s">
-        <v>1649</v>
+        <v>1656</v>
       </c>
       <c r="R152" t="s">
-        <v>1650</v>
+        <v>1657</v>
       </c>
       <c r="S152" t="s">
-        <v>1651</v>
+        <v>1658</v>
       </c>
       <c r="T152" t="s">
-        <v>1652</v>
+        <v>1659</v>
       </c>
       <c r="U152" t="s">
         <v>39</v>
       </c>
       <c r="V152" t="s">
-        <v>1653</v>
+        <v>1660</v>
       </c>
       <c r="W152" t="s">
-        <v>1654</v>
+        <v>1661</v>
       </c>
       <c r="Y152" t="s">
-        <v>1655</v>
+        <v>1662</v>
       </c>
       <c r="AA152" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="153" spans="1:27">
       <c r="A153">
         <v>10480</v>
       </c>
       <c r="B153" t="s">
-        <v>1656</v>
+        <v>1663</v>
       </c>
       <c r="C153" t="s">
-        <v>1657</v>
+        <v>1664</v>
       </c>
       <c r="D153" t="s">
-        <v>733</v>
+        <v>736</v>
       </c>
       <c r="E153" t="s">
-        <v>1658</v>
+        <v>1665</v>
       </c>
       <c r="G153" t="s">
         <v>61</v>
       </c>
       <c r="H153" t="s">
-        <v>733</v>
+        <v>736</v>
       </c>
       <c r="I153" t="s">
-        <v>1659</v>
+        <v>1666</v>
       </c>
       <c r="K153" t="s">
         <v>61</v>
       </c>
       <c r="L153" t="s">
         <v>31</v>
       </c>
       <c r="M153" t="s">
         <v>62</v>
       </c>
       <c r="N153" t="s">
         <v>63</v>
       </c>
       <c r="O153" t="s">
-        <v>1660</v>
+        <v>1667</v>
       </c>
       <c r="P153" t="s">
-        <v>1661</v>
+        <v>1668</v>
       </c>
       <c r="Q153" t="s">
-        <v>1662</v>
+        <v>1669</v>
       </c>
       <c r="R153" t="s">
-        <v>1663</v>
+        <v>1670</v>
       </c>
       <c r="S153" t="s">
-        <v>1664</v>
+        <v>1671</v>
       </c>
       <c r="T153" t="s">
-        <v>1665</v>
+        <v>1672</v>
       </c>
       <c r="U153" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="V153" t="s">
-        <v>1666</v>
+        <v>1673</v>
       </c>
       <c r="W153" t="s">
-        <v>1667</v>
+        <v>1674</v>
       </c>
       <c r="Y153" t="s">
-        <v>1668</v>
+        <v>1675</v>
       </c>
       <c r="AA153" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="154" spans="1:27">
       <c r="A154">
         <v>10481</v>
       </c>
       <c r="B154" t="s">
-        <v>1669</v>
+        <v>1676</v>
       </c>
       <c r="C154" t="s">
-        <v>1670</v>
+        <v>1677</v>
       </c>
       <c r="D154" t="s">
-        <v>551</v>
+        <v>556</v>
       </c>
       <c r="E154" t="s">
-        <v>1671</v>
+        <v>1678</v>
       </c>
       <c r="G154" t="s">
         <v>61</v>
       </c>
       <c r="L154" t="s">
         <v>31</v>
       </c>
       <c r="M154" t="s">
         <v>62</v>
       </c>
       <c r="N154" t="s">
         <v>63</v>
       </c>
       <c r="O154" t="s">
-        <v>1672</v>
+        <v>1679</v>
       </c>
       <c r="P154" t="s">
-        <v>1673</v>
+        <v>1680</v>
       </c>
       <c r="Q154" t="s">
-        <v>1674</v>
+        <v>1681</v>
       </c>
       <c r="S154" t="s">
-        <v>1675</v>
+        <v>1682</v>
       </c>
       <c r="T154" t="s">
-        <v>1676</v>
+        <v>1683</v>
       </c>
       <c r="U154" t="s">
         <v>39</v>
       </c>
       <c r="V154" t="s">
-        <v>1677</v>
+        <v>1684</v>
       </c>
       <c r="W154" t="s">
-        <v>1678</v>
+        <v>1685</v>
       </c>
       <c r="Y154" t="s">
-        <v>1679</v>
+        <v>1686</v>
       </c>
       <c r="AA154" t="s">
-        <v>1680</v>
+        <v>1687</v>
       </c>
     </row>
     <row r="155" spans="1:27">
       <c r="A155">
         <v>10482</v>
       </c>
       <c r="B155" t="s">
-        <v>680</v>
+        <v>682</v>
       </c>
       <c r="C155" t="s">
-        <v>1681</v>
+        <v>1688</v>
       </c>
       <c r="D155" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="E155" t="s">
-        <v>1682</v>
+        <v>1689</v>
       </c>
       <c r="G155" t="s">
         <v>61</v>
       </c>
       <c r="L155" t="s">
         <v>31</v>
       </c>
       <c r="M155" t="s">
         <v>62</v>
       </c>
       <c r="N155" t="s">
         <v>63</v>
       </c>
       <c r="O155" t="s">
-        <v>1683</v>
+        <v>1690</v>
       </c>
       <c r="P155" t="s">
-        <v>1684</v>
+        <v>1691</v>
       </c>
       <c r="Q155" t="s">
-        <v>1685</v>
+        <v>1692</v>
       </c>
       <c r="S155" t="s">
-        <v>1686</v>
+        <v>1693</v>
       </c>
       <c r="T155" t="s">
-        <v>1687</v>
+        <v>1694</v>
       </c>
       <c r="U155" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="V155" t="s">
-        <v>1132</v>
+        <v>1137</v>
       </c>
       <c r="W155" t="s">
-        <v>1133</v>
+        <v>1138</v>
       </c>
       <c r="Y155" t="s">
-        <v>1688</v>
+        <v>1695</v>
       </c>
       <c r="AA155" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
     </row>
     <row r="156" spans="1:27">
       <c r="A156">
         <v>10483</v>
       </c>
       <c r="B156" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="C156" t="s">
-        <v>1689</v>
+        <v>1696</v>
       </c>
       <c r="D156" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="E156" t="s">
-        <v>1690</v>
+        <v>1697</v>
       </c>
       <c r="G156" t="s">
         <v>61</v>
       </c>
       <c r="H156" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="I156" t="s">
-        <v>1691</v>
+        <v>1698</v>
       </c>
       <c r="L156" t="s">
         <v>31</v>
       </c>
       <c r="M156" t="s">
         <v>62</v>
       </c>
       <c r="N156" t="s">
         <v>63</v>
       </c>
       <c r="O156" t="s">
-        <v>1692</v>
+        <v>1699</v>
       </c>
       <c r="P156" t="s">
-        <v>1693</v>
+        <v>1700</v>
       </c>
       <c r="Q156" t="s">
-        <v>1694</v>
+        <v>1701</v>
       </c>
       <c r="R156" t="s">
-        <v>1695</v>
+        <v>1702</v>
       </c>
       <c r="S156" t="s">
-        <v>1696</v>
+        <v>1703</v>
       </c>
       <c r="T156" t="s">
-        <v>1697</v>
+        <v>1704</v>
       </c>
       <c r="U156" t="s">
         <v>39</v>
       </c>
       <c r="V156" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="W156" t="s">
-        <v>1698</v>
+        <v>1705</v>
       </c>
       <c r="Y156" t="s">
-        <v>1699</v>
+        <v>1706</v>
       </c>
       <c r="AA156" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
     </row>
     <row r="157" spans="1:27">
       <c r="A157">
         <v>10484</v>
       </c>
       <c r="B157" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="C157" t="s">
-        <v>1700</v>
+        <v>1707</v>
       </c>
       <c r="D157" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E157" t="s">
-        <v>1701</v>
+        <v>1708</v>
       </c>
       <c r="G157" t="s">
         <v>61</v>
       </c>
       <c r="L157" t="s">
         <v>31</v>
       </c>
       <c r="M157" t="s">
         <v>62</v>
       </c>
       <c r="N157" t="s">
         <v>63</v>
       </c>
       <c r="O157" t="s">
-        <v>1702</v>
+        <v>1709</v>
       </c>
       <c r="P157" t="s">
-        <v>1703</v>
+        <v>1710</v>
       </c>
       <c r="Q157" t="s">
-        <v>1704</v>
+        <v>1711</v>
       </c>
       <c r="S157" t="s">
-        <v>1705</v>
+        <v>1712</v>
       </c>
       <c r="T157" t="s">
-        <v>1706</v>
+        <v>1713</v>
       </c>
       <c r="U157" t="s">
         <v>39</v>
       </c>
       <c r="V157" t="s">
         <v>69</v>
       </c>
       <c r="W157" t="s">
         <v>70</v>
       </c>
       <c r="Y157" t="s">
-        <v>1707</v>
+        <v>1714</v>
       </c>
       <c r="AA157" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="158" spans="1:27">
       <c r="A158">
         <v>10485</v>
       </c>
       <c r="B158" t="s">
-        <v>1708</v>
+        <v>1715</v>
       </c>
       <c r="C158" t="s">
-        <v>1709</v>
+        <v>1716</v>
       </c>
       <c r="D158" t="s">
         <v>29</v>
       </c>
       <c r="E158" t="s">
-        <v>537</v>
+        <v>542</v>
       </c>
       <c r="G158" t="s">
         <v>61</v>
       </c>
       <c r="L158" t="s">
         <v>31</v>
       </c>
       <c r="M158" t="s">
         <v>62</v>
       </c>
       <c r="N158" t="s">
         <v>63</v>
       </c>
       <c r="O158" t="s">
-        <v>1710</v>
+        <v>1717</v>
       </c>
       <c r="P158" t="s">
-        <v>1711</v>
+        <v>1718</v>
       </c>
       <c r="Q158" t="s">
-        <v>1712</v>
+        <v>1719</v>
       </c>
       <c r="S158" t="s">
-        <v>1713</v>
+        <v>1720</v>
       </c>
       <c r="T158" t="s">
-        <v>1714</v>
+        <v>1721</v>
       </c>
       <c r="U158" t="s">
         <v>39</v>
       </c>
       <c r="V158" t="s">
-        <v>1715</v>
+        <v>1722</v>
       </c>
       <c r="W158" t="s">
-        <v>1716</v>
+        <v>1723</v>
       </c>
       <c r="Y158" t="s">
-        <v>1717</v>
+        <v>1724</v>
       </c>
       <c r="AA158" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="159" spans="1:27">
       <c r="A159">
         <v>10486</v>
       </c>
       <c r="B159" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="C159" t="s">
-        <v>1718</v>
+        <v>1725</v>
       </c>
       <c r="D159" t="s">
         <v>46</v>
       </c>
       <c r="E159" t="s">
-        <v>1719</v>
+        <v>1726</v>
       </c>
       <c r="G159" t="s">
         <v>61</v>
       </c>
       <c r="L159" t="s">
         <v>31</v>
       </c>
       <c r="M159" t="s">
         <v>62</v>
       </c>
       <c r="N159" t="s">
         <v>63</v>
       </c>
       <c r="O159" t="s">
-        <v>1720</v>
+        <v>1727</v>
       </c>
       <c r="P159" t="s">
-        <v>1721</v>
+        <v>1728</v>
       </c>
       <c r="S159" t="s">
-        <v>1722</v>
+        <v>1729</v>
       </c>
       <c r="T159" t="s">
-        <v>1723</v>
+        <v>1730</v>
       </c>
       <c r="U159" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="V159" t="s">
-        <v>1724</v>
+        <v>1731</v>
       </c>
       <c r="X159" t="s">
-        <v>1725</v>
+        <v>1732</v>
       </c>
       <c r="Y159" t="s">
-        <v>1726</v>
+        <v>1733</v>
       </c>
       <c r="Z159" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="AA159" t="s">
-        <v>584</v>
+        <v>589</v>
       </c>
     </row>
     <row r="160" spans="1:27">
       <c r="A160">
         <v>10487</v>
       </c>
       <c r="B160" t="s">
-        <v>1727</v>
+        <v>1734</v>
       </c>
       <c r="C160" t="s">
-        <v>1728</v>
+        <v>1735</v>
       </c>
       <c r="D160" t="s">
         <v>29</v>
       </c>
       <c r="E160" t="s">
-        <v>1729</v>
+        <v>1736</v>
       </c>
       <c r="G160" t="s">
         <v>61</v>
       </c>
       <c r="L160" t="s">
         <v>31</v>
       </c>
       <c r="M160" t="s">
         <v>62</v>
       </c>
       <c r="N160" t="s">
         <v>63</v>
       </c>
       <c r="O160" t="s">
-        <v>1730</v>
+        <v>1737</v>
       </c>
       <c r="P160" t="s">
-        <v>1731</v>
+        <v>1738</v>
       </c>
       <c r="Q160" t="s">
-        <v>1732</v>
+        <v>1739</v>
       </c>
       <c r="S160" t="s">
-        <v>1733</v>
+        <v>1740</v>
       </c>
       <c r="T160" t="s">
-        <v>1734</v>
+        <v>1741</v>
       </c>
       <c r="U160" t="s">
         <v>39</v>
       </c>
       <c r="V160" t="s">
-        <v>1735</v>
+        <v>1742</v>
       </c>
       <c r="W160" t="s">
-        <v>1736</v>
+        <v>1743</v>
       </c>
       <c r="Y160" t="s">
-        <v>1737</v>
+        <v>1744</v>
       </c>
       <c r="AA160" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="161" spans="1:27">
       <c r="A161">
         <v>10488</v>
       </c>
       <c r="B161" t="s">
-        <v>1738</v>
+        <v>1745</v>
       </c>
       <c r="C161" t="s">
-        <v>1739</v>
+        <v>1746</v>
       </c>
       <c r="D161" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="E161" t="s">
-        <v>1740</v>
+        <v>1747</v>
       </c>
       <c r="G161" t="s">
         <v>61</v>
       </c>
       <c r="L161" t="s">
         <v>31</v>
       </c>
       <c r="M161" t="s">
         <v>62</v>
       </c>
       <c r="N161" t="s">
         <v>63</v>
       </c>
       <c r="O161" t="s">
-        <v>1741</v>
+        <v>1748</v>
       </c>
       <c r="P161" t="s">
-        <v>1742</v>
+        <v>1749</v>
       </c>
       <c r="Q161" t="s">
-        <v>1743</v>
+        <v>1750</v>
       </c>
       <c r="S161" t="s">
-        <v>1744</v>
+        <v>1751</v>
       </c>
       <c r="T161" t="s">
-        <v>1745</v>
+        <v>1752</v>
       </c>
       <c r="U161" t="s">
         <v>39</v>
       </c>
       <c r="V161" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
       <c r="W161" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="Y161" t="s">
-        <v>1746</v>
+        <v>1753</v>
       </c>
       <c r="AA161" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="162" spans="1:27">
       <c r="A162">
         <v>10489</v>
       </c>
       <c r="B162" t="s">
-        <v>1747</v>
+        <v>1754</v>
       </c>
       <c r="C162" t="s">
-        <v>1748</v>
+        <v>1755</v>
       </c>
       <c r="D162" t="s">
         <v>29</v>
       </c>
       <c r="E162" t="s">
-        <v>1749</v>
+        <v>1756</v>
       </c>
       <c r="G162" t="s">
         <v>61</v>
       </c>
       <c r="L162" t="s">
         <v>31</v>
       </c>
       <c r="M162" t="s">
         <v>62</v>
       </c>
       <c r="N162" t="s">
         <v>63</v>
       </c>
       <c r="O162" t="s">
-        <v>1750</v>
+        <v>1757</v>
       </c>
       <c r="P162" t="s">
-        <v>1751</v>
+        <v>1758</v>
       </c>
       <c r="Q162" t="s">
-        <v>1752</v>
+        <v>1759</v>
       </c>
       <c r="S162" t="s">
-        <v>1753</v>
+        <v>1760</v>
       </c>
       <c r="T162" t="s">
-        <v>1754</v>
+        <v>1761</v>
       </c>
       <c r="U162" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="V162" t="s">
         <v>69</v>
       </c>
       <c r="W162" t="s">
         <v>70</v>
       </c>
       <c r="Y162" t="s">
-        <v>1755</v>
+        <v>1762</v>
       </c>
       <c r="AA162" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="163" spans="1:27">
       <c r="A163">
         <v>10490</v>
       </c>
       <c r="B163" t="s">
         <v>146</v>
       </c>
       <c r="C163" t="s">
-        <v>1756</v>
+        <v>1763</v>
       </c>
       <c r="D163" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="E163" t="s">
-        <v>1757</v>
+        <v>1764</v>
       </c>
       <c r="G163" t="s">
         <v>61</v>
       </c>
       <c r="L163" t="s">
         <v>31</v>
       </c>
       <c r="M163" t="s">
         <v>62</v>
       </c>
       <c r="N163" t="s">
         <v>63</v>
       </c>
       <c r="O163" t="s">
-        <v>1758</v>
+        <v>1765</v>
       </c>
       <c r="P163" t="s">
-        <v>1759</v>
+        <v>1766</v>
       </c>
       <c r="Q163" t="s">
-        <v>1760</v>
+        <v>1767</v>
       </c>
       <c r="S163" t="s">
-        <v>1761</v>
+        <v>1768</v>
       </c>
       <c r="T163" t="s">
-        <v>1762</v>
+        <v>1769</v>
       </c>
       <c r="V163" t="s">
         <v>69</v>
       </c>
       <c r="W163" t="s">
         <v>70</v>
       </c>
       <c r="Y163" t="s">
-        <v>1763</v>
+        <v>1770</v>
       </c>
       <c r="AA163" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
     </row>
     <row r="164" spans="1:27">
       <c r="A164">
         <v>10491</v>
       </c>
       <c r="B164" t="s">
-        <v>1764</v>
+        <v>1771</v>
       </c>
       <c r="C164" t="s">
-        <v>1765</v>
+        <v>1772</v>
       </c>
       <c r="D164" t="s">
         <v>185</v>
       </c>
       <c r="E164" t="s">
-        <v>1766</v>
+        <v>1773</v>
       </c>
       <c r="G164" t="s">
         <v>61</v>
       </c>
       <c r="L164" t="s">
         <v>31</v>
       </c>
       <c r="M164" t="s">
         <v>62</v>
       </c>
       <c r="N164" t="s">
         <v>63</v>
       </c>
       <c r="O164" t="s">
-        <v>1767</v>
+        <v>1774</v>
       </c>
       <c r="P164" t="s">
-        <v>1768</v>
+        <v>1775</v>
       </c>
       <c r="Q164" t="s">
-        <v>1769</v>
+        <v>1776</v>
       </c>
       <c r="S164" t="s">
-        <v>1770</v>
+        <v>1777</v>
       </c>
       <c r="T164" t="s">
-        <v>1771</v>
+        <v>1778</v>
       </c>
       <c r="U164" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
       <c r="V164" t="s">
-        <v>1132</v>
+        <v>1137</v>
       </c>
       <c r="W164" t="s">
-        <v>1133</v>
+        <v>1138</v>
       </c>
       <c r="Y164" t="s">
-        <v>1772</v>
+        <v>1779</v>
       </c>
       <c r="AA164" t="s">
-        <v>584</v>
+        <v>518</v>
       </c>
     </row>
     <row r="165" spans="1:27">
       <c r="A165">
         <v>10492</v>
       </c>
       <c r="B165" t="s">
-        <v>1773</v>
+        <v>1780</v>
       </c>
       <c r="C165" t="s">
-        <v>1774</v>
+        <v>1781</v>
       </c>
       <c r="D165" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="E165" t="s">
-        <v>1775</v>
+        <v>1782</v>
       </c>
       <c r="G165" t="s">
         <v>61</v>
       </c>
       <c r="L165" t="s">
         <v>31</v>
       </c>
       <c r="M165" t="s">
         <v>62</v>
       </c>
       <c r="N165" t="s">
         <v>63</v>
       </c>
       <c r="O165" t="s">
-        <v>1776</v>
+        <v>1783</v>
       </c>
       <c r="P165" t="s">
-        <v>1777</v>
+        <v>1784</v>
       </c>
       <c r="Q165" t="s">
-        <v>1778</v>
+        <v>1785</v>
       </c>
       <c r="S165" t="s">
-        <v>1779</v>
+        <v>1786</v>
       </c>
       <c r="T165" t="s">
-        <v>1780</v>
+        <v>1787</v>
       </c>
       <c r="U165" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="V165" t="s">
-        <v>1781</v>
+        <v>1788</v>
       </c>
       <c r="W165" t="s">
-        <v>1782</v>
+        <v>1789</v>
       </c>
       <c r="Y165" t="s">
-        <v>1783</v>
+        <v>1790</v>
       </c>
       <c r="AA165" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="166" spans="1:27">
       <c r="A166">
         <v>10493</v>
       </c>
       <c r="B166" t="s">
-        <v>1784</v>
+        <v>1791</v>
       </c>
       <c r="C166" t="s">
-        <v>1785</v>
+        <v>1792</v>
       </c>
       <c r="D166" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="E166" t="s">
-        <v>1786</v>
+        <v>1793</v>
       </c>
       <c r="G166" t="s">
         <v>61</v>
       </c>
       <c r="L166" t="s">
         <v>31</v>
       </c>
       <c r="M166" t="s">
         <v>62</v>
       </c>
       <c r="N166" t="s">
         <v>63</v>
       </c>
       <c r="O166" t="s">
-        <v>1787</v>
+        <v>1794</v>
       </c>
       <c r="P166" t="s">
-        <v>1788</v>
+        <v>1795</v>
       </c>
       <c r="Q166" t="s">
-        <v>1789</v>
+        <v>1796</v>
       </c>
       <c r="S166" t="s">
-        <v>1790</v>
+        <v>1797</v>
       </c>
       <c r="T166" t="s">
-        <v>1791</v>
+        <v>1798</v>
       </c>
       <c r="U166" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="V166" t="s">
-        <v>1792</v>
+        <v>1799</v>
       </c>
       <c r="W166" t="s">
-        <v>1793</v>
+        <v>1800</v>
       </c>
       <c r="Y166" t="s">
-        <v>1794</v>
+        <v>1801</v>
       </c>
       <c r="AA166" t="s">
-        <v>174</v>
+        <v>1802</v>
       </c>
     </row>
     <row r="167" spans="1:27">
       <c r="A167">
         <v>10494</v>
       </c>
       <c r="B167" t="s">
-        <v>535</v>
+        <v>540</v>
       </c>
       <c r="C167" t="s">
-        <v>1795</v>
+        <v>1803</v>
       </c>
       <c r="D167" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="E167" t="s">
-        <v>1796</v>
+        <v>1804</v>
       </c>
       <c r="G167" t="s">
         <v>61</v>
       </c>
       <c r="H167" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="I167" t="s">
-        <v>1797</v>
+        <v>1805</v>
       </c>
       <c r="K167" t="s">
         <v>61</v>
       </c>
       <c r="L167" t="s">
         <v>31</v>
       </c>
       <c r="M167" t="s">
         <v>62</v>
       </c>
       <c r="N167" t="s">
         <v>63</v>
       </c>
       <c r="O167" t="s">
-        <v>1798</v>
+        <v>1806</v>
       </c>
       <c r="P167" t="s">
-        <v>1799</v>
+        <v>1807</v>
       </c>
       <c r="Q167" t="s">
-        <v>1800</v>
+        <v>1808</v>
       </c>
       <c r="R167" t="s">
-        <v>1801</v>
+        <v>1809</v>
       </c>
       <c r="S167" t="s">
-        <v>1802</v>
+        <v>1810</v>
       </c>
       <c r="T167" t="s">
-        <v>1803</v>
+        <v>1811</v>
       </c>
       <c r="U167" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="V167" t="s">
-        <v>1804</v>
+        <v>1812</v>
       </c>
       <c r="W167" t="s">
-        <v>1805</v>
+        <v>1813</v>
       </c>
       <c r="Y167" t="s">
-        <v>1806</v>
+        <v>1814</v>
       </c>
       <c r="AA167" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="168" spans="1:27">
       <c r="A168">
         <v>10495</v>
       </c>
       <c r="B168" t="s">
-        <v>997</v>
+        <v>1001</v>
       </c>
       <c r="C168" t="s">
-        <v>1807</v>
+        <v>1815</v>
       </c>
       <c r="D168" t="s">
         <v>185</v>
       </c>
       <c r="E168" t="s">
-        <v>1808</v>
+        <v>1816</v>
       </c>
       <c r="G168" t="s">
         <v>61</v>
       </c>
       <c r="L168" t="s">
         <v>31</v>
       </c>
       <c r="M168" t="s">
         <v>62</v>
       </c>
       <c r="N168" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="O168" t="s">
-        <v>1809</v>
+        <v>1817</v>
       </c>
       <c r="P168" t="s">
-        <v>1810</v>
+        <v>1818</v>
       </c>
       <c r="Q168" t="s">
-        <v>1811</v>
+        <v>1819</v>
       </c>
       <c r="R168" t="s">
-        <v>1812</v>
+        <v>1820</v>
       </c>
       <c r="S168" t="s">
-        <v>1813</v>
+        <v>1821</v>
       </c>
       <c r="T168" t="s">
-        <v>1814</v>
+        <v>1822</v>
       </c>
       <c r="U168" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="V168" t="s">
         <v>133</v>
       </c>
       <c r="W168" t="s">
-        <v>1815</v>
+        <v>1823</v>
       </c>
       <c r="Y168" t="s">
-        <v>1816</v>
+        <v>1824</v>
       </c>
       <c r="AA168" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="169" spans="1:27">
       <c r="A169">
         <v>10496</v>
       </c>
       <c r="B169" t="s">
-        <v>1817</v>
+        <v>1825</v>
       </c>
       <c r="C169" t="s">
-        <v>1818</v>
+        <v>1826</v>
       </c>
       <c r="D169" t="s">
-        <v>551</v>
+        <v>556</v>
       </c>
       <c r="E169" t="s">
-        <v>1819</v>
+        <v>1827</v>
       </c>
       <c r="G169" t="s">
         <v>61</v>
       </c>
       <c r="L169" t="s">
         <v>31</v>
       </c>
       <c r="M169" t="s">
         <v>62</v>
       </c>
       <c r="N169" t="s">
         <v>63</v>
       </c>
       <c r="O169" t="s">
-        <v>1820</v>
+        <v>1828</v>
       </c>
       <c r="P169" t="s">
-        <v>1821</v>
+        <v>1829</v>
       </c>
       <c r="Q169" t="s">
-        <v>1822</v>
+        <v>1830</v>
       </c>
       <c r="S169" t="s">
-        <v>1823</v>
+        <v>1831</v>
       </c>
       <c r="T169" t="s">
-        <v>1824</v>
+        <v>1832</v>
       </c>
       <c r="U169" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="V169" t="s">
         <v>69</v>
       </c>
       <c r="W169" t="s">
         <v>70</v>
       </c>
       <c r="Y169" t="s">
-        <v>1825</v>
+        <v>1833</v>
       </c>
       <c r="Z169" t="s">
-        <v>1826</v>
+        <v>1834</v>
       </c>
       <c r="AA169" t="s">
-        <v>584</v>
+        <v>589</v>
       </c>
     </row>
     <row r="170" spans="1:27">
       <c r="A170">
         <v>10497</v>
       </c>
       <c r="B170" t="s">
-        <v>1135</v>
+        <v>1140</v>
       </c>
       <c r="C170" t="s">
-        <v>1827</v>
+        <v>1835</v>
       </c>
       <c r="D170" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="E170" t="s">
-        <v>1828</v>
+        <v>1836</v>
       </c>
       <c r="G170" t="s">
         <v>61</v>
       </c>
       <c r="L170" t="s">
         <v>31</v>
       </c>
       <c r="M170" t="s">
         <v>62</v>
       </c>
       <c r="N170" t="s">
         <v>63</v>
       </c>
       <c r="O170" t="s">
-        <v>1829</v>
+        <v>1837</v>
       </c>
       <c r="P170" t="s">
-        <v>1830</v>
+        <v>1838</v>
       </c>
       <c r="Q170" t="s">
-        <v>1831</v>
+        <v>1839</v>
       </c>
       <c r="S170" t="s">
-        <v>1832</v>
+        <v>1840</v>
       </c>
       <c r="T170" t="s">
-        <v>1833</v>
+        <v>1841</v>
       </c>
       <c r="U170" t="s">
         <v>39</v>
       </c>
       <c r="V170" t="s">
-        <v>689</v>
+        <v>691</v>
       </c>
       <c r="W170" t="s">
-        <v>690</v>
+        <v>692</v>
       </c>
       <c r="Y170" t="s">
-        <v>1834</v>
+        <v>1842</v>
       </c>
       <c r="AA170" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
     </row>
     <row r="171" spans="1:27">
       <c r="A171">
         <v>11033</v>
       </c>
       <c r="B171" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
       <c r="C171" t="s">
-        <v>1835</v>
+        <v>1843</v>
       </c>
       <c r="D171" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="E171" t="s">
-        <v>1836</v>
+        <v>1844</v>
       </c>
       <c r="G171" t="s">
         <v>61</v>
       </c>
       <c r="L171" t="s">
         <v>126</v>
       </c>
       <c r="M171" t="s">
         <v>126</v>
       </c>
       <c r="N171" t="s">
         <v>126</v>
       </c>
       <c r="O171" t="s">
-        <v>1837</v>
+        <v>1845</v>
       </c>
       <c r="Q171" t="s">
-        <v>1838</v>
+        <v>1846</v>
       </c>
       <c r="V171" t="s">
-        <v>1839</v>
+        <v>1847</v>
       </c>
       <c r="W171" t="s">
-        <v>1839</v>
+        <v>1847</v>
       </c>
       <c r="AA171" t="s">
-        <v>1840</v>
+        <v>1848</v>
       </c>
     </row>
     <row r="172" spans="1:27">
       <c r="A172">
         <v>11087</v>
       </c>
       <c r="B172" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="C172" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
       <c r="D172" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="E172" t="s">
-        <v>1841</v>
+        <v>1849</v>
       </c>
       <c r="G172" t="s">
         <v>61</v>
       </c>
       <c r="L172" t="s">
         <v>126</v>
       </c>
       <c r="M172" t="s">
         <v>126</v>
       </c>
       <c r="N172" t="s">
         <v>126</v>
       </c>
       <c r="O172" t="s">
-        <v>1842</v>
+        <v>1850</v>
       </c>
       <c r="P172" t="s">
-        <v>1843</v>
+        <v>1851</v>
       </c>
       <c r="Q172" t="s">
-        <v>1844</v>
+        <v>1852</v>
       </c>
       <c r="AA172" t="s">
-        <v>1845</v>
+        <v>1853</v>
       </c>
     </row>
     <row r="173" spans="1:27">
       <c r="A173">
         <v>11096</v>
       </c>
       <c r="B173" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
       <c r="C173" t="s">
-        <v>1846</v>
+        <v>1854</v>
       </c>
       <c r="D173" t="s">
         <v>137</v>
       </c>
       <c r="E173" t="s">
-        <v>1847</v>
+        <v>1855</v>
       </c>
       <c r="G173" t="s">
         <v>61</v>
       </c>
       <c r="L173" t="s">
         <v>31</v>
       </c>
       <c r="M173" t="s">
         <v>62</v>
       </c>
       <c r="N173" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="O173" t="s">
-        <v>1848</v>
+        <v>1856</v>
       </c>
       <c r="P173" t="s">
-        <v>1849</v>
+        <v>1857</v>
       </c>
       <c r="Q173" t="s">
-        <v>1850</v>
+        <v>1858</v>
       </c>
       <c r="S173" t="s">
-        <v>1851</v>
+        <v>1859</v>
       </c>
       <c r="T173" t="s">
-        <v>1852</v>
+        <v>1860</v>
       </c>
       <c r="U173" t="s">
-        <v>1853</v>
+        <v>1861</v>
       </c>
       <c r="V173" t="s">
-        <v>689</v>
+        <v>691</v>
       </c>
       <c r="W173" t="s">
-        <v>690</v>
+        <v>692</v>
       </c>
       <c r="Y173" t="s">
-        <v>1854</v>
+        <v>1862</v>
       </c>
       <c r="AA173" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="174" spans="1:27">
       <c r="A174">
         <v>11097</v>
       </c>
       <c r="B174" t="s">
         <v>44</v>
       </c>
       <c r="C174" t="s">
-        <v>1855</v>
+        <v>1863</v>
       </c>
       <c r="D174" t="s">
         <v>46</v>
       </c>
       <c r="E174" t="s">
-        <v>1856</v>
+        <v>1864</v>
       </c>
       <c r="G174" t="s">
         <v>61</v>
       </c>
       <c r="L174" t="s">
         <v>31</v>
       </c>
       <c r="M174" t="s">
         <v>62</v>
       </c>
       <c r="N174" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="O174" t="s">
-        <v>1857</v>
+        <v>1865</v>
       </c>
       <c r="P174" t="s">
-        <v>1858</v>
+        <v>1866</v>
       </c>
       <c r="S174" t="s">
-        <v>1859</v>
+        <v>1867</v>
       </c>
       <c r="T174" t="s">
-        <v>1860</v>
+        <v>1868</v>
       </c>
       <c r="U174" t="s">
-        <v>1861</v>
+        <v>1869</v>
       </c>
       <c r="X174" t="s">
-        <v>1862</v>
+        <v>1870</v>
       </c>
       <c r="Y174" t="s">
-        <v>1863</v>
+        <v>1871</v>
       </c>
       <c r="Z174" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="AA174" t="s">
-        <v>1845</v>
+        <v>1853</v>
       </c>
     </row>
     <row r="175" spans="1:27">
       <c r="A175">
         <v>11165</v>
       </c>
       <c r="B175" t="s">
-        <v>1864</v>
+        <v>1872</v>
       </c>
       <c r="C175" t="s">
-        <v>1865</v>
+        <v>1873</v>
       </c>
       <c r="D175" t="s">
-        <v>1866</v>
+        <v>1874</v>
       </c>
       <c r="E175" t="s">
-        <v>1867</v>
+        <v>1875</v>
       </c>
       <c r="G175" t="s">
         <v>125</v>
       </c>
       <c r="L175" t="s">
         <v>126</v>
       </c>
       <c r="M175" t="s">
         <v>126</v>
       </c>
       <c r="N175" t="s">
         <v>126</v>
       </c>
       <c r="T175" t="s">
-        <v>1868</v>
+        <v>1876</v>
       </c>
       <c r="AA175" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="176" spans="1:27">
       <c r="A176">
         <v>11166</v>
       </c>
       <c r="B176" t="s">
         <v>44</v>
       </c>
       <c r="C176" t="s">
-        <v>1869</v>
+        <v>1877</v>
       </c>
       <c r="D176" t="s">
-        <v>1870</v>
+        <v>1878</v>
       </c>
       <c r="E176" t="s">
-        <v>1867</v>
+        <v>1875</v>
       </c>
       <c r="G176" t="s">
         <v>125</v>
       </c>
       <c r="L176" t="s">
         <v>126</v>
       </c>
       <c r="M176" t="s">
         <v>126</v>
       </c>
       <c r="N176" t="s">
         <v>126</v>
       </c>
       <c r="AA176" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="177" spans="1:27">
       <c r="A177">
         <v>11167</v>
       </c>
       <c r="B177" t="s">
-        <v>1871</v>
+        <v>1879</v>
       </c>
       <c r="C177" t="s">
-        <v>1872</v>
+        <v>1880</v>
       </c>
       <c r="D177" t="s">
-        <v>1873</v>
+        <v>1881</v>
       </c>
       <c r="E177" t="s">
-        <v>1867</v>
+        <v>1875</v>
       </c>
       <c r="G177" t="s">
         <v>125</v>
       </c>
       <c r="L177" t="s">
         <v>126</v>
       </c>
       <c r="M177" t="s">
         <v>126</v>
       </c>
       <c r="N177" t="s">
         <v>126</v>
       </c>
       <c r="AA177" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="178" spans="1:27">
       <c r="A178">
         <v>11187</v>
       </c>
       <c r="B178" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
       <c r="C178" t="s">
-        <v>1874</v>
+        <v>1882</v>
       </c>
       <c r="D178" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="E178" t="s">
-        <v>1875</v>
+        <v>1883</v>
       </c>
       <c r="G178" t="s">
         <v>61</v>
       </c>
       <c r="H178" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="I178" t="s">
-        <v>1876</v>
+        <v>1884</v>
       </c>
       <c r="K178" t="s">
         <v>61</v>
       </c>
       <c r="L178" t="s">
         <v>31</v>
       </c>
       <c r="M178" t="s">
         <v>62</v>
       </c>
       <c r="N178" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
       <c r="O178" t="s">
-        <v>1877</v>
+        <v>1885</v>
       </c>
       <c r="P178" t="s">
-        <v>1878</v>
+        <v>1886</v>
       </c>
       <c r="Q178" t="s">
-        <v>1879</v>
+        <v>1887</v>
       </c>
       <c r="R178" t="s">
-        <v>1880</v>
+        <v>1888</v>
       </c>
       <c r="S178" t="s">
-        <v>1881</v>
+        <v>1889</v>
       </c>
       <c r="T178" t="s">
-        <v>1882</v>
+        <v>1890</v>
       </c>
       <c r="V178" t="s">
-        <v>1883</v>
+        <v>1891</v>
       </c>
       <c r="W178" t="s">
-        <v>1884</v>
+        <v>1892</v>
       </c>
       <c r="Y178" t="s">
-        <v>1885</v>
+        <v>1893</v>
       </c>
       <c r="AA178" t="s">
-        <v>548</v>
+        <v>553</v>
       </c>
     </row>
     <row r="179" spans="1:27">
       <c r="A179">
         <v>11776</v>
       </c>
       <c r="B179" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
       <c r="C179" t="s">
-        <v>1886</v>
+        <v>1894</v>
       </c>
       <c r="D179" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="E179" t="s">
-        <v>1213</v>
+        <v>1220</v>
       </c>
       <c r="F179" t="s">
-        <v>1887</v>
+        <v>1895</v>
       </c>
       <c r="G179" t="s">
         <v>61</v>
       </c>
       <c r="L179" t="s">
         <v>31</v>
       </c>
       <c r="M179" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="N179" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
       <c r="O179" t="s">
-        <v>1888</v>
+        <v>1896</v>
       </c>
       <c r="P179" t="s">
-        <v>1889</v>
+        <v>1897</v>
       </c>
       <c r="S179" t="s">
-        <v>1890</v>
+        <v>1898</v>
       </c>
       <c r="T179" t="s">
-        <v>1891</v>
+        <v>1899</v>
       </c>
       <c r="U179" t="s">
-        <v>1219</v>
+        <v>1226</v>
       </c>
       <c r="V179" t="s">
-        <v>1892</v>
+        <v>1900</v>
       </c>
       <c r="W179" t="s">
-        <v>1893</v>
+        <v>1901</v>
       </c>
       <c r="Y179" t="s">
-        <v>1894</v>
+        <v>1902</v>
       </c>
       <c r="AA179" t="s">
-        <v>650</v>
+        <v>1903</v>
       </c>
     </row>
     <row r="180" spans="1:27">
       <c r="A180">
         <v>11781</v>
       </c>
       <c r="B180" t="s">
-        <v>1369</v>
+        <v>1376</v>
       </c>
       <c r="C180" t="s">
-        <v>1895</v>
+        <v>1904</v>
       </c>
       <c r="D180" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="E180" t="s">
-        <v>1096</v>
+        <v>1101</v>
       </c>
       <c r="F180" t="s">
-        <v>1896</v>
+        <v>1905</v>
       </c>
       <c r="G180" t="s">
         <v>61</v>
       </c>
       <c r="L180" t="s">
         <v>31</v>
       </c>
       <c r="M180" t="s">
-        <v>1897</v>
+        <v>1906</v>
       </c>
       <c r="N180" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="O180" t="s">
-        <v>1898</v>
+        <v>1907</v>
       </c>
       <c r="P180" t="s">
-        <v>1899</v>
+        <v>1908</v>
       </c>
       <c r="Q180" t="s">
-        <v>1900</v>
+        <v>1909</v>
       </c>
       <c r="S180" t="s">
-        <v>1901</v>
+        <v>1910</v>
       </c>
       <c r="T180" t="s">
-        <v>1902</v>
+        <v>1911</v>
       </c>
       <c r="U180" t="s">
-        <v>1853</v>
+        <v>1861</v>
       </c>
       <c r="V180" t="s">
-        <v>1903</v>
+        <v>1912</v>
       </c>
       <c r="W180" t="s">
-        <v>1904</v>
+        <v>1913</v>
       </c>
       <c r="Y180" t="s">
-        <v>1905</v>
+        <v>1914</v>
       </c>
       <c r="AA180" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="181" spans="1:27">
       <c r="A181">
         <v>11782</v>
       </c>
       <c r="B181" t="s">
-        <v>1906</v>
+        <v>1915</v>
       </c>
       <c r="C181" t="s">
-        <v>1907</v>
+        <v>1916</v>
       </c>
       <c r="D181" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="E181" t="s">
-        <v>1213</v>
+        <v>1220</v>
       </c>
       <c r="G181" t="s">
         <v>61</v>
       </c>
       <c r="L181" t="s">
         <v>31</v>
       </c>
       <c r="M181" t="s">
         <v>62</v>
       </c>
       <c r="N181" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="O181" t="s">
-        <v>1908</v>
+        <v>1917</v>
       </c>
       <c r="P181" t="s">
-        <v>1909</v>
+        <v>1918</v>
       </c>
       <c r="S181" t="s">
-        <v>1910</v>
+        <v>1919</v>
       </c>
       <c r="T181" t="s">
-        <v>1911</v>
+        <v>1920</v>
       </c>
       <c r="U181" t="s">
-        <v>1853</v>
+        <v>1861</v>
       </c>
       <c r="V181" t="s">
-        <v>1892</v>
+        <v>1900</v>
       </c>
       <c r="W181" t="s">
-        <v>1893</v>
+        <v>1901</v>
       </c>
       <c r="Y181" t="s">
-        <v>1912</v>
+        <v>1921</v>
       </c>
       <c r="AA181" t="s">
-        <v>545</v>
+        <v>550</v>
       </c>
     </row>
     <row r="182" spans="1:27">
       <c r="A182">
         <v>11783</v>
       </c>
       <c r="B182" t="s">
-        <v>1913</v>
+        <v>1922</v>
       </c>
       <c r="C182" t="s">
-        <v>1914</v>
+        <v>1923</v>
       </c>
       <c r="D182" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="E182" t="s">
-        <v>1915</v>
+        <v>1924</v>
       </c>
       <c r="G182" t="s">
         <v>61</v>
       </c>
       <c r="L182" t="s">
         <v>31</v>
       </c>
       <c r="M182" t="s">
         <v>62</v>
       </c>
       <c r="N182" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="O182" t="s">
-        <v>1916</v>
+        <v>1925</v>
       </c>
       <c r="P182" t="s">
-        <v>1917</v>
+        <v>1926</v>
       </c>
       <c r="Q182" t="s">
-        <v>1918</v>
+        <v>1927</v>
       </c>
       <c r="S182" t="s">
-        <v>1919</v>
+        <v>1928</v>
       </c>
       <c r="T182" t="s">
-        <v>1920</v>
+        <v>1929</v>
       </c>
       <c r="U182" t="s">
-        <v>1853</v>
+        <v>1861</v>
       </c>
       <c r="V182" t="s">
-        <v>1892</v>
+        <v>1900</v>
       </c>
       <c r="W182" t="s">
-        <v>1893</v>
+        <v>1901</v>
       </c>
       <c r="Y182" t="s">
-        <v>1921</v>
+        <v>1930</v>
       </c>
       <c r="AA182" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
     </row>
     <row r="183" spans="1:27">
       <c r="A183">
         <v>12035</v>
       </c>
       <c r="B183" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="C183" t="s">
-        <v>1922</v>
+        <v>1931</v>
       </c>
       <c r="D183" t="s">
         <v>29</v>
       </c>
       <c r="E183" t="s">
-        <v>1923</v>
+        <v>1932</v>
       </c>
       <c r="G183" t="s">
         <v>61</v>
       </c>
       <c r="L183" t="s">
         <v>31</v>
       </c>
       <c r="M183" t="s">
         <v>62</v>
       </c>
       <c r="N183" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="O183" t="s">
-        <v>1924</v>
+        <v>1933</v>
       </c>
       <c r="P183" t="s">
-        <v>1925</v>
+        <v>1934</v>
       </c>
       <c r="Q183" t="s">
-        <v>1926</v>
+        <v>1935</v>
       </c>
       <c r="S183" t="s">
-        <v>1927</v>
+        <v>1936</v>
       </c>
       <c r="T183" t="s">
-        <v>1928</v>
+        <v>1937</v>
       </c>
       <c r="U183" t="s">
         <v>39</v>
       </c>
       <c r="V183" t="s">
-        <v>1929</v>
+        <v>1938</v>
       </c>
       <c r="W183" t="s">
-        <v>1930</v>
+        <v>1939</v>
       </c>
       <c r="Y183" t="s">
-        <v>1931</v>
+        <v>1940</v>
       </c>
       <c r="AA183" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="184" spans="1:27">
       <c r="A184">
         <v>12766</v>
       </c>
       <c r="B184" t="s">
-        <v>1932</v>
+        <v>1941</v>
       </c>
       <c r="C184" t="s">
-        <v>1933</v>
+        <v>1942</v>
       </c>
       <c r="D184" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="E184" t="s">
-        <v>1934</v>
+        <v>1943</v>
       </c>
       <c r="G184" t="s">
         <v>61</v>
       </c>
       <c r="L184" t="s">
-        <v>1935</v>
+        <v>1944</v>
       </c>
       <c r="M184" t="s">
-        <v>1936</v>
+        <v>1945</v>
       </c>
       <c r="N184" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="O184" t="s">
-        <v>1937</v>
+        <v>1946</v>
       </c>
       <c r="P184" t="s">
-        <v>1938</v>
+        <v>1947</v>
       </c>
       <c r="S184" t="s">
-        <v>1939</v>
+        <v>1948</v>
       </c>
       <c r="T184" t="s">
-        <v>1940</v>
+        <v>1949</v>
       </c>
       <c r="U184" t="s">
-        <v>1941</v>
+        <v>1950</v>
       </c>
       <c r="V184" t="s">
-        <v>1680</v>
+        <v>1687</v>
       </c>
       <c r="W184" t="s">
-        <v>1942</v>
+        <v>1951</v>
       </c>
       <c r="Y184" t="s">
-        <v>1943</v>
+        <v>1952</v>
       </c>
       <c r="AA184" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
     </row>
     <row r="185" spans="1:27">
       <c r="A185">
         <v>12843</v>
       </c>
       <c r="B185" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="C185" t="s">
-        <v>1944</v>
+        <v>1953</v>
       </c>
       <c r="D185" t="s">
-        <v>1945</v>
+        <v>1954</v>
       </c>
       <c r="G185" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="L185" t="s">
-        <v>1946</v>
+        <v>1955</v>
       </c>
       <c r="M185" t="s">
         <v>126</v>
       </c>
       <c r="N185" t="s">
-        <v>1947</v>
+        <v>1956</v>
       </c>
       <c r="P185" t="s">
-        <v>1948</v>
+        <v>1957</v>
       </c>
       <c r="S185" t="s">
-        <v>1949</v>
+        <v>1958</v>
       </c>
       <c r="T185" t="s">
-        <v>1950</v>
+        <v>1959</v>
       </c>
       <c r="U185" t="s">
-        <v>1951</v>
+        <v>1960</v>
       </c>
       <c r="V185" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="W185" t="s">
-        <v>1952</v>
+        <v>1961</v>
       </c>
       <c r="Y185" t="s">
-        <v>1953</v>
+        <v>1962</v>
       </c>
       <c r="AA185" t="s">
-        <v>1954</v>
+        <v>1963</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>