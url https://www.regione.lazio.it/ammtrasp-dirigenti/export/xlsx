--- v2 (2026-06-14)
+++ v3 (2026-07-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1964">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2010">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Cognome</t>
   </si>
   <si>
     <t>Direzione</t>
   </si>
   <si>
     <t>Area</t>
   </si>
   <si>
     <t>Ufficio</t>
   </si>
   <si>
     <t>Incarico</t>
   </si>
   <si>
     <t>Direzione interim</t>
   </si>
   <si>
@@ -233,53 +233,50 @@
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/ABBRUZZESE_CARLO_CV_25042024.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/ABBRUZZESE_CARLO_dich_inconf_incomp_25042024.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/ABBRUZZESE-CARLO-Dich-annuale-insuss-cause-incomp-2026.pdf</t>
   </si>
   <si>
     <t>AO n. G04921 del 29/04/2024</t>
   </si>
   <si>
     <t>Dirigente dell'Area “PNRR e Fondi Europei” della Direzione regionale “Cultura, Politiche Giovanili e della Famiglia, Pari Opportunità, Servizio civile”</t>
   </si>
   <si>
     <t>01/05/2024</t>
   </si>
   <si>
     <t>30/04/2027</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/ABBRUZZESE_CARLO_DIch_cariche_incarichi_25042024.pdf</t>
   </si>
   <si>
-    <t>da eliminare</t>
-[...1 lines deleted...]
-  <si>
     <t>02/04/2026</t>
   </si>
   <si>
     <t>ROBERTO</t>
   </si>
   <si>
     <t>ALEANDRI</t>
   </si>
   <si>
     <t xml:space="preserve">DIREZIONE REGIONALE DIREZIONE REGIONALE AGRICOLTURA E SOVRANITA' ALIMENTARE, CACCIA E PESCA, FORESTE	</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/ALEANDRI_ROBERTO_CV_06122023.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/ALEANDRI_ROBERTO_dich_inconf_incomp_06122023.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Aleandri_Roberto_dich_annuale_inconf_incomp_02092024.pdf</t>
   </si>
   <si>
     <t>DGR n. 853 del 04/12/2023</t>
   </si>
   <si>
     <t>Direttore della Direzione regionale Agricoltura e sovranità alimentare, caccia e pesca, foreste</t>
@@ -335,51 +332,51 @@
   <si>
     <t>CALCAGNI</t>
   </si>
   <si>
     <t>DIREZIONE REGIONALE DIREZIONE REGIONALE URBANISTICA E POLITICHE ABITATIVE, PIANIFICAZIONE TERRITORIALE, POLITICHE DEL MARE</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/CALCAGNI_EMANUELE_CV_15052024.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/CALCAGNI_EMANUELE_dich_inconf_incomp_19072024.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Calcagni_Emanuele_dich_annuale_inconf_incomp_27032026.pdf</t>
   </si>
   <si>
     <t>DGR n. 543 del 18/07/2024</t>
   </si>
   <si>
     <t xml:space="preserve">Direttore della Direzione regionale "Urbanistica e politiche abitative, pianificazione territoriale, politiche del mare”	</t>
   </si>
   <si>
     <t xml:space="preserve">art. 19 comma 5/bis, del D.Lgs 165/2001	</t>
   </si>
   <si>
-    <t>09/08/0204</t>
+    <t>09/08/2024</t>
   </si>
   <si>
     <t>08/08/2027</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/CALCAGNI_EMANUELE_Dich_cariche_incarichi_19072024.pdf</t>
   </si>
   <si>
     <t>30/03/2026</t>
   </si>
   <si>
     <t>MARIA CHIARA</t>
   </si>
   <si>
     <t>COLETTI</t>
   </si>
   <si>
     <t>STRUTTURA ORGANIZZATIVA AUTONOMA DI LIVELLO DIREZIONALE ANTICORRUZIONE – AUDIT FESR, FSE – CONTROLLO INTERNO</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/COLETTI_MARIA_CHIARA_CV_03082025.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/COLETTI_MARIA_CHIARA_dich_inconf_incomp_07022024.pdf</t>
   </si>
@@ -708,51 +705,51 @@
   </si>
   <si>
     <t>DIREZIONE REGIONALE SVILUPPO ECONOMICO, ATTIVITA' PRODUTTIVE E RICERCA</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/PETUCCI_TIZIANA_CV_31032025.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/PETUCCI_TIZIANA_dich_inconf_incomp_28022024.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/PETUCCI-TIZIANA-Dich-annuale-insussist-incomp-2026.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DGR n. 97 del 26/02/2024
 </t>
   </si>
   <si>
     <t xml:space="preserve">Direttore della Direzione regionale Sviluppo Economico, Attività Produttive e Ricerca
 </t>
   </si>
   <si>
     <t>28/01/2024</t>
   </si>
   <si>
-    <t>27/01/0027</t>
+    <t>27/01/2027</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/PETUCCI_TIZIANA_Dich_cariche_incarichi_28022024.pdf</t>
   </si>
   <si>
     <t>ROSA MARIA</t>
   </si>
   <si>
     <t>PRIVITERA</t>
   </si>
   <si>
     <t>AVVOCATURA REGIONALE</t>
   </si>
   <si>
     <t>Avvocato coordinatore</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/PRIVITERA_ROSA_MARIA_CV_2024.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/PRIVITERA_ROSA_MARIA_dich_inconf_incomp_24012024.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Privitera_Rosa_Maria_dich_annuale_inconf_incomp_2025.pdf</t>
   </si>
@@ -827,74 +824,79 @@
   <si>
     <t xml:space="preserve">Direttore della Direzione Generale
 </t>
   </si>
   <si>
     <t xml:space="preserve">art. 19 comma 6 D.Lgs 165/2001
 </t>
   </si>
   <si>
     <t xml:space="preserve">dal 03/05/2023 fino a fine legislatura
 </t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/RIDOLFI_ALESSANDRO_Dich_cariche_incarichi_03052023.pdf</t>
   </si>
   <si>
     <t>ANDREA</t>
   </si>
   <si>
     <t>URBANI</t>
   </si>
   <si>
     <t>DIREZIONE REGIONALE SALUTE E INTEGRAZIONE SOCIOSANITARIA</t>
   </si>
   <si>
-    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/URBANI_ANDREA_CV_14062023.pdf</t>
-[...9 lines deleted...]
-</t>
+    <t>nei limiti del tetto al trattamento economico complessivo previsto dall’articolo 10, comma 3, della Legge Regionale 25 marzo 2024, n. 4 , come interpretato autenticamente dall’articolo 69 della legge regionale 10 dicembre 2024, n. 20  €</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Urbani-Andrea-CV-01072026.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Urbani-Andrea-Dich-insuss-cause-inconf-26052026.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Urbani-Andrea-Dich-insuss-cause-incomp-26052026.pdf</t>
+  </si>
+  <si>
+    <t>DGR n. 395 DEL 21/05/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Direttore della Direzione regionale Salute e Integrazione Sociosanitaria
 </t>
   </si>
   <si>
-    <t>28/06/2023</t>
-[...2 lines deleted...]
-    <t>27/06/2026</t>
+    <t>28/06/2026</t>
+  </si>
+  <si>
+    <t>27/06/2031</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/URBANI_ANDREA_Dich_cariche_incarichi_28062023.pdf</t>
+  </si>
+  <si>
+    <t>01/07/2026</t>
   </si>
   <si>
     <t>GIOVANNI</t>
   </si>
   <si>
     <t>ABBRUZZETTI</t>
   </si>
   <si>
     <t>DIREZIONE REGIONALE PROGRAMMAZIONE ECONOMICA, FONDI EUROPEI E PATRIMONIO NATURALE</t>
   </si>
   <si>
     <t>AREA PARCHI REGIONALI</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/ABBRUZZETTI_GIOVANNI_CV_03102025.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/ABBRUZZETTI_GIOVANNI_Dich_insussist_inconf_incomp_conferimento_incarico_2025.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Abbruzzetti-Giovanni-Dich-annuale-insuss-cause-incomp-06032026.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/ABBRUZZETTI_GIOVANNI_Dich_insuss_cause_inconf_incomp_incarico_interim_2025.pdf</t>
   </si>
@@ -2011,60 +2013,60 @@
   <si>
     <t>Novazione del contratto reg. cron. n. 28663 del 06.09.2023 a Dirigente dell'Area Gestione tecnico manutentiva dei beni patrimoniali della D.R. Trasporti, mobilità, tutela del territorio, demanio e patrimonio</t>
   </si>
   <si>
     <t>21/07/2023</t>
   </si>
   <si>
     <t>20/07/2026</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/BINOTTI_GIORGIO_Dich_cariche_incarichi_24072023.pdf</t>
   </si>
   <si>
     <t>MONICA</t>
   </si>
   <si>
     <t>NARDONE</t>
   </si>
   <si>
     <t>AREA GESTIONE DEGLI ISTITUTI NORMATIVI E CONTRATTUALI DEL RAPPORTO DI LAVORO</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/NARDONE-MONICA-CV-07012026.pdf</t>
   </si>
   <si>
-    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/NARDONE_MONICA_dich_inconf_incomp_02042024.pdf</t>
-[...2 lines deleted...]
-    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/NARDONE_MONICA_dich_inconf_incomp_annuale_05062026.pdf</t>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/NARDONE-Dich-insuss-cause-inconferib-conferim-incarico-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/NARDONE-Dich-insuss-cause-inconferib-annuale-2026.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/NARDONE-MONICA-Dich-isussist-inconf-incomp-interim-13012026.pdf</t>
   </si>
   <si>
-    <t xml:space="preserve">AO n. 04107 del 10/04/2024; AO n. G17807 del 29/12/2025 (interim dal 01/01/2026)
+    <t xml:space="preserve">AO n. 04107 del 10/04/2024; AO n. G08627 del 23/06/2026 (interim dal 01/07/2026 al 31/12/2026)
 </t>
   </si>
   <si>
     <t xml:space="preserve">Dirigente dell'Area Affari generali della D.R. Personale, enti locali e sicurezza
 </t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/NARDONE_MONICA_Dich_cariche_incarichi_02042024.pdf</t>
   </si>
   <si>
     <t>BIONDINI</t>
   </si>
   <si>
     <t xml:space="preserve">DIREZIONE REGIONALE AGRICOLTURA E SOVRANITA’ ALIMENTARE, CACCIA E PESCA, FORESTE </t>
   </si>
   <si>
     <t>AREA RISORSE AMBIENTALI E PRODUZIONI AGRICOLE</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/BIONDINI_NADIA_CV_08022024.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/BIONDINI_NADIA_dich_inconf_incomp_26042024.pdf</t>
   </si>
   <si>
@@ -3823,66 +3825,78 @@
   <si>
     <t>Dirigente Ufficio "Coordinamento rete oncologica regionale" dell'Area "Rete ospedaliera e specialistica" della D.R. Salute e Integrazione Sociosanitaria</t>
   </si>
   <si>
     <t>art. 19, comma 5bis, D.Lgs 165/2001</t>
   </si>
   <si>
     <t>01/09/2025</t>
   </si>
   <si>
     <t>31/08/2028</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/FARCHI_SARA_Dich_cariche_incarichi.pdf</t>
   </si>
   <si>
     <t>CINZIA</t>
   </si>
   <si>
     <t>FELCI</t>
   </si>
   <si>
     <t>AREA SUPPORTO AUDIT FESR</t>
   </si>
   <si>
+    <t>50.055,77 €</t>
+  </si>
+  <si>
+    <t>48.084,81 €</t>
+  </si>
+  <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/FELCI_CINZIA_CV_09012025.pdf</t>
   </si>
   <si>
-    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/FELCI_CINZIA_dich_inconf_incomp_20012025.pdf</t>
-[...11 lines deleted...]
-    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/FELCI_CINZIA_Dich_cariche_incarichi_13062023.pdf</t>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/FELCI-Dich-insuss-cause-inconferib-conferim-incarico.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/FELCI-Dich-insuss-cause-inconferib-annuale-2026.pdf</t>
+  </si>
+  <si>
+    <t>AO n. G07806 del 08/06/2026</t>
+  </si>
+  <si>
+    <t>Dirigente dell’Area "Supporto Audit FESR" della Struttura organizzativa autonoma di livello direzionale "Anticorruzione - Audit FESR, FSE - Controllo interno"</t>
+  </si>
+  <si>
+    <t>11/06/2029</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/FELCI-Dich-cairche-incarichi-2026.pdf</t>
+  </si>
+  <si>
+    <t>18/06/2026</t>
   </si>
   <si>
     <t>FERMANTE</t>
   </si>
   <si>
     <t>AREA CINEMA E AUDIOVISIVO</t>
   </si>
   <si>
     <t>AREA SPORT, INFRASTRUTTURE E SERVIZI SPORTIVI</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/FERMANTE_STEFANO_CV_092025.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/FERMANTE_STEFANO_dich_inconf_incomp_06062025.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/FERMANTE-STEFANO-Dich-insuss-cause-incomp-10032026.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/FERMANTE_STEFANO_Dich_insussist_inconf_incomp_interim_10092025.pdf</t>
   </si>
   <si>
     <t>AO n. G07152 del 06/06/2025; AO n. G08359 del 01/07/2025 (interim)</t>
   </si>
@@ -4273,77 +4287,77 @@
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/SCHIFANO_PATRIZIA_dich_inconf_inconp_30042024.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Schifano-Patrizia-Dich-annuale-insuss-cause-incomp-05032026.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO n.G05110 del 30/04/2024
 </t>
   </si>
   <si>
     <t xml:space="preserve">Dirigente dell’Area “Sistema Statistico Regionale, Ricerca e Analisi Statistiche a Supporto delle Politiche Regionali” della Direzione regionale “Programmazione Economica, Centrale Acquisti, Fondi Europei, PNRR”
 </t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/SCHIFANO_PATRIZIA_Dich_cariche_incarichi_30042024.pdf</t>
   </si>
   <si>
     <t>GIANLUCA</t>
   </si>
   <si>
     <t>SCIALANGA</t>
   </si>
   <si>
-    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/SCIALANGA_GIANLUCA_CV_29042024.pdf</t>
-[...5 lines deleted...]
-    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/SCIALANGA-GIANLUCA-Dich-annuale-insuss-cause-incomp-05032026.pdf</t>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/SCIALANGA-GIANLUCA-CV-07072026.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/SCUALANGA-GIANLUCA-Dich-insuss-cause-inconferib-conferim-incarico-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/SCUALANGA-GIANLUCA-Dich-insuss-cause-inconferib-annuale-2026.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO n. G09714 del 25/07/2025
 </t>
   </si>
   <si>
     <t xml:space="preserve">Dirigente dell’Area Internazionalizzazione e Attrazione degli investimenti, Sistema fieristico della D.R. Sviluppo Economico, Attività Produttive e Ricerca
 </t>
   </si>
   <si>
     <t>28/07/2025</t>
   </si>
   <si>
     <t>27/07/2028</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/SCIALANGA_GIANLUCA_Dich_svolg_incarichi_cariche_28072025.pdf</t>
   </si>
   <si>
-    <t>13/03/2026</t>
+    <t>13/07/2026</t>
   </si>
   <si>
     <t>ARCANGELA</t>
   </si>
   <si>
     <t>GALLUZZO</t>
   </si>
   <si>
     <t>AREA POLITICHE DEL PERSONALE DEGLI ENTI E AZIENDE SUB-REGIONALI</t>
   </si>
   <si>
     <t>AREA POLITICHE DEGLI ENTI LOCALI, POLIZIA LOCALE E LOTTA ALL'USURA</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/GALLUZZO-ARCANGELA-CV-09022026.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/GALLUZZO_ARCANGELA_dich_inconf_incomp_04072024.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/GALLUZZO_ARCANGELA_Dich_annuale_inconf_incomp_21012026.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/GALLUZZO-ARCANGELA-Dich-insuss-inconf-incomp-ad-interim-09022026.pdf</t>
   </si>
@@ -5013,129 +5027,126 @@
   </si>
   <si>
     <t xml:space="preserve">R.R. n. 9 del 23/10/2023
 </t>
   </si>
   <si>
     <t xml:space="preserve">Novazione del contratto reg. cron. n. 28674 del 06.09.2023 a Dirigente dell'Area "Politiche degli Enti Locali, polizia locale e lotta all'usura" della D.R. "Personale, Enti Locali e Sicurezza"
 </t>
   </si>
   <si>
     <t>01/08/2023</t>
   </si>
   <si>
     <t>31/07/2026</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Dich_incarichi_cariche_TASCA_DANIELE_2023.pdf</t>
   </si>
   <si>
     <t>TIMPANI</t>
   </si>
   <si>
     <t>AREA FATTURAZIONE ELETTRONICA, FISCALITA' PASSIVA E SERVIZI TELEMATICI</t>
   </si>
   <si>
-    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/TIMPANI_MARCO_CV_07112024.pdf</t>
-[...2 lines deleted...]
-    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/TIMPANI_MARCO_dich_inconf_incomp_09022024.pdf</t>
+    <t>50.055,77 + €</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/TIMPANI-MARCO-CV-16072026.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/TIMPANI-MARCO-dich-inconf-16072026.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/TIMPANI-Dich-incompatibilitA-2026.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/TIMPANI_MARCO_dich_inconf_incomp_interim_07112024.pdf</t>
   </si>
   <si>
-    <t>R.R. n. 9 del 23/10/2023;
+    <t>AO n.G09925 del 16/07/2026;
 AO n. G08923 del 04/07/2024 (interim);
 AO n. G08438 del 03/07/2025 (proroga interim fino al 31/12/2025)</t>
   </si>
   <si>
-    <t xml:space="preserve">Novazione del contratto reg. cron. n. 28686 del 12.09.2023 a Dirigente dell'Area "Fatturazione elettronica, Fiscalità passiva e servizi telematici" della D.R. "Ragioneria generale"
+    <t xml:space="preserve">Dirigente dell’Area Fatturazione elettronica, Fiscalità passiva e Servizi telematici della D.R. Ragioneria Generale
 </t>
   </si>
   <si>
-    <t>31/07/2023</t>
-[...5 lines deleted...]
-    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Dich_svolg_incarichi_cariche_TIMPANI.pdf</t>
+    <t>30/07/2029</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/TIMPANI-MARCO-Dich-cariche-incarichi-16072026_0.pdf</t>
+  </si>
+  <si>
+    <t>27/07/2026</t>
   </si>
   <si>
     <t>LEONILDE</t>
   </si>
   <si>
     <t>TOCCHI</t>
   </si>
   <si>
     <t>AREA ATTIVITA’ ESTRATTIVE</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/TOCCHI_LEONILDE_CV_13022025.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/TOCCHI_LEONILDE_dich_inconf_incomp_2025.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Tocchi_Leonilde_dich_annuale_inconf_incomp_03032026.pdf</t>
   </si>
   <si>
     <t>AO n.G02729 del 05/03/2025</t>
   </si>
   <si>
     <t xml:space="preserve">Dirigente dell'Area Attività estrattive della D.R. Ciclo dei Rifiuti
 </t>
   </si>
   <si>
     <t>08/03/2025</t>
   </si>
   <si>
     <t>07/03/2028</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/TOCCHI_LEONILDE_Dich_cariche_incarichi_2025.pdf</t>
   </si>
   <si>
     <t>LUCREZIA</t>
   </si>
   <si>
     <t>LE ROSE</t>
   </si>
   <si>
     <t>AREA RICERCA E INNOVAZIONE PER LE IMPRESE</t>
   </si>
   <si>
-    <t>50.055,77 €</t>
-[...4 lines deleted...]
-  <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Le-Rose-Lucrezia-CV-12032026.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Le-Rose-Lucrezia-Dich-insuss-cause-inconf-incomp-10032026.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/LE_ROSE_LUCREZIA_Dich_Inconf_Incomp_annuale_2025.pdf</t>
   </si>
   <si>
     <t>AO n. G03060 del 09/03/2026</t>
   </si>
   <si>
     <t>Dirigente dell’Area "Ricerca e innovazione per le imprese" della D.R. "Sviluppo Economico, Attività Produttive e Ricerca"</t>
   </si>
   <si>
     <t>10/03/2026</t>
   </si>
   <si>
     <t>09/03/2029</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Le-Rose-Lucrezia-Dich-svolg-incarichi-cariche-10032026.pdf</t>
   </si>
   <si>
     <t>TODINI</t>
@@ -5358,51 +5369,51 @@
   <si>
     <t>07/06/2028</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/MAFFEO_ERSILIA_Diche_cariche_incarichi_06062025.pdf</t>
   </si>
   <si>
     <t>MAINENTI</t>
   </si>
   <si>
     <t>AREA GESTIONI COMMISSARIALI, DICHIARAZIONI DI CALAMITA' E STATI DI EMERGENZA</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/MAINENTI_MONICA_CV_08092025.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/MAINENTI_MONICA_dich_inconf_incomp_08052025.pdf</t>
   </si>
   <si>
     <t>AO n. G06686 del 28/05/2025</t>
   </si>
   <si>
     <t>Dirigente dell'Area Gestioni Commissariali, Dichiarazioni di Calamità e Stati di Emergenza della D.R. Emergenza, Protezione Civile e NUE 112</t>
   </si>
   <si>
-    <t>01/05/0001</t>
+    <t>28/07/2026</t>
   </si>
   <si>
     <t xml:space="preserve">	dal 30/05/2025 e ha durata pari a quella prevista dal Decreto-Legge 14 marzo 2025 n. 25, art. 15, comma 3, limitatamente alla durata minima e ai limiti ivi previsti, e comunque non oltre il 31 dicembre 2025</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/MAINENTI_MONICA_Dich_cariche_incarichi_08052025.pdf</t>
   </si>
   <si>
     <t>MANUELA</t>
   </si>
   <si>
     <t>MANETTI</t>
   </si>
   <si>
     <t>AREA IMPLEMENTAZIONE DEL PIANO DI RAFFORZAMENTO DEI SERVIZI PER L'IMPIEGO</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/MANETTI_MANUELA_CV_30042024.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/MANETTI_MANUELA_dich_inconf_incomp_30042024.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Manetti_Manuela_dich_annuale_inconf_incomp_05032026.pdf</t>
   </si>
@@ -5585,85 +5596,85 @@
   </si>
   <si>
     <t xml:space="preserve">AO n. G09114 del 09/07/2024
 </t>
   </si>
   <si>
     <t xml:space="preserve">Dirigente dell'Area Pareri geologici e sismici, suolo e invasi della D.R. Lavori pubblici e infrastrutture, innovazione tecnologica
 </t>
   </si>
   <si>
     <t>09/07/2024</t>
   </si>
   <si>
     <t>08/07/2027</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/VECCHI_MARIA_CRISTINA_Dich_cariche_incarichi_05072024.pdf</t>
   </si>
   <si>
     <t>19/05/2026</t>
   </si>
   <si>
     <t>VIEL</t>
   </si>
   <si>
-    <t>AREA SISTEMA INTEGRATO DEI SERVIZI SOCIALI</t>
-[...1 lines deleted...]
-  <si>
     <t>AREA DISABILITA’ E INVECCHIAMENTO ATTIVO</t>
   </si>
   <si>
-    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/VIEL_FULVIO_CV_17072025.pdf</t>
-[...2 lines deleted...]
-    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/VIEL_FULVIO_Dich_insussist_inconf_incomp_conferimento_incarico_03072025.pdf</t>
+    <t>50.005,77 €</t>
+  </si>
+  <si>
+    <t>48.084,81  €</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/VIEL-FULVIO-CV-12072026.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/VIEL-FULVIO-dich-inconf-incomp-2026.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/VIEL-FULVIO-Dich-annuale-insuss-incomp-2026.pdf</t>
   </si>
   <si>
-    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/VIEL_FULVIO_Dich_insuss_cause_inconf_e_incomp_interim_17072025.pdf</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">Dirigente dell’Area Programmazione degli interventi e dei servizi del sistema integrato sociale della D.R. Inclusione sociale
+    <t xml:space="preserve">AO n. G08666 del 23/06/2026
 </t>
   </si>
   <si>
-    <t>15/07/2025</t>
-[...5 lines deleted...]
-    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/VIEL_FULVIO_Dich_cariche_incarichi_03072025.pdf</t>
+    <t>Dirigente dell’Area Disabilità e invecchiamento attivo della Direzione regionale Inclusione Sociale</t>
+  </si>
+  <si>
+    <t>25/06/2026</t>
+  </si>
+  <si>
+    <t>24/06/2029</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/VIEL-FULVIO-Dich-cariche-incarichi-22062026.pdf</t>
+  </si>
+  <si>
+    <t>15/07/2026</t>
   </si>
   <si>
     <t>VIOLA</t>
   </si>
   <si>
     <t>AREA GESTIONE TASSA AUTOMOBILISTICA SERVIZI DECENTRATI</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/VIOLA-FRANCESCO-CV-14112025.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/VIOLA-FRANCESCO-Dich-insusstiz-inconf-incomp-confer-incarico-14112025.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Viola_Francesco_dich_annuale_inconf_incomp_14062024.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/VIOLA_FRANCESCO_dich_inconf_incomp_interim_27082024.pdf</t>
   </si>
   <si>
     <t>AO n. G15318 del 17/11/2025</t>
   </si>
   <si>
     <t>Dirigente dell’Area "Gestione Tassa Automobilistica Servizi Decentrati" della D.R. "Ragioneria Generale"</t>
   </si>
@@ -6019,56 +6030,50 @@
   <si>
     <t>AO n. G01170 del 02/02/2026</t>
   </si>
   <si>
     <t>Dirigente dell’Area "Accompagnamento alla declinazione territoriale degli interventi in materia di Istruzione e Formazione" della D.R. "Istruzione, Formazione e Politiche per l’occupazione"</t>
   </si>
   <si>
     <t>01/02/2026</t>
   </si>
   <si>
     <t>31/01/2029</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/FUSCO-ANDREA-Dich-cariche-incarichi-02022026.pdf</t>
   </si>
   <si>
     <t>LUCIA</t>
   </si>
   <si>
     <t>MARGARITELLI</t>
   </si>
   <si>
     <t>AREA PRODUZIONE INTEGRATA E SISTEMI DI QUALITA&amp;RSQUO</t>
   </si>
   <si>
-    <t>50.005,77 €</t>
-[...4 lines deleted...]
-  <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/MARGARITELLI_LUCIA_CV_2026.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/MARGARITELLI-LUCIA-Dich-insussis-cause-inconfer-incomp-conf-incarico-2026.pdf</t>
   </si>
   <si>
     <t>AO n. G04009 del 26/03/2026</t>
   </si>
   <si>
     <t>Dirigente dell'Area "Produzione integrata e sistemi di qualità" della D.R. "Agricoltura e Sovranità Alimentare, Caccia e Pesca, Foreste".</t>
   </si>
   <si>
     <t>art. 19,  comma 6, D.Lgs 165/2001</t>
   </si>
   <si>
     <t>30/03/2029</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/MARGARITELLI-LUCIA-Dich-svolg-incarichi-cariche-2026.pdf</t>
   </si>
   <si>
     <t>MAGNANELLI</t>
   </si>
   <si>
     <t>ANNOCATURA REGIONALE</t>
@@ -6077,50 +6082,181 @@
     <t>160.188,60 €</t>
   </si>
   <si>
     <t>Retribuzione di risultato nei limiti del tetto al trattamento economico complessivo previsto dall’articolo 10, comma 3, della Legge Regionale 25 marzo 2024, n. 4 €</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/MAGNANELLI-ANDREA-Dich-insuss-cause-inconf_incomp-02032026.pdf</t>
   </si>
   <si>
     <t>DGR n. 93 del 26/02/2026</t>
   </si>
   <si>
     <t>Avvocato Coordinatore dell'Avvocatura regionale</t>
   </si>
   <si>
     <t>Art. 19, comma 5bis, D.Lgs 165/2001</t>
   </si>
   <si>
     <t>31/03/2029</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/MAGNANELLI-ANDREA-Dich-svolg-incarichi-cariche-02032026.pdf</t>
   </si>
   <si>
     <t>10/04/2026</t>
+  </si>
+  <si>
+    <t>GIULIO</t>
+  </si>
+  <si>
+    <t>FANCELLO</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>in comando out presso la Presidenza del Consiglio dei Ministri dal 12/06/2023</t>
+  </si>
+  <si>
+    <t>15/06/2026</t>
+  </si>
+  <si>
+    <t>BONAVENTURA</t>
+  </si>
+  <si>
+    <t>PIANESE</t>
+  </si>
+  <si>
+    <t>Area AUTORIZZAZIONI PAESAGGISTICHE E PARERI ENDOPROCEDIMENTALI PER ACCERTAMENTI DI CONFORMITÀ</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/PIANESE-BONAVENTURA-CV-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/PIANESE-Dich-insuss-cause-inconferib-conferim-incarico.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/PIANESE-Dich-insuss-cause-inconferib-annuale-2026.pdf</t>
+  </si>
+  <si>
+    <t>AO n. G07307 del 28/05/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dirigente dell’Area "Autorizzazioni paesaggistiche e pareri endoprocedimentali per accertamenti di conformità" della D.R. "Urbanistica e politiche abitative, pianificazione territoriale, politiche del mare".
+</t>
+  </si>
+  <si>
+    <t>01/06/2026</t>
+  </si>
+  <si>
+    <t>31/05/2029</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/PIANESE-Dich-cairche-incarichi-2026.pdf</t>
+  </si>
+  <si>
+    <t>FRANCESCO EMANUELE</t>
+  </si>
+  <si>
+    <t>PRESTANICOLA</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/PRESTANICOLA-FRANCESCO-EMANUELE-CV-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Prestanicola-Francesco-Dich-Inconf-08072026.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Prestanicola-Francesco-Dich-Incomp-08072026_0.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dirigente dell'Area "Patrimonio e tecnologie" della D.R. "Salute e integrazione sociosanitaria" </t>
+  </si>
+  <si>
+    <t>30/06/2029</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Prestanicola-Francesco-Dich-svolg-incarichi-cariche-08062026.pdf</t>
+  </si>
+  <si>
+    <t>CRISTIANO</t>
+  </si>
+  <si>
+    <t>SIGNORETTI</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Signoretti-Cristiano-CV-22072026.pdf</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Signoretti-Cristiano-Dich-incomp-11062026_0.pdf</t>
+  </si>
+  <si>
+    <t>AO n. G09706 del 13/07/2026</t>
+  </si>
+  <si>
+    <t>Dirigente dell'Area "Emergenze e Sala Operativa di Protezione Civile" della D.R. "Emergenza, Protezione Civile e NUE 112"</t>
+  </si>
+  <si>
+    <t>14/07/2029</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Signoretti-Cristiano-Dich-svolg-incarichi-11062026.pdf</t>
+  </si>
+  <si>
+    <t>22/07/2026</t>
+  </si>
+  <si>
+    <t>MARIA GIOVANNA</t>
+  </si>
+  <si>
+    <t>DI LEGINIO</t>
+  </si>
+  <si>
+    <t>50.005,77  €</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/DI-LEGINIO-MARIA-GIOVANNA-dich-inconf-15072026.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AO n.G09895 del 16/07/2026
+</t>
+  </si>
+  <si>
+    <t>Dirigente dell’Area “Valutazione di Impatto Ambientale” della Direzione regionale “Ambiente, Transizione Energetica e Ciclo dei Rifiuti”</t>
+  </si>
+  <si>
+    <t>16/07/2026</t>
+  </si>
+  <si>
+    <t>15/07/2029</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/DI-LEGINIO-MARIA-GIOVANNA-Dich-cariche-incarichi-15072026.pdf</t>
+  </si>
+  <si>
+    <t>23/07/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -6424,51 +6560,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AA185"/>
+  <dimension ref="A1:AA190"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -6682,10938 +6818,11179 @@
       </c>
       <c r="P4" t="s">
         <v>65</v>
       </c>
       <c r="Q4" t="s">
         <v>66</v>
       </c>
       <c r="S4" t="s">
         <v>67</v>
       </c>
       <c r="T4" t="s">
         <v>68</v>
       </c>
       <c r="U4" t="s">
         <v>39</v>
       </c>
       <c r="V4" t="s">
         <v>69</v>
       </c>
       <c r="W4" t="s">
         <v>70</v>
       </c>
       <c r="Y4" t="s">
         <v>71</v>
       </c>
-      <c r="Z4" t="s">
+      <c r="AA4" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="5" spans="1:27">
       <c r="A5">
         <v>9864</v>
       </c>
       <c r="B5" t="s">
+        <v>73</v>
+      </c>
+      <c r="C5" t="s">
         <v>74</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="G5" t="s">
         <v>30</v>
       </c>
       <c r="L5" t="s">
         <v>31</v>
       </c>
       <c r="M5" t="s">
         <v>32</v>
       </c>
       <c r="N5" t="s">
         <v>33</v>
       </c>
       <c r="O5" t="s">
+        <v>76</v>
+      </c>
+      <c r="P5" t="s">
         <v>77</v>
       </c>
-      <c r="P5" t="s">
+      <c r="Q5" t="s">
         <v>78</v>
       </c>
-      <c r="Q5" t="s">
+      <c r="S5" t="s">
         <v>79</v>
       </c>
-      <c r="S5" t="s">
+      <c r="T5" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="U5" t="s">
         <v>39</v>
       </c>
       <c r="V5" t="s">
+        <v>81</v>
+      </c>
+      <c r="W5" t="s">
         <v>82</v>
       </c>
-      <c r="W5" t="s">
+      <c r="Y5" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="AA5" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="6" spans="1:27">
       <c r="A6">
         <v>9865</v>
       </c>
       <c r="B6" t="s">
+        <v>84</v>
+      </c>
+      <c r="C6" t="s">
         <v>85</v>
       </c>
-      <c r="C6" t="s">
+      <c r="D6" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="G6" t="s">
         <v>30</v>
       </c>
       <c r="L6" t="s">
         <v>31</v>
       </c>
       <c r="M6" t="s">
         <v>32</v>
       </c>
       <c r="N6" t="s">
         <v>33</v>
       </c>
       <c r="O6" t="s">
+        <v>87</v>
+      </c>
+      <c r="P6" t="s">
         <v>88</v>
       </c>
-      <c r="P6" t="s">
+      <c r="Q6" t="s">
         <v>89</v>
       </c>
-      <c r="Q6" t="s">
+      <c r="S6" t="s">
         <v>90</v>
       </c>
-      <c r="S6" t="s">
+      <c r="T6" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="U6" t="s">
         <v>39</v>
       </c>
       <c r="V6" t="s">
+        <v>92</v>
+      </c>
+      <c r="W6" t="s">
         <v>93</v>
       </c>
-      <c r="W6" t="s">
+      <c r="Y6" t="s">
         <v>94</v>
       </c>
-      <c r="Y6" t="s">
+      <c r="AA6" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="7" spans="1:27">
       <c r="A7">
         <v>9866</v>
       </c>
       <c r="B7" t="s">
+        <v>96</v>
+      </c>
+      <c r="C7" t="s">
         <v>97</v>
       </c>
-      <c r="C7" t="s">
+      <c r="D7" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="G7" t="s">
         <v>30</v>
       </c>
       <c r="L7" t="s">
         <v>31</v>
       </c>
       <c r="M7" t="s">
         <v>32</v>
       </c>
       <c r="N7" t="s">
         <v>47</v>
       </c>
       <c r="O7" t="s">
+        <v>99</v>
+      </c>
+      <c r="P7" t="s">
         <v>100</v>
       </c>
-      <c r="P7" t="s">
+      <c r="Q7" t="s">
         <v>101</v>
       </c>
-      <c r="Q7" t="s">
+      <c r="S7" t="s">
         <v>102</v>
       </c>
-      <c r="S7" t="s">
+      <c r="T7" t="s">
         <v>103</v>
       </c>
-      <c r="T7" t="s">
+      <c r="U7" t="s">
         <v>104</v>
       </c>
-      <c r="U7" t="s">
+      <c r="V7" t="s">
         <v>105</v>
       </c>
-      <c r="V7" t="s">
+      <c r="W7" t="s">
         <v>106</v>
       </c>
-      <c r="W7" t="s">
+      <c r="Y7" t="s">
         <v>107</v>
       </c>
-      <c r="Y7" t="s">
+      <c r="AA7" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="8" spans="1:27">
       <c r="A8">
         <v>9867</v>
       </c>
       <c r="B8" t="s">
+        <v>109</v>
+      </c>
+      <c r="C8" t="s">
         <v>110</v>
       </c>
-      <c r="C8" t="s">
+      <c r="D8" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="G8" t="s">
         <v>30</v>
       </c>
       <c r="L8" t="s">
         <v>31</v>
       </c>
       <c r="M8" t="s">
         <v>32</v>
       </c>
       <c r="N8" t="s">
         <v>47</v>
       </c>
       <c r="O8" t="s">
+        <v>112</v>
+      </c>
+      <c r="P8" t="s">
         <v>113</v>
       </c>
-      <c r="P8" t="s">
+      <c r="Q8" t="s">
         <v>114</v>
       </c>
-      <c r="Q8" t="s">
+      <c r="S8" t="s">
         <v>115</v>
       </c>
-      <c r="S8" t="s">
+      <c r="T8" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="U8" t="s">
         <v>39</v>
       </c>
       <c r="V8" t="s">
+        <v>117</v>
+      </c>
+      <c r="W8" t="s">
         <v>118</v>
       </c>
-      <c r="W8" t="s">
+      <c r="Y8" t="s">
         <v>119</v>
       </c>
-      <c r="Y8" t="s">
+      <c r="AA8" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
     </row>
     <row r="9" spans="1:27">
       <c r="A9">
         <v>9868</v>
       </c>
       <c r="B9" t="s">
+        <v>121</v>
+      </c>
+      <c r="C9" t="s">
         <v>122</v>
       </c>
-      <c r="C9" t="s">
+      <c r="D9" t="s">
         <v>123</v>
       </c>
-      <c r="D9" t="s">
+      <c r="G9" t="s">
         <v>124</v>
       </c>
-      <c r="G9" t="s">
+      <c r="L9" t="s">
         <v>125</v>
       </c>
-      <c r="L9" t="s">
+      <c r="M9" t="s">
+        <v>125</v>
+      </c>
+      <c r="N9" t="s">
+        <v>125</v>
+      </c>
+      <c r="O9" t="s">
         <v>126</v>
       </c>
-      <c r="M9" t="s">
-[...5 lines deleted...]
-      <c r="O9" t="s">
+      <c r="Q9" t="s">
         <v>127</v>
       </c>
-      <c r="Q9" t="s">
+      <c r="T9" t="s">
         <v>128</v>
       </c>
-      <c r="T9" t="s">
+      <c r="V9" t="s">
         <v>129</v>
       </c>
-      <c r="V9" t="s">
+      <c r="W9" t="s">
         <v>130</v>
       </c>
-      <c r="W9" t="s">
+      <c r="Z9" t="s">
         <v>131</v>
       </c>
-      <c r="Z9" t="s">
+      <c r="AA9" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
     </row>
     <row r="10" spans="1:27">
       <c r="A10">
         <v>9869</v>
       </c>
       <c r="B10" t="s">
+        <v>133</v>
+      </c>
+      <c r="C10" t="s">
         <v>134</v>
       </c>
-      <c r="C10" t="s">
+      <c r="D10" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="G10" t="s">
         <v>30</v>
       </c>
       <c r="H10" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="K10" t="s">
         <v>30</v>
       </c>
       <c r="L10" t="s">
         <v>31</v>
       </c>
       <c r="M10" t="s">
         <v>32</v>
       </c>
       <c r="N10" t="s">
         <v>33</v>
       </c>
       <c r="O10" t="s">
+        <v>137</v>
+      </c>
+      <c r="P10" t="s">
         <v>138</v>
       </c>
-      <c r="P10" t="s">
+      <c r="Q10" t="s">
         <v>139</v>
       </c>
-      <c r="Q10" t="s">
+      <c r="R10" t="s">
         <v>140</v>
       </c>
-      <c r="R10" t="s">
+      <c r="S10" t="s">
         <v>141</v>
       </c>
-      <c r="S10" t="s">
+      <c r="T10" t="s">
         <v>142</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="U10" t="s">
         <v>39</v>
       </c>
       <c r="V10" t="s">
+        <v>92</v>
+      </c>
+      <c r="W10" t="s">
         <v>93</v>
       </c>
-      <c r="W10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Y10" t="s">
+        <v>143</v>
+      </c>
+      <c r="AA10" t="s">
         <v>144</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="11" spans="1:27">
       <c r="A11">
         <v>9870</v>
       </c>
       <c r="B11" t="s">
+        <v>145</v>
+      </c>
+      <c r="C11" t="s">
         <v>146</v>
       </c>
-      <c r="C11" t="s">
+      <c r="D11" t="s">
         <v>147</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="G11" t="s">
         <v>30</v>
       </c>
       <c r="L11" t="s">
         <v>31</v>
       </c>
       <c r="M11" t="s">
         <v>32</v>
       </c>
       <c r="N11" t="s">
         <v>33</v>
       </c>
       <c r="O11" t="s">
+        <v>148</v>
+      </c>
+      <c r="P11" t="s">
         <v>149</v>
       </c>
-      <c r="P11" t="s">
+      <c r="Q11" t="s">
         <v>150</v>
       </c>
-      <c r="Q11" t="s">
+      <c r="S11" t="s">
         <v>151</v>
       </c>
-      <c r="S11" t="s">
+      <c r="T11" t="s">
         <v>152</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="U11" t="s">
         <v>39</v>
       </c>
       <c r="V11" t="s">
         <v>40</v>
       </c>
       <c r="W11" t="s">
         <v>41</v>
       </c>
       <c r="Y11" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="AA11" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
     </row>
     <row r="12" spans="1:27">
       <c r="A12">
         <v>9871</v>
       </c>
       <c r="B12" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="C12" t="s">
+        <v>154</v>
+      </c>
+      <c r="D12" t="s">
         <v>155</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="G12" t="s">
         <v>30</v>
       </c>
       <c r="L12" t="s">
         <v>31</v>
       </c>
       <c r="M12" t="s">
         <v>32</v>
       </c>
       <c r="N12" t="s">
         <v>47</v>
       </c>
       <c r="O12" t="s">
+        <v>156</v>
+      </c>
+      <c r="P12" t="s">
         <v>157</v>
       </c>
-      <c r="P12" t="s">
+      <c r="Q12" t="s">
         <v>158</v>
       </c>
-      <c r="Q12" t="s">
+      <c r="S12" t="s">
         <v>159</v>
       </c>
-      <c r="S12" t="s">
+      <c r="T12" t="s">
         <v>160</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="U12" t="s">
         <v>39</v>
       </c>
       <c r="V12" t="s">
         <v>40</v>
       </c>
       <c r="W12" t="s">
         <v>41</v>
       </c>
       <c r="Y12" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="AA12" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13">
         <v>9872</v>
       </c>
       <c r="B13" t="s">
+        <v>162</v>
+      </c>
+      <c r="C13" t="s">
         <v>163</v>
       </c>
-      <c r="C13" t="s">
+      <c r="D13" t="s">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="G13" t="s">
         <v>30</v>
       </c>
       <c r="L13" t="s">
         <v>31</v>
       </c>
       <c r="M13" t="s">
         <v>32</v>
       </c>
       <c r="N13" t="s">
         <v>47</v>
       </c>
       <c r="O13" t="s">
+        <v>165</v>
+      </c>
+      <c r="P13" t="s">
         <v>166</v>
       </c>
-      <c r="P13" t="s">
+      <c r="Q13" t="s">
         <v>167</v>
       </c>
-      <c r="Q13" t="s">
+      <c r="S13" t="s">
         <v>168</v>
       </c>
-      <c r="S13" t="s">
+      <c r="T13" t="s">
         <v>169</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="U13" t="s">
         <v>39</v>
       </c>
       <c r="V13" t="s">
+        <v>170</v>
+      </c>
+      <c r="W13" t="s">
         <v>171</v>
       </c>
-      <c r="W13" t="s">
+      <c r="Y13" t="s">
         <v>172</v>
       </c>
-      <c r="Y13" t="s">
+      <c r="AA13" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
     </row>
     <row r="14" spans="1:27">
       <c r="A14">
         <v>9873</v>
       </c>
       <c r="B14" t="s">
+        <v>174</v>
+      </c>
+      <c r="C14" t="s">
         <v>175</v>
       </c>
-      <c r="C14" t="s">
+      <c r="D14" t="s">
         <v>176</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="G14" t="s">
         <v>30</v>
       </c>
       <c r="L14" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="M14" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="N14" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="O14" t="s">
+        <v>177</v>
+      </c>
+      <c r="Q14" t="s">
         <v>178</v>
       </c>
-      <c r="Q14" t="s">
+      <c r="V14" t="s">
         <v>179</v>
       </c>
-      <c r="V14" t="s">
+      <c r="W14" t="s">
+        <v>179</v>
+      </c>
+      <c r="Z14" t="s">
         <v>180</v>
       </c>
-      <c r="W14" t="s">
-[...2 lines deleted...]
-      <c r="Z14" t="s">
+      <c r="AA14" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
     </row>
     <row r="15" spans="1:27">
       <c r="A15">
         <v>9879</v>
       </c>
       <c r="B15" t="s">
+        <v>182</v>
+      </c>
+      <c r="C15" t="s">
         <v>183</v>
       </c>
-      <c r="C15" t="s">
+      <c r="D15" t="s">
         <v>184</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="G15" t="s">
         <v>30</v>
       </c>
       <c r="L15" t="s">
+        <v>185</v>
+      </c>
+      <c r="M15" t="s">
+        <v>125</v>
+      </c>
+      <c r="N15" t="s">
         <v>186</v>
       </c>
-      <c r="M15" t="s">
-[...2 lines deleted...]
-      <c r="N15" t="s">
+      <c r="O15" t="s">
         <v>187</v>
       </c>
-      <c r="O15" t="s">
+      <c r="P15" t="s">
         <v>188</v>
       </c>
-      <c r="P15" t="s">
+      <c r="Q15" t="s">
         <v>189</v>
       </c>
-      <c r="Q15" t="s">
+      <c r="S15" t="s">
         <v>190</v>
       </c>
-      <c r="S15" t="s">
+      <c r="T15" t="s">
         <v>191</v>
       </c>
-      <c r="T15" t="s">
+      <c r="U15" t="s">
         <v>192</v>
       </c>
-      <c r="U15" t="s">
+      <c r="V15" t="s">
         <v>193</v>
       </c>
-      <c r="V15" t="s">
+      <c r="W15" t="s">
         <v>194</v>
       </c>
-      <c r="W15" t="s">
+      <c r="Y15" t="s">
         <v>195</v>
       </c>
-      <c r="Y15" t="s">
+      <c r="AA15" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>197</v>
       </c>
     </row>
     <row r="16" spans="1:27">
       <c r="A16">
         <v>9880</v>
       </c>
       <c r="B16" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="C16" t="s">
+        <v>197</v>
+      </c>
+      <c r="D16" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
       <c r="G16" t="s">
         <v>30</v>
       </c>
       <c r="L16" t="s">
         <v>31</v>
       </c>
       <c r="M16" t="s">
         <v>32</v>
       </c>
       <c r="N16" t="s">
         <v>33</v>
       </c>
       <c r="O16" t="s">
+        <v>199</v>
+      </c>
+      <c r="P16" t="s">
         <v>200</v>
       </c>
-      <c r="P16" t="s">
+      <c r="Q16" t="s">
         <v>201</v>
       </c>
-      <c r="Q16" t="s">
+      <c r="S16" t="s">
         <v>202</v>
       </c>
-      <c r="S16" t="s">
+      <c r="T16" t="s">
         <v>203</v>
       </c>
-      <c r="T16" t="s">
+      <c r="U16" t="s">
+        <v>192</v>
+      </c>
+      <c r="V16" t="s">
+        <v>92</v>
+      </c>
+      <c r="W16" t="s">
+        <v>93</v>
+      </c>
+      <c r="Y16" t="s">
         <v>204</v>
       </c>
-      <c r="U16" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="AA16" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
     </row>
     <row r="17" spans="1:27">
       <c r="A17">
         <v>9881</v>
       </c>
       <c r="B17" t="s">
+        <v>205</v>
+      </c>
+      <c r="C17" t="s">
         <v>206</v>
       </c>
-      <c r="C17" t="s">
+      <c r="D17" t="s">
         <v>207</v>
-      </c>
-[...1 lines deleted...]
-        <v>208</v>
       </c>
       <c r="G17" t="s">
         <v>30</v>
       </c>
       <c r="L17" t="s">
         <v>31</v>
       </c>
       <c r="M17" t="s">
         <v>32</v>
       </c>
       <c r="N17" t="s">
         <v>33</v>
       </c>
       <c r="O17" t="s">
+        <v>208</v>
+      </c>
+      <c r="P17" t="s">
         <v>209</v>
       </c>
-      <c r="P17" t="s">
+      <c r="Q17" t="s">
         <v>210</v>
       </c>
-      <c r="Q17" t="s">
+      <c r="S17" t="s">
         <v>211</v>
       </c>
-      <c r="S17" t="s">
+      <c r="T17" t="s">
         <v>212</v>
       </c>
-      <c r="T17" t="s">
+      <c r="U17" t="s">
         <v>213</v>
       </c>
-      <c r="U17" t="s">
+      <c r="V17" t="s">
         <v>214</v>
       </c>
-      <c r="V17" t="s">
+      <c r="W17" t="s">
         <v>215</v>
       </c>
-      <c r="W17" t="s">
+      <c r="Y17" t="s">
         <v>216</v>
       </c>
-      <c r="Y17" t="s">
+      <c r="AA17" t="s">
         <v>217</v>
-      </c>
-[...1 lines deleted...]
-        <v>218</v>
       </c>
     </row>
     <row r="18" spans="1:27">
       <c r="A18">
         <v>9882</v>
       </c>
       <c r="B18" t="s">
+        <v>218</v>
+      </c>
+      <c r="C18" t="s">
         <v>219</v>
       </c>
-      <c r="C18" t="s">
+      <c r="D18" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="G18" t="s">
         <v>30</v>
       </c>
       <c r="L18" t="s">
         <v>31</v>
       </c>
       <c r="M18" t="s">
         <v>32</v>
       </c>
       <c r="N18" t="s">
         <v>33</v>
       </c>
       <c r="O18" t="s">
+        <v>221</v>
+      </c>
+      <c r="P18" t="s">
         <v>222</v>
       </c>
-      <c r="P18" t="s">
+      <c r="Q18" t="s">
         <v>223</v>
       </c>
-      <c r="Q18" t="s">
+      <c r="S18" t="s">
         <v>224</v>
       </c>
-      <c r="S18" t="s">
+      <c r="T18" t="s">
         <v>225</v>
       </c>
-      <c r="T18" t="s">
+      <c r="U18" t="s">
+        <v>192</v>
+      </c>
+      <c r="V18" t="s">
         <v>226</v>
       </c>
-      <c r="U18" t="s">
-[...2 lines deleted...]
-      <c r="V18" t="s">
+      <c r="W18" t="s">
         <v>227</v>
       </c>
-      <c r="W18" t="s">
+      <c r="Y18" t="s">
         <v>228</v>
       </c>
-      <c r="Y18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AA18" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
     </row>
     <row r="19" spans="1:27">
       <c r="A19">
         <v>9883</v>
       </c>
       <c r="B19" t="s">
+        <v>229</v>
+      </c>
+      <c r="C19" t="s">
         <v>230</v>
       </c>
-      <c r="C19" t="s">
+      <c r="D19" t="s">
         <v>231</v>
       </c>
-      <c r="D19" t="s">
+      <c r="G19" t="s">
         <v>232</v>
-      </c>
-[...1 lines deleted...]
-        <v>233</v>
       </c>
       <c r="L19" t="s">
         <v>31</v>
       </c>
       <c r="M19" t="s">
         <v>32</v>
       </c>
       <c r="N19" t="s">
         <v>33</v>
       </c>
       <c r="O19" t="s">
+        <v>233</v>
+      </c>
+      <c r="P19" t="s">
         <v>234</v>
       </c>
-      <c r="P19" t="s">
+      <c r="Q19" t="s">
         <v>235</v>
       </c>
-      <c r="Q19" t="s">
+      <c r="S19" t="s">
         <v>236</v>
       </c>
-      <c r="S19" t="s">
+      <c r="T19" t="s">
         <v>237</v>
       </c>
-      <c r="T19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="U19" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="V19" t="s">
         <v>40</v>
       </c>
       <c r="W19" t="s">
         <v>41</v>
       </c>
       <c r="Y19" t="s">
+        <v>238</v>
+      </c>
+      <c r="AA19" t="s">
         <v>239</v>
-      </c>
-[...1 lines deleted...]
-        <v>240</v>
       </c>
     </row>
     <row r="20" spans="1:27">
       <c r="A20">
         <v>9884</v>
       </c>
       <c r="B20" t="s">
+        <v>240</v>
+      </c>
+      <c r="C20" t="s">
         <v>241</v>
       </c>
-      <c r="C20" t="s">
+      <c r="D20" t="s">
         <v>242</v>
-      </c>
-[...1 lines deleted...]
-        <v>243</v>
       </c>
       <c r="G20" t="s">
         <v>30</v>
       </c>
       <c r="L20" t="s">
         <v>31</v>
       </c>
       <c r="M20" t="s">
         <v>32</v>
       </c>
       <c r="N20" t="s">
         <v>33</v>
       </c>
       <c r="O20" t="s">
+        <v>243</v>
+      </c>
+      <c r="P20" t="s">
         <v>244</v>
       </c>
-      <c r="P20" t="s">
+      <c r="Q20" t="s">
         <v>245</v>
       </c>
-      <c r="Q20" t="s">
+      <c r="S20" t="s">
         <v>246</v>
       </c>
-      <c r="S20" t="s">
+      <c r="T20" t="s">
         <v>247</v>
       </c>
-      <c r="T20" t="s">
+      <c r="U20" t="s">
+        <v>192</v>
+      </c>
+      <c r="V20" t="s">
+        <v>92</v>
+      </c>
+      <c r="W20" t="s">
+        <v>93</v>
+      </c>
+      <c r="Y20" t="s">
         <v>248</v>
       </c>
-      <c r="U20" t="s">
-[...8 lines deleted...]
-      <c r="Y20" t="s">
+      <c r="AA20" t="s">
         <v>249</v>
-      </c>
-[...1 lines deleted...]
-        <v>250</v>
       </c>
     </row>
     <row r="21" spans="1:27">
       <c r="A21">
         <v>9885</v>
       </c>
       <c r="B21" t="s">
+        <v>250</v>
+      </c>
+      <c r="C21" t="s">
         <v>251</v>
       </c>
-      <c r="C21" t="s">
+      <c r="D21" t="s">
         <v>252</v>
-      </c>
-[...1 lines deleted...]
-        <v>253</v>
       </c>
       <c r="G21" t="s">
         <v>30</v>
       </c>
       <c r="L21" t="s">
         <v>31</v>
       </c>
       <c r="M21" t="s">
         <v>32</v>
       </c>
       <c r="N21" t="s">
         <v>33</v>
       </c>
       <c r="O21" t="s">
+        <v>253</v>
+      </c>
+      <c r="P21" t="s">
         <v>254</v>
       </c>
-      <c r="P21" t="s">
+      <c r="Q21" t="s">
         <v>255</v>
       </c>
-      <c r="Q21" t="s">
+      <c r="S21" t="s">
         <v>256</v>
       </c>
-      <c r="S21" t="s">
+      <c r="T21" t="s">
         <v>257</v>
       </c>
-      <c r="T21" t="s">
+      <c r="U21" t="s">
         <v>258</v>
       </c>
-      <c r="U21" t="s">
+      <c r="X21" t="s">
         <v>259</v>
       </c>
-      <c r="X21" t="s">
+      <c r="Y21" t="s">
         <v>260</v>
       </c>
-      <c r="Y21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AA21" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="22" spans="1:27">
       <c r="A22">
         <v>9886</v>
       </c>
       <c r="B22" t="s">
+        <v>261</v>
+      </c>
+      <c r="C22" t="s">
         <v>262</v>
       </c>
-      <c r="C22" t="s">
+      <c r="D22" t="s">
         <v>263</v>
-      </c>
-[...1 lines deleted...]
-        <v>264</v>
       </c>
       <c r="G22" t="s">
         <v>30</v>
       </c>
       <c r="L22" t="s">
-        <v>31</v>
+        <v>185</v>
       </c>
       <c r="M22" t="s">
-        <v>32</v>
+        <v>125</v>
       </c>
       <c r="N22" t="s">
-        <v>33</v>
+        <v>264</v>
       </c>
       <c r="O22" t="s">
         <v>265</v>
       </c>
       <c r="P22" t="s">
         <v>266</v>
       </c>
       <c r="Q22" t="s">
         <v>267</v>
       </c>
       <c r="S22" t="s">
         <v>268</v>
       </c>
       <c r="T22" t="s">
         <v>269</v>
       </c>
       <c r="U22" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="V22" t="s">
         <v>270</v>
       </c>
       <c r="W22" t="s">
         <v>271</v>
       </c>
       <c r="Y22" t="s">
         <v>272</v>
       </c>
       <c r="AA22" t="s">
-        <v>43</v>
+        <v>273</v>
       </c>
     </row>
     <row r="23" spans="1:27">
       <c r="A23">
         <v>10326</v>
       </c>
       <c r="B23" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="C23" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="D23" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="E23" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="G23" t="s">
         <v>61</v>
       </c>
       <c r="L23" t="s">
         <v>31</v>
       </c>
       <c r="M23" t="s">
         <v>62</v>
       </c>
       <c r="N23" t="s">
         <v>63</v>
       </c>
       <c r="O23" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="P23" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="Q23" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="R23" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="S23" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="T23" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="U23" t="s">
         <v>39</v>
       </c>
       <c r="V23" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="W23" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="Y23" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="AA23" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24">
         <v>10327</v>
       </c>
       <c r="B24" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="C24" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="D24" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="E24" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="G24" t="s">
         <v>61</v>
       </c>
       <c r="H24" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="I24" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="K24" t="s">
         <v>61</v>
       </c>
       <c r="L24" t="s">
         <v>31</v>
       </c>
       <c r="M24" t="s">
         <v>62</v>
       </c>
       <c r="N24" t="s">
         <v>63</v>
       </c>
       <c r="O24" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="P24" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="Q24" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="R24" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="S24" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="T24" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="U24" t="s">
         <v>39</v>
       </c>
       <c r="V24" t="s">
         <v>69</v>
       </c>
       <c r="W24" t="s">
         <v>70</v>
       </c>
       <c r="Y24" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="AA24" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
     </row>
     <row r="25" spans="1:27">
       <c r="A25">
         <v>10328</v>
       </c>
       <c r="B25" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="C25" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="D25" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="E25" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="F25" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="G25" t="s">
         <v>61</v>
       </c>
       <c r="L25" t="s">
         <v>31</v>
       </c>
       <c r="M25" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="N25" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="O25" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="P25" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="Q25" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="S25" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="T25" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="U25" t="s">
         <v>39</v>
       </c>
       <c r="V25" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="W25" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="Y25" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="AA25" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
     </row>
     <row r="26" spans="1:27">
       <c r="A26">
         <v>10329</v>
       </c>
       <c r="B26" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="C26" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="D26" t="s">
         <v>46</v>
       </c>
       <c r="E26" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="G26" t="s">
         <v>61</v>
       </c>
       <c r="H26" t="s">
         <v>46</v>
       </c>
       <c r="I26" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="K26" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="L26" t="s">
         <v>31</v>
       </c>
       <c r="M26" t="s">
         <v>62</v>
       </c>
       <c r="N26" t="s">
         <v>63</v>
       </c>
       <c r="O26" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="P26" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="R26" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="S26" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="T26" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="U26" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="X26" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="Y26" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="Z26" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="AA26" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
     </row>
     <row r="27" spans="1:27">
       <c r="A27">
         <v>10330</v>
       </c>
       <c r="B27" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="C27" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="D27" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="E27" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="G27" t="s">
         <v>61</v>
       </c>
       <c r="L27" t="s">
         <v>31</v>
       </c>
       <c r="M27" t="s">
         <v>62</v>
       </c>
       <c r="N27" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="O27" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="P27" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="Q27" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="S27" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="T27" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="U27" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="V27" t="s">
         <v>69</v>
       </c>
       <c r="W27" t="s">
         <v>70</v>
       </c>
       <c r="Y27" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="AA27" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="28" spans="1:27">
       <c r="A28">
         <v>10331</v>
       </c>
       <c r="B28" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="C28" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="D28" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E28" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="G28" t="s">
         <v>61</v>
       </c>
       <c r="L28" t="s">
         <v>31</v>
       </c>
       <c r="M28" t="s">
         <v>62</v>
       </c>
       <c r="N28" t="s">
         <v>63</v>
       </c>
       <c r="O28" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="P28" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="Q28" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="R28" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="S28" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="T28" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="U28" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="V28" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="W28" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="Y28" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="AA28" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
     </row>
     <row r="29" spans="1:27">
       <c r="A29">
         <v>10332</v>
       </c>
       <c r="B29" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="C29" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="D29" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="E29" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="G29" t="s">
         <v>61</v>
       </c>
       <c r="L29" t="s">
         <v>31</v>
       </c>
       <c r="M29" t="s">
         <v>62</v>
       </c>
       <c r="N29" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="O29" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="P29" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="Q29" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="S29" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="T29" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="U29" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="V29" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="W29" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="Y29" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="AA29" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
     </row>
     <row r="30" spans="1:27">
       <c r="A30">
         <v>10333</v>
       </c>
       <c r="B30" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="C30" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="D30" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="E30" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="G30" t="s">
         <v>61</v>
       </c>
       <c r="L30" t="s">
         <v>31</v>
       </c>
       <c r="M30" t="s">
         <v>62</v>
       </c>
       <c r="N30" t="s">
         <v>63</v>
       </c>
       <c r="O30" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="P30" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="Q30" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="S30" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="T30" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="U30" t="s">
         <v>39</v>
       </c>
       <c r="V30" t="s">
         <v>69</v>
       </c>
       <c r="W30" t="s">
         <v>70</v>
       </c>
       <c r="Y30" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="AA30" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
     </row>
     <row r="31" spans="1:27">
       <c r="A31">
         <v>10334</v>
       </c>
       <c r="B31" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="C31" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="D31" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="E31" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="F31" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="G31" t="s">
         <v>61</v>
       </c>
       <c r="L31" t="s">
         <v>31</v>
       </c>
       <c r="M31" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="N31" t="s">
         <v>63</v>
       </c>
       <c r="O31" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="P31" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="Q31" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="S31" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="T31" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="U31" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="V31" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="W31" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="Y31" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="AA31" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
     </row>
     <row r="32" spans="1:27">
       <c r="A32">
         <v>10335</v>
       </c>
       <c r="B32" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="C32" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="D32" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="E32" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="G32" t="s">
         <v>61</v>
       </c>
       <c r="L32" t="s">
         <v>31</v>
       </c>
       <c r="M32" t="s">
         <v>62</v>
       </c>
       <c r="N32" t="s">
         <v>63</v>
       </c>
       <c r="O32" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="P32" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="Q32" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="S32" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="T32" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="U32" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="V32" t="s">
         <v>69</v>
       </c>
       <c r="W32" t="s">
         <v>70</v>
       </c>
       <c r="Y32" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="AA32" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
     </row>
     <row r="33" spans="1:27">
       <c r="A33">
         <v>10336</v>
       </c>
       <c r="B33" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="C33" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="D33" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="E33" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="G33" t="s">
         <v>61</v>
       </c>
       <c r="L33" t="s">
         <v>31</v>
       </c>
       <c r="M33" t="s">
         <v>62</v>
       </c>
       <c r="N33" t="s">
         <v>63</v>
       </c>
       <c r="O33" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="P33" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="R33" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="S33" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="T33" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="U33" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="V33" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="W33" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="Y33" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="AA33" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
     </row>
     <row r="34" spans="1:27">
       <c r="A34">
         <v>10337</v>
       </c>
       <c r="B34" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="C34" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="D34" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="E34" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="G34" t="s">
         <v>61</v>
       </c>
       <c r="L34" t="s">
         <v>31</v>
       </c>
       <c r="M34" t="s">
         <v>62</v>
       </c>
       <c r="N34" t="s">
         <v>63</v>
       </c>
       <c r="O34" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="P34" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="Q34" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="S34" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="T34" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="U34" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="V34" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="W34" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="Y34" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="AA34" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
     </row>
     <row r="35" spans="1:27">
       <c r="A35">
         <v>10338</v>
       </c>
       <c r="B35" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="C35" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="D35" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="E35" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="F35" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="G35" t="s">
         <v>61</v>
       </c>
       <c r="L35" t="s">
         <v>31</v>
       </c>
       <c r="M35" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="N35" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="O35" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="P35" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="S35" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="T35" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="U35" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="V35" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="W35" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="Y35" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="AA35" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
     </row>
     <row r="36" spans="1:27">
       <c r="A36">
         <v>10340</v>
       </c>
       <c r="B36" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="C36" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="D36" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E36" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="G36" t="s">
         <v>61</v>
       </c>
       <c r="H36" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="I36" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="K36" t="s">
         <v>61</v>
       </c>
       <c r="L36" t="s">
         <v>31</v>
       </c>
       <c r="M36" t="s">
         <v>62</v>
       </c>
       <c r="N36" t="s">
         <v>63</v>
       </c>
       <c r="O36" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="P36" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="Q36" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="R36" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="S36" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="T36" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="U36" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="V36" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="W36" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="Y36" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="AA36" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
     </row>
     <row r="37" spans="1:27">
       <c r="A37">
         <v>10341</v>
       </c>
       <c r="B37" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="C37" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="D37" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="E37" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="G37" t="s">
         <v>61</v>
       </c>
       <c r="L37" t="s">
         <v>31</v>
       </c>
       <c r="M37" t="s">
         <v>62</v>
       </c>
       <c r="N37" t="s">
         <v>63</v>
       </c>
       <c r="O37" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="P37" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="Q37" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="S37" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="T37" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="U37" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="V37" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="W37" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="Y37" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="AA37" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
     </row>
     <row r="38" spans="1:27">
       <c r="A38">
         <v>10342</v>
       </c>
       <c r="B38" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="C38" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="D38" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E38" t="s">
+        <v>456</v>
+      </c>
+      <c r="G38" t="s">
+        <v>61</v>
+      </c>
+      <c r="H38" t="s">
         <v>455</v>
       </c>
-      <c r="G38" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I38" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="K38" t="s">
         <v>61</v>
       </c>
       <c r="L38" t="s">
         <v>31</v>
       </c>
       <c r="M38" t="s">
         <v>62</v>
       </c>
       <c r="N38" t="s">
         <v>63</v>
       </c>
       <c r="O38" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="P38" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="Q38" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="R38" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="S38" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="T38" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="U38" t="s">
         <v>39</v>
       </c>
       <c r="V38" t="s">
         <v>69</v>
       </c>
       <c r="W38" t="s">
         <v>70</v>
       </c>
       <c r="Y38" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="AA38" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="39" spans="1:27">
       <c r="A39">
         <v>10343</v>
       </c>
       <c r="B39" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="C39" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="D39" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="E39" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="G39" t="s">
         <v>61</v>
       </c>
       <c r="L39" t="s">
         <v>31</v>
       </c>
       <c r="M39" t="s">
         <v>62</v>
       </c>
       <c r="N39" t="s">
         <v>63</v>
       </c>
       <c r="O39" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="P39" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="Q39" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="S39" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="T39" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="U39" t="s">
         <v>39</v>
       </c>
       <c r="V39" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="W39" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="Y39" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="AA39" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="40" spans="1:27">
       <c r="A40">
         <v>10344</v>
       </c>
       <c r="B40" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="C40" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="D40" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="E40" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="F40" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="G40" t="s">
         <v>61</v>
       </c>
       <c r="L40" t="s">
         <v>31</v>
       </c>
       <c r="M40" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="N40" t="s">
         <v>63</v>
       </c>
       <c r="O40" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="P40" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="Q40" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="S40" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="T40" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="U40" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="V40" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="W40" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="Y40" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="AA40" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
     </row>
     <row r="41" spans="1:27">
       <c r="A41">
         <v>10345</v>
       </c>
       <c r="B41" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="C41" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="D41" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="E41" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="G41" t="s">
         <v>61</v>
       </c>
       <c r="L41" t="s">
         <v>31</v>
       </c>
       <c r="M41" t="s">
         <v>62</v>
       </c>
       <c r="N41" t="s">
         <v>63</v>
       </c>
       <c r="O41" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="P41" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="Q41" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="S41" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="T41" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="U41" t="s">
         <v>39</v>
       </c>
       <c r="V41" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="W41" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="Y41" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="AA41" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
     </row>
     <row r="42" spans="1:27">
       <c r="A42">
         <v>10346</v>
       </c>
       <c r="B42" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="C42" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="D42" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="E42" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="G42" t="s">
         <v>61</v>
       </c>
       <c r="L42" t="s">
         <v>31</v>
       </c>
       <c r="M42" t="s">
         <v>62</v>
       </c>
       <c r="N42" t="s">
         <v>63</v>
       </c>
       <c r="O42" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="P42" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="Q42" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="S42" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="T42" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="U42" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="V42" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="W42" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="Y42" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="AA42" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
     </row>
     <row r="43" spans="1:27">
       <c r="A43">
         <v>10347</v>
       </c>
       <c r="B43" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="C43" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="D43" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="E43" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="G43" t="s">
         <v>61</v>
       </c>
       <c r="L43" t="s">
         <v>31</v>
       </c>
       <c r="M43" t="s">
         <v>62</v>
       </c>
       <c r="N43" t="s">
         <v>63</v>
       </c>
       <c r="O43" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="P43" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="Q43" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="S43" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="T43" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="U43" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="V43" t="s">
         <v>69</v>
       </c>
       <c r="W43" t="s">
         <v>70</v>
       </c>
       <c r="Y43" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="AA43" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
     </row>
     <row r="44" spans="1:27">
       <c r="A44">
         <v>10348</v>
       </c>
       <c r="B44" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="C44" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="D44" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E44" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="G44" t="s">
         <v>61</v>
       </c>
       <c r="L44" t="s">
         <v>31</v>
       </c>
       <c r="M44" t="s">
         <v>62</v>
       </c>
       <c r="N44" t="s">
         <v>63</v>
       </c>
       <c r="O44" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="P44" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="Q44" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="S44" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="T44" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="U44" t="s">
         <v>39</v>
       </c>
       <c r="V44" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="W44" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="Y44" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="AA44" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
     </row>
     <row r="45" spans="1:27">
       <c r="A45">
         <v>10349</v>
       </c>
       <c r="B45" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="C45" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="D45" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E45" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="G45" t="s">
         <v>61</v>
       </c>
       <c r="L45" t="s">
         <v>31</v>
       </c>
       <c r="M45" t="s">
         <v>62</v>
       </c>
       <c r="N45" t="s">
         <v>63</v>
       </c>
       <c r="O45" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="P45" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="Q45" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="S45" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="T45" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="U45" t="s">
         <v>39</v>
       </c>
       <c r="V45" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="W45" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="Y45" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="AA45" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
     </row>
     <row r="46" spans="1:27">
       <c r="A46">
         <v>10370</v>
       </c>
       <c r="B46" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="C46" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="D46" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="E46" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="G46" t="s">
         <v>61</v>
       </c>
       <c r="H46" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="J46" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="K46" t="s">
         <v>61</v>
       </c>
       <c r="L46" t="s">
         <v>31</v>
       </c>
       <c r="M46" t="s">
         <v>62</v>
       </c>
       <c r="N46" t="s">
         <v>63</v>
       </c>
       <c r="O46" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="P46" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="Q46" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="R46" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="S46" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="T46" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="U46" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="V46" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="W46" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="Y46" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="AA46" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
     </row>
     <row r="47" spans="1:27">
       <c r="A47">
         <v>10371</v>
       </c>
       <c r="B47" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="C47" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="D47" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="E47" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="G47" t="s">
         <v>61</v>
       </c>
       <c r="L47" t="s">
         <v>31</v>
       </c>
       <c r="M47" t="s">
         <v>62</v>
       </c>
       <c r="N47" t="s">
         <v>63</v>
       </c>
       <c r="O47" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="P47" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="Q47" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="S47" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="T47" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="U47" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="V47" t="s">
         <v>69</v>
       </c>
       <c r="W47" t="s">
         <v>70</v>
       </c>
       <c r="Y47" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="AA47" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
     </row>
     <row r="48" spans="1:27">
       <c r="A48">
         <v>10372</v>
       </c>
       <c r="B48" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="C48" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="D48" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="E48" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="G48" t="s">
         <v>61</v>
       </c>
       <c r="H48" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="J48" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="K48" t="s">
         <v>61</v>
       </c>
       <c r="L48" t="s">
         <v>31</v>
       </c>
       <c r="M48" t="s">
         <v>62</v>
       </c>
       <c r="N48" t="s">
         <v>63</v>
       </c>
       <c r="O48" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="P48" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="Q48" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="R48" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="S48" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="T48" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="U48" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="V48" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="W48" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="Y48" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="AA48" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
     </row>
     <row r="49" spans="1:27">
       <c r="A49">
         <v>10373</v>
       </c>
       <c r="B49" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="C49" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="D49" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="E49" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="G49" t="s">
         <v>61</v>
       </c>
       <c r="L49" t="s">
         <v>31</v>
       </c>
       <c r="M49" t="s">
         <v>62</v>
       </c>
       <c r="N49" t="s">
         <v>63</v>
       </c>
       <c r="O49" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="P49" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="Q49" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="S49" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="T49" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="U49" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="V49" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="W49" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="Y49" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="AA49" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
     </row>
     <row r="50" spans="1:27">
       <c r="A50">
         <v>10374</v>
       </c>
       <c r="B50" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="C50" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="D50" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="E50" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F50" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="G50" t="s">
         <v>61</v>
       </c>
       <c r="L50" t="s">
         <v>31</v>
       </c>
       <c r="M50" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="N50" t="s">
         <v>63</v>
       </c>
       <c r="O50" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="P50" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="Q50" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="S50" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="T50" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="U50" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="V50" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="W50" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="Y50" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="AA50" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
     </row>
     <row r="51" spans="1:27">
       <c r="A51">
         <v>10375</v>
       </c>
       <c r="B51" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="C51" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="D51" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="E51" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="G51" t="s">
         <v>61</v>
       </c>
       <c r="L51" t="s">
         <v>31</v>
       </c>
       <c r="M51" t="s">
         <v>62</v>
       </c>
       <c r="N51" t="s">
         <v>63</v>
       </c>
       <c r="O51" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="P51" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="Q51" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="S51" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="T51" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="U51" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="V51" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="W51" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="Y51" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="AA51" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
     </row>
     <row r="52" spans="1:27">
       <c r="A52">
         <v>10376</v>
       </c>
       <c r="B52" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="C52" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="D52" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="E52" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="G52" t="s">
         <v>61</v>
       </c>
       <c r="L52" t="s">
         <v>31</v>
       </c>
       <c r="M52" t="s">
         <v>62</v>
       </c>
       <c r="N52" t="s">
         <v>63</v>
       </c>
       <c r="O52" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="P52" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="Q52" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="S52" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="T52" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="U52" t="s">
         <v>39</v>
       </c>
       <c r="V52" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="W52" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="Y52" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="AA52" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
     </row>
     <row r="53" spans="1:27">
       <c r="A53">
         <v>10377</v>
       </c>
       <c r="B53" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="C53" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="D53" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="E53" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="G53" t="s">
         <v>61</v>
       </c>
       <c r="L53" t="s">
         <v>31</v>
       </c>
       <c r="M53" t="s">
         <v>62</v>
       </c>
       <c r="N53" t="s">
         <v>63</v>
       </c>
       <c r="O53" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="P53" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="Q53" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="S53" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="T53" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="U53" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="V53" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="W53" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="Y53" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="AA53" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
     </row>
     <row r="54" spans="1:27">
       <c r="A54">
         <v>10378</v>
       </c>
       <c r="B54" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="C54" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="D54" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="E54" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="G54" t="s">
         <v>61</v>
       </c>
       <c r="L54" t="s">
         <v>31</v>
       </c>
       <c r="M54" t="s">
         <v>62</v>
       </c>
       <c r="N54" t="s">
         <v>63</v>
       </c>
       <c r="O54" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="P54" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="Q54" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="S54" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="T54" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="U54" t="s">
         <v>39</v>
       </c>
       <c r="V54" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="W54" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="Y54" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="AA54" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
     </row>
     <row r="55" spans="1:27">
       <c r="A55">
         <v>10379</v>
       </c>
       <c r="B55" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="C55" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="D55" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="E55" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="G55" t="s">
         <v>61</v>
       </c>
       <c r="H55" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="I55" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="K55" t="s">
         <v>61</v>
       </c>
       <c r="L55" t="s">
         <v>31</v>
       </c>
       <c r="M55" t="s">
         <v>62</v>
       </c>
       <c r="N55" t="s">
         <v>63</v>
       </c>
       <c r="O55" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="P55" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="Q55" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="R55" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="S55" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="T55" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="U55" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="V55" t="s">
         <v>69</v>
       </c>
       <c r="W55" t="s">
         <v>70</v>
       </c>
       <c r="Y55" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="AA55" t="s">
-        <v>218</v>
+        <v>273</v>
       </c>
     </row>
     <row r="56" spans="1:27">
       <c r="A56">
         <v>10380</v>
       </c>
       <c r="B56" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="C56" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="D56" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="E56" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="G56" t="s">
         <v>61</v>
       </c>
       <c r="L56" t="s">
         <v>31</v>
       </c>
       <c r="M56" t="s">
         <v>62</v>
       </c>
       <c r="N56" t="s">
         <v>63</v>
       </c>
       <c r="O56" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="P56" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="Q56" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="S56" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="T56" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="U56" t="s">
         <v>39</v>
       </c>
       <c r="V56" t="s">
         <v>69</v>
       </c>
       <c r="W56" t="s">
         <v>70</v>
       </c>
       <c r="Y56" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="AA56" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
     </row>
     <row r="57" spans="1:27">
       <c r="A57">
         <v>10381</v>
       </c>
       <c r="B57" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="C57" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="D57" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="E57" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="G57" t="s">
         <v>61</v>
       </c>
       <c r="L57" t="s">
         <v>31</v>
       </c>
       <c r="M57" t="s">
         <v>62</v>
       </c>
       <c r="N57" t="s">
         <v>63</v>
       </c>
       <c r="O57" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="P57" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="Q57" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="S57" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="T57" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="U57" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="V57" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="W57" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="Y57" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="AA57" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
     </row>
     <row r="58" spans="1:27">
       <c r="A58">
         <v>10382</v>
       </c>
       <c r="B58" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="C58" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="D58" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="E58" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="G58" t="s">
         <v>61</v>
       </c>
       <c r="L58" t="s">
         <v>31</v>
       </c>
       <c r="M58" t="s">
         <v>62</v>
       </c>
       <c r="N58" t="s">
         <v>63</v>
       </c>
       <c r="O58" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
       <c r="P58" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="Q58" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="S58" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="T58" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="U58" t="s">
         <v>39</v>
       </c>
       <c r="V58" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="W58" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="Y58" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="AA58" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
     </row>
     <row r="59" spans="1:27">
       <c r="A59">
         <v>10383</v>
       </c>
       <c r="B59" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="C59" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="D59" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="E59" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="G59" t="s">
         <v>61</v>
       </c>
       <c r="L59" t="s">
         <v>31</v>
       </c>
       <c r="M59" t="s">
         <v>62</v>
       </c>
       <c r="N59" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="O59" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="P59" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="Q59" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="R59" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="S59" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="T59" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="U59" t="s">
         <v>39</v>
       </c>
       <c r="V59" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="W59" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="Y59" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="AA59" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="60" spans="1:27">
       <c r="A60">
         <v>10384</v>
       </c>
       <c r="B60" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="C60" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="D60" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="E60" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="G60" t="s">
         <v>61</v>
       </c>
       <c r="L60" t="s">
         <v>31</v>
       </c>
       <c r="M60" t="s">
         <v>62</v>
       </c>
       <c r="N60" t="s">
         <v>63</v>
       </c>
       <c r="O60" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="P60" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="Q60" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="S60" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="T60" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="U60" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="V60" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="W60" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="Y60" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="AA60" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
     </row>
     <row r="61" spans="1:27">
       <c r="A61">
         <v>10385</v>
       </c>
       <c r="B61" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="C61" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="D61" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="E61" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="G61" t="s">
         <v>61</v>
       </c>
       <c r="L61" t="s">
         <v>31</v>
       </c>
       <c r="M61" t="s">
         <v>62</v>
       </c>
       <c r="N61" t="s">
         <v>63</v>
       </c>
       <c r="O61" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="P61" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="Q61" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="S61" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="T61" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="U61" t="s">
         <v>39</v>
       </c>
       <c r="V61" t="s">
         <v>69</v>
       </c>
       <c r="W61" t="s">
         <v>70</v>
       </c>
       <c r="Y61" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="AA61" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
     </row>
     <row r="62" spans="1:27">
       <c r="A62">
         <v>10386</v>
       </c>
       <c r="B62" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="C62" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="D62" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="E62" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
       <c r="G62" t="s">
         <v>61</v>
       </c>
       <c r="L62" t="s">
         <v>31</v>
       </c>
       <c r="M62" t="s">
         <v>62</v>
       </c>
       <c r="N62" t="s">
         <v>63</v>
       </c>
       <c r="O62" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="P62" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="Q62" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="S62" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="T62" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="U62" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="V62" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="W62" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="Y62" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="AA62" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="63" spans="1:27">
       <c r="A63">
         <v>10387</v>
       </c>
       <c r="B63" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="C63" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="D63" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="E63" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="G63" t="s">
         <v>61</v>
       </c>
       <c r="L63" t="s">
         <v>31</v>
       </c>
       <c r="M63" t="s">
         <v>62</v>
       </c>
       <c r="N63" t="s">
         <v>63</v>
       </c>
       <c r="O63" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="P63" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="Q63" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="S63" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="T63" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="U63" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="V63" t="s">
         <v>69</v>
       </c>
       <c r="W63" t="s">
         <v>70</v>
       </c>
       <c r="Y63" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="Z63" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="AA63" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
     </row>
     <row r="64" spans="1:27">
       <c r="A64">
         <v>10388</v>
       </c>
       <c r="B64" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="C64" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="D64" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="E64" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="G64" t="s">
         <v>61</v>
       </c>
       <c r="L64" t="s">
         <v>31</v>
       </c>
       <c r="M64" t="s">
         <v>62</v>
       </c>
       <c r="N64" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="O64" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="P64" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="Q64" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="S64" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="T64" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="U64" t="s">
         <v>39</v>
       </c>
       <c r="V64" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
       <c r="W64" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="Y64" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
       <c r="AA64" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
     </row>
     <row r="65" spans="1:27">
       <c r="A65">
         <v>10389</v>
       </c>
       <c r="B65" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="C65" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="D65" t="s">
         <v>29</v>
       </c>
       <c r="E65" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="G65" t="s">
         <v>61</v>
       </c>
       <c r="H65" t="s">
         <v>29</v>
       </c>
       <c r="I65" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="K65" t="s">
         <v>61</v>
       </c>
       <c r="L65" t="s">
         <v>31</v>
       </c>
       <c r="M65" t="s">
         <v>62</v>
       </c>
       <c r="N65" t="s">
         <v>63</v>
       </c>
       <c r="O65" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="P65" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="Q65" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="R65" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="S65" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="T65" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="U65" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="V65" t="s">
         <v>69</v>
       </c>
       <c r="W65" t="s">
         <v>70</v>
       </c>
       <c r="Y65" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="AA65" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="66" spans="1:27">
       <c r="A66">
         <v>10390</v>
       </c>
       <c r="B66" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="C66" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="D66" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="E66" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="G66" t="s">
         <v>61</v>
       </c>
       <c r="L66" t="s">
         <v>31</v>
       </c>
       <c r="M66" t="s">
         <v>62</v>
       </c>
       <c r="N66" t="s">
         <v>63</v>
       </c>
       <c r="O66" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="P66" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="Q66" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
       <c r="S66" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="T66" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
       <c r="U66" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="V66" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="W66" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
       <c r="Y66" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="AA66" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="67" spans="1:27">
       <c r="A67">
         <v>10391</v>
       </c>
       <c r="B67" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="C67" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="D67" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="E67" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="G67" t="s">
         <v>61</v>
       </c>
       <c r="L67" t="s">
         <v>31</v>
       </c>
       <c r="M67" t="s">
         <v>62</v>
       </c>
       <c r="N67" t="s">
         <v>33</v>
       </c>
       <c r="O67" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="P67" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="Q67" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="S67" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="T67" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="U67" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="V67" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="W67" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="Y67" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="AA67" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
     </row>
     <row r="68" spans="1:27">
       <c r="A68">
         <v>10392</v>
       </c>
       <c r="B68" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
       <c r="C68" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="D68" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="E68" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
       <c r="G68" t="s">
         <v>61</v>
       </c>
       <c r="L68" t="s">
         <v>31</v>
       </c>
       <c r="M68" t="s">
         <v>62</v>
       </c>
       <c r="N68" t="s">
         <v>63</v>
       </c>
       <c r="O68" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="P68" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="S68" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="T68" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="U68" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="X68" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="Y68" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="AA68" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
     </row>
     <row r="69" spans="1:27">
       <c r="A69">
         <v>10393</v>
       </c>
       <c r="B69" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C69" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="D69" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="E69" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="G69" t="s">
         <v>61</v>
       </c>
       <c r="H69" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="J69" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="K69" t="s">
         <v>61</v>
       </c>
       <c r="L69" t="s">
         <v>31</v>
       </c>
       <c r="M69" t="s">
         <v>62</v>
       </c>
       <c r="N69" t="s">
         <v>63</v>
       </c>
       <c r="O69" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="P69" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="Q69" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="R69" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="S69" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="T69" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="U69" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="V69" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="W69" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="Y69" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="AA69" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
     </row>
     <row r="70" spans="1:27">
       <c r="A70">
         <v>10394</v>
       </c>
       <c r="B70" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="C70" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="D70" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="E70" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="G70" t="s">
         <v>61</v>
       </c>
       <c r="L70" t="s">
         <v>31</v>
       </c>
       <c r="M70" t="s">
         <v>62</v>
       </c>
       <c r="N70" t="s">
         <v>63</v>
       </c>
       <c r="O70" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="P70" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="Q70" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="S70" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="T70" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
       <c r="U70" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="V70" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="W70" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="Y70" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="AA70" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
     </row>
     <row r="71" spans="1:27">
       <c r="A71">
         <v>10395</v>
       </c>
       <c r="B71" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="C71" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
       <c r="D71" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="E71" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="F71" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="G71" t="s">
         <v>61</v>
       </c>
       <c r="L71" t="s">
         <v>31</v>
       </c>
       <c r="M71" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="N71" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="O71" t="s">
-        <v>813</v>
+        <v>814</v>
       </c>
       <c r="P71" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="Q71" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="S71" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="T71" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="U71" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="V71" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="W71" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="Y71" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="AA71" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
     </row>
     <row r="72" spans="1:27">
       <c r="A72">
         <v>10396</v>
       </c>
       <c r="B72" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
       <c r="C72" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="D72" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="E72" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
       <c r="G72" t="s">
         <v>61</v>
       </c>
       <c r="L72" t="s">
         <v>31</v>
       </c>
       <c r="M72" t="s">
         <v>62</v>
       </c>
       <c r="N72" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="O72" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="P72" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
       <c r="Q72" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="R72" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
       <c r="S72" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="T72" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
       <c r="U72" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="V72" t="s">
-        <v>828</v>
+        <v>829</v>
       </c>
       <c r="W72" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
       <c r="Y72" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="AA72" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="73" spans="1:27">
       <c r="A73">
         <v>10397</v>
       </c>
       <c r="B73" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="C73" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="D73" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="E73" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="G73" t="s">
         <v>61</v>
       </c>
       <c r="L73" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="M73" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="N73" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="O73" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="Q73" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="AA73" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
     </row>
     <row r="74" spans="1:27">
       <c r="A74">
         <v>10398</v>
       </c>
       <c r="B74" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="C74" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="D74" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="E74" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="G74" t="s">
         <v>61</v>
       </c>
       <c r="H74" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="I74" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="K74" t="s">
         <v>61</v>
       </c>
       <c r="L74" t="s">
         <v>31</v>
       </c>
       <c r="M74" t="s">
         <v>62</v>
       </c>
       <c r="N74" t="s">
         <v>63</v>
       </c>
       <c r="O74" t="s">
-        <v>841</v>
+        <v>842</v>
       </c>
       <c r="P74" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="Q74" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
       <c r="R74" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="S74" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="T74" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="U74" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
       <c r="V74" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="W74" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
       <c r="Y74" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="AA74" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
     </row>
     <row r="75" spans="1:27">
       <c r="A75">
         <v>10399</v>
       </c>
       <c r="B75" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
       <c r="C75" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="D75" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="E75" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
       <c r="G75" t="s">
         <v>61</v>
       </c>
       <c r="L75" t="s">
         <v>31</v>
       </c>
       <c r="M75" t="s">
         <v>62</v>
       </c>
       <c r="N75" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="O75" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="P75" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
       <c r="Q75" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="S75" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
       <c r="T75" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="U75" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="V75" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="W75" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="Y75" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
       <c r="AA75" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
     </row>
     <row r="76" spans="1:27">
       <c r="A76">
         <v>10400</v>
       </c>
       <c r="B76" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="C76" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
       <c r="D76" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="E76" t="s">
+        <v>866</v>
+      </c>
+      <c r="G76" t="s">
+        <v>61</v>
+      </c>
+      <c r="H76" t="s">
         <v>865</v>
       </c>
-      <c r="G76" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I76" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="K76" t="s">
         <v>61</v>
       </c>
       <c r="L76" t="s">
         <v>31</v>
       </c>
       <c r="M76" t="s">
         <v>62</v>
       </c>
       <c r="N76" t="s">
         <v>63</v>
       </c>
       <c r="O76" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="P76" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="Q76" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
       <c r="R76" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="S76" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="T76" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
       <c r="U76" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="V76" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="W76" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="Y76" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
       <c r="AA76" t="s">
-        <v>876</v>
+        <v>877</v>
       </c>
     </row>
     <row r="77" spans="1:27">
       <c r="A77">
         <v>10401</v>
       </c>
       <c r="B77" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
       <c r="C77" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="D77" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="E77" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
       <c r="G77" t="s">
         <v>61</v>
       </c>
       <c r="L77" t="s">
         <v>31</v>
       </c>
       <c r="M77" t="s">
         <v>62</v>
       </c>
       <c r="N77" t="s">
         <v>63</v>
       </c>
       <c r="O77" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="P77" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
       <c r="Q77" t="s">
-        <v>882</v>
+        <v>883</v>
       </c>
       <c r="S77" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
       <c r="T77" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="U77" t="s">
         <v>39</v>
       </c>
       <c r="V77" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="W77" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="Y77" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
       <c r="AA77" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="78" spans="1:27">
       <c r="A78">
         <v>10402</v>
       </c>
       <c r="B78" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="C78" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
       <c r="D78" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="E78" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="G78" t="s">
         <v>61</v>
       </c>
       <c r="L78" t="s">
         <v>31</v>
       </c>
       <c r="M78" t="s">
         <v>62</v>
       </c>
       <c r="N78" t="s">
         <v>63</v>
       </c>
       <c r="O78" t="s">
-        <v>888</v>
+        <v>889</v>
       </c>
       <c r="P78" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
       <c r="Q78" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="S78" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
       <c r="T78" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="U78" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="V78" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="W78" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="Y78" t="s">
-        <v>895</v>
+        <v>896</v>
       </c>
       <c r="AA78" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="79" spans="1:27">
       <c r="A79">
         <v>10403</v>
       </c>
       <c r="B79" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
       <c r="C79" t="s">
-        <v>897</v>
+        <v>898</v>
       </c>
       <c r="D79" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="E79" t="s">
-        <v>898</v>
+        <v>899</v>
       </c>
       <c r="G79" t="s">
         <v>61</v>
       </c>
       <c r="L79" t="s">
         <v>31</v>
       </c>
       <c r="M79" t="s">
         <v>62</v>
       </c>
       <c r="N79" t="s">
         <v>63</v>
       </c>
       <c r="O79" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
       <c r="P79" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="Q79" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
       <c r="S79" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="T79" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
       <c r="U79" t="s">
         <v>39</v>
       </c>
       <c r="V79" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="W79" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
       <c r="Y79" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="AA79" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
     </row>
     <row r="80" spans="1:27">
       <c r="A80">
         <v>10404</v>
       </c>
       <c r="B80" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="C80" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="D80" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="E80" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="G80" t="s">
         <v>61</v>
       </c>
       <c r="L80" t="s">
         <v>31</v>
       </c>
       <c r="M80" t="s">
         <v>62</v>
       </c>
       <c r="N80" t="s">
         <v>63</v>
       </c>
       <c r="O80" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="P80" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
       <c r="Q80" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="S80" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="T80" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
       <c r="U80" t="s">
         <v>39</v>
       </c>
       <c r="V80" t="s">
         <v>69</v>
       </c>
       <c r="W80" t="s">
         <v>70</v>
       </c>
       <c r="Y80" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="AA80" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
     </row>
     <row r="81" spans="1:27">
       <c r="A81">
         <v>10405</v>
       </c>
       <c r="B81" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="C81" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
       <c r="D81" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="E81" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="G81" t="s">
         <v>61</v>
       </c>
       <c r="H81" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="I81" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
       <c r="K81" t="s">
         <v>61</v>
       </c>
       <c r="L81" t="s">
         <v>31</v>
       </c>
       <c r="M81" t="s">
         <v>62</v>
       </c>
       <c r="N81" t="s">
         <v>63</v>
       </c>
       <c r="O81" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
       <c r="P81" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="Q81" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="R81" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="S81" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
       <c r="T81" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="U81" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="V81" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
       <c r="W81" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="Y81" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
       <c r="AA81" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
     </row>
     <row r="82" spans="1:27">
       <c r="A82">
         <v>10406</v>
       </c>
       <c r="B82" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
       <c r="C82" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="D82" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="E82" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
       <c r="G82" t="s">
         <v>61</v>
       </c>
       <c r="L82" t="s">
         <v>31</v>
       </c>
       <c r="M82" t="s">
         <v>62</v>
       </c>
       <c r="N82" t="s">
         <v>63</v>
       </c>
       <c r="O82" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="P82" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="Q82" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="S82" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
       <c r="T82" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="U82" t="s">
         <v>39</v>
       </c>
       <c r="V82" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
       <c r="W82" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="Y82" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="AA82" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="83" spans="1:27">
       <c r="A83">
         <v>10407</v>
       </c>
       <c r="B83" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="C83" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
       <c r="D83" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="E83" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="G83" t="s">
         <v>61</v>
       </c>
       <c r="L83" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
       <c r="M83" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="N83" t="s">
         <v>63</v>
       </c>
       <c r="O83" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
       <c r="P83" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="Q83" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="S83" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="T83" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
       <c r="U83" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="V83" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="W83" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="Y83" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="AA83" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="84" spans="1:27">
       <c r="A84">
         <v>10408</v>
       </c>
       <c r="B84" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="C84" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="D84" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="E84" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="G84" t="s">
         <v>61</v>
       </c>
       <c r="L84" t="s">
         <v>31</v>
       </c>
       <c r="M84" t="s">
         <v>62</v>
       </c>
       <c r="N84" t="s">
         <v>63</v>
       </c>
       <c r="O84" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
       <c r="P84" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="Q84" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
       <c r="S84" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="T84" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="U84" t="s">
         <v>39</v>
       </c>
       <c r="V84" t="s">
         <v>69</v>
       </c>
       <c r="W84" t="s">
         <v>70</v>
       </c>
       <c r="Y84" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="AA84" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
     </row>
     <row r="85" spans="1:27">
       <c r="A85">
         <v>10409</v>
       </c>
       <c r="B85" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
       <c r="C85" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="D85" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="E85" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
       <c r="G85" t="s">
         <v>61</v>
       </c>
       <c r="L85" t="s">
         <v>31</v>
       </c>
       <c r="M85" t="s">
         <v>62</v>
       </c>
       <c r="N85" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="O85" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="P85" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
       <c r="Q85" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="S85" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
       <c r="T85" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="U85" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="V85" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="W85" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
       <c r="Y85" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="AA85" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
     </row>
     <row r="86" spans="1:27">
       <c r="A86">
         <v>10410</v>
       </c>
       <c r="B86" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
       <c r="C86" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="D86" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="E86" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
       <c r="G86" t="s">
         <v>61</v>
       </c>
       <c r="L86" t="s">
         <v>31</v>
       </c>
       <c r="M86" t="s">
         <v>62</v>
       </c>
       <c r="N86" t="s">
         <v>63</v>
       </c>
       <c r="O86" t="s">
-        <v>972</v>
+        <v>973</v>
       </c>
       <c r="P86" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="Q86" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
       <c r="S86" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="T86" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="U86" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="V86" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="W86" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
       <c r="Y86" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="AA86" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
     </row>
     <row r="87" spans="1:27">
       <c r="A87">
         <v>10411</v>
       </c>
       <c r="B87" t="s">
         <v>58</v>
       </c>
       <c r="C87" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="D87" t="s">
         <v>46</v>
       </c>
       <c r="E87" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
       <c r="G87" t="s">
         <v>61</v>
       </c>
       <c r="L87" t="s">
         <v>31</v>
       </c>
       <c r="M87" t="s">
         <v>62</v>
       </c>
       <c r="N87" t="s">
         <v>63</v>
       </c>
       <c r="O87" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="P87" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
       <c r="Q87" t="s">
-        <v>985</v>
+        <v>986</v>
       </c>
       <c r="S87" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
       <c r="T87" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
       <c r="U87" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="V87" t="s">
-        <v>988</v>
+        <v>989</v>
       </c>
       <c r="W87" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
       <c r="Y87" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="Z87" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="AA87" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
     </row>
     <row r="88" spans="1:27">
       <c r="A88">
         <v>10412</v>
       </c>
       <c r="B88" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="C88" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
       <c r="D88" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="E88" t="s">
-        <v>994</v>
+        <v>995</v>
       </c>
       <c r="G88" t="s">
         <v>61</v>
       </c>
       <c r="L88" t="s">
         <v>31</v>
       </c>
       <c r="M88" t="s">
         <v>62</v>
       </c>
       <c r="N88" t="s">
         <v>63</v>
       </c>
       <c r="O88" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
       <c r="P88" t="s">
-        <v>996</v>
+        <v>997</v>
       </c>
       <c r="Q88" t="s">
-        <v>997</v>
+        <v>998</v>
       </c>
       <c r="S88" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
       <c r="T88" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="U88" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="V88" t="s">
         <v>69</v>
       </c>
       <c r="W88" t="s">
         <v>70</v>
       </c>
       <c r="Y88" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
       <c r="AA88" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="89" spans="1:27">
       <c r="A89">
         <v>10413</v>
       </c>
       <c r="B89" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="C89" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
       <c r="D89" t="s">
         <v>29</v>
       </c>
       <c r="E89" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="G89" t="s">
         <v>61</v>
       </c>
       <c r="H89" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="I89" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
       <c r="K89" t="s">
         <v>61</v>
       </c>
       <c r="L89" t="s">
         <v>31</v>
       </c>
       <c r="M89" t="s">
         <v>62</v>
       </c>
       <c r="N89" t="s">
         <v>63</v>
       </c>
       <c r="O89" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="P89" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
       <c r="Q89" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="S89" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
       <c r="T89" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="U89" t="s">
         <v>39</v>
       </c>
       <c r="V89" t="s">
         <v>69</v>
       </c>
       <c r="W89" t="s">
         <v>70</v>
       </c>
       <c r="Y89" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
       <c r="AA89" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="90" spans="1:27">
       <c r="A90">
         <v>10414</v>
       </c>
       <c r="B90" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="C90" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
       <c r="D90" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="E90" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="G90" t="s">
         <v>61</v>
       </c>
       <c r="L90" t="s">
         <v>31</v>
       </c>
       <c r="M90" t="s">
         <v>62</v>
       </c>
       <c r="N90" t="s">
         <v>63</v>
       </c>
       <c r="O90" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="P90" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
       <c r="Q90" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="S90" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="T90" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
       <c r="U90" t="s">
         <v>39</v>
       </c>
       <c r="V90" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="W90" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="Y90" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
       <c r="Z90" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="AA90" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="91" spans="1:27">
       <c r="A91">
         <v>10415</v>
       </c>
       <c r="B91" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="C91" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="D91" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E91" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="G91" t="s">
         <v>61</v>
       </c>
       <c r="H91" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="J91" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
       <c r="K91" t="s">
         <v>61</v>
       </c>
       <c r="L91" t="s">
         <v>31</v>
       </c>
       <c r="M91" t="s">
         <v>62</v>
       </c>
       <c r="N91" t="s">
         <v>63</v>
       </c>
       <c r="O91" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="P91" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="Q91" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="R91" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
       <c r="S91" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="T91" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="U91" t="s">
         <v>39</v>
       </c>
       <c r="V91" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="W91" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="Y91" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="AA91" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="92" spans="1:27">
       <c r="A92">
         <v>10416</v>
       </c>
       <c r="B92" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="C92" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="D92" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="E92" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="G92" t="s">
         <v>61</v>
       </c>
       <c r="L92" t="s">
         <v>31</v>
       </c>
       <c r="M92" t="s">
         <v>62</v>
       </c>
       <c r="N92" t="s">
         <v>63</v>
       </c>
       <c r="O92" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
       <c r="P92" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="Q92" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
       <c r="S92" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="T92" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
       <c r="U92" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="V92" t="s">
         <v>69</v>
       </c>
       <c r="W92" t="s">
         <v>70</v>
       </c>
       <c r="Y92" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="AA92" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
     </row>
     <row r="93" spans="1:27">
       <c r="A93">
         <v>10417</v>
       </c>
       <c r="B93" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="C93" t="s">
-        <v>1042</v>
+        <v>1043</v>
       </c>
       <c r="D93" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="E93" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
       <c r="G93" t="s">
         <v>61</v>
       </c>
       <c r="L93" t="s">
         <v>31</v>
       </c>
       <c r="M93" t="s">
         <v>62</v>
       </c>
       <c r="N93" t="s">
         <v>63</v>
       </c>
       <c r="O93" t="s">
-        <v>1044</v>
+        <v>1045</v>
       </c>
       <c r="P93" t="s">
-        <v>1045</v>
+        <v>1046</v>
       </c>
       <c r="S93" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
       <c r="T93" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="U93" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="V93" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="W93" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="Y93" t="s">
-        <v>1051</v>
+        <v>1052</v>
       </c>
       <c r="AA93" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
     </row>
     <row r="94" spans="1:27">
       <c r="A94">
         <v>10418</v>
       </c>
       <c r="B94" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
       <c r="C94" t="s">
-        <v>1053</v>
+        <v>1054</v>
       </c>
       <c r="D94" t="s">
         <v>29</v>
       </c>
       <c r="E94" t="s">
-        <v>1054</v>
+        <v>1055</v>
       </c>
       <c r="G94" t="s">
         <v>61</v>
       </c>
       <c r="H94" t="s">
         <v>29</v>
       </c>
       <c r="I94" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
       <c r="K94" t="s">
         <v>61</v>
       </c>
       <c r="L94" t="s">
         <v>31</v>
       </c>
       <c r="M94" t="s">
         <v>62</v>
       </c>
       <c r="N94" t="s">
         <v>63</v>
       </c>
       <c r="O94" t="s">
-        <v>1056</v>
+        <v>1057</v>
       </c>
       <c r="P94" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
       <c r="Q94" t="s">
-        <v>1058</v>
+        <v>1059</v>
       </c>
       <c r="R94" t="s">
-        <v>1059</v>
+        <v>1060</v>
       </c>
       <c r="S94" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="T94" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="U94" t="s">
         <v>39</v>
       </c>
       <c r="V94" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
       <c r="W94" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="Y94" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
       <c r="AA94" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
     </row>
     <row r="95" spans="1:27">
       <c r="A95">
         <v>10419</v>
       </c>
       <c r="B95" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="C95" t="s">
-        <v>1042</v>
+        <v>1043</v>
       </c>
       <c r="D95" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="E95" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
       <c r="G95" t="s">
         <v>61</v>
       </c>
       <c r="H95" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="I95" t="s">
-        <v>1067</v>
+        <v>1068</v>
       </c>
       <c r="K95" t="s">
         <v>61</v>
       </c>
       <c r="L95" t="s">
         <v>31</v>
       </c>
       <c r="M95" t="s">
         <v>62</v>
       </c>
       <c r="N95" t="s">
         <v>63</v>
       </c>
       <c r="O95" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
       <c r="P95" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
       <c r="Q95" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="R95" t="s">
-        <v>1071</v>
+        <v>1072</v>
       </c>
       <c r="S95" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="T95" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
       <c r="U95" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
       <c r="V95" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="W95" t="s">
-        <v>1076</v>
+        <v>1077</v>
       </c>
       <c r="Y95" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
       <c r="AA95" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="96" spans="1:27">
       <c r="A96">
         <v>10420</v>
       </c>
       <c r="B96" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="C96" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
       <c r="D96" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="E96" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="G96" t="s">
         <v>61</v>
       </c>
       <c r="H96" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="I96" t="s">
-        <v>1081</v>
+        <v>1082</v>
       </c>
       <c r="K96" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="L96" t="s">
         <v>31</v>
       </c>
       <c r="M96" t="s">
         <v>62</v>
       </c>
       <c r="N96" t="s">
         <v>63</v>
       </c>
       <c r="O96" t="s">
-        <v>1082</v>
+        <v>1083</v>
       </c>
       <c r="P96" t="s">
-        <v>1083</v>
+        <v>1084</v>
       </c>
       <c r="Q96" t="s">
-        <v>1084</v>
+        <v>1085</v>
       </c>
       <c r="R96" t="s">
-        <v>1085</v>
+        <v>1086</v>
       </c>
       <c r="S96" t="s">
-        <v>1086</v>
+        <v>1087</v>
       </c>
       <c r="T96" t="s">
-        <v>1087</v>
+        <v>1088</v>
       </c>
       <c r="U96" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="V96" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="W96" t="s">
-        <v>1088</v>
+        <v>1089</v>
       </c>
       <c r="Y96" t="s">
-        <v>1089</v>
+        <v>1090</v>
       </c>
       <c r="AA96" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
     </row>
     <row r="97" spans="1:27">
       <c r="A97">
         <v>10421</v>
       </c>
       <c r="B97" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
       <c r="C97" t="s">
-        <v>1091</v>
+        <v>1092</v>
       </c>
       <c r="D97" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="E97" t="s">
-        <v>1092</v>
+        <v>1093</v>
       </c>
       <c r="G97" t="s">
         <v>61</v>
       </c>
       <c r="L97" t="s">
         <v>31</v>
       </c>
       <c r="M97" t="s">
         <v>62</v>
       </c>
       <c r="N97" t="s">
         <v>63</v>
       </c>
       <c r="O97" t="s">
-        <v>1093</v>
+        <v>1094</v>
       </c>
       <c r="P97" t="s">
-        <v>1094</v>
+        <v>1095</v>
       </c>
       <c r="Q97" t="s">
-        <v>1095</v>
+        <v>1096</v>
       </c>
       <c r="S97" t="s">
-        <v>1096</v>
+        <v>1097</v>
       </c>
       <c r="T97" t="s">
-        <v>1097</v>
+        <v>1098</v>
       </c>
       <c r="U97" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="V97" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="W97" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="Y97" t="s">
-        <v>1098</v>
+        <v>1099</v>
       </c>
       <c r="AA97" t="s">
-        <v>828</v>
+        <v>829</v>
       </c>
     </row>
     <row r="98" spans="1:27">
       <c r="A98">
         <v>10422</v>
       </c>
       <c r="B98" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="C98" t="s">
-        <v>1099</v>
+        <v>1100</v>
       </c>
       <c r="D98" t="s">
-        <v>1100</v>
+        <v>1101</v>
       </c>
       <c r="E98" t="s">
-        <v>1101</v>
+        <v>1102</v>
       </c>
       <c r="G98" t="s">
         <v>61</v>
       </c>
       <c r="L98" t="s">
         <v>31</v>
       </c>
       <c r="M98" t="s">
         <v>62</v>
       </c>
       <c r="N98" t="s">
         <v>63</v>
       </c>
       <c r="O98" t="s">
-        <v>1102</v>
+        <v>1103</v>
       </c>
       <c r="P98" t="s">
-        <v>1103</v>
+        <v>1104</v>
       </c>
       <c r="Q98" t="s">
-        <v>1104</v>
+        <v>1105</v>
       </c>
       <c r="R98" t="s">
-        <v>1105</v>
+        <v>1106</v>
       </c>
       <c r="S98" t="s">
-        <v>1106</v>
+        <v>1107</v>
       </c>
       <c r="T98" t="s">
-        <v>1107</v>
+        <v>1108</v>
       </c>
       <c r="U98" t="s">
         <v>39</v>
       </c>
       <c r="V98" t="s">
         <v>69</v>
       </c>
       <c r="W98" t="s">
         <v>70</v>
       </c>
       <c r="Y98" t="s">
-        <v>1108</v>
+        <v>1109</v>
       </c>
       <c r="AA98" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
     </row>
     <row r="99" spans="1:27">
       <c r="A99">
         <v>10423</v>
       </c>
       <c r="B99" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="C99" t="s">
-        <v>1091</v>
+        <v>1092</v>
       </c>
       <c r="D99" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="E99" t="s">
-        <v>1111</v>
+        <v>1112</v>
       </c>
       <c r="G99" t="s">
         <v>61</v>
       </c>
       <c r="L99" t="s">
         <v>31</v>
       </c>
       <c r="M99" t="s">
         <v>62</v>
       </c>
       <c r="N99" t="s">
         <v>63</v>
       </c>
       <c r="O99" t="s">
-        <v>1112</v>
+        <v>1113</v>
       </c>
       <c r="P99" t="s">
-        <v>1113</v>
+        <v>1114</v>
       </c>
       <c r="Q99" t="s">
-        <v>1114</v>
+        <v>1115</v>
       </c>
       <c r="S99" t="s">
-        <v>1115</v>
+        <v>1116</v>
       </c>
       <c r="T99" t="s">
-        <v>1116</v>
+        <v>1117</v>
       </c>
       <c r="U99" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="V99" t="s">
-        <v>1117</v>
+        <v>1118</v>
       </c>
       <c r="W99" t="s">
-        <v>1118</v>
+        <v>1119</v>
       </c>
       <c r="Y99" t="s">
-        <v>1119</v>
+        <v>1120</v>
       </c>
       <c r="AA99" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
     </row>
     <row r="100" spans="1:27">
       <c r="A100">
         <v>10424</v>
       </c>
       <c r="B100" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="C100" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
       <c r="D100" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="E100" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="G100" t="s">
         <v>61</v>
       </c>
       <c r="L100" t="s">
         <v>31</v>
       </c>
       <c r="M100" t="s">
         <v>62</v>
       </c>
       <c r="N100" t="s">
         <v>63</v>
       </c>
       <c r="O100" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="P100" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="Q100" t="s">
-        <v>1125</v>
+        <v>1126</v>
       </c>
       <c r="S100" t="s">
-        <v>1126</v>
+        <v>1127</v>
       </c>
       <c r="T100" t="s">
-        <v>1127</v>
+        <v>1128</v>
       </c>
       <c r="U100" t="s">
         <v>39</v>
       </c>
       <c r="V100" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="W100" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="Y100" t="s">
-        <v>1128</v>
+        <v>1129</v>
       </c>
       <c r="AA100" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
     </row>
     <row r="101" spans="1:27">
       <c r="A101">
         <v>10425</v>
       </c>
       <c r="B101" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="C101" t="s">
-        <v>1129</v>
+        <v>1130</v>
       </c>
       <c r="D101" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="E101" t="s">
-        <v>1130</v>
+        <v>1131</v>
       </c>
       <c r="G101" t="s">
         <v>61</v>
       </c>
       <c r="H101" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="I101" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="K101" t="s">
         <v>61</v>
       </c>
       <c r="L101" t="s">
         <v>31</v>
       </c>
       <c r="M101" t="s">
         <v>62</v>
       </c>
       <c r="N101" t="s">
         <v>63</v>
       </c>
       <c r="O101" t="s">
-        <v>1131</v>
+        <v>1132</v>
       </c>
       <c r="P101" t="s">
-        <v>1132</v>
+        <v>1133</v>
       </c>
       <c r="R101" t="s">
-        <v>1133</v>
+        <v>1134</v>
       </c>
       <c r="S101" t="s">
-        <v>1134</v>
+        <v>1135</v>
       </c>
       <c r="T101" t="s">
-        <v>1135</v>
+        <v>1136</v>
       </c>
       <c r="U101" t="s">
-        <v>1136</v>
+        <v>1137</v>
       </c>
       <c r="V101" t="s">
-        <v>1137</v>
+        <v>1138</v>
       </c>
       <c r="W101" t="s">
-        <v>1138</v>
+        <v>1139</v>
       </c>
       <c r="Y101" t="s">
-        <v>1139</v>
+        <v>1140</v>
       </c>
       <c r="AA101" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
     </row>
     <row r="102" spans="1:27">
       <c r="A102">
         <v>10426</v>
       </c>
       <c r="B102" t="s">
-        <v>1140</v>
+        <v>1141</v>
       </c>
       <c r="C102" t="s">
-        <v>1141</v>
+        <v>1142</v>
       </c>
       <c r="D102" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="E102" t="s">
-        <v>1142</v>
+        <v>1143</v>
       </c>
       <c r="G102" t="s">
         <v>61</v>
       </c>
       <c r="L102" t="s">
         <v>31</v>
       </c>
       <c r="M102" t="s">
         <v>62</v>
       </c>
       <c r="N102" t="s">
         <v>63</v>
       </c>
       <c r="O102" t="s">
-        <v>1143</v>
+        <v>1144</v>
       </c>
       <c r="P102" t="s">
-        <v>1144</v>
+        <v>1145</v>
       </c>
       <c r="Q102" t="s">
-        <v>1145</v>
+        <v>1146</v>
       </c>
       <c r="S102" t="s">
-        <v>1146</v>
+        <v>1147</v>
       </c>
       <c r="T102" t="s">
-        <v>1147</v>
+        <v>1148</v>
       </c>
       <c r="U102" t="s">
         <v>39</v>
       </c>
       <c r="V102" t="s">
-        <v>1148</v>
+        <v>1149</v>
       </c>
       <c r="W102" t="s">
-        <v>1149</v>
+        <v>1150</v>
       </c>
       <c r="Y102" t="s">
-        <v>1150</v>
+        <v>1151</v>
       </c>
       <c r="AA102" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
     </row>
     <row r="103" spans="1:27">
       <c r="A103">
         <v>10427</v>
       </c>
       <c r="B103" t="s">
-        <v>1151</v>
+        <v>1152</v>
       </c>
       <c r="C103" t="s">
-        <v>1152</v>
+        <v>1153</v>
       </c>
       <c r="D103" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="E103" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="G103" t="s">
         <v>61</v>
       </c>
       <c r="L103" t="s">
         <v>31</v>
       </c>
       <c r="M103" t="s">
         <v>62</v>
       </c>
       <c r="N103" t="s">
         <v>63</v>
       </c>
       <c r="O103" t="s">
-        <v>1153</v>
+        <v>1154</v>
       </c>
       <c r="P103" t="s">
-        <v>1154</v>
+        <v>1155</v>
       </c>
       <c r="Q103" t="s">
-        <v>1155</v>
+        <v>1156</v>
       </c>
       <c r="S103" t="s">
-        <v>1156</v>
+        <v>1157</v>
       </c>
       <c r="T103" t="s">
-        <v>1157</v>
+        <v>1158</v>
       </c>
       <c r="U103" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="V103" t="s">
         <v>69</v>
       </c>
       <c r="W103" t="s">
         <v>70</v>
       </c>
       <c r="Y103" t="s">
-        <v>1158</v>
+        <v>1159</v>
       </c>
       <c r="AA103" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
     </row>
     <row r="104" spans="1:27">
       <c r="A104">
         <v>10428</v>
       </c>
       <c r="B104" t="s">
-        <v>1159</v>
+        <v>1160</v>
       </c>
       <c r="C104" t="s">
-        <v>1160</v>
+        <v>1161</v>
       </c>
       <c r="D104" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="E104" t="s">
-        <v>1161</v>
+        <v>1162</v>
       </c>
       <c r="G104" t="s">
         <v>61</v>
       </c>
       <c r="L104" t="s">
         <v>31</v>
       </c>
       <c r="M104" t="s">
         <v>62</v>
       </c>
       <c r="N104" t="s">
         <v>63</v>
       </c>
       <c r="O104" t="s">
-        <v>1162</v>
+        <v>1163</v>
       </c>
       <c r="P104" t="s">
-        <v>1163</v>
+        <v>1164</v>
       </c>
       <c r="Q104" t="s">
-        <v>1164</v>
+        <v>1165</v>
       </c>
       <c r="S104" t="s">
-        <v>1165</v>
+        <v>1166</v>
       </c>
       <c r="T104" t="s">
-        <v>1166</v>
+        <v>1167</v>
       </c>
       <c r="U104" t="s">
         <v>39</v>
       </c>
       <c r="V104" t="s">
         <v>69</v>
       </c>
       <c r="W104" t="s">
         <v>70</v>
       </c>
       <c r="Y104" t="s">
-        <v>1167</v>
+        <v>1168</v>
       </c>
       <c r="AA104" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
     </row>
     <row r="105" spans="1:27">
       <c r="A105">
         <v>10429</v>
       </c>
       <c r="B105" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="C105" t="s">
-        <v>1168</v>
+        <v>1169</v>
       </c>
       <c r="D105" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E105" t="s">
-        <v>1169</v>
+        <v>1170</v>
       </c>
       <c r="G105" t="s">
         <v>61</v>
       </c>
       <c r="L105" t="s">
         <v>31</v>
       </c>
       <c r="M105" t="s">
         <v>62</v>
       </c>
       <c r="N105" t="s">
         <v>63</v>
       </c>
       <c r="O105" t="s">
-        <v>1170</v>
+        <v>1171</v>
       </c>
       <c r="P105" t="s">
-        <v>1171</v>
+        <v>1172</v>
       </c>
       <c r="Q105" t="s">
-        <v>1172</v>
+        <v>1173</v>
       </c>
       <c r="S105" t="s">
-        <v>1173</v>
+        <v>1174</v>
       </c>
       <c r="T105" t="s">
-        <v>1174</v>
+        <v>1175</v>
       </c>
       <c r="U105" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="V105" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="W105" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="Y105" t="s">
-        <v>1175</v>
+        <v>1176</v>
       </c>
       <c r="AA105" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
     </row>
     <row r="106" spans="1:27">
       <c r="A106">
         <v>10430</v>
       </c>
       <c r="B106" t="s">
-        <v>1176</v>
+        <v>1177</v>
       </c>
       <c r="C106" t="s">
-        <v>1177</v>
+        <v>1178</v>
       </c>
       <c r="D106" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="E106" t="s">
-        <v>1178</v>
+        <v>1179</v>
       </c>
       <c r="G106" t="s">
         <v>61</v>
       </c>
       <c r="L106" t="s">
         <v>31</v>
       </c>
       <c r="M106" t="s">
         <v>62</v>
       </c>
       <c r="N106" t="s">
         <v>63</v>
       </c>
       <c r="O106" t="s">
-        <v>1179</v>
+        <v>1180</v>
       </c>
       <c r="P106" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="Q106" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="S106" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="T106" t="s">
-        <v>1183</v>
+        <v>1184</v>
       </c>
       <c r="U106" t="s">
         <v>39</v>
       </c>
       <c r="V106" t="s">
         <v>69</v>
       </c>
       <c r="W106" t="s">
         <v>70</v>
       </c>
       <c r="Y106" t="s">
-        <v>1184</v>
+        <v>1185</v>
       </c>
       <c r="AA106" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
     </row>
     <row r="107" spans="1:27">
       <c r="A107">
         <v>10431</v>
       </c>
       <c r="B107" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="C107" t="s">
-        <v>1185</v>
+        <v>1186</v>
       </c>
       <c r="D107" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="E107" t="s">
-        <v>1186</v>
+        <v>1187</v>
       </c>
       <c r="G107" t="s">
         <v>61</v>
       </c>
       <c r="H107" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="I107" t="s">
-        <v>1187</v>
+        <v>1188</v>
       </c>
       <c r="K107" t="s">
         <v>61</v>
       </c>
       <c r="L107" t="s">
         <v>31</v>
       </c>
       <c r="M107" t="s">
         <v>62</v>
       </c>
       <c r="N107" t="s">
         <v>63</v>
       </c>
       <c r="O107" t="s">
-        <v>1188</v>
+        <v>1189</v>
       </c>
       <c r="P107" t="s">
-        <v>1189</v>
+        <v>1190</v>
       </c>
       <c r="Q107" t="s">
-        <v>1190</v>
+        <v>1191</v>
       </c>
       <c r="R107" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="S107" t="s">
-        <v>1192</v>
+        <v>1193</v>
       </c>
       <c r="T107" t="s">
-        <v>1193</v>
+        <v>1194</v>
       </c>
       <c r="U107" t="s">
         <v>39</v>
       </c>
       <c r="V107" t="s">
-        <v>1194</v>
+        <v>1195</v>
       </c>
       <c r="W107" t="s">
-        <v>1195</v>
+        <v>1196</v>
       </c>
       <c r="Y107" t="s">
-        <v>1196</v>
+        <v>1197</v>
       </c>
       <c r="AA107" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
     </row>
     <row r="108" spans="1:27">
       <c r="A108">
         <v>10432</v>
       </c>
       <c r="B108" t="s">
-        <v>1197</v>
+        <v>1198</v>
       </c>
       <c r="C108" t="s">
-        <v>1198</v>
+        <v>1199</v>
       </c>
       <c r="D108" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="E108" t="s">
-        <v>1199</v>
+        <v>1200</v>
       </c>
       <c r="G108" t="s">
         <v>61</v>
       </c>
       <c r="L108" t="s">
         <v>31</v>
       </c>
       <c r="M108" t="s">
         <v>62</v>
       </c>
       <c r="N108" t="s">
         <v>63</v>
       </c>
       <c r="O108" t="s">
-        <v>1200</v>
+        <v>1201</v>
       </c>
       <c r="P108" t="s">
-        <v>1201</v>
+        <v>1202</v>
       </c>
       <c r="Q108" t="s">
-        <v>1202</v>
+        <v>1203</v>
       </c>
       <c r="S108" t="s">
-        <v>1203</v>
+        <v>1204</v>
       </c>
       <c r="T108" t="s">
-        <v>1204</v>
+        <v>1205</v>
       </c>
       <c r="U108" t="s">
         <v>39</v>
       </c>
       <c r="V108" t="s">
         <v>69</v>
       </c>
       <c r="W108" t="s">
         <v>70</v>
       </c>
       <c r="Y108" t="s">
-        <v>1205</v>
+        <v>1206</v>
       </c>
       <c r="Z108" t="s">
-        <v>1206</v>
+        <v>1207</v>
       </c>
       <c r="AA108" t="s">
-        <v>1207</v>
+        <v>1208</v>
       </c>
     </row>
     <row r="109" spans="1:27">
       <c r="A109">
         <v>10433</v>
       </c>
       <c r="B109" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="C109" t="s">
-        <v>1208</v>
+        <v>1209</v>
       </c>
       <c r="D109" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="E109" t="s">
-        <v>1209</v>
+        <v>1210</v>
       </c>
       <c r="G109" t="s">
         <v>61</v>
       </c>
       <c r="L109" t="s">
         <v>31</v>
       </c>
       <c r="M109" t="s">
         <v>62</v>
       </c>
       <c r="N109" t="s">
         <v>63</v>
       </c>
       <c r="O109" t="s">
-        <v>1210</v>
+        <v>1211</v>
       </c>
       <c r="P109" t="s">
-        <v>1211</v>
+        <v>1212</v>
       </c>
       <c r="Q109" t="s">
-        <v>1212</v>
+        <v>1213</v>
       </c>
       <c r="S109" t="s">
-        <v>1213</v>
+        <v>1214</v>
       </c>
       <c r="T109" t="s">
-        <v>1214</v>
+        <v>1215</v>
       </c>
       <c r="U109" t="s">
-        <v>1215</v>
+        <v>1216</v>
       </c>
       <c r="V109" t="s">
-        <v>1216</v>
+        <v>1217</v>
       </c>
       <c r="W109" t="s">
-        <v>1217</v>
+        <v>1218</v>
       </c>
       <c r="Y109" t="s">
-        <v>1218</v>
+        <v>1219</v>
       </c>
       <c r="AA109" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="110" spans="1:27">
       <c r="A110">
         <v>10434</v>
       </c>
       <c r="B110" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
       <c r="C110" t="s">
-        <v>1219</v>
+        <v>1220</v>
       </c>
       <c r="D110" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="E110" t="s">
-        <v>1220</v>
+        <v>1221</v>
       </c>
       <c r="F110" t="s">
-        <v>1221</v>
+        <v>1222</v>
       </c>
       <c r="G110" t="s">
         <v>61</v>
       </c>
       <c r="L110" t="s">
         <v>31</v>
       </c>
       <c r="M110" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="N110" t="s">
         <v>63</v>
       </c>
       <c r="O110" t="s">
-        <v>1222</v>
+        <v>1223</v>
       </c>
       <c r="P110" t="s">
-        <v>1223</v>
+        <v>1224</v>
       </c>
       <c r="S110" t="s">
-        <v>1224</v>
+        <v>1225</v>
       </c>
       <c r="T110" t="s">
-        <v>1225</v>
+        <v>1226</v>
       </c>
       <c r="U110" t="s">
-        <v>1226</v>
+        <v>1227</v>
       </c>
       <c r="V110" t="s">
-        <v>1227</v>
+        <v>1228</v>
       </c>
       <c r="W110" t="s">
-        <v>1228</v>
+        <v>1229</v>
       </c>
       <c r="Y110" t="s">
-        <v>1229</v>
+        <v>1230</v>
       </c>
       <c r="AA110" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
     </row>
     <row r="111" spans="1:27">
       <c r="A111">
         <v>10435</v>
       </c>
       <c r="B111" t="s">
-        <v>1230</v>
+        <v>1231</v>
       </c>
       <c r="C111" t="s">
-        <v>1231</v>
+        <v>1232</v>
       </c>
       <c r="D111" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="E111" t="s">
-        <v>1232</v>
+        <v>1233</v>
       </c>
       <c r="G111" t="s">
         <v>61</v>
       </c>
       <c r="L111" t="s">
-        <v>31</v>
+        <v>1234</v>
       </c>
       <c r="M111" t="s">
-        <v>62</v>
+        <v>1235</v>
       </c>
       <c r="N111" t="s">
-        <v>63</v>
+        <v>353</v>
       </c>
       <c r="O111" t="s">
-        <v>1233</v>
+        <v>1236</v>
       </c>
       <c r="P111" t="s">
-        <v>1234</v>
+        <v>1237</v>
       </c>
       <c r="Q111" t="s">
-        <v>1235</v>
+        <v>1238</v>
       </c>
       <c r="S111" t="s">
-        <v>902</v>
+        <v>1239</v>
       </c>
       <c r="T111" t="s">
-        <v>1236</v>
+        <v>1240</v>
       </c>
       <c r="U111" t="s">
         <v>39</v>
       </c>
       <c r="V111" t="s">
-        <v>1237</v>
+        <v>578</v>
       </c>
       <c r="W111" t="s">
-        <v>518</v>
+        <v>1241</v>
       </c>
       <c r="Y111" t="s">
-        <v>1238</v>
+        <v>1242</v>
       </c>
       <c r="AA111" t="s">
-        <v>589</v>
+        <v>1243</v>
       </c>
     </row>
     <row r="112" spans="1:27">
       <c r="A112">
         <v>10436</v>
       </c>
       <c r="B112" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="C112" t="s">
-        <v>1239</v>
+        <v>1244</v>
       </c>
       <c r="D112" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="E112" t="s">
-        <v>1240</v>
+        <v>1245</v>
       </c>
       <c r="G112" t="s">
         <v>61</v>
       </c>
       <c r="H112" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="I112" t="s">
-        <v>1241</v>
+        <v>1246</v>
       </c>
       <c r="K112" t="s">
         <v>61</v>
       </c>
       <c r="L112" t="s">
         <v>31</v>
       </c>
       <c r="M112" t="s">
         <v>62</v>
       </c>
       <c r="N112" t="s">
         <v>63</v>
       </c>
       <c r="O112" t="s">
-        <v>1242</v>
+        <v>1247</v>
       </c>
       <c r="P112" t="s">
-        <v>1243</v>
+        <v>1248</v>
       </c>
       <c r="Q112" t="s">
-        <v>1244</v>
+        <v>1249</v>
       </c>
       <c r="R112" t="s">
-        <v>1245</v>
+        <v>1250</v>
       </c>
       <c r="S112" t="s">
-        <v>1246</v>
+        <v>1251</v>
       </c>
       <c r="T112" t="s">
-        <v>1247</v>
+        <v>1252</v>
       </c>
       <c r="U112" t="s">
         <v>39</v>
       </c>
       <c r="V112" t="s">
-        <v>1248</v>
+        <v>1253</v>
       </c>
       <c r="W112" t="s">
-        <v>1249</v>
+        <v>1254</v>
       </c>
       <c r="Y112" t="s">
-        <v>1250</v>
+        <v>1255</v>
       </c>
       <c r="AA112" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
     </row>
     <row r="113" spans="1:27">
       <c r="A113">
         <v>10437</v>
       </c>
       <c r="B113" t="s">
-        <v>1251</v>
+        <v>1256</v>
       </c>
       <c r="C113" t="s">
-        <v>1252</v>
+        <v>1257</v>
       </c>
       <c r="D113" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="E113" t="s">
-        <v>1253</v>
+        <v>1258</v>
       </c>
       <c r="G113" t="s">
         <v>61</v>
       </c>
       <c r="L113" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
       <c r="M113" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="N113" t="s">
         <v>63</v>
       </c>
       <c r="O113" t="s">
-        <v>1254</v>
+        <v>1259</v>
       </c>
       <c r="P113" t="s">
-        <v>1255</v>
+        <v>1260</v>
       </c>
       <c r="Q113" t="s">
-        <v>1256</v>
+        <v>1261</v>
       </c>
       <c r="S113" t="s">
-        <v>1257</v>
+        <v>1262</v>
       </c>
       <c r="T113" t="s">
-        <v>1258</v>
+        <v>1263</v>
       </c>
       <c r="U113" t="s">
-        <v>1259</v>
+        <v>1264</v>
       </c>
       <c r="V113" t="s">
-        <v>1260</v>
+        <v>1265</v>
       </c>
       <c r="W113" t="s">
-        <v>1261</v>
+        <v>1266</v>
       </c>
       <c r="Y113" t="s">
-        <v>1262</v>
+        <v>1267</v>
       </c>
       <c r="AA113" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="114" spans="1:27">
       <c r="A114">
         <v>10438</v>
       </c>
       <c r="B114" t="s">
-        <v>1263</v>
+        <v>1268</v>
       </c>
       <c r="C114" t="s">
-        <v>1264</v>
+        <v>1269</v>
       </c>
       <c r="D114" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="E114" t="s">
-        <v>1265</v>
+        <v>1270</v>
       </c>
       <c r="G114" t="s">
         <v>61</v>
       </c>
       <c r="H114" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="I114" t="s">
-        <v>1266</v>
+        <v>1271</v>
       </c>
       <c r="K114" t="s">
         <v>61</v>
       </c>
       <c r="L114" t="s">
         <v>31</v>
       </c>
       <c r="M114" t="s">
         <v>62</v>
       </c>
       <c r="N114" t="s">
         <v>63</v>
       </c>
       <c r="O114" t="s">
-        <v>1267</v>
+        <v>1272</v>
       </c>
       <c r="P114" t="s">
-        <v>1268</v>
+        <v>1273</v>
       </c>
       <c r="Q114" t="s">
-        <v>1269</v>
+        <v>1274</v>
       </c>
       <c r="R114" t="s">
-        <v>1270</v>
+        <v>1275</v>
       </c>
       <c r="S114" t="s">
-        <v>1271</v>
+        <v>1276</v>
       </c>
       <c r="T114" t="s">
-        <v>1272</v>
+        <v>1277</v>
       </c>
       <c r="U114" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="V114" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="W114" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="Y114" t="s">
-        <v>1273</v>
+        <v>1278</v>
       </c>
       <c r="AA114" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
     </row>
     <row r="115" spans="1:27">
       <c r="A115">
         <v>10439</v>
       </c>
       <c r="B115" t="s">
-        <v>1274</v>
+        <v>1279</v>
       </c>
       <c r="C115" t="s">
-        <v>1275</v>
+        <v>1280</v>
       </c>
       <c r="D115" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="E115" t="s">
-        <v>1276</v>
+        <v>1281</v>
       </c>
       <c r="G115" t="s">
         <v>61</v>
       </c>
       <c r="L115" t="s">
         <v>31</v>
       </c>
       <c r="M115" t="s">
         <v>62</v>
       </c>
       <c r="N115" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="O115" t="s">
-        <v>1277</v>
+        <v>1282</v>
       </c>
       <c r="P115" t="s">
-        <v>1278</v>
+        <v>1283</v>
       </c>
       <c r="Q115" t="s">
-        <v>1279</v>
+        <v>1284</v>
       </c>
       <c r="S115" t="s">
-        <v>1280</v>
+        <v>1285</v>
       </c>
       <c r="T115" t="s">
-        <v>1281</v>
+        <v>1286</v>
       </c>
       <c r="U115" t="s">
-        <v>1282</v>
+        <v>1287</v>
       </c>
       <c r="V115" t="s">
-        <v>828</v>
+        <v>829</v>
       </c>
       <c r="W115" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
       <c r="Y115" t="s">
-        <v>1283</v>
+        <v>1288</v>
       </c>
       <c r="AA115" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="116" spans="1:27">
       <c r="A116">
         <v>10440</v>
       </c>
       <c r="B116" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="C116" t="s">
-        <v>1284</v>
+        <v>1289</v>
       </c>
       <c r="D116" t="s">
         <v>46</v>
       </c>
       <c r="E116" t="s">
-        <v>1285</v>
+        <v>1290</v>
       </c>
       <c r="G116" t="s">
         <v>61</v>
       </c>
       <c r="H116" t="s">
         <v>46</v>
       </c>
       <c r="I116" t="s">
-        <v>1286</v>
+        <v>1291</v>
       </c>
       <c r="K116" t="s">
         <v>61</v>
       </c>
       <c r="L116" t="s">
         <v>31</v>
       </c>
       <c r="M116" t="s">
         <v>62</v>
       </c>
       <c r="N116" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="O116" t="s">
-        <v>1287</v>
+        <v>1292</v>
       </c>
       <c r="P116" t="s">
-        <v>1288</v>
+        <v>1293</v>
       </c>
       <c r="Q116" t="s">
-        <v>1289</v>
+        <v>1294</v>
       </c>
       <c r="R116" t="s">
-        <v>1290</v>
+        <v>1295</v>
       </c>
       <c r="S116" t="s">
-        <v>1291</v>
+        <v>1296</v>
       </c>
       <c r="T116" t="s">
-        <v>1292</v>
+        <v>1297</v>
       </c>
       <c r="U116" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="V116" t="s">
-        <v>1293</v>
+        <v>1298</v>
       </c>
       <c r="W116" t="s">
-        <v>1294</v>
+        <v>1299</v>
       </c>
       <c r="Y116" t="s">
-        <v>1295</v>
+        <v>1300</v>
       </c>
       <c r="AA116" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
     </row>
     <row r="117" spans="1:27">
       <c r="A117">
         <v>10441</v>
       </c>
       <c r="B117" t="s">
-        <v>1296</v>
+        <v>1301</v>
       </c>
       <c r="C117" t="s">
-        <v>1297</v>
+        <v>1302</v>
       </c>
       <c r="D117" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="E117" t="s">
-        <v>1298</v>
+        <v>1303</v>
       </c>
       <c r="G117" t="s">
         <v>61</v>
       </c>
       <c r="H117" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="I117" t="s">
-        <v>1299</v>
+        <v>1304</v>
       </c>
       <c r="L117" t="s">
         <v>31</v>
       </c>
       <c r="M117" t="s">
         <v>62</v>
       </c>
       <c r="N117" t="s">
         <v>63</v>
       </c>
       <c r="O117" t="s">
-        <v>1300</v>
+        <v>1305</v>
       </c>
       <c r="P117" t="s">
-        <v>1301</v>
+        <v>1306</v>
       </c>
       <c r="Q117" t="s">
-        <v>1302</v>
+        <v>1307</v>
       </c>
       <c r="R117" t="s">
-        <v>1303</v>
+        <v>1308</v>
       </c>
       <c r="S117" t="s">
-        <v>1304</v>
+        <v>1309</v>
       </c>
       <c r="T117" t="s">
-        <v>1305</v>
+        <v>1310</v>
       </c>
       <c r="U117" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="V117" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
       <c r="W117" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="Y117" t="s">
-        <v>1306</v>
+        <v>1311</v>
       </c>
       <c r="Z117" t="s">
-        <v>1307</v>
+        <v>1312</v>
       </c>
       <c r="AA117" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
     </row>
     <row r="118" spans="1:27">
       <c r="A118">
         <v>10442</v>
       </c>
       <c r="B118" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="C118" t="s">
-        <v>1308</v>
+        <v>1313</v>
       </c>
       <c r="D118" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="E118" t="s">
-        <v>1309</v>
+        <v>1314</v>
       </c>
       <c r="F118" t="s">
-        <v>1310</v>
+        <v>1315</v>
       </c>
       <c r="G118" t="s">
         <v>61</v>
       </c>
       <c r="L118" t="s">
         <v>31</v>
       </c>
       <c r="M118" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="N118" t="s">
         <v>63</v>
       </c>
       <c r="O118" t="s">
-        <v>1311</v>
+        <v>1316</v>
       </c>
       <c r="P118" t="s">
-        <v>1312</v>
+        <v>1317</v>
       </c>
       <c r="Q118" t="s">
-        <v>1313</v>
+        <v>1318</v>
       </c>
       <c r="S118" t="s">
-        <v>1314</v>
+        <v>1319</v>
       </c>
       <c r="T118" t="s">
-        <v>1315</v>
+        <v>1320</v>
       </c>
       <c r="U118" t="s">
-        <v>1226</v>
+        <v>1227</v>
       </c>
       <c r="V118" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="W118" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="Y118" t="s">
-        <v>1316</v>
+        <v>1321</v>
       </c>
       <c r="AA118" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
     </row>
     <row r="119" spans="1:27">
       <c r="A119">
         <v>10443</v>
       </c>
       <c r="B119" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="C119" t="s">
-        <v>1317</v>
+        <v>1322</v>
       </c>
       <c r="D119" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="E119" t="s">
-        <v>1318</v>
+        <v>1323</v>
       </c>
       <c r="G119" t="s">
         <v>61</v>
       </c>
       <c r="L119" t="s">
         <v>31</v>
       </c>
       <c r="M119" t="s">
         <v>62</v>
       </c>
       <c r="N119" t="s">
         <v>63</v>
       </c>
       <c r="O119" t="s">
-        <v>1319</v>
+        <v>1324</v>
       </c>
       <c r="P119" t="s">
-        <v>1320</v>
+        <v>1325</v>
       </c>
       <c r="Q119" t="s">
-        <v>1321</v>
+        <v>1326</v>
       </c>
       <c r="S119" t="s">
-        <v>1322</v>
+        <v>1327</v>
       </c>
       <c r="T119" t="s">
-        <v>1323</v>
+        <v>1328</v>
       </c>
       <c r="U119" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="V119" t="s">
-        <v>1324</v>
+        <v>1329</v>
       </c>
       <c r="W119" t="s">
-        <v>1325</v>
+        <v>1330</v>
       </c>
       <c r="Y119" t="s">
-        <v>1326</v>
+        <v>1331</v>
       </c>
       <c r="AA119" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
     </row>
     <row r="120" spans="1:27">
       <c r="A120">
         <v>10444</v>
       </c>
       <c r="B120" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="C120" t="s">
-        <v>1327</v>
+        <v>1332</v>
       </c>
       <c r="D120" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="E120" t="s">
-        <v>1328</v>
+        <v>1333</v>
       </c>
       <c r="G120" t="s">
         <v>61</v>
       </c>
       <c r="H120" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="I120" t="s">
-        <v>1329</v>
+        <v>1334</v>
       </c>
       <c r="K120" t="s">
         <v>61</v>
       </c>
       <c r="L120" t="s">
         <v>31</v>
       </c>
       <c r="M120" t="s">
         <v>62</v>
       </c>
       <c r="N120" t="s">
         <v>63</v>
       </c>
       <c r="O120" t="s">
-        <v>1330</v>
+        <v>1335</v>
       </c>
       <c r="P120" t="s">
-        <v>1331</v>
+        <v>1336</v>
       </c>
       <c r="Q120" t="s">
-        <v>1332</v>
+        <v>1337</v>
       </c>
       <c r="R120" t="s">
-        <v>1333</v>
+        <v>1338</v>
       </c>
       <c r="S120" t="s">
-        <v>1334</v>
+        <v>1339</v>
       </c>
       <c r="T120" t="s">
-        <v>1335</v>
+        <v>1340</v>
       </c>
       <c r="U120" t="s">
         <v>39</v>
       </c>
       <c r="V120" t="s">
         <v>54</v>
       </c>
       <c r="W120" t="s">
-        <v>1336</v>
+        <v>1341</v>
       </c>
       <c r="Y120" t="s">
-        <v>1337</v>
+        <v>1342</v>
       </c>
       <c r="AA120" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
     </row>
     <row r="121" spans="1:27">
       <c r="A121">
         <v>10446</v>
       </c>
       <c r="B121" t="s">
-        <v>1338</v>
+        <v>1343</v>
       </c>
       <c r="C121" t="s">
-        <v>1339</v>
+        <v>1344</v>
       </c>
       <c r="D121" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="E121" t="s">
-        <v>1340</v>
+        <v>1345</v>
       </c>
       <c r="G121" t="s">
         <v>61</v>
       </c>
       <c r="L121" t="s">
         <v>31</v>
       </c>
       <c r="M121" t="s">
         <v>62</v>
       </c>
       <c r="N121" t="s">
         <v>63</v>
       </c>
       <c r="O121" t="s">
-        <v>1341</v>
+        <v>1346</v>
       </c>
       <c r="P121" t="s">
-        <v>1342</v>
+        <v>1347</v>
       </c>
       <c r="Q121" t="s">
-        <v>1343</v>
+        <v>1348</v>
       </c>
       <c r="S121" t="s">
-        <v>1344</v>
+        <v>1349</v>
       </c>
       <c r="T121" t="s">
-        <v>1345</v>
+        <v>1350</v>
       </c>
       <c r="U121" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="V121" t="s">
         <v>40</v>
       </c>
       <c r="W121" t="s">
         <v>41</v>
       </c>
       <c r="Y121" t="s">
-        <v>1346</v>
+        <v>1351</v>
       </c>
       <c r="Z121" t="s">
-        <v>1347</v>
+        <v>1352</v>
       </c>
       <c r="AA121" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
     </row>
     <row r="122" spans="1:27">
       <c r="A122">
         <v>10447</v>
       </c>
       <c r="B122" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="C122" t="s">
-        <v>1348</v>
+        <v>1353</v>
       </c>
       <c r="D122" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="E122" t="s">
-        <v>1349</v>
+        <v>1354</v>
       </c>
       <c r="G122" t="s">
         <v>61</v>
       </c>
       <c r="L122" t="s">
         <v>31</v>
       </c>
       <c r="M122" t="s">
         <v>62</v>
       </c>
       <c r="N122" t="s">
         <v>63</v>
       </c>
       <c r="O122" t="s">
-        <v>1350</v>
+        <v>1355</v>
       </c>
       <c r="P122" t="s">
-        <v>1351</v>
+        <v>1356</v>
       </c>
       <c r="Q122" t="s">
-        <v>1352</v>
+        <v>1357</v>
       </c>
       <c r="S122" t="s">
-        <v>1353</v>
+        <v>1358</v>
       </c>
       <c r="T122" t="s">
-        <v>1354</v>
+        <v>1359</v>
       </c>
       <c r="U122" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="V122" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="W122" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
       <c r="Y122" t="s">
-        <v>1355</v>
+        <v>1360</v>
       </c>
       <c r="AA122" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
     </row>
     <row r="123" spans="1:27">
       <c r="A123">
         <v>10448</v>
       </c>
       <c r="B123" t="s">
-        <v>1356</v>
+        <v>1361</v>
       </c>
       <c r="C123" t="s">
-        <v>1357</v>
+        <v>1362</v>
       </c>
       <c r="D123" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="E123" t="s">
-        <v>1358</v>
+        <v>1363</v>
       </c>
       <c r="G123" t="s">
         <v>61</v>
       </c>
       <c r="L123" t="s">
         <v>31</v>
       </c>
       <c r="M123" t="s">
         <v>62</v>
       </c>
       <c r="N123" t="s">
         <v>63</v>
       </c>
       <c r="O123" t="s">
-        <v>1359</v>
+        <v>1364</v>
       </c>
       <c r="P123" t="s">
-        <v>1360</v>
+        <v>1365</v>
       </c>
       <c r="Q123" t="s">
-        <v>1361</v>
+        <v>1366</v>
       </c>
       <c r="S123" t="s">
-        <v>1362</v>
+        <v>1367</v>
       </c>
       <c r="T123" t="s">
-        <v>1363</v>
+        <v>1368</v>
       </c>
       <c r="U123" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="V123" t="s">
-        <v>1364</v>
+        <v>1369</v>
       </c>
       <c r="W123" t="s">
-        <v>1365</v>
+        <v>1370</v>
       </c>
       <c r="Y123" t="s">
-        <v>1366</v>
+        <v>1371</v>
       </c>
       <c r="AA123" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
     </row>
     <row r="124" spans="1:27">
       <c r="A124">
         <v>10449</v>
       </c>
       <c r="B124" t="s">
-        <v>1367</v>
+        <v>1372</v>
       </c>
       <c r="C124" t="s">
-        <v>1368</v>
+        <v>1373</v>
       </c>
       <c r="D124" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="E124" t="s">
-        <v>1369</v>
+        <v>1374</v>
       </c>
       <c r="G124" t="s">
         <v>61</v>
       </c>
       <c r="L124" t="s">
         <v>31</v>
       </c>
       <c r="M124" t="s">
         <v>62</v>
       </c>
       <c r="N124" t="s">
         <v>63</v>
       </c>
       <c r="O124" t="s">
-        <v>1370</v>
+        <v>1375</v>
       </c>
       <c r="P124" t="s">
-        <v>1371</v>
+        <v>1376</v>
       </c>
       <c r="Q124" t="s">
-        <v>1372</v>
+        <v>1377</v>
       </c>
       <c r="S124" t="s">
-        <v>1373</v>
+        <v>1378</v>
       </c>
       <c r="T124" t="s">
-        <v>1374</v>
+        <v>1379</v>
       </c>
       <c r="U124" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="V124" t="s">
         <v>69</v>
       </c>
       <c r="W124" t="s">
         <v>70</v>
       </c>
       <c r="Y124" t="s">
-        <v>1375</v>
+        <v>1380</v>
       </c>
       <c r="AA124" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="125" spans="1:27">
       <c r="A125">
         <v>10450</v>
       </c>
       <c r="B125" t="s">
-        <v>1376</v>
+        <v>1381</v>
       </c>
       <c r="C125" t="s">
-        <v>1377</v>
+        <v>1382</v>
       </c>
       <c r="D125" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="E125" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
       <c r="G125" t="s">
         <v>61</v>
       </c>
       <c r="L125" t="s">
         <v>31</v>
       </c>
       <c r="M125" t="s">
         <v>62</v>
       </c>
       <c r="N125" t="s">
         <v>63</v>
       </c>
       <c r="O125" t="s">
-        <v>1378</v>
+        <v>1383</v>
       </c>
       <c r="P125" t="s">
-        <v>1379</v>
+        <v>1384</v>
       </c>
       <c r="Q125" t="s">
-        <v>1380</v>
+        <v>1385</v>
       </c>
       <c r="S125" t="s">
-        <v>1381</v>
+        <v>1386</v>
       </c>
       <c r="T125" t="s">
-        <v>1382</v>
+        <v>1387</v>
       </c>
       <c r="U125" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="V125" t="s">
-        <v>1383</v>
+        <v>1388</v>
       </c>
       <c r="W125" t="s">
-        <v>1384</v>
+        <v>1389</v>
       </c>
       <c r="Y125" t="s">
-        <v>1385</v>
+        <v>1390</v>
       </c>
       <c r="AA125" t="s">
-        <v>1386</v>
+        <v>1391</v>
       </c>
     </row>
     <row r="126" spans="1:27">
       <c r="A126">
         <v>10451</v>
       </c>
       <c r="B126" t="s">
-        <v>1387</v>
+        <v>1392</v>
       </c>
       <c r="C126" t="s">
-        <v>1388</v>
+        <v>1393</v>
       </c>
       <c r="D126" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="E126" t="s">
-        <v>1389</v>
+        <v>1394</v>
       </c>
       <c r="G126" t="s">
         <v>61</v>
       </c>
       <c r="H126" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="I126" t="s">
-        <v>1390</v>
+        <v>1395</v>
       </c>
       <c r="K126" t="s">
         <v>61</v>
       </c>
       <c r="L126" t="s">
         <v>31</v>
       </c>
       <c r="M126" t="s">
         <v>62</v>
       </c>
       <c r="N126" t="s">
         <v>63</v>
       </c>
       <c r="O126" t="s">
-        <v>1391</v>
+        <v>1396</v>
       </c>
       <c r="P126" t="s">
-        <v>1392</v>
+        <v>1397</v>
       </c>
       <c r="Q126" t="s">
-        <v>1393</v>
+        <v>1398</v>
       </c>
       <c r="R126" t="s">
-        <v>1394</v>
+        <v>1399</v>
       </c>
       <c r="S126" t="s">
-        <v>1395</v>
+        <v>1400</v>
       </c>
       <c r="T126" t="s">
-        <v>1396</v>
+        <v>1401</v>
       </c>
       <c r="U126" t="s">
         <v>39</v>
       </c>
       <c r="V126" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="W126" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="Y126" t="s">
-        <v>1397</v>
+        <v>1402</v>
       </c>
       <c r="AA126" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
     </row>
     <row r="127" spans="1:27">
       <c r="A127">
         <v>10452</v>
       </c>
       <c r="B127" t="s">
-        <v>1398</v>
+        <v>1403</v>
       </c>
       <c r="C127" t="s">
-        <v>1399</v>
+        <v>1404</v>
       </c>
       <c r="D127" t="s">
-        <v>1400</v>
+        <v>1405</v>
       </c>
       <c r="E127" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="G127" t="s">
         <v>61</v>
       </c>
       <c r="L127" t="s">
         <v>31</v>
       </c>
       <c r="M127" t="s">
         <v>62</v>
       </c>
       <c r="N127" t="s">
         <v>63</v>
       </c>
       <c r="O127" t="s">
-        <v>1401</v>
+        <v>1406</v>
       </c>
       <c r="P127" t="s">
-        <v>1402</v>
+        <v>1407</v>
       </c>
       <c r="Q127" t="s">
-        <v>1403</v>
+        <v>1408</v>
       </c>
       <c r="S127" t="s">
-        <v>1404</v>
+        <v>1409</v>
       </c>
       <c r="T127" t="s">
-        <v>1405</v>
+        <v>1410</v>
       </c>
       <c r="U127" t="s">
         <v>39</v>
       </c>
       <c r="V127" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="W127" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="Y127" t="s">
-        <v>1406</v>
+        <v>1411</v>
       </c>
       <c r="AA127" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
     </row>
     <row r="128" spans="1:27">
       <c r="A128">
         <v>10453</v>
       </c>
       <c r="B128" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="C128" t="s">
-        <v>1407</v>
+        <v>1412</v>
       </c>
       <c r="D128" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E128" t="s">
-        <v>1408</v>
+        <v>1413</v>
       </c>
       <c r="G128" t="s">
         <v>61</v>
       </c>
       <c r="L128" t="s">
         <v>31</v>
       </c>
       <c r="M128" t="s">
         <v>62</v>
       </c>
       <c r="N128" t="s">
         <v>63</v>
       </c>
       <c r="O128" t="s">
-        <v>1409</v>
+        <v>1414</v>
       </c>
       <c r="P128" t="s">
-        <v>1410</v>
+        <v>1415</v>
       </c>
       <c r="Q128" t="s">
-        <v>1411</v>
+        <v>1416</v>
       </c>
       <c r="S128" t="s">
-        <v>1412</v>
+        <v>1417</v>
       </c>
       <c r="T128" t="s">
-        <v>1413</v>
+        <v>1418</v>
       </c>
       <c r="U128" t="s">
         <v>39</v>
       </c>
       <c r="V128" t="s">
         <v>69</v>
       </c>
       <c r="W128" t="s">
         <v>70</v>
       </c>
       <c r="Y128" t="s">
-        <v>1414</v>
+        <v>1419</v>
       </c>
       <c r="AA128" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
     </row>
     <row r="129" spans="1:27">
       <c r="A129">
         <v>10454</v>
       </c>
       <c r="B129" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="C129" t="s">
-        <v>1415</v>
+        <v>1420</v>
       </c>
       <c r="D129" t="s">
         <v>46</v>
       </c>
       <c r="E129" t="s">
-        <v>1416</v>
+        <v>1421</v>
       </c>
       <c r="G129" t="s">
         <v>61</v>
       </c>
       <c r="L129" t="s">
         <v>31</v>
       </c>
       <c r="M129" t="s">
         <v>62</v>
       </c>
       <c r="N129" t="s">
         <v>63</v>
       </c>
       <c r="O129" t="s">
-        <v>1417</v>
+        <v>1422</v>
       </c>
       <c r="P129" t="s">
-        <v>1418</v>
+        <v>1423</v>
       </c>
       <c r="S129" t="s">
-        <v>1419</v>
+        <v>1424</v>
       </c>
       <c r="T129" t="s">
-        <v>1420</v>
+        <v>1425</v>
       </c>
       <c r="U129" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="X129" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="Y129" t="s">
-        <v>1421</v>
+        <v>1426</v>
       </c>
       <c r="Z129" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="AA129" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
     </row>
     <row r="130" spans="1:27">
       <c r="A130">
         <v>10455</v>
       </c>
       <c r="B130" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="C130" t="s">
-        <v>1422</v>
+        <v>1427</v>
       </c>
       <c r="D130" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E130" t="s">
-        <v>1423</v>
+        <v>1428</v>
       </c>
       <c r="G130" t="s">
         <v>61</v>
       </c>
       <c r="L130" t="s">
         <v>31</v>
       </c>
       <c r="M130" t="s">
         <v>62</v>
       </c>
       <c r="N130" t="s">
         <v>63</v>
       </c>
       <c r="O130" t="s">
-        <v>1424</v>
+        <v>1429</v>
       </c>
       <c r="P130" t="s">
-        <v>1425</v>
+        <v>1430</v>
       </c>
       <c r="Q130" t="s">
-        <v>1426</v>
+        <v>1431</v>
       </c>
       <c r="S130" t="s">
-        <v>1427</v>
+        <v>1432</v>
       </c>
       <c r="T130" t="s">
-        <v>1428</v>
+        <v>1433</v>
       </c>
       <c r="U130" t="s">
         <v>39</v>
       </c>
       <c r="V130" t="s">
         <v>69</v>
       </c>
       <c r="W130" t="s">
         <v>70</v>
       </c>
       <c r="Y130" t="s">
-        <v>1429</v>
+        <v>1434</v>
       </c>
       <c r="AA130" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
     </row>
     <row r="131" spans="1:27">
       <c r="A131">
         <v>10456</v>
       </c>
       <c r="B131" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="C131" t="s">
-        <v>1430</v>
+        <v>1435</v>
       </c>
       <c r="D131" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="F131" t="s">
-        <v>1431</v>
+        <v>1436</v>
       </c>
       <c r="G131" t="s">
         <v>61</v>
       </c>
       <c r="L131" t="s">
         <v>31</v>
       </c>
       <c r="M131" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="N131" t="s">
         <v>63</v>
       </c>
       <c r="O131" t="s">
-        <v>1432</v>
+        <v>1437</v>
       </c>
       <c r="P131" t="s">
-        <v>1433</v>
+        <v>1438</v>
       </c>
       <c r="Q131" t="s">
-        <v>1434</v>
+        <v>1439</v>
       </c>
       <c r="S131" t="s">
-        <v>1435</v>
+        <v>1440</v>
       </c>
       <c r="T131" t="s">
-        <v>1436</v>
+        <v>1441</v>
       </c>
       <c r="U131" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="V131" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="W131" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="Y131" t="s">
-        <v>1437</v>
+        <v>1442</v>
       </c>
       <c r="AA131" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
     </row>
     <row r="132" spans="1:27">
       <c r="A132">
         <v>10457</v>
       </c>
       <c r="B132" t="s">
-        <v>1438</v>
+        <v>1443</v>
       </c>
       <c r="C132" t="s">
-        <v>1439</v>
+        <v>1444</v>
       </c>
       <c r="D132" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="E132" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="G132" t="s">
         <v>61</v>
       </c>
       <c r="L132" t="s">
         <v>31</v>
       </c>
       <c r="M132" t="s">
         <v>62</v>
       </c>
       <c r="N132" t="s">
         <v>63</v>
       </c>
       <c r="O132" t="s">
-        <v>1440</v>
+        <v>1445</v>
       </c>
       <c r="P132" t="s">
-        <v>1441</v>
+        <v>1446</v>
       </c>
       <c r="Q132" t="s">
-        <v>1442</v>
+        <v>1447</v>
       </c>
       <c r="S132" t="s">
-        <v>1443</v>
+        <v>1448</v>
       </c>
       <c r="T132" t="s">
-        <v>1444</v>
+        <v>1449</v>
       </c>
       <c r="U132" t="s">
         <v>39</v>
       </c>
       <c r="V132" t="s">
-        <v>1445</v>
+        <v>1450</v>
       </c>
       <c r="W132" t="s">
-        <v>1446</v>
+        <v>1451</v>
       </c>
       <c r="Y132" t="s">
-        <v>1447</v>
+        <v>1452</v>
       </c>
       <c r="AA132" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
     </row>
     <row r="133" spans="1:27">
       <c r="A133">
         <v>10458</v>
       </c>
       <c r="B133" t="s">
-        <v>1448</v>
+        <v>1453</v>
       </c>
       <c r="C133" t="s">
-        <v>1449</v>
+        <v>1454</v>
       </c>
       <c r="D133" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="E133" t="s">
-        <v>1450</v>
+        <v>1455</v>
       </c>
       <c r="G133" t="s">
         <v>61</v>
       </c>
       <c r="L133" t="s">
         <v>31</v>
       </c>
       <c r="M133" t="s">
         <v>62</v>
       </c>
       <c r="N133" t="s">
         <v>63</v>
       </c>
       <c r="O133" t="s">
-        <v>1451</v>
+        <v>1456</v>
       </c>
       <c r="P133" t="s">
-        <v>1452</v>
+        <v>1457</v>
       </c>
       <c r="Q133" t="s">
-        <v>1453</v>
+        <v>1458</v>
       </c>
       <c r="S133" t="s">
-        <v>1454</v>
+        <v>1459</v>
       </c>
       <c r="T133" t="s">
-        <v>1455</v>
+        <v>1460</v>
       </c>
       <c r="U133" t="s">
         <v>39</v>
       </c>
       <c r="V133" t="s">
-        <v>1456</v>
+        <v>1461</v>
       </c>
       <c r="W133" t="s">
-        <v>1457</v>
+        <v>1462</v>
       </c>
       <c r="Y133" t="s">
-        <v>1458</v>
+        <v>1463</v>
       </c>
       <c r="AA133" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
     </row>
     <row r="134" spans="1:27">
       <c r="A134">
         <v>10459</v>
       </c>
       <c r="B134" t="s">
-        <v>1459</v>
+        <v>1464</v>
       </c>
       <c r="C134" t="s">
-        <v>1460</v>
+        <v>1465</v>
       </c>
       <c r="D134" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="E134" t="s">
-        <v>1461</v>
+        <v>1466</v>
       </c>
       <c r="G134" t="s">
         <v>61</v>
       </c>
       <c r="L134" t="s">
         <v>31</v>
       </c>
       <c r="M134" t="s">
         <v>62</v>
       </c>
       <c r="N134" t="s">
         <v>63</v>
       </c>
       <c r="O134" t="s">
-        <v>1462</v>
+        <v>1467</v>
       </c>
       <c r="P134" t="s">
-        <v>1463</v>
+        <v>1468</v>
       </c>
       <c r="Q134" t="s">
-        <v>1464</v>
+        <v>1469</v>
       </c>
       <c r="S134" t="s">
-        <v>1465</v>
+        <v>1470</v>
       </c>
       <c r="T134" t="s">
-        <v>1466</v>
+        <v>1471</v>
       </c>
       <c r="U134" t="s">
         <v>39</v>
       </c>
       <c r="V134" t="s">
-        <v>1467</v>
+        <v>1472</v>
       </c>
       <c r="W134" t="s">
-        <v>1468</v>
+        <v>1473</v>
       </c>
       <c r="Y134" t="s">
-        <v>1469</v>
+        <v>1474</v>
       </c>
       <c r="AA134" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
     </row>
     <row r="135" spans="1:27">
       <c r="A135">
         <v>10460</v>
       </c>
       <c r="B135" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="C135" t="s">
-        <v>1470</v>
+        <v>1475</v>
       </c>
       <c r="D135" t="s">
         <v>29</v>
       </c>
       <c r="E135" t="s">
-        <v>1471</v>
+        <v>1476</v>
       </c>
       <c r="G135" t="s">
         <v>61</v>
       </c>
       <c r="L135" t="s">
         <v>31</v>
       </c>
       <c r="M135" t="s">
         <v>62</v>
       </c>
       <c r="N135" t="s">
         <v>63</v>
       </c>
       <c r="O135" t="s">
-        <v>1472</v>
+        <v>1477</v>
       </c>
       <c r="P135" t="s">
-        <v>1473</v>
+        <v>1478</v>
       </c>
       <c r="Q135" t="s">
-        <v>1474</v>
+        <v>1479</v>
       </c>
       <c r="S135" t="s">
-        <v>1475</v>
+        <v>1480</v>
       </c>
       <c r="T135" t="s">
-        <v>1476</v>
+        <v>1481</v>
       </c>
       <c r="U135" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="V135" t="s">
-        <v>1477</v>
+        <v>1482</v>
       </c>
       <c r="W135" t="s">
-        <v>1478</v>
+        <v>1483</v>
       </c>
       <c r="Y135" t="s">
-        <v>1479</v>
+        <v>1484</v>
       </c>
       <c r="AA135" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="136" spans="1:27">
       <c r="A136">
         <v>10461</v>
       </c>
       <c r="B136" t="s">
-        <v>1480</v>
+        <v>1485</v>
       </c>
       <c r="C136" t="s">
-        <v>1481</v>
+        <v>1486</v>
       </c>
       <c r="D136" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="E136" t="s">
-        <v>1482</v>
+        <v>1487</v>
       </c>
       <c r="G136" t="s">
         <v>61</v>
       </c>
       <c r="L136" t="s">
         <v>31</v>
       </c>
       <c r="M136" t="s">
         <v>62</v>
       </c>
       <c r="N136" t="s">
         <v>63</v>
       </c>
       <c r="O136" t="s">
-        <v>1483</v>
+        <v>1488</v>
       </c>
       <c r="P136" t="s">
-        <v>1484</v>
+        <v>1489</v>
       </c>
       <c r="Q136" t="s">
-        <v>1485</v>
+        <v>1490</v>
       </c>
       <c r="S136" t="s">
-        <v>1486</v>
+        <v>1491</v>
       </c>
       <c r="T136" t="s">
-        <v>1487</v>
+        <v>1492</v>
       </c>
       <c r="U136" t="s">
         <v>39</v>
       </c>
       <c r="V136" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="W136" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="Y136" t="s">
-        <v>1488</v>
+        <v>1493</v>
       </c>
       <c r="AA136" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
     </row>
     <row r="137" spans="1:27">
       <c r="A137">
         <v>10463</v>
       </c>
       <c r="B137" t="s">
-        <v>1489</v>
+        <v>1494</v>
       </c>
       <c r="C137" t="s">
-        <v>1490</v>
+        <v>1495</v>
       </c>
       <c r="D137" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E137" t="s">
-        <v>1491</v>
+        <v>1496</v>
       </c>
       <c r="G137" t="s">
         <v>61</v>
       </c>
       <c r="H137" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="I137" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="K137" t="s">
         <v>61</v>
       </c>
       <c r="L137" t="s">
         <v>31</v>
       </c>
       <c r="M137" t="s">
         <v>62</v>
       </c>
       <c r="N137" t="s">
         <v>63</v>
       </c>
       <c r="O137" t="s">
-        <v>1492</v>
+        <v>1497</v>
       </c>
       <c r="P137" t="s">
-        <v>1493</v>
+        <v>1498</v>
       </c>
       <c r="Q137" t="s">
-        <v>1494</v>
+        <v>1499</v>
       </c>
       <c r="R137" t="s">
-        <v>1495</v>
+        <v>1500</v>
       </c>
       <c r="S137" t="s">
-        <v>1496</v>
+        <v>1501</v>
       </c>
       <c r="T137" t="s">
-        <v>1497</v>
+        <v>1502</v>
       </c>
       <c r="U137" t="s">
         <v>39</v>
       </c>
       <c r="V137" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="W137" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="Y137" t="s">
-        <v>1498</v>
+        <v>1503</v>
       </c>
       <c r="AA137" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
     </row>
     <row r="138" spans="1:27">
       <c r="A138">
         <v>10464</v>
       </c>
       <c r="B138" t="s">
-        <v>1499</v>
+        <v>1504</v>
       </c>
       <c r="C138" t="s">
-        <v>1500</v>
+        <v>1505</v>
       </c>
       <c r="D138" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="E138" t="s">
-        <v>1501</v>
+        <v>1506</v>
       </c>
       <c r="G138" t="s">
         <v>61</v>
       </c>
       <c r="L138" t="s">
         <v>31</v>
       </c>
       <c r="M138" t="s">
         <v>62</v>
       </c>
       <c r="N138" t="s">
         <v>63</v>
       </c>
       <c r="O138" t="s">
-        <v>1502</v>
+        <v>1507</v>
       </c>
       <c r="P138" t="s">
-        <v>1503</v>
+        <v>1508</v>
       </c>
       <c r="Q138" t="s">
-        <v>1504</v>
+        <v>1509</v>
       </c>
       <c r="S138" t="s">
-        <v>1505</v>
+        <v>1510</v>
       </c>
       <c r="T138" t="s">
-        <v>1506</v>
+        <v>1511</v>
       </c>
       <c r="U138" t="s">
         <v>39</v>
       </c>
       <c r="V138" t="s">
-        <v>1507</v>
+        <v>1512</v>
       </c>
       <c r="W138" t="s">
-        <v>1508</v>
+        <v>1513</v>
       </c>
       <c r="Y138" t="s">
-        <v>1509</v>
+        <v>1514</v>
       </c>
       <c r="AA138" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="139" spans="1:27">
       <c r="A139">
         <v>10465</v>
       </c>
       <c r="B139" t="s">
-        <v>1510</v>
+        <v>1515</v>
       </c>
       <c r="C139" t="s">
-        <v>1511</v>
+        <v>1516</v>
       </c>
       <c r="D139" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="E139" t="s">
-        <v>1512</v>
+        <v>1517</v>
       </c>
       <c r="G139" t="s">
         <v>61</v>
       </c>
       <c r="L139" t="s">
         <v>31</v>
       </c>
       <c r="M139" t="s">
         <v>62</v>
       </c>
       <c r="N139" t="s">
         <v>63</v>
       </c>
       <c r="O139" t="s">
-        <v>1513</v>
+        <v>1518</v>
       </c>
       <c r="P139" t="s">
-        <v>1514</v>
+        <v>1519</v>
       </c>
       <c r="Q139" t="s">
-        <v>1515</v>
+        <v>1520</v>
       </c>
       <c r="S139" t="s">
-        <v>1516</v>
+        <v>1521</v>
       </c>
       <c r="T139" t="s">
-        <v>1517</v>
+        <v>1522</v>
       </c>
       <c r="U139" t="s">
         <v>39</v>
       </c>
       <c r="V139" t="s">
-        <v>1518</v>
+        <v>1523</v>
       </c>
       <c r="W139" t="s">
-        <v>1519</v>
+        <v>1524</v>
       </c>
       <c r="Y139" t="s">
-        <v>1520</v>
+        <v>1525</v>
       </c>
       <c r="AA139" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="140" spans="1:27">
       <c r="A140">
         <v>10467</v>
       </c>
       <c r="B140" t="s">
-        <v>1263</v>
+        <v>1268</v>
       </c>
       <c r="C140" t="s">
-        <v>1521</v>
+        <v>1526</v>
       </c>
       <c r="D140" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="E140" t="s">
-        <v>1522</v>
+        <v>1527</v>
       </c>
       <c r="G140" t="s">
         <v>61</v>
       </c>
       <c r="L140" t="s">
         <v>31</v>
       </c>
       <c r="M140" t="s">
         <v>62</v>
       </c>
       <c r="N140" t="s">
         <v>63</v>
       </c>
       <c r="O140" t="s">
-        <v>1523</v>
+        <v>1528</v>
       </c>
       <c r="P140" t="s">
-        <v>1524</v>
+        <v>1529</v>
       </c>
       <c r="S140" t="s">
-        <v>1525</v>
+        <v>1530</v>
       </c>
       <c r="T140" t="s">
-        <v>1526</v>
+        <v>1531</v>
       </c>
       <c r="U140" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="V140" t="s">
-        <v>1527</v>
+        <v>1532</v>
       </c>
       <c r="W140" t="s">
-        <v>1528</v>
+        <v>1533</v>
       </c>
       <c r="Y140" t="s">
-        <v>1529</v>
+        <v>1534</v>
       </c>
       <c r="AA140" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
     </row>
     <row r="141" spans="1:27">
       <c r="A141">
         <v>10468</v>
       </c>
       <c r="B141" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="C141" t="s">
-        <v>1530</v>
+        <v>1535</v>
       </c>
       <c r="D141" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="E141" t="s">
-        <v>1531</v>
+        <v>1536</v>
       </c>
       <c r="G141" t="s">
         <v>61</v>
       </c>
       <c r="L141" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
       <c r="M141" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="N141" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="O141" t="s">
-        <v>1532</v>
+        <v>1537</v>
       </c>
       <c r="P141" t="s">
-        <v>1533</v>
+        <v>1538</v>
       </c>
       <c r="Q141" t="s">
-        <v>1534</v>
+        <v>1539</v>
       </c>
       <c r="S141" t="s">
-        <v>1535</v>
+        <v>1540</v>
       </c>
       <c r="T141" t="s">
-        <v>1536</v>
+        <v>1541</v>
       </c>
       <c r="U141" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="V141" t="s">
-        <v>1537</v>
+        <v>1542</v>
       </c>
       <c r="W141" t="s">
         <v>70</v>
       </c>
       <c r="Y141" t="s">
-        <v>1538</v>
+        <v>1543</v>
       </c>
       <c r="AA141" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
     </row>
     <row r="142" spans="1:27">
       <c r="A142">
         <v>10469</v>
       </c>
       <c r="B142" t="s">
-        <v>1539</v>
+        <v>1544</v>
       </c>
       <c r="C142" t="s">
-        <v>1540</v>
+        <v>1545</v>
       </c>
       <c r="D142" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="E142" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="F142" t="s">
-        <v>1541</v>
+        <v>1546</v>
       </c>
       <c r="G142" t="s">
         <v>61</v>
       </c>
       <c r="L142" t="s">
         <v>31</v>
       </c>
       <c r="M142" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="N142" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="O142" t="s">
-        <v>1542</v>
+        <v>1547</v>
       </c>
       <c r="P142" t="s">
-        <v>1543</v>
+        <v>1548</v>
       </c>
       <c r="S142" t="s">
-        <v>1544</v>
+        <v>1549</v>
       </c>
       <c r="T142" t="s">
-        <v>1545</v>
+        <v>1550</v>
       </c>
       <c r="U142" t="s">
-        <v>1546</v>
+        <v>1551</v>
       </c>
       <c r="V142" t="s">
-        <v>1547</v>
+        <v>1552</v>
       </c>
       <c r="W142" t="s">
-        <v>1548</v>
+        <v>1553</v>
       </c>
       <c r="Y142" t="s">
-        <v>1549</v>
+        <v>1554</v>
       </c>
       <c r="AA142" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
     </row>
     <row r="143" spans="1:27">
       <c r="A143">
         <v>10470</v>
       </c>
       <c r="B143" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="C143" t="s">
-        <v>1550</v>
+        <v>1555</v>
       </c>
       <c r="D143" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="E143" t="s">
-        <v>1551</v>
+        <v>1556</v>
       </c>
       <c r="G143" t="s">
         <v>61</v>
       </c>
       <c r="L143" t="s">
         <v>31</v>
       </c>
       <c r="M143" t="s">
         <v>62</v>
       </c>
       <c r="N143" t="s">
         <v>63</v>
       </c>
       <c r="O143" t="s">
-        <v>1552</v>
+        <v>1557</v>
       </c>
       <c r="P143" t="s">
-        <v>1553</v>
+        <v>1558</v>
       </c>
       <c r="Q143" t="s">
-        <v>1554</v>
+        <v>1559</v>
       </c>
       <c r="S143" t="s">
-        <v>1555</v>
+        <v>1560</v>
       </c>
       <c r="T143" t="s">
-        <v>1556</v>
+        <v>1561</v>
       </c>
       <c r="U143" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="V143" t="s">
-        <v>1557</v>
+        <v>1562</v>
       </c>
       <c r="W143" t="s">
-        <v>1558</v>
+        <v>1563</v>
       </c>
       <c r="Y143" t="s">
-        <v>1559</v>
+        <v>1564</v>
       </c>
       <c r="AA143" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
     </row>
     <row r="144" spans="1:27">
       <c r="A144">
         <v>10471</v>
       </c>
       <c r="B144" t="s">
-        <v>1560</v>
+        <v>1565</v>
       </c>
       <c r="C144" t="s">
-        <v>1561</v>
+        <v>1566</v>
       </c>
       <c r="D144" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="E144" t="s">
-        <v>1562</v>
+        <v>1567</v>
       </c>
       <c r="F144" t="s">
-        <v>1563</v>
+        <v>1568</v>
       </c>
       <c r="G144" t="s">
         <v>61</v>
       </c>
       <c r="L144" t="s">
         <v>31</v>
       </c>
       <c r="M144" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="N144" t="s">
         <v>63</v>
       </c>
       <c r="O144" t="s">
-        <v>1564</v>
+        <v>1569</v>
       </c>
       <c r="P144" t="s">
-        <v>1565</v>
+        <v>1570</v>
       </c>
       <c r="Q144" t="s">
-        <v>1566</v>
+        <v>1571</v>
       </c>
       <c r="S144" t="s">
-        <v>1567</v>
+        <v>1572</v>
       </c>
       <c r="T144" t="s">
-        <v>1568</v>
+        <v>1573</v>
       </c>
       <c r="U144" t="s">
-        <v>1569</v>
+        <v>1574</v>
       </c>
       <c r="V144" t="s">
-        <v>1260</v>
+        <v>1265</v>
       </c>
       <c r="W144" t="s">
-        <v>1261</v>
+        <v>1266</v>
       </c>
       <c r="Y144" t="s">
-        <v>1570</v>
+        <v>1575</v>
       </c>
       <c r="AA144" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
     </row>
     <row r="145" spans="1:27">
       <c r="A145">
         <v>10472</v>
       </c>
       <c r="B145" t="s">
-        <v>1571</v>
+        <v>1576</v>
       </c>
       <c r="C145" t="s">
-        <v>1572</v>
+        <v>1577</v>
       </c>
       <c r="D145" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E145" t="s">
-        <v>1573</v>
+        <v>1578</v>
       </c>
       <c r="G145" t="s">
         <v>61</v>
       </c>
       <c r="H145" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="J145" t="s">
-        <v>1574</v>
+        <v>1579</v>
       </c>
       <c r="K145" t="s">
         <v>61</v>
       </c>
       <c r="L145" t="s">
         <v>31</v>
       </c>
       <c r="M145" t="s">
         <v>62</v>
       </c>
       <c r="N145" t="s">
         <v>63</v>
       </c>
       <c r="O145" t="s">
-        <v>1575</v>
+        <v>1580</v>
       </c>
       <c r="P145" t="s">
-        <v>1576</v>
+        <v>1581</v>
       </c>
       <c r="Q145" t="s">
-        <v>1577</v>
+        <v>1582</v>
       </c>
       <c r="R145" t="s">
-        <v>1578</v>
+        <v>1583</v>
       </c>
       <c r="S145" t="s">
-        <v>1579</v>
+        <v>1584</v>
       </c>
       <c r="T145" t="s">
-        <v>1580</v>
+        <v>1585</v>
       </c>
       <c r="U145" t="s">
         <v>39</v>
       </c>
       <c r="V145" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="W145" t="s">
-        <v>1581</v>
+        <v>1586</v>
       </c>
       <c r="Y145" t="s">
-        <v>1582</v>
+        <v>1587</v>
       </c>
       <c r="AA145" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
     </row>
     <row r="146" spans="1:27">
       <c r="A146">
         <v>10473</v>
       </c>
       <c r="B146" t="s">
-        <v>1583</v>
+        <v>1588</v>
       </c>
       <c r="C146" t="s">
-        <v>1584</v>
+        <v>1589</v>
       </c>
       <c r="D146" t="s">
         <v>46</v>
       </c>
       <c r="E146" t="s">
-        <v>1585</v>
+        <v>1590</v>
       </c>
       <c r="G146" t="s">
         <v>61</v>
       </c>
       <c r="L146" t="s">
         <v>31</v>
       </c>
       <c r="M146" t="s">
         <v>62</v>
       </c>
       <c r="N146" t="s">
         <v>63</v>
       </c>
       <c r="O146" t="s">
-        <v>1586</v>
+        <v>1591</v>
       </c>
       <c r="P146" t="s">
-        <v>1587</v>
+        <v>1592</v>
       </c>
       <c r="Q146" t="s">
-        <v>1588</v>
+        <v>1593</v>
       </c>
       <c r="S146" t="s">
-        <v>1589</v>
+        <v>1594</v>
       </c>
       <c r="T146" t="s">
-        <v>1590</v>
+        <v>1595</v>
       </c>
       <c r="U146" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="V146" t="s">
-        <v>1591</v>
+        <v>1596</v>
       </c>
       <c r="W146" t="s">
-        <v>1592</v>
+        <v>1597</v>
       </c>
       <c r="Y146" t="s">
-        <v>1593</v>
+        <v>1598</v>
       </c>
       <c r="AA146" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="147" spans="1:27">
       <c r="A147">
         <v>10474</v>
       </c>
       <c r="B147" t="s">
-        <v>1594</v>
+        <v>1599</v>
       </c>
       <c r="C147" t="s">
-        <v>1595</v>
+        <v>1600</v>
       </c>
       <c r="D147" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="E147" t="s">
-        <v>1596</v>
+        <v>1601</v>
       </c>
       <c r="G147" t="s">
         <v>61</v>
       </c>
       <c r="L147" t="s">
         <v>31</v>
       </c>
       <c r="M147" t="s">
         <v>62</v>
       </c>
       <c r="N147" t="s">
         <v>63</v>
       </c>
       <c r="O147" t="s">
-        <v>1597</v>
+        <v>1602</v>
       </c>
       <c r="P147" t="s">
-        <v>1598</v>
+        <v>1603</v>
       </c>
       <c r="Q147" t="s">
-        <v>1599</v>
+        <v>1604</v>
       </c>
       <c r="S147" t="s">
-        <v>1600</v>
+        <v>1605</v>
       </c>
       <c r="T147" t="s">
-        <v>1601</v>
+        <v>1606</v>
       </c>
       <c r="U147" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="V147" t="s">
-        <v>1602</v>
+        <v>1607</v>
       </c>
       <c r="W147" t="s">
-        <v>1603</v>
+        <v>1608</v>
       </c>
       <c r="Y147" t="s">
-        <v>1604</v>
+        <v>1609</v>
       </c>
       <c r="AA147" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
     </row>
     <row r="148" spans="1:27">
       <c r="A148">
         <v>10475</v>
       </c>
       <c r="B148" t="s">
-        <v>1605</v>
+        <v>1610</v>
       </c>
       <c r="C148" t="s">
-        <v>1606</v>
+        <v>1611</v>
       </c>
       <c r="D148" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="E148" t="s">
-        <v>1607</v>
+        <v>1612</v>
       </c>
       <c r="G148" t="s">
         <v>61</v>
       </c>
       <c r="L148" t="s">
         <v>31</v>
       </c>
       <c r="M148" t="s">
         <v>62</v>
       </c>
       <c r="N148" t="s">
         <v>63</v>
       </c>
       <c r="O148" t="s">
-        <v>1608</v>
+        <v>1613</v>
       </c>
       <c r="P148" t="s">
-        <v>1609</v>
+        <v>1614</v>
       </c>
       <c r="Q148" t="s">
-        <v>1610</v>
+        <v>1615</v>
       </c>
       <c r="S148" t="s">
-        <v>1611</v>
+        <v>1616</v>
       </c>
       <c r="T148" t="s">
-        <v>1612</v>
+        <v>1617</v>
       </c>
       <c r="U148" t="s">
         <v>39</v>
       </c>
       <c r="V148" t="s">
-        <v>1613</v>
+        <v>1618</v>
       </c>
       <c r="W148" t="s">
-        <v>1614</v>
+        <v>1619</v>
       </c>
       <c r="Y148" t="s">
-        <v>1615</v>
+        <v>1620</v>
       </c>
       <c r="AA148" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
     </row>
     <row r="149" spans="1:27">
       <c r="A149">
         <v>10476</v>
       </c>
       <c r="B149" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="C149" t="s">
-        <v>1616</v>
+        <v>1621</v>
       </c>
       <c r="D149" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="E149" t="s">
-        <v>1617</v>
+        <v>1622</v>
       </c>
       <c r="G149" t="s">
         <v>61</v>
       </c>
       <c r="H149" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="I149" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="K149" t="s">
         <v>61</v>
       </c>
       <c r="L149" t="s">
-        <v>31</v>
+        <v>1623</v>
       </c>
       <c r="M149" t="s">
-        <v>62</v>
+        <v>1235</v>
       </c>
       <c r="N149" t="s">
         <v>63</v>
       </c>
       <c r="O149" t="s">
-        <v>1618</v>
+        <v>1624</v>
       </c>
       <c r="P149" t="s">
-        <v>1619</v>
+        <v>1625</v>
       </c>
       <c r="Q149" t="s">
-        <v>1620</v>
+        <v>1626</v>
       </c>
       <c r="R149" t="s">
-        <v>1621</v>
+        <v>1627</v>
       </c>
       <c r="S149" t="s">
-        <v>1622</v>
+        <v>1628</v>
       </c>
       <c r="T149" t="s">
-        <v>1623</v>
+        <v>1629</v>
       </c>
       <c r="U149" t="s">
         <v>39</v>
       </c>
       <c r="V149" t="s">
-        <v>1624</v>
+        <v>1619</v>
       </c>
       <c r="W149" t="s">
-        <v>1625</v>
+        <v>1630</v>
       </c>
       <c r="Y149" t="s">
-        <v>1626</v>
+        <v>1631</v>
       </c>
       <c r="AA149" t="s">
-        <v>518</v>
+        <v>1632</v>
       </c>
     </row>
     <row r="150" spans="1:27">
       <c r="A150">
         <v>10477</v>
       </c>
       <c r="B150" t="s">
-        <v>1627</v>
+        <v>1633</v>
       </c>
       <c r="C150" t="s">
-        <v>1628</v>
+        <v>1634</v>
       </c>
       <c r="D150" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="E150" t="s">
-        <v>1629</v>
+        <v>1635</v>
       </c>
       <c r="G150" t="s">
         <v>61</v>
       </c>
       <c r="L150" t="s">
         <v>31</v>
       </c>
       <c r="M150" t="s">
         <v>62</v>
       </c>
       <c r="N150" t="s">
         <v>63</v>
       </c>
       <c r="O150" t="s">
-        <v>1630</v>
+        <v>1636</v>
       </c>
       <c r="P150" t="s">
-        <v>1631</v>
+        <v>1637</v>
       </c>
       <c r="Q150" t="s">
-        <v>1632</v>
+        <v>1638</v>
       </c>
       <c r="S150" t="s">
-        <v>1633</v>
+        <v>1639</v>
       </c>
       <c r="T150" t="s">
-        <v>1634</v>
+        <v>1640</v>
       </c>
       <c r="U150" t="s">
         <v>39</v>
       </c>
       <c r="V150" t="s">
-        <v>1635</v>
+        <v>1641</v>
       </c>
       <c r="W150" t="s">
-        <v>1636</v>
+        <v>1642</v>
       </c>
       <c r="Y150" t="s">
-        <v>1637</v>
+        <v>1643</v>
       </c>
       <c r="AA150" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
     </row>
     <row r="151" spans="1:27">
       <c r="A151">
         <v>10478</v>
       </c>
       <c r="B151" t="s">
-        <v>1638</v>
+        <v>1644</v>
       </c>
       <c r="C151" t="s">
-        <v>1639</v>
+        <v>1645</v>
       </c>
       <c r="D151" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="E151" t="s">
-        <v>1640</v>
+        <v>1646</v>
       </c>
       <c r="G151" t="s">
         <v>61</v>
       </c>
       <c r="L151" t="s">
-        <v>1641</v>
+        <v>1234</v>
       </c>
       <c r="M151" t="s">
-        <v>1642</v>
+        <v>1235</v>
       </c>
       <c r="N151" t="s">
         <v>63</v>
       </c>
       <c r="O151" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="P151" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="Q151" t="s">
-        <v>1645</v>
+        <v>1649</v>
       </c>
       <c r="S151" t="s">
-        <v>1646</v>
+        <v>1650</v>
       </c>
       <c r="T151" t="s">
-        <v>1647</v>
+        <v>1651</v>
       </c>
       <c r="U151" t="s">
         <v>39</v>
       </c>
       <c r="V151" t="s">
-        <v>1648</v>
+        <v>1652</v>
       </c>
       <c r="W151" t="s">
-        <v>1649</v>
+        <v>1653</v>
       </c>
       <c r="Y151" t="s">
-        <v>1650</v>
+        <v>1654</v>
       </c>
       <c r="AA151" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
     </row>
     <row r="152" spans="1:27">
       <c r="A152">
         <v>10479</v>
       </c>
       <c r="B152" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="C152" t="s">
-        <v>1651</v>
+        <v>1655</v>
       </c>
       <c r="D152" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="E152" t="s">
-        <v>1652</v>
+        <v>1656</v>
       </c>
       <c r="G152" t="s">
         <v>61</v>
       </c>
       <c r="H152" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="I152" t="s">
-        <v>1653</v>
+        <v>1657</v>
       </c>
       <c r="K152" t="s">
         <v>61</v>
       </c>
       <c r="L152" t="s">
         <v>31</v>
       </c>
       <c r="M152" t="s">
         <v>62</v>
       </c>
       <c r="N152" t="s">
         <v>63</v>
       </c>
       <c r="O152" t="s">
-        <v>1654</v>
+        <v>1658</v>
       </c>
       <c r="P152" t="s">
-        <v>1655</v>
+        <v>1659</v>
       </c>
       <c r="Q152" t="s">
-        <v>1656</v>
+        <v>1660</v>
       </c>
       <c r="R152" t="s">
-        <v>1657</v>
+        <v>1661</v>
       </c>
       <c r="S152" t="s">
-        <v>1658</v>
+        <v>1662</v>
       </c>
       <c r="T152" t="s">
-        <v>1659</v>
+        <v>1663</v>
       </c>
       <c r="U152" t="s">
         <v>39</v>
       </c>
       <c r="V152" t="s">
-        <v>1660</v>
+        <v>1664</v>
       </c>
       <c r="W152" t="s">
-        <v>1661</v>
+        <v>1665</v>
       </c>
       <c r="Y152" t="s">
-        <v>1662</v>
+        <v>1666</v>
       </c>
       <c r="AA152" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
     </row>
     <row r="153" spans="1:27">
       <c r="A153">
         <v>10480</v>
       </c>
       <c r="B153" t="s">
-        <v>1663</v>
+        <v>1667</v>
       </c>
       <c r="C153" t="s">
-        <v>1664</v>
+        <v>1668</v>
       </c>
       <c r="D153" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="E153" t="s">
-        <v>1665</v>
+        <v>1669</v>
       </c>
       <c r="G153" t="s">
         <v>61</v>
       </c>
       <c r="H153" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="I153" t="s">
-        <v>1666</v>
+        <v>1670</v>
       </c>
       <c r="K153" t="s">
         <v>61</v>
       </c>
       <c r="L153" t="s">
         <v>31</v>
       </c>
       <c r="M153" t="s">
         <v>62</v>
       </c>
       <c r="N153" t="s">
         <v>63</v>
       </c>
       <c r="O153" t="s">
-        <v>1667</v>
+        <v>1671</v>
       </c>
       <c r="P153" t="s">
-        <v>1668</v>
+        <v>1672</v>
       </c>
       <c r="Q153" t="s">
-        <v>1669</v>
+        <v>1673</v>
       </c>
       <c r="R153" t="s">
-        <v>1670</v>
+        <v>1674</v>
       </c>
       <c r="S153" t="s">
-        <v>1671</v>
+        <v>1675</v>
       </c>
       <c r="T153" t="s">
-        <v>1672</v>
+        <v>1676</v>
       </c>
       <c r="U153" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="V153" t="s">
-        <v>1673</v>
+        <v>1677</v>
       </c>
       <c r="W153" t="s">
-        <v>1674</v>
+        <v>1678</v>
       </c>
       <c r="Y153" t="s">
-        <v>1675</v>
+        <v>1679</v>
       </c>
       <c r="AA153" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
     </row>
     <row r="154" spans="1:27">
       <c r="A154">
         <v>10481</v>
       </c>
       <c r="B154" t="s">
-        <v>1676</v>
+        <v>1680</v>
       </c>
       <c r="C154" t="s">
-        <v>1677</v>
+        <v>1681</v>
       </c>
       <c r="D154" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="E154" t="s">
-        <v>1678</v>
+        <v>1682</v>
       </c>
       <c r="G154" t="s">
         <v>61</v>
       </c>
       <c r="L154" t="s">
         <v>31</v>
       </c>
       <c r="M154" t="s">
         <v>62</v>
       </c>
       <c r="N154" t="s">
         <v>63</v>
       </c>
       <c r="O154" t="s">
-        <v>1679</v>
+        <v>1683</v>
       </c>
       <c r="P154" t="s">
-        <v>1680</v>
+        <v>1684</v>
       </c>
       <c r="Q154" t="s">
-        <v>1681</v>
+        <v>1685</v>
       </c>
       <c r="S154" t="s">
-        <v>1682</v>
+        <v>1686</v>
       </c>
       <c r="T154" t="s">
-        <v>1683</v>
+        <v>1687</v>
       </c>
       <c r="U154" t="s">
         <v>39</v>
       </c>
       <c r="V154" t="s">
-        <v>1684</v>
+        <v>1688</v>
       </c>
       <c r="W154" t="s">
-        <v>1685</v>
+        <v>1689</v>
       </c>
       <c r="Y154" t="s">
-        <v>1686</v>
+        <v>1690</v>
       </c>
       <c r="AA154" t="s">
-        <v>1687</v>
+        <v>1691</v>
       </c>
     </row>
     <row r="155" spans="1:27">
       <c r="A155">
         <v>10482</v>
       </c>
       <c r="B155" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="C155" t="s">
-        <v>1688</v>
+        <v>1692</v>
       </c>
       <c r="D155" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="E155" t="s">
-        <v>1689</v>
+        <v>1693</v>
       </c>
       <c r="G155" t="s">
         <v>61</v>
       </c>
       <c r="L155" t="s">
         <v>31</v>
       </c>
       <c r="M155" t="s">
         <v>62</v>
       </c>
       <c r="N155" t="s">
         <v>63</v>
       </c>
       <c r="O155" t="s">
-        <v>1690</v>
+        <v>1694</v>
       </c>
       <c r="P155" t="s">
-        <v>1691</v>
+        <v>1695</v>
       </c>
       <c r="Q155" t="s">
-        <v>1692</v>
+        <v>1696</v>
       </c>
       <c r="S155" t="s">
-        <v>1693</v>
+        <v>1697</v>
       </c>
       <c r="T155" t="s">
-        <v>1694</v>
+        <v>1698</v>
       </c>
       <c r="U155" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="V155" t="s">
-        <v>1137</v>
+        <v>1138</v>
       </c>
       <c r="W155" t="s">
-        <v>1138</v>
+        <v>1139</v>
       </c>
       <c r="Y155" t="s">
-        <v>1695</v>
+        <v>1699</v>
       </c>
       <c r="AA155" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
     </row>
     <row r="156" spans="1:27">
       <c r="A156">
         <v>10483</v>
       </c>
       <c r="B156" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
       <c r="C156" t="s">
-        <v>1696</v>
+        <v>1700</v>
       </c>
       <c r="D156" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="E156" t="s">
-        <v>1697</v>
+        <v>1701</v>
       </c>
       <c r="G156" t="s">
         <v>61</v>
       </c>
       <c r="H156" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="I156" t="s">
-        <v>1698</v>
+        <v>1702</v>
       </c>
       <c r="L156" t="s">
         <v>31</v>
       </c>
       <c r="M156" t="s">
         <v>62</v>
       </c>
       <c r="N156" t="s">
         <v>63</v>
       </c>
       <c r="O156" t="s">
-        <v>1699</v>
+        <v>1703</v>
       </c>
       <c r="P156" t="s">
-        <v>1700</v>
+        <v>1704</v>
       </c>
       <c r="Q156" t="s">
-        <v>1701</v>
+        <v>1705</v>
       </c>
       <c r="R156" t="s">
-        <v>1702</v>
+        <v>1706</v>
       </c>
       <c r="S156" t="s">
-        <v>1703</v>
+        <v>1707</v>
       </c>
       <c r="T156" t="s">
-        <v>1704</v>
+        <v>1708</v>
       </c>
       <c r="U156" t="s">
         <v>39</v>
       </c>
       <c r="V156" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="W156" t="s">
-        <v>1705</v>
+        <v>1709</v>
       </c>
       <c r="Y156" t="s">
-        <v>1706</v>
+        <v>1710</v>
       </c>
       <c r="AA156" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
     </row>
     <row r="157" spans="1:27">
       <c r="A157">
         <v>10484</v>
       </c>
       <c r="B157" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="C157" t="s">
-        <v>1707</v>
+        <v>1711</v>
       </c>
       <c r="D157" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="E157" t="s">
-        <v>1708</v>
+        <v>1712</v>
       </c>
       <c r="G157" t="s">
         <v>61</v>
       </c>
       <c r="L157" t="s">
         <v>31</v>
       </c>
       <c r="M157" t="s">
         <v>62</v>
       </c>
       <c r="N157" t="s">
         <v>63</v>
       </c>
       <c r="O157" t="s">
-        <v>1709</v>
+        <v>1713</v>
       </c>
       <c r="P157" t="s">
-        <v>1710</v>
+        <v>1714</v>
       </c>
       <c r="Q157" t="s">
-        <v>1711</v>
+        <v>1715</v>
       </c>
       <c r="S157" t="s">
-        <v>1712</v>
+        <v>1716</v>
       </c>
       <c r="T157" t="s">
-        <v>1713</v>
+        <v>1717</v>
       </c>
       <c r="U157" t="s">
         <v>39</v>
       </c>
       <c r="V157" t="s">
         <v>69</v>
       </c>
       <c r="W157" t="s">
         <v>70</v>
       </c>
       <c r="Y157" t="s">
-        <v>1714</v>
+        <v>1718</v>
       </c>
       <c r="AA157" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
     </row>
     <row r="158" spans="1:27">
       <c r="A158">
         <v>10485</v>
       </c>
       <c r="B158" t="s">
-        <v>1715</v>
+        <v>1719</v>
       </c>
       <c r="C158" t="s">
-        <v>1716</v>
+        <v>1720</v>
       </c>
       <c r="D158" t="s">
         <v>29</v>
       </c>
       <c r="E158" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="G158" t="s">
         <v>61</v>
       </c>
       <c r="L158" t="s">
         <v>31</v>
       </c>
       <c r="M158" t="s">
         <v>62</v>
       </c>
       <c r="N158" t="s">
         <v>63</v>
       </c>
       <c r="O158" t="s">
-        <v>1717</v>
+        <v>1721</v>
       </c>
       <c r="P158" t="s">
-        <v>1718</v>
+        <v>1722</v>
       </c>
       <c r="Q158" t="s">
-        <v>1719</v>
+        <v>1723</v>
       </c>
       <c r="S158" t="s">
-        <v>1720</v>
+        <v>1724</v>
       </c>
       <c r="T158" t="s">
-        <v>1721</v>
+        <v>1725</v>
       </c>
       <c r="U158" t="s">
         <v>39</v>
       </c>
       <c r="V158" t="s">
-        <v>1722</v>
+        <v>1726</v>
       </c>
       <c r="W158" t="s">
-        <v>1723</v>
+        <v>1727</v>
       </c>
       <c r="Y158" t="s">
-        <v>1724</v>
+        <v>1728</v>
       </c>
       <c r="AA158" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="159" spans="1:27">
       <c r="A159">
         <v>10486</v>
       </c>
       <c r="B159" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="C159" t="s">
-        <v>1725</v>
+        <v>1729</v>
       </c>
       <c r="D159" t="s">
         <v>46</v>
       </c>
       <c r="E159" t="s">
-        <v>1726</v>
+        <v>1730</v>
       </c>
       <c r="G159" t="s">
         <v>61</v>
       </c>
       <c r="L159" t="s">
         <v>31</v>
       </c>
       <c r="M159" t="s">
         <v>62</v>
       </c>
       <c r="N159" t="s">
         <v>63</v>
       </c>
       <c r="O159" t="s">
-        <v>1727</v>
+        <v>1731</v>
       </c>
       <c r="P159" t="s">
-        <v>1728</v>
+        <v>1732</v>
       </c>
       <c r="S159" t="s">
-        <v>1729</v>
+        <v>1733</v>
       </c>
       <c r="T159" t="s">
-        <v>1730</v>
+        <v>1734</v>
       </c>
       <c r="U159" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="V159" t="s">
-        <v>1731</v>
+        <v>1735</v>
       </c>
       <c r="X159" t="s">
-        <v>1732</v>
+        <v>1736</v>
       </c>
       <c r="Y159" t="s">
-        <v>1733</v>
+        <v>1737</v>
       </c>
       <c r="Z159" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="AA159" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
     </row>
     <row r="160" spans="1:27">
       <c r="A160">
         <v>10487</v>
       </c>
       <c r="B160" t="s">
-        <v>1734</v>
+        <v>1738</v>
       </c>
       <c r="C160" t="s">
-        <v>1735</v>
+        <v>1739</v>
       </c>
       <c r="D160" t="s">
         <v>29</v>
       </c>
       <c r="E160" t="s">
-        <v>1736</v>
+        <v>1740</v>
       </c>
       <c r="G160" t="s">
         <v>61</v>
       </c>
       <c r="L160" t="s">
         <v>31</v>
       </c>
       <c r="M160" t="s">
         <v>62</v>
       </c>
       <c r="N160" t="s">
         <v>63</v>
       </c>
       <c r="O160" t="s">
-        <v>1737</v>
+        <v>1741</v>
       </c>
       <c r="P160" t="s">
-        <v>1738</v>
+        <v>1742</v>
       </c>
       <c r="Q160" t="s">
-        <v>1739</v>
+        <v>1743</v>
       </c>
       <c r="S160" t="s">
-        <v>1740</v>
+        <v>1744</v>
       </c>
       <c r="T160" t="s">
-        <v>1741</v>
+        <v>1745</v>
       </c>
       <c r="U160" t="s">
         <v>39</v>
       </c>
       <c r="V160" t="s">
-        <v>1742</v>
+        <v>1746</v>
       </c>
       <c r="W160" t="s">
-        <v>1743</v>
+        <v>1747</v>
       </c>
       <c r="Y160" t="s">
-        <v>1744</v>
+        <v>1748</v>
       </c>
       <c r="AA160" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="161" spans="1:27">
       <c r="A161">
         <v>10488</v>
       </c>
       <c r="B161" t="s">
-        <v>1745</v>
+        <v>1749</v>
       </c>
       <c r="C161" t="s">
-        <v>1746</v>
+        <v>1750</v>
       </c>
       <c r="D161" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="E161" t="s">
-        <v>1747</v>
+        <v>1751</v>
       </c>
       <c r="G161" t="s">
         <v>61</v>
       </c>
       <c r="L161" t="s">
         <v>31</v>
       </c>
       <c r="M161" t="s">
         <v>62</v>
       </c>
       <c r="N161" t="s">
         <v>63</v>
       </c>
       <c r="O161" t="s">
-        <v>1748</v>
+        <v>1752</v>
       </c>
       <c r="P161" t="s">
-        <v>1749</v>
+        <v>1753</v>
       </c>
       <c r="Q161" t="s">
-        <v>1750</v>
+        <v>1754</v>
       </c>
       <c r="S161" t="s">
-        <v>1751</v>
+        <v>1755</v>
       </c>
       <c r="T161" t="s">
-        <v>1752</v>
+        <v>1756</v>
       </c>
       <c r="U161" t="s">
         <v>39</v>
       </c>
       <c r="V161" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="W161" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="Y161" t="s">
-        <v>1753</v>
+        <v>1757</v>
       </c>
       <c r="AA161" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="162" spans="1:27">
       <c r="A162">
         <v>10489</v>
       </c>
       <c r="B162" t="s">
-        <v>1754</v>
+        <v>1758</v>
       </c>
       <c r="C162" t="s">
-        <v>1755</v>
+        <v>1759</v>
       </c>
       <c r="D162" t="s">
         <v>29</v>
       </c>
       <c r="E162" t="s">
-        <v>1756</v>
+        <v>1760</v>
       </c>
       <c r="G162" t="s">
         <v>61</v>
       </c>
       <c r="L162" t="s">
         <v>31</v>
       </c>
       <c r="M162" t="s">
         <v>62</v>
       </c>
       <c r="N162" t="s">
         <v>63</v>
       </c>
       <c r="O162" t="s">
-        <v>1757</v>
+        <v>1761</v>
       </c>
       <c r="P162" t="s">
-        <v>1758</v>
+        <v>1762</v>
       </c>
       <c r="Q162" t="s">
-        <v>1759</v>
+        <v>1763</v>
       </c>
       <c r="S162" t="s">
-        <v>1760</v>
+        <v>1764</v>
       </c>
       <c r="T162" t="s">
-        <v>1761</v>
+        <v>1765</v>
       </c>
       <c r="U162" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="V162" t="s">
         <v>69</v>
       </c>
       <c r="W162" t="s">
         <v>70</v>
       </c>
       <c r="Y162" t="s">
-        <v>1762</v>
+        <v>1766</v>
       </c>
       <c r="AA162" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="163" spans="1:27">
       <c r="A163">
         <v>10490</v>
       </c>
       <c r="B163" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="C163" t="s">
-        <v>1763</v>
+        <v>1767</v>
       </c>
       <c r="D163" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="E163" t="s">
-        <v>1764</v>
+        <v>1768</v>
       </c>
       <c r="G163" t="s">
         <v>61</v>
       </c>
       <c r="L163" t="s">
         <v>31</v>
       </c>
       <c r="M163" t="s">
         <v>62</v>
       </c>
       <c r="N163" t="s">
         <v>63</v>
       </c>
       <c r="O163" t="s">
-        <v>1765</v>
+        <v>1769</v>
       </c>
       <c r="P163" t="s">
-        <v>1766</v>
+        <v>1770</v>
       </c>
       <c r="Q163" t="s">
-        <v>1767</v>
+        <v>1771</v>
       </c>
       <c r="S163" t="s">
-        <v>1768</v>
+        <v>1772</v>
       </c>
       <c r="T163" t="s">
-        <v>1769</v>
+        <v>1773</v>
       </c>
       <c r="V163" t="s">
         <v>69</v>
       </c>
       <c r="W163" t="s">
         <v>70</v>
       </c>
       <c r="Y163" t="s">
-        <v>1770</v>
+        <v>1774</v>
       </c>
       <c r="AA163" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="164" spans="1:27">
       <c r="A164">
         <v>10491</v>
       </c>
       <c r="B164" t="s">
-        <v>1771</v>
+        <v>1775</v>
       </c>
       <c r="C164" t="s">
-        <v>1772</v>
+        <v>1776</v>
       </c>
       <c r="D164" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="E164" t="s">
-        <v>1773</v>
+        <v>1777</v>
       </c>
       <c r="G164" t="s">
         <v>61</v>
       </c>
       <c r="L164" t="s">
         <v>31</v>
       </c>
       <c r="M164" t="s">
         <v>62</v>
       </c>
       <c r="N164" t="s">
         <v>63</v>
       </c>
       <c r="O164" t="s">
-        <v>1774</v>
+        <v>1778</v>
       </c>
       <c r="P164" t="s">
-        <v>1775</v>
+        <v>1779</v>
       </c>
       <c r="Q164" t="s">
-        <v>1776</v>
+        <v>1780</v>
       </c>
       <c r="S164" t="s">
-        <v>1777</v>
+        <v>1781</v>
       </c>
       <c r="T164" t="s">
-        <v>1778</v>
+        <v>1782</v>
       </c>
       <c r="U164" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="V164" t="s">
-        <v>1137</v>
+        <v>1138</v>
       </c>
       <c r="W164" t="s">
-        <v>1138</v>
+        <v>1139</v>
       </c>
       <c r="Y164" t="s">
-        <v>1779</v>
+        <v>1783</v>
       </c>
       <c r="AA164" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
     </row>
     <row r="165" spans="1:27">
       <c r="A165">
         <v>10492</v>
       </c>
       <c r="B165" t="s">
-        <v>1780</v>
+        <v>1784</v>
       </c>
       <c r="C165" t="s">
-        <v>1781</v>
+        <v>1785</v>
       </c>
       <c r="D165" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="E165" t="s">
-        <v>1782</v>
+        <v>1786</v>
       </c>
       <c r="G165" t="s">
         <v>61</v>
       </c>
       <c r="L165" t="s">
         <v>31</v>
       </c>
       <c r="M165" t="s">
         <v>62</v>
       </c>
       <c r="N165" t="s">
         <v>63</v>
       </c>
       <c r="O165" t="s">
-        <v>1783</v>
+        <v>1787</v>
       </c>
       <c r="P165" t="s">
-        <v>1784</v>
+        <v>1788</v>
       </c>
       <c r="Q165" t="s">
-        <v>1785</v>
+        <v>1789</v>
       </c>
       <c r="S165" t="s">
-        <v>1786</v>
+        <v>1790</v>
       </c>
       <c r="T165" t="s">
-        <v>1787</v>
+        <v>1791</v>
       </c>
       <c r="U165" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="V165" t="s">
-        <v>1788</v>
+        <v>1792</v>
       </c>
       <c r="W165" t="s">
-        <v>1789</v>
+        <v>1793</v>
       </c>
       <c r="Y165" t="s">
-        <v>1790</v>
+        <v>1794</v>
       </c>
       <c r="AA165" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
     </row>
     <row r="166" spans="1:27">
       <c r="A166">
         <v>10493</v>
       </c>
       <c r="B166" t="s">
-        <v>1791</v>
+        <v>1795</v>
       </c>
       <c r="C166" t="s">
-        <v>1792</v>
+        <v>1796</v>
       </c>
       <c r="D166" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="E166" t="s">
-        <v>1793</v>
+        <v>1797</v>
       </c>
       <c r="G166" t="s">
         <v>61</v>
       </c>
       <c r="L166" t="s">
         <v>31</v>
       </c>
       <c r="M166" t="s">
         <v>62</v>
       </c>
       <c r="N166" t="s">
         <v>63</v>
       </c>
       <c r="O166" t="s">
-        <v>1794</v>
+        <v>1798</v>
       </c>
       <c r="P166" t="s">
-        <v>1795</v>
+        <v>1799</v>
       </c>
       <c r="Q166" t="s">
-        <v>1796</v>
+        <v>1800</v>
       </c>
       <c r="S166" t="s">
-        <v>1797</v>
+        <v>1801</v>
       </c>
       <c r="T166" t="s">
-        <v>1798</v>
+        <v>1802</v>
       </c>
       <c r="U166" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="V166" t="s">
-        <v>1799</v>
+        <v>1803</v>
       </c>
       <c r="W166" t="s">
-        <v>1800</v>
+        <v>1804</v>
       </c>
       <c r="Y166" t="s">
-        <v>1801</v>
+        <v>1805</v>
       </c>
       <c r="AA166" t="s">
-        <v>1802</v>
+        <v>1806</v>
       </c>
     </row>
     <row r="167" spans="1:27">
       <c r="A167">
         <v>10494</v>
       </c>
       <c r="B167" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="C167" t="s">
-        <v>1803</v>
+        <v>1807</v>
       </c>
       <c r="D167" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="E167" t="s">
-        <v>1804</v>
+        <v>1808</v>
       </c>
       <c r="G167" t="s">
         <v>61</v>
       </c>
-      <c r="H167" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="L167" t="s">
-        <v>31</v>
+        <v>1809</v>
       </c>
       <c r="M167" t="s">
-        <v>62</v>
+        <v>1810</v>
       </c>
       <c r="N167" t="s">
-        <v>63</v>
+        <v>353</v>
       </c>
       <c r="O167" t="s">
-        <v>1806</v>
+        <v>1811</v>
       </c>
       <c r="P167" t="s">
-        <v>1807</v>
+        <v>1812</v>
       </c>
       <c r="Q167" t="s">
-        <v>1808</v>
-[...2 lines deleted...]
-        <v>1809</v>
+        <v>1813</v>
       </c>
       <c r="S167" t="s">
-        <v>1810</v>
+        <v>1814</v>
       </c>
       <c r="T167" t="s">
-        <v>1811</v>
+        <v>1815</v>
       </c>
       <c r="U167" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="V167" t="s">
-        <v>1812</v>
+        <v>1816</v>
       </c>
       <c r="W167" t="s">
-        <v>1813</v>
+        <v>1817</v>
       </c>
       <c r="Y167" t="s">
-        <v>1814</v>
+        <v>1818</v>
       </c>
       <c r="AA167" t="s">
-        <v>174</v>
+        <v>1819</v>
       </c>
     </row>
     <row r="168" spans="1:27">
       <c r="A168">
         <v>10495</v>
       </c>
       <c r="B168" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="C168" t="s">
-        <v>1815</v>
+        <v>1820</v>
       </c>
       <c r="D168" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="E168" t="s">
-        <v>1816</v>
+        <v>1821</v>
       </c>
       <c r="G168" t="s">
         <v>61</v>
       </c>
       <c r="L168" t="s">
         <v>31</v>
       </c>
       <c r="M168" t="s">
         <v>62</v>
       </c>
       <c r="N168" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="O168" t="s">
-        <v>1817</v>
+        <v>1822</v>
       </c>
       <c r="P168" t="s">
-        <v>1818</v>
+        <v>1823</v>
       </c>
       <c r="Q168" t="s">
-        <v>1819</v>
+        <v>1824</v>
       </c>
       <c r="R168" t="s">
-        <v>1820</v>
+        <v>1825</v>
       </c>
       <c r="S168" t="s">
-        <v>1821</v>
+        <v>1826</v>
       </c>
       <c r="T168" t="s">
-        <v>1822</v>
+        <v>1827</v>
       </c>
       <c r="U168" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="V168" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="W168" t="s">
-        <v>1823</v>
+        <v>1828</v>
       </c>
       <c r="Y168" t="s">
-        <v>1824</v>
+        <v>1829</v>
       </c>
       <c r="AA168" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
     </row>
     <row r="169" spans="1:27">
       <c r="A169">
         <v>10496</v>
       </c>
       <c r="B169" t="s">
-        <v>1825</v>
+        <v>1830</v>
       </c>
       <c r="C169" t="s">
-        <v>1826</v>
+        <v>1831</v>
       </c>
       <c r="D169" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="E169" t="s">
-        <v>1827</v>
+        <v>1832</v>
       </c>
       <c r="G169" t="s">
         <v>61</v>
       </c>
       <c r="L169" t="s">
         <v>31</v>
       </c>
       <c r="M169" t="s">
         <v>62</v>
       </c>
       <c r="N169" t="s">
         <v>63</v>
       </c>
       <c r="O169" t="s">
-        <v>1828</v>
+        <v>1833</v>
       </c>
       <c r="P169" t="s">
-        <v>1829</v>
+        <v>1834</v>
       </c>
       <c r="Q169" t="s">
-        <v>1830</v>
+        <v>1835</v>
       </c>
       <c r="S169" t="s">
-        <v>1831</v>
+        <v>1836</v>
       </c>
       <c r="T169" t="s">
-        <v>1832</v>
+        <v>1837</v>
       </c>
       <c r="U169" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="V169" t="s">
         <v>69</v>
       </c>
       <c r="W169" t="s">
         <v>70</v>
       </c>
       <c r="Y169" t="s">
-        <v>1833</v>
+        <v>1838</v>
       </c>
       <c r="Z169" t="s">
-        <v>1834</v>
+        <v>1839</v>
       </c>
       <c r="AA169" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
     </row>
     <row r="170" spans="1:27">
       <c r="A170">
         <v>10497</v>
       </c>
       <c r="B170" t="s">
-        <v>1140</v>
+        <v>1141</v>
       </c>
       <c r="C170" t="s">
-        <v>1835</v>
+        <v>1840</v>
       </c>
       <c r="D170" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E170" t="s">
-        <v>1836</v>
+        <v>1841</v>
       </c>
       <c r="G170" t="s">
         <v>61</v>
       </c>
       <c r="L170" t="s">
         <v>31</v>
       </c>
       <c r="M170" t="s">
         <v>62</v>
       </c>
       <c r="N170" t="s">
         <v>63</v>
       </c>
       <c r="O170" t="s">
-        <v>1837</v>
+        <v>1842</v>
       </c>
       <c r="P170" t="s">
-        <v>1838</v>
+        <v>1843</v>
       </c>
       <c r="Q170" t="s">
-        <v>1839</v>
+        <v>1844</v>
       </c>
       <c r="S170" t="s">
-        <v>1840</v>
+        <v>1845</v>
       </c>
       <c r="T170" t="s">
-        <v>1841</v>
+        <v>1846</v>
       </c>
       <c r="U170" t="s">
         <v>39</v>
       </c>
       <c r="V170" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="W170" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="Y170" t="s">
-        <v>1842</v>
+        <v>1847</v>
       </c>
       <c r="AA170" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
     </row>
     <row r="171" spans="1:27">
       <c r="A171">
         <v>11033</v>
       </c>
       <c r="B171" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="C171" t="s">
-        <v>1843</v>
+        <v>1848</v>
       </c>
       <c r="D171" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="E171" t="s">
-        <v>1844</v>
+        <v>1849</v>
       </c>
       <c r="G171" t="s">
         <v>61</v>
       </c>
       <c r="L171" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="M171" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="N171" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="O171" t="s">
-        <v>1845</v>
+        <v>1850</v>
       </c>
       <c r="Q171" t="s">
-        <v>1846</v>
+        <v>1851</v>
       </c>
       <c r="V171" t="s">
-        <v>1847</v>
+        <v>1852</v>
       </c>
       <c r="W171" t="s">
-        <v>1847</v>
+        <v>1852</v>
       </c>
       <c r="AA171" t="s">
-        <v>1848</v>
+        <v>1853</v>
       </c>
     </row>
     <row r="172" spans="1:27">
       <c r="A172">
         <v>11087</v>
       </c>
       <c r="B172" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="C172" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="D172" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="E172" t="s">
-        <v>1849</v>
+        <v>1854</v>
       </c>
       <c r="G172" t="s">
         <v>61</v>
       </c>
       <c r="L172" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="M172" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="N172" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="O172" t="s">
-        <v>1850</v>
+        <v>1855</v>
       </c>
       <c r="P172" t="s">
-        <v>1851</v>
+        <v>1856</v>
       </c>
       <c r="Q172" t="s">
-        <v>1852</v>
+        <v>1857</v>
       </c>
       <c r="AA172" t="s">
-        <v>1853</v>
+        <v>1858</v>
       </c>
     </row>
     <row r="173" spans="1:27">
       <c r="A173">
         <v>11096</v>
       </c>
       <c r="B173" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
       <c r="C173" t="s">
-        <v>1854</v>
+        <v>1859</v>
       </c>
       <c r="D173" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="E173" t="s">
-        <v>1855</v>
+        <v>1860</v>
       </c>
       <c r="G173" t="s">
         <v>61</v>
       </c>
       <c r="L173" t="s">
         <v>31</v>
       </c>
       <c r="M173" t="s">
         <v>62</v>
       </c>
       <c r="N173" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="O173" t="s">
-        <v>1856</v>
+        <v>1861</v>
       </c>
       <c r="P173" t="s">
-        <v>1857</v>
+        <v>1862</v>
       </c>
       <c r="Q173" t="s">
-        <v>1858</v>
+        <v>1863</v>
       </c>
       <c r="S173" t="s">
-        <v>1859</v>
+        <v>1864</v>
       </c>
       <c r="T173" t="s">
-        <v>1860</v>
+        <v>1865</v>
       </c>
       <c r="U173" t="s">
-        <v>1861</v>
+        <v>1866</v>
       </c>
       <c r="V173" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="W173" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="Y173" t="s">
-        <v>1862</v>
+        <v>1867</v>
       </c>
       <c r="AA173" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
     </row>
     <row r="174" spans="1:27">
       <c r="A174">
         <v>11097</v>
       </c>
       <c r="B174" t="s">
         <v>44</v>
       </c>
       <c r="C174" t="s">
-        <v>1863</v>
+        <v>1868</v>
       </c>
       <c r="D174" t="s">
         <v>46</v>
       </c>
       <c r="E174" t="s">
-        <v>1864</v>
+        <v>1869</v>
       </c>
       <c r="G174" t="s">
         <v>61</v>
       </c>
       <c r="L174" t="s">
         <v>31</v>
       </c>
       <c r="M174" t="s">
         <v>62</v>
       </c>
       <c r="N174" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="O174" t="s">
-        <v>1865</v>
+        <v>1870</v>
       </c>
       <c r="P174" t="s">
-        <v>1866</v>
+        <v>1871</v>
       </c>
       <c r="S174" t="s">
-        <v>1867</v>
+        <v>1872</v>
       </c>
       <c r="T174" t="s">
-        <v>1868</v>
+        <v>1873</v>
       </c>
       <c r="U174" t="s">
-        <v>1869</v>
+        <v>1874</v>
       </c>
       <c r="X174" t="s">
-        <v>1870</v>
+        <v>1875</v>
       </c>
       <c r="Y174" t="s">
-        <v>1871</v>
+        <v>1876</v>
       </c>
       <c r="Z174" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="AA174" t="s">
-        <v>1853</v>
+        <v>1858</v>
       </c>
     </row>
     <row r="175" spans="1:27">
       <c r="A175">
         <v>11165</v>
       </c>
       <c r="B175" t="s">
-        <v>1872</v>
+        <v>1877</v>
       </c>
       <c r="C175" t="s">
-        <v>1873</v>
+        <v>1878</v>
       </c>
       <c r="D175" t="s">
-        <v>1874</v>
+        <v>1879</v>
       </c>
       <c r="E175" t="s">
-        <v>1875</v>
+        <v>1880</v>
       </c>
       <c r="G175" t="s">
+        <v>124</v>
+      </c>
+      <c r="L175" t="s">
         <v>125</v>
       </c>
-      <c r="L175" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M175" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="N175" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="T175" t="s">
-        <v>1876</v>
+        <v>1881</v>
       </c>
       <c r="AA175" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
     </row>
     <row r="176" spans="1:27">
       <c r="A176">
         <v>11166</v>
       </c>
       <c r="B176" t="s">
         <v>44</v>
       </c>
       <c r="C176" t="s">
-        <v>1877</v>
+        <v>1882</v>
       </c>
       <c r="D176" t="s">
-        <v>1878</v>
+        <v>1883</v>
       </c>
       <c r="E176" t="s">
-        <v>1875</v>
+        <v>1880</v>
       </c>
       <c r="G176" t="s">
+        <v>124</v>
+      </c>
+      <c r="L176" t="s">
         <v>125</v>
       </c>
-      <c r="L176" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M176" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="N176" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="AA176" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
     </row>
     <row r="177" spans="1:27">
       <c r="A177">
         <v>11167</v>
       </c>
       <c r="B177" t="s">
-        <v>1879</v>
+        <v>1884</v>
       </c>
       <c r="C177" t="s">
+        <v>1885</v>
+      </c>
+      <c r="D177" t="s">
+        <v>1886</v>
+      </c>
+      <c r="E177" t="s">
         <v>1880</v>
       </c>
-      <c r="D177" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G177" t="s">
+        <v>124</v>
+      </c>
+      <c r="L177" t="s">
         <v>125</v>
       </c>
-      <c r="L177" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M177" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="N177" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="AA177" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
     </row>
     <row r="178" spans="1:27">
       <c r="A178">
         <v>11187</v>
       </c>
       <c r="B178" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="C178" t="s">
-        <v>1882</v>
+        <v>1887</v>
       </c>
       <c r="D178" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="E178" t="s">
-        <v>1883</v>
+        <v>1888</v>
       </c>
       <c r="G178" t="s">
         <v>61</v>
       </c>
       <c r="H178" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="I178" t="s">
-        <v>1884</v>
+        <v>1889</v>
       </c>
       <c r="K178" t="s">
         <v>61</v>
       </c>
       <c r="L178" t="s">
         <v>31</v>
       </c>
       <c r="M178" t="s">
         <v>62</v>
       </c>
       <c r="N178" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="O178" t="s">
-        <v>1885</v>
+        <v>1890</v>
       </c>
       <c r="P178" t="s">
-        <v>1886</v>
+        <v>1891</v>
       </c>
       <c r="Q178" t="s">
-        <v>1887</v>
+        <v>1892</v>
       </c>
       <c r="R178" t="s">
-        <v>1888</v>
+        <v>1893</v>
       </c>
       <c r="S178" t="s">
-        <v>1889</v>
+        <v>1894</v>
       </c>
       <c r="T178" t="s">
-        <v>1890</v>
+        <v>1895</v>
       </c>
       <c r="V178" t="s">
-        <v>1891</v>
+        <v>1896</v>
       </c>
       <c r="W178" t="s">
-        <v>1892</v>
+        <v>1897</v>
       </c>
       <c r="Y178" t="s">
-        <v>1893</v>
+        <v>1898</v>
       </c>
       <c r="AA178" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
     </row>
     <row r="179" spans="1:27">
       <c r="A179">
         <v>11776</v>
       </c>
       <c r="B179" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="C179" t="s">
-        <v>1894</v>
+        <v>1899</v>
       </c>
       <c r="D179" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="E179" t="s">
-        <v>1220</v>
+        <v>1221</v>
       </c>
       <c r="F179" t="s">
-        <v>1895</v>
+        <v>1900</v>
       </c>
       <c r="G179" t="s">
         <v>61</v>
       </c>
       <c r="L179" t="s">
         <v>31</v>
       </c>
       <c r="M179" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="N179" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="O179" t="s">
-        <v>1896</v>
+        <v>1901</v>
       </c>
       <c r="P179" t="s">
-        <v>1897</v>
+        <v>1902</v>
       </c>
       <c r="S179" t="s">
-        <v>1898</v>
+        <v>1903</v>
       </c>
       <c r="T179" t="s">
-        <v>1899</v>
+        <v>1904</v>
       </c>
       <c r="U179" t="s">
-        <v>1226</v>
+        <v>1227</v>
       </c>
       <c r="V179" t="s">
-        <v>1900</v>
+        <v>1905</v>
       </c>
       <c r="W179" t="s">
-        <v>1901</v>
+        <v>1906</v>
       </c>
       <c r="Y179" t="s">
-        <v>1902</v>
+        <v>1907</v>
       </c>
       <c r="AA179" t="s">
-        <v>1903</v>
+        <v>1908</v>
       </c>
     </row>
     <row r="180" spans="1:27">
       <c r="A180">
         <v>11781</v>
       </c>
       <c r="B180" t="s">
-        <v>1376</v>
+        <v>1381</v>
       </c>
       <c r="C180" t="s">
-        <v>1904</v>
+        <v>1909</v>
       </c>
       <c r="D180" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="E180" t="s">
-        <v>1101</v>
+        <v>1102</v>
       </c>
       <c r="F180" t="s">
-        <v>1905</v>
+        <v>1910</v>
       </c>
       <c r="G180" t="s">
         <v>61</v>
       </c>
       <c r="L180" t="s">
         <v>31</v>
       </c>
       <c r="M180" t="s">
-        <v>1906</v>
+        <v>1911</v>
       </c>
       <c r="N180" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="O180" t="s">
-        <v>1907</v>
+        <v>1912</v>
       </c>
       <c r="P180" t="s">
-        <v>1908</v>
+        <v>1913</v>
       </c>
       <c r="Q180" t="s">
-        <v>1909</v>
+        <v>1914</v>
       </c>
       <c r="S180" t="s">
-        <v>1910</v>
+        <v>1915</v>
       </c>
       <c r="T180" t="s">
-        <v>1911</v>
+        <v>1916</v>
       </c>
       <c r="U180" t="s">
-        <v>1861</v>
+        <v>1866</v>
       </c>
       <c r="V180" t="s">
-        <v>1912</v>
+        <v>1917</v>
       </c>
       <c r="W180" t="s">
-        <v>1913</v>
+        <v>1918</v>
       </c>
       <c r="Y180" t="s">
-        <v>1914</v>
+        <v>1919</v>
       </c>
       <c r="AA180" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="181" spans="1:27">
       <c r="A181">
         <v>11782</v>
       </c>
       <c r="B181" t="s">
-        <v>1915</v>
+        <v>1920</v>
       </c>
       <c r="C181" t="s">
-        <v>1916</v>
+        <v>1921</v>
       </c>
       <c r="D181" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="E181" t="s">
-        <v>1220</v>
+        <v>1221</v>
       </c>
       <c r="G181" t="s">
         <v>61</v>
       </c>
       <c r="L181" t="s">
         <v>31</v>
       </c>
       <c r="M181" t="s">
         <v>62</v>
       </c>
       <c r="N181" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="O181" t="s">
-        <v>1917</v>
+        <v>1922</v>
       </c>
       <c r="P181" t="s">
-        <v>1918</v>
+        <v>1923</v>
       </c>
       <c r="S181" t="s">
-        <v>1919</v>
+        <v>1924</v>
       </c>
       <c r="T181" t="s">
-        <v>1920</v>
+        <v>1925</v>
       </c>
       <c r="U181" t="s">
-        <v>1861</v>
+        <v>1866</v>
       </c>
       <c r="V181" t="s">
-        <v>1900</v>
+        <v>1905</v>
       </c>
       <c r="W181" t="s">
-        <v>1901</v>
+        <v>1906</v>
       </c>
       <c r="Y181" t="s">
-        <v>1921</v>
+        <v>1926</v>
       </c>
       <c r="AA181" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
     </row>
     <row r="182" spans="1:27">
       <c r="A182">
         <v>11783</v>
       </c>
       <c r="B182" t="s">
-        <v>1922</v>
+        <v>1927</v>
       </c>
       <c r="C182" t="s">
-        <v>1923</v>
+        <v>1928</v>
       </c>
       <c r="D182" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="E182" t="s">
-        <v>1924</v>
+        <v>1929</v>
       </c>
       <c r="G182" t="s">
         <v>61</v>
       </c>
       <c r="L182" t="s">
         <v>31</v>
       </c>
       <c r="M182" t="s">
         <v>62</v>
       </c>
       <c r="N182" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="O182" t="s">
-        <v>1925</v>
+        <v>1930</v>
       </c>
       <c r="P182" t="s">
-        <v>1926</v>
+        <v>1931</v>
       </c>
       <c r="Q182" t="s">
-        <v>1927</v>
+        <v>1932</v>
       </c>
       <c r="S182" t="s">
-        <v>1928</v>
+        <v>1933</v>
       </c>
       <c r="T182" t="s">
-        <v>1929</v>
+        <v>1934</v>
       </c>
       <c r="U182" t="s">
-        <v>1861</v>
+        <v>1866</v>
       </c>
       <c r="V182" t="s">
-        <v>1900</v>
+        <v>1905</v>
       </c>
       <c r="W182" t="s">
-        <v>1901</v>
+        <v>1906</v>
       </c>
       <c r="Y182" t="s">
-        <v>1930</v>
+        <v>1935</v>
       </c>
       <c r="AA182" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
     </row>
     <row r="183" spans="1:27">
       <c r="A183">
         <v>12035</v>
       </c>
       <c r="B183" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="C183" t="s">
-        <v>1931</v>
+        <v>1936</v>
       </c>
       <c r="D183" t="s">
         <v>29</v>
       </c>
       <c r="E183" t="s">
-        <v>1932</v>
+        <v>1937</v>
       </c>
       <c r="G183" t="s">
         <v>61</v>
       </c>
       <c r="L183" t="s">
         <v>31</v>
       </c>
       <c r="M183" t="s">
         <v>62</v>
       </c>
       <c r="N183" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="O183" t="s">
-        <v>1933</v>
+        <v>1938</v>
       </c>
       <c r="P183" t="s">
-        <v>1934</v>
+        <v>1939</v>
       </c>
       <c r="Q183" t="s">
-        <v>1935</v>
+        <v>1940</v>
       </c>
       <c r="S183" t="s">
-        <v>1936</v>
+        <v>1941</v>
       </c>
       <c r="T183" t="s">
-        <v>1937</v>
+        <v>1942</v>
       </c>
       <c r="U183" t="s">
         <v>39</v>
       </c>
       <c r="V183" t="s">
-        <v>1938</v>
+        <v>1943</v>
       </c>
       <c r="W183" t="s">
-        <v>1939</v>
+        <v>1944</v>
       </c>
       <c r="Y183" t="s">
-        <v>1940</v>
+        <v>1945</v>
       </c>
       <c r="AA183" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="184" spans="1:27">
       <c r="A184">
         <v>12766</v>
       </c>
       <c r="B184" t="s">
-        <v>1941</v>
+        <v>1946</v>
       </c>
       <c r="C184" t="s">
-        <v>1942</v>
+        <v>1947</v>
       </c>
       <c r="D184" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E184" t="s">
-        <v>1943</v>
+        <v>1948</v>
       </c>
       <c r="G184" t="s">
         <v>61</v>
       </c>
       <c r="L184" t="s">
-        <v>1944</v>
+        <v>1809</v>
       </c>
       <c r="M184" t="s">
-        <v>1945</v>
+        <v>1810</v>
       </c>
       <c r="N184" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="O184" t="s">
-        <v>1946</v>
+        <v>1949</v>
       </c>
       <c r="P184" t="s">
-        <v>1947</v>
+        <v>1950</v>
       </c>
       <c r="S184" t="s">
-        <v>1948</v>
+        <v>1951</v>
       </c>
       <c r="T184" t="s">
-        <v>1949</v>
+        <v>1952</v>
       </c>
       <c r="U184" t="s">
-        <v>1950</v>
+        <v>1953</v>
       </c>
       <c r="V184" t="s">
-        <v>1687</v>
+        <v>1691</v>
       </c>
       <c r="W184" t="s">
-        <v>1951</v>
+        <v>1954</v>
       </c>
       <c r="Y184" t="s">
-        <v>1952</v>
+        <v>1955</v>
       </c>
       <c r="AA184" t="s">
-        <v>876</v>
+        <v>877</v>
       </c>
     </row>
     <row r="185" spans="1:27">
       <c r="A185">
         <v>12843</v>
       </c>
       <c r="B185" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="C185" t="s">
-        <v>1953</v>
+        <v>1956</v>
       </c>
       <c r="D185" t="s">
-        <v>1954</v>
+        <v>1957</v>
       </c>
       <c r="G185" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="L185" t="s">
-        <v>1955</v>
+        <v>1958</v>
       </c>
       <c r="M185" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="N185" t="s">
-        <v>1956</v>
+        <v>1959</v>
       </c>
       <c r="P185" t="s">
-        <v>1957</v>
+        <v>1960</v>
       </c>
       <c r="S185" t="s">
-        <v>1958</v>
+        <v>1961</v>
       </c>
       <c r="T185" t="s">
-        <v>1959</v>
+        <v>1962</v>
       </c>
       <c r="U185" t="s">
-        <v>1960</v>
+        <v>1963</v>
       </c>
       <c r="V185" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="W185" t="s">
-        <v>1961</v>
+        <v>1964</v>
       </c>
       <c r="Y185" t="s">
-        <v>1962</v>
+        <v>1965</v>
       </c>
       <c r="AA185" t="s">
-        <v>1963</v>
+        <v>1966</v>
+      </c>
+    </row>
+    <row r="186" spans="1:27">
+      <c r="A186">
+        <v>13513</v>
+      </c>
+      <c r="B186" t="s">
+        <v>1967</v>
+      </c>
+      <c r="C186" t="s">
+        <v>1968</v>
+      </c>
+      <c r="D186" t="s">
+        <v>1969</v>
+      </c>
+      <c r="G186" t="s">
+        <v>61</v>
+      </c>
+      <c r="L186" t="s">
+        <v>125</v>
+      </c>
+      <c r="M186" t="s">
+        <v>125</v>
+      </c>
+      <c r="N186" t="s">
+        <v>125</v>
+      </c>
+      <c r="Z186" t="s">
+        <v>1970</v>
+      </c>
+      <c r="AA186" t="s">
+        <v>1971</v>
+      </c>
+    </row>
+    <row r="187" spans="1:27">
+      <c r="A187">
+        <v>13561</v>
+      </c>
+      <c r="B187" t="s">
+        <v>1972</v>
+      </c>
+      <c r="C187" t="s">
+        <v>1973</v>
+      </c>
+      <c r="D187" t="s">
+        <v>865</v>
+      </c>
+      <c r="E187" t="s">
+        <v>1974</v>
+      </c>
+      <c r="G187" t="s">
+        <v>61</v>
+      </c>
+      <c r="L187" t="s">
+        <v>1234</v>
+      </c>
+      <c r="M187" t="s">
+        <v>1235</v>
+      </c>
+      <c r="N187" t="s">
+        <v>421</v>
+      </c>
+      <c r="O187" t="s">
+        <v>1975</v>
+      </c>
+      <c r="P187" t="s">
+        <v>1976</v>
+      </c>
+      <c r="Q187" t="s">
+        <v>1977</v>
+      </c>
+      <c r="S187" t="s">
+        <v>1978</v>
+      </c>
+      <c r="T187" t="s">
+        <v>1979</v>
+      </c>
+      <c r="U187" t="s">
+        <v>39</v>
+      </c>
+      <c r="V187" t="s">
+        <v>1980</v>
+      </c>
+      <c r="W187" t="s">
+        <v>1981</v>
+      </c>
+      <c r="Y187" t="s">
+        <v>1982</v>
+      </c>
+      <c r="AA187" t="s">
+        <v>1243</v>
+      </c>
+    </row>
+    <row r="188" spans="1:27">
+      <c r="A188">
+        <v>13741</v>
+      </c>
+      <c r="B188" t="s">
+        <v>1983</v>
+      </c>
+      <c r="C188" t="s">
+        <v>1984</v>
+      </c>
+      <c r="D188" t="s">
+        <v>263</v>
+      </c>
+      <c r="E188" t="s">
+        <v>593</v>
+      </c>
+      <c r="G188" t="s">
+        <v>61</v>
+      </c>
+      <c r="L188" t="s">
+        <v>1234</v>
+      </c>
+      <c r="M188" t="s">
+        <v>1235</v>
+      </c>
+      <c r="N188" t="s">
+        <v>421</v>
+      </c>
+      <c r="O188" t="s">
+        <v>1985</v>
+      </c>
+      <c r="P188" t="s">
+        <v>1986</v>
+      </c>
+      <c r="Q188" t="s">
+        <v>1987</v>
+      </c>
+      <c r="T188" t="s">
+        <v>1988</v>
+      </c>
+      <c r="U188" t="s">
+        <v>1227</v>
+      </c>
+      <c r="V188" t="s">
+        <v>273</v>
+      </c>
+      <c r="W188" t="s">
+        <v>1989</v>
+      </c>
+      <c r="Y188" t="s">
+        <v>1990</v>
+      </c>
+      <c r="AA188" t="s">
+        <v>1391</v>
+      </c>
+    </row>
+    <row r="189" spans="1:27">
+      <c r="A189">
+        <v>13806</v>
+      </c>
+      <c r="B189" t="s">
+        <v>1991</v>
+      </c>
+      <c r="C189" t="s">
+        <v>1992</v>
+      </c>
+      <c r="D189" t="s">
+        <v>46</v>
+      </c>
+      <c r="E189" t="s">
+        <v>983</v>
+      </c>
+      <c r="G189" t="s">
+        <v>61</v>
+      </c>
+      <c r="L189" t="s">
+        <v>1234</v>
+      </c>
+      <c r="M189" t="s">
+        <v>1235</v>
+      </c>
+      <c r="N189" t="s">
+        <v>421</v>
+      </c>
+      <c r="O189" t="s">
+        <v>1993</v>
+      </c>
+      <c r="P189" t="s">
+        <v>1994</v>
+      </c>
+      <c r="S189" t="s">
+        <v>1995</v>
+      </c>
+      <c r="T189" t="s">
+        <v>1996</v>
+      </c>
+      <c r="U189" t="s">
+        <v>1227</v>
+      </c>
+      <c r="V189" t="s">
+        <v>1819</v>
+      </c>
+      <c r="W189" t="s">
+        <v>1997</v>
+      </c>
+      <c r="Y189" t="s">
+        <v>1998</v>
+      </c>
+      <c r="AA189" t="s">
+        <v>1999</v>
+      </c>
+    </row>
+    <row r="190" spans="1:27">
+      <c r="A190">
+        <v>13882</v>
+      </c>
+      <c r="B190" t="s">
+        <v>2000</v>
+      </c>
+      <c r="C190" t="s">
+        <v>2001</v>
+      </c>
+      <c r="D190" t="s">
+        <v>737</v>
+      </c>
+      <c r="E190" t="s">
+        <v>1670</v>
+      </c>
+      <c r="G190" t="s">
+        <v>61</v>
+      </c>
+      <c r="L190" t="s">
+        <v>2002</v>
+      </c>
+      <c r="M190" t="s">
+        <v>1235</v>
+      </c>
+      <c r="N190" t="s">
+        <v>421</v>
+      </c>
+      <c r="P190" t="s">
+        <v>2003</v>
+      </c>
+      <c r="S190" t="s">
+        <v>2004</v>
+      </c>
+      <c r="T190" t="s">
+        <v>2005</v>
+      </c>
+      <c r="U190" t="s">
+        <v>39</v>
+      </c>
+      <c r="V190" t="s">
+        <v>2006</v>
+      </c>
+      <c r="W190" t="s">
+        <v>2007</v>
+      </c>
+      <c r="Y190" t="s">
+        <v>2008</v>
+      </c>
+      <c r="AA190" t="s">
+        <v>2009</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>