--- v3 (2026-07-28)
+++ v4 (2026-08-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2010">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2013">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Cognome</t>
   </si>
   <si>
     <t>Direzione</t>
   </si>
   <si>
     <t>Area</t>
   </si>
   <si>
     <t>Ufficio</t>
   </si>
   <si>
     <t>Incarico</t>
   </si>
   <si>
     <t>Direzione interim</t>
   </si>
   <si>
@@ -1149,54 +1149,57 @@
   <si>
     <t>11/12/2025</t>
   </si>
   <si>
     <t>ANNA</t>
   </si>
   <si>
     <t>AMBROSIO</t>
   </si>
   <si>
     <t>AREA AFFARI GENERALI E SUPPORTO AL COMITATO LL.PP.</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/AMBROSIO_ANNA_CV_02042024.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/AMBROSIO_ANNA_dich_inconf_incomp_02052024.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Ambrosio_Anna_dich_annuale_inconf_incomp_26052025.pdf</t>
   </si>
   <si>
     <t>AO n.G05108 del 30/04/2024</t>
   </si>
   <si>
-    <t>Dirigente dell’Area “Affari Generali e supporto al Comitato LL.PP” della Direzione regionale “Lavori pubblici e infrastrutture, innovazione tecnologica”</t>
+    <t>Dirigente dell’Area “Affari Generali e supporto al Comitato LL.PP” della Direzione regionale “Lavori pubblici e infrastrutture”</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/AMBROSIO_ANNA_Dich_cariche_incarichi_02052024.pdf</t>
+  </si>
+  <si>
+    <t>05/08/2026</t>
   </si>
   <si>
     <t>VINCENZINA</t>
   </si>
   <si>
     <t>ANCONA</t>
   </si>
   <si>
     <t>RETE INTEGRATA DEL TERRITORIO</t>
   </si>
   <si>
     <t xml:space="preserve"> UFFICIO UFFICIO SALUTE MENTALE, DIPENDENZE E MINORI</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Ancona_Vincenzina_CV_03122022.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Ancona_Vincenzina_dich_inconf_03122022.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/ANCONA_VINCENZINA_Dich_Inconf_Incomp_annuale_2025.pdf</t>
   </si>
   <si>
     <t>AO n. G16173 del 22/11/2022</t>
   </si>
@@ -3402,59 +3405,67 @@
   <si>
     <t>29/02/2028</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/DE_ANGELIS_LORENZO_Dich_cariche_incarichi_30122024.pdf</t>
   </si>
   <si>
     <t>FLORIANA</t>
   </si>
   <si>
     <t>ROSATI</t>
   </si>
   <si>
     <t>AREA RISORSE UMANE</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/ROSATI_FLORIANA_CV_29042024.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/ROSATI_FLORIANA_dich_inconf_incomp_29042024.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Rosati_Floriana_dich_annuale_inconf_incomp_13052025.pdf</t>
   </si>
   <si>
-    <t xml:space="preserve">AO n.G06669 del 31/05/2024
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Rosati-Floriana-Dich-interim-2026-insuss-cause-inconf-06082026.pdf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AO n. G06669 del 31/05/2024;
+AO n. G10921 del 3/08/2026 (Affidamento ad interim della responsabilità dell'Area 'Autorizzazione, Accreditamento e Controlli' della Direzione Regionale 'Salute e Integrazione Sociosanitaria)
 </t>
   </si>
   <si>
-    <t xml:space="preserve">Dirigente dell’Area Risorse umane della D.R. Salute e Integrazione Sociosanitaria
+    <t xml:space="preserve">Dirigente dell’Area Risorse umane della D.R. Salute e Integrazione Sociosanitaria;
+Affidamento ad interim della responsabilità dell'Area 'Autorizzazione, Accreditamento e Controlli' della Direzione Regionale 'Salute e Integrazione Sociosanitaria (dal 01/08/2026 - Sei mesi o fino a incarico ad altro dirigente)
 </t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/ROSATI_FLORIANA_Dich_cariche_incarichi_29042024.pdf</t>
+  </si>
+  <si>
+    <t>07/08/2026</t>
   </si>
   <si>
     <t>DE CAROLIS</t>
   </si>
   <si>
     <t>DIREZIONE REGIONALE AFFARI DELLA PRESIDENZA, TURISMO, CINEMA, AUDIOVISIVO E SPORT - DIREZIONE REGIONALE AFFARI DELLA PRESIDENZA, TURISMO, CINEMA, AUDIOVISIVO E SPORT</t>
   </si>
   <si>
     <t>AREA AFFARI GENERALI, ORATORI, COORDINAMENTO DI DIREZIONE E PNRR</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/DE_CAROLIS_ANDREA_CV_13062024.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/DE_CAROLIS_ANDREA_dich_inconf_incomp_09042024.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/DE-CAROLIS-ANDREA-Dich-annuale-insuss-cause-incomp-23032026.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/DE_CAROLIS_ANDREA_Dich_insuss_cause_inconf_e_incomp_incarico_interim_22072024.pdf</t>
   </si>
   <si>
     <t>AO n. G04870 del 24/04/2024</t>
   </si>
@@ -5570,51 +5581,51 @@
   <si>
     <t>28/06/2024</t>
   </si>
   <si>
     <t>27/06/2027</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/VASCIMINNO_GUIDO_Dich_cariche_incarichi_25062024.pdf</t>
   </si>
   <si>
     <t>MARIA CRISTINA</t>
   </si>
   <si>
     <t>VECCHI</t>
   </si>
   <si>
     <t>AREA PARERI GEOLOGICI E SISMICI, SUOLO E INVASI</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/VECCHI_MARIA_CRISTINA_CV_02052024.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/VECCHI_MARIA_CRISTINA_dich_inconf_incomp_05072024.pdf</t>
   </si>
   <si>
-    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/VECCHI-MARIA-CRISTINA-Dich-annuale-insuss-cause-incomp-03032026.pdf</t>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/VECCHI-MARIA-CRISTINA-Dich-Annuale-Incompatibilit%C3%A0-15052026.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO n. G09114 del 09/07/2024
 </t>
   </si>
   <si>
     <t xml:space="preserve">Dirigente dell'Area Pareri geologici e sismici, suolo e invasi della D.R. Lavori pubblici e infrastrutture, innovazione tecnologica
 </t>
   </si>
   <si>
     <t>09/07/2024</t>
   </si>
   <si>
     <t>08/07/2027</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/VECCHI_MARIA_CRISTINA_Dich_cariche_incarichi_05072024.pdf</t>
   </si>
   <si>
     <t>19/05/2026</t>
   </si>
   <si>
     <t>VIEL</t>
   </si>
   <si>
@@ -5857,51 +5868,51 @@
   <si>
     <t>DANILO</t>
   </si>
   <si>
     <t>CASCIANI</t>
   </si>
   <si>
     <t>ENTE REGIONALE PARCO NATURALE DI VEIO</t>
   </si>
   <si>
     <t>TRIPODI</t>
   </si>
   <si>
     <t>SOCIETA' CONTROLLATE ED ENTI PUBBLICI DIPENDENTI</t>
   </si>
   <si>
     <t>PROVVEDIMENTI DISCIPLINARI, ANAGRAFE DELLE PRESTAZIONI E CONTENZIOSO DEL LAVORO - ATTIVITA' ELETTORALI</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/TRIPODI_SALVATORE_CV_07112025.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/TRIPODI-SALVATORE-Dich-insuss-cause-inconf-incomp-26102025.pdf</t>
   </si>
   <si>
-    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/Tripodi_Salvatore_dich_annuale_inconf_incomo_23012025.pdf</t>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/TRIPODI-SALVATORE-Dich-annuale-insuss-cause-incomp-28012026.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/TRIPODI_SALVATORE_dich_inconf_incomp_interim_2025.pdf</t>
   </si>
   <si>
     <t>AO n. G14556 del 04/11/2025- AO n.G14782 del 07/11/2025(interim)</t>
   </si>
   <si>
     <t>Dirigente dell’Area "Società controllate ed enti pubblici dipendenti"  della D.R. "Ragioneria Generale"</t>
   </si>
   <si>
     <t>07/11/2025</t>
   </si>
   <si>
     <t>06/11/2028</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2025/TRIPODI-SALVATORE-Dich-svolg-incarichi-cariche-26102025.pdf</t>
   </si>
   <si>
     <t>DIODATI</t>
   </si>
   <si>
     <t>UFFICIO ATTIVITA’ SPECIALISTICA E LISTE DI ATTESA</t>
   </si>
@@ -6166,51 +6177,51 @@
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Prestanicola-Francesco-Dich-Inconf-08072026.pdf</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Prestanicola-Francesco-Dich-Incomp-08072026_0.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Dirigente dell'Area "Patrimonio e tecnologie" della D.R. "Salute e integrazione sociosanitaria" </t>
   </si>
   <si>
     <t>30/06/2029</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Prestanicola-Francesco-Dich-svolg-incarichi-cariche-08062026.pdf</t>
   </si>
   <si>
     <t>CRISTIANO</t>
   </si>
   <si>
     <t>SIGNORETTI</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Signoretti-Cristiano-CV-22072026.pdf</t>
   </si>
   <si>
-    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Signoretti-Cristiano-Dich-incomp-11062026_0.pdf</t>
+    <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Signoretti-Cristiano-Dich-inconf-11062026_0.pdf</t>
   </si>
   <si>
     <t>AO n. G09706 del 13/07/2026</t>
   </si>
   <si>
     <t>Dirigente dell'Area "Emergenze e Sala Operativa di Protezione Civile" della D.R. "Emergenza, Protezione Civile e NUE 112"</t>
   </si>
   <si>
     <t>14/07/2029</t>
   </si>
   <si>
     <t>https://www.regione.lazio.it/sites/default/files/amministrazione-trasparente/dirigenti/2026/Signoretti-Cristiano-Dich-svolg-incarichi-11062026.pdf</t>
   </si>
   <si>
     <t>22/07/2026</t>
   </si>
   <si>
     <t>MARIA GIOVANNA</t>
   </si>
   <si>
     <t>DI LEGINIO</t>
   </si>
   <si>
     <t>50.005,77  €</t>
   </si>
@@ -8314,9683 +8325,9695 @@
       <c r="P30" t="s">
         <v>367</v>
       </c>
       <c r="Q30" t="s">
         <v>368</v>
       </c>
       <c r="S30" t="s">
         <v>369</v>
       </c>
       <c r="T30" t="s">
         <v>370</v>
       </c>
       <c r="U30" t="s">
         <v>39</v>
       </c>
       <c r="V30" t="s">
         <v>69</v>
       </c>
       <c r="W30" t="s">
         <v>70</v>
       </c>
       <c r="Y30" t="s">
         <v>371</v>
       </c>
       <c r="AA30" t="s">
-        <v>298</v>
+        <v>372</v>
       </c>
     </row>
     <row r="31" spans="1:27">
       <c r="A31">
         <v>10334</v>
       </c>
       <c r="B31" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="C31" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="D31" t="s">
         <v>263</v>
       </c>
       <c r="E31" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="F31" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="G31" t="s">
         <v>61</v>
       </c>
       <c r="L31" t="s">
         <v>31</v>
       </c>
       <c r="M31" t="s">
         <v>302</v>
       </c>
       <c r="N31" t="s">
         <v>63</v>
       </c>
       <c r="O31" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="P31" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="Q31" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="S31" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="T31" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="U31" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="V31" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="W31" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="Y31" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="AA31" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="32" spans="1:27">
       <c r="A32">
         <v>10335</v>
       </c>
       <c r="B32" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="C32" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="D32" t="s">
         <v>326</v>
       </c>
       <c r="E32" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="G32" t="s">
         <v>61</v>
       </c>
       <c r="L32" t="s">
         <v>31</v>
       </c>
       <c r="M32" t="s">
         <v>62</v>
       </c>
       <c r="N32" t="s">
         <v>63</v>
       </c>
       <c r="O32" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="P32" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="Q32" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="S32" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="T32" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="U32" t="s">
         <v>192</v>
       </c>
       <c r="V32" t="s">
         <v>69</v>
       </c>
       <c r="W32" t="s">
         <v>70</v>
       </c>
       <c r="Y32" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="AA32" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="33" spans="1:27">
       <c r="A33">
         <v>10336</v>
       </c>
       <c r="B33" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="C33" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="D33" t="s">
         <v>263</v>
       </c>
       <c r="E33" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="G33" t="s">
         <v>61</v>
       </c>
       <c r="L33" t="s">
         <v>31</v>
       </c>
       <c r="M33" t="s">
         <v>62</v>
       </c>
       <c r="N33" t="s">
         <v>63</v>
       </c>
       <c r="O33" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="P33" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="R33" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="S33" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="T33" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="U33" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="V33" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="W33" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="Y33" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="AA33" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="34" spans="1:27">
       <c r="A34">
         <v>10337</v>
       </c>
       <c r="B34" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="C34" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="D34" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="E34" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="G34" t="s">
         <v>61</v>
       </c>
       <c r="L34" t="s">
         <v>31</v>
       </c>
       <c r="M34" t="s">
         <v>62</v>
       </c>
       <c r="N34" t="s">
         <v>63</v>
       </c>
       <c r="O34" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="P34" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="Q34" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="S34" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="T34" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="U34" t="s">
         <v>213</v>
       </c>
       <c r="V34" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="W34" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="Y34" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="AA34" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="35" spans="1:27">
       <c r="A35">
         <v>10338</v>
       </c>
       <c r="B35" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="C35" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="D35" t="s">
         <v>263</v>
       </c>
       <c r="E35" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="F35" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="G35" t="s">
         <v>61</v>
       </c>
       <c r="L35" t="s">
         <v>31</v>
       </c>
       <c r="M35" t="s">
         <v>302</v>
       </c>
       <c r="N35" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="O35" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="P35" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="S35" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="T35" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="U35" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="V35" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="W35" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="Y35" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="AA35" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="36" spans="1:27">
       <c r="A36">
         <v>10340</v>
       </c>
       <c r="B36" t="s">
         <v>84</v>
       </c>
       <c r="C36" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="D36" t="s">
         <v>336</v>
       </c>
       <c r="E36" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="G36" t="s">
         <v>61</v>
       </c>
       <c r="H36" t="s">
         <v>336</v>
       </c>
       <c r="I36" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="K36" t="s">
         <v>61</v>
       </c>
       <c r="L36" t="s">
         <v>31</v>
       </c>
       <c r="M36" t="s">
         <v>62</v>
       </c>
       <c r="N36" t="s">
         <v>63</v>
       </c>
       <c r="O36" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="P36" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="Q36" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="R36" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="S36" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="T36" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="U36" t="s">
         <v>192</v>
       </c>
       <c r="V36" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="W36" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="Y36" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="AA36" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="37" spans="1:27">
       <c r="A37">
         <v>10341</v>
       </c>
       <c r="B37" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="C37" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="D37" t="s">
         <v>263</v>
       </c>
       <c r="E37" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="G37" t="s">
         <v>61</v>
       </c>
       <c r="L37" t="s">
         <v>31</v>
       </c>
       <c r="M37" t="s">
         <v>62</v>
       </c>
       <c r="N37" t="s">
         <v>63</v>
       </c>
       <c r="O37" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="P37" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="Q37" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="S37" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="T37" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="U37" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="V37" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="W37" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="Y37" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="AA37" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="38" spans="1:27">
       <c r="A38">
         <v>10342</v>
       </c>
       <c r="B38" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="C38" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="D38" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E38" t="s">
+        <v>457</v>
+      </c>
+      <c r="G38" t="s">
+        <v>61</v>
+      </c>
+      <c r="H38" t="s">
         <v>456</v>
       </c>
-      <c r="G38" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I38" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="K38" t="s">
         <v>61</v>
       </c>
       <c r="L38" t="s">
         <v>31</v>
       </c>
       <c r="M38" t="s">
         <v>62</v>
       </c>
       <c r="N38" t="s">
         <v>63</v>
       </c>
       <c r="O38" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="P38" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="Q38" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="R38" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="S38" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="T38" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="U38" t="s">
         <v>39</v>
       </c>
       <c r="V38" t="s">
         <v>69</v>
       </c>
       <c r="W38" t="s">
         <v>70</v>
       </c>
       <c r="Y38" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="AA38" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="39" spans="1:27">
       <c r="A39">
         <v>10343</v>
       </c>
       <c r="B39" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="C39" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="D39" t="s">
         <v>242</v>
       </c>
       <c r="E39" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="G39" t="s">
         <v>61</v>
       </c>
       <c r="L39" t="s">
         <v>31</v>
       </c>
       <c r="M39" t="s">
         <v>62</v>
       </c>
       <c r="N39" t="s">
         <v>63</v>
       </c>
       <c r="O39" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="P39" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="Q39" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="S39" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="T39" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="U39" t="s">
         <v>39</v>
       </c>
       <c r="V39" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="W39" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="Y39" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="AA39" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="40" spans="1:27">
       <c r="A40">
         <v>10344</v>
       </c>
       <c r="B40" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="C40" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="D40" t="s">
         <v>263</v>
       </c>
       <c r="E40" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="F40" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="G40" t="s">
         <v>61</v>
       </c>
       <c r="L40" t="s">
         <v>31</v>
       </c>
       <c r="M40" t="s">
         <v>302</v>
       </c>
       <c r="N40" t="s">
         <v>63</v>
       </c>
       <c r="O40" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="P40" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="Q40" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="S40" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="T40" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="U40" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="V40" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="W40" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="Y40" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="AA40" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="41" spans="1:27">
       <c r="A41">
         <v>10345</v>
       </c>
       <c r="B41" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="C41" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="D41" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="E41" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="G41" t="s">
         <v>61</v>
       </c>
       <c r="L41" t="s">
         <v>31</v>
       </c>
       <c r="M41" t="s">
         <v>62</v>
       </c>
       <c r="N41" t="s">
         <v>63</v>
       </c>
       <c r="O41" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="P41" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="Q41" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="S41" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="T41" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="U41" t="s">
         <v>39</v>
       </c>
       <c r="V41" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="W41" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="Y41" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="AA41" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="42" spans="1:27">
       <c r="A42">
         <v>10346</v>
       </c>
       <c r="B42" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="C42" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="D42" t="s">
         <v>198</v>
       </c>
       <c r="E42" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="G42" t="s">
         <v>61</v>
       </c>
       <c r="L42" t="s">
         <v>31</v>
       </c>
       <c r="M42" t="s">
         <v>62</v>
       </c>
       <c r="N42" t="s">
         <v>63</v>
       </c>
       <c r="O42" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="P42" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="Q42" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="S42" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="T42" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="U42" t="s">
         <v>213</v>
       </c>
       <c r="V42" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="W42" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="Y42" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="AA42" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="43" spans="1:27">
       <c r="A43">
         <v>10347</v>
       </c>
       <c r="B43" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="C43" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="D43" t="s">
         <v>184</v>
       </c>
       <c r="E43" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="G43" t="s">
         <v>61</v>
       </c>
       <c r="L43" t="s">
         <v>31</v>
       </c>
       <c r="M43" t="s">
         <v>62</v>
       </c>
       <c r="N43" t="s">
         <v>63</v>
       </c>
       <c r="O43" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="P43" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="Q43" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="S43" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="T43" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="U43" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="V43" t="s">
         <v>69</v>
       </c>
       <c r="W43" t="s">
         <v>70</v>
       </c>
       <c r="Y43" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="AA43" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
     </row>
     <row r="44" spans="1:27">
       <c r="A44">
         <v>10348</v>
       </c>
       <c r="B44" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="C44" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="D44" t="s">
         <v>336</v>
       </c>
       <c r="E44" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="G44" t="s">
         <v>61</v>
       </c>
       <c r="L44" t="s">
         <v>31</v>
       </c>
       <c r="M44" t="s">
         <v>62</v>
       </c>
       <c r="N44" t="s">
         <v>63</v>
       </c>
       <c r="O44" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="P44" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="Q44" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="S44" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="T44" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="U44" t="s">
         <v>39</v>
       </c>
       <c r="V44" t="s">
         <v>345</v>
       </c>
       <c r="W44" t="s">
         <v>346</v>
       </c>
       <c r="Y44" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="AA44" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="45" spans="1:27">
       <c r="A45">
         <v>10349</v>
       </c>
       <c r="B45" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="C45" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="D45" t="s">
         <v>336</v>
       </c>
       <c r="E45" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="G45" t="s">
         <v>61</v>
       </c>
       <c r="L45" t="s">
         <v>31</v>
       </c>
       <c r="M45" t="s">
         <v>62</v>
       </c>
       <c r="N45" t="s">
         <v>63</v>
       </c>
       <c r="O45" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="P45" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="Q45" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="S45" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="T45" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="U45" t="s">
         <v>39</v>
       </c>
       <c r="V45" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="W45" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="Y45" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="AA45" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
     </row>
     <row r="46" spans="1:27">
       <c r="A46">
         <v>10370</v>
       </c>
       <c r="B46" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="C46" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="D46" t="s">
         <v>276</v>
       </c>
       <c r="E46" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="G46" t="s">
         <v>61</v>
       </c>
       <c r="H46" t="s">
         <v>242</v>
       </c>
       <c r="J46" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="K46" t="s">
         <v>61</v>
       </c>
       <c r="L46" t="s">
         <v>31</v>
       </c>
       <c r="M46" t="s">
         <v>62</v>
       </c>
       <c r="N46" t="s">
         <v>63</v>
       </c>
       <c r="O46" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="P46" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="Q46" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="R46" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="S46" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="T46" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="U46" t="s">
         <v>192</v>
       </c>
       <c r="V46" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="W46" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="Y46" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="AA46" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="47" spans="1:27">
       <c r="A47">
         <v>10371</v>
       </c>
       <c r="B47" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="C47" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="D47" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="E47" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="G47" t="s">
         <v>61</v>
       </c>
       <c r="L47" t="s">
         <v>31</v>
       </c>
       <c r="M47" t="s">
         <v>62</v>
       </c>
       <c r="N47" t="s">
         <v>63</v>
       </c>
       <c r="O47" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="P47" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="Q47" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="S47" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="T47" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="U47" t="s">
         <v>192</v>
       </c>
       <c r="V47" t="s">
         <v>69</v>
       </c>
       <c r="W47" t="s">
         <v>70</v>
       </c>
       <c r="Y47" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="AA47" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="48" spans="1:27">
       <c r="A48">
         <v>10372</v>
       </c>
       <c r="B48" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="C48" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="D48" t="s">
         <v>184</v>
       </c>
       <c r="E48" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="G48" t="s">
         <v>61</v>
       </c>
       <c r="H48" t="s">
         <v>184</v>
       </c>
       <c r="J48" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="K48" t="s">
         <v>61</v>
       </c>
       <c r="L48" t="s">
         <v>31</v>
       </c>
       <c r="M48" t="s">
         <v>62</v>
       </c>
       <c r="N48" t="s">
         <v>63</v>
       </c>
       <c r="O48" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="P48" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="Q48" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="R48" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="S48" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="T48" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="U48" t="s">
         <v>192</v>
       </c>
       <c r="V48" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="W48" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="Y48" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="AA48" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
     </row>
     <row r="49" spans="1:27">
       <c r="A49">
         <v>10373</v>
       </c>
       <c r="B49" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="C49" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="D49" t="s">
         <v>276</v>
       </c>
       <c r="E49" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="G49" t="s">
         <v>61</v>
       </c>
       <c r="L49" t="s">
         <v>31</v>
       </c>
       <c r="M49" t="s">
         <v>62</v>
       </c>
       <c r="N49" t="s">
         <v>63</v>
       </c>
       <c r="O49" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="P49" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="Q49" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="S49" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="T49" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="U49" t="s">
         <v>192</v>
       </c>
       <c r="V49" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="W49" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="Y49" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="AA49" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="50" spans="1:27">
       <c r="A50">
         <v>10374</v>
       </c>
       <c r="B50" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="C50" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="D50" t="s">
         <v>263</v>
       </c>
       <c r="E50" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="F50" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="G50" t="s">
         <v>61</v>
       </c>
       <c r="L50" t="s">
         <v>31</v>
       </c>
       <c r="M50" t="s">
         <v>302</v>
       </c>
       <c r="N50" t="s">
         <v>63</v>
       </c>
       <c r="O50" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="P50" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="Q50" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="S50" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="T50" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="U50" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="V50" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="W50" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="Y50" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="AA50" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="51" spans="1:27">
       <c r="A51">
         <v>10375</v>
       </c>
       <c r="B51" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="C51" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="D51" t="s">
         <v>207</v>
       </c>
       <c r="E51" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="G51" t="s">
         <v>61</v>
       </c>
       <c r="L51" t="s">
         <v>31</v>
       </c>
       <c r="M51" t="s">
         <v>62</v>
       </c>
       <c r="N51" t="s">
         <v>63</v>
       </c>
       <c r="O51" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="P51" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="Q51" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="S51" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="T51" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="U51" t="s">
         <v>192</v>
       </c>
       <c r="V51" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="W51" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="Y51" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="AA51" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="52" spans="1:27">
       <c r="A52">
         <v>10376</v>
       </c>
       <c r="B52" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="C52" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="D52" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="E52" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="G52" t="s">
         <v>61</v>
       </c>
       <c r="L52" t="s">
         <v>31</v>
       </c>
       <c r="M52" t="s">
         <v>62</v>
       </c>
       <c r="N52" t="s">
         <v>63</v>
       </c>
       <c r="O52" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="P52" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="Q52" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="S52" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="T52" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="U52" t="s">
         <v>39</v>
       </c>
       <c r="V52" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="W52" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="Y52" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="AA52" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
     </row>
     <row r="53" spans="1:27">
       <c r="A53">
         <v>10377</v>
       </c>
       <c r="B53" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="C53" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="D53" t="s">
         <v>263</v>
       </c>
       <c r="E53" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="G53" t="s">
         <v>61</v>
       </c>
       <c r="L53" t="s">
         <v>31</v>
       </c>
       <c r="M53" t="s">
         <v>62</v>
       </c>
       <c r="N53" t="s">
         <v>63</v>
       </c>
       <c r="O53" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="P53" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="Q53" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="S53" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="T53" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="U53" t="s">
         <v>258</v>
       </c>
       <c r="V53" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="W53" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="Y53" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="AA53" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="54" spans="1:27">
       <c r="A54">
         <v>10378</v>
       </c>
       <c r="B54" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="C54" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="D54" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E54" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="G54" t="s">
         <v>61</v>
       </c>
       <c r="L54" t="s">
         <v>31</v>
       </c>
       <c r="M54" t="s">
         <v>62</v>
       </c>
       <c r="N54" t="s">
         <v>63</v>
       </c>
       <c r="O54" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="P54" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="Q54" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="S54" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="T54" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="U54" t="s">
         <v>39</v>
       </c>
       <c r="V54" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="W54" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="Y54" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="AA54" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
     </row>
     <row r="55" spans="1:27">
       <c r="A55">
         <v>10379</v>
       </c>
       <c r="B55" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="C55" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="D55" t="s">
         <v>207</v>
       </c>
       <c r="E55" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="G55" t="s">
         <v>61</v>
       </c>
       <c r="H55" t="s">
         <v>207</v>
       </c>
       <c r="I55" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="K55" t="s">
         <v>61</v>
       </c>
       <c r="L55" t="s">
         <v>31</v>
       </c>
       <c r="M55" t="s">
         <v>62</v>
       </c>
       <c r="N55" t="s">
         <v>63</v>
       </c>
       <c r="O55" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="P55" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="Q55" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="R55" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="S55" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="T55" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="U55" t="s">
         <v>192</v>
       </c>
       <c r="V55" t="s">
         <v>69</v>
       </c>
       <c r="W55" t="s">
         <v>70</v>
       </c>
       <c r="Y55" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="AA55" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="56" spans="1:27">
       <c r="A56">
         <v>10380</v>
       </c>
       <c r="B56" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="C56" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="D56" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="E56" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="G56" t="s">
         <v>61</v>
       </c>
       <c r="L56" t="s">
         <v>31</v>
       </c>
       <c r="M56" t="s">
         <v>62</v>
       </c>
       <c r="N56" t="s">
         <v>63</v>
       </c>
       <c r="O56" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="P56" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="Q56" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="S56" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="T56" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="U56" t="s">
         <v>39</v>
       </c>
       <c r="V56" t="s">
         <v>69</v>
       </c>
       <c r="W56" t="s">
         <v>70</v>
       </c>
       <c r="Y56" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="AA56" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="57" spans="1:27">
       <c r="A57">
         <v>10381</v>
       </c>
       <c r="B57" t="s">
         <v>182</v>
       </c>
       <c r="C57" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="D57" t="s">
         <v>263</v>
       </c>
       <c r="E57" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="G57" t="s">
         <v>61</v>
       </c>
       <c r="L57" t="s">
         <v>31</v>
       </c>
       <c r="M57" t="s">
         <v>62</v>
       </c>
       <c r="N57" t="s">
         <v>63</v>
       </c>
       <c r="O57" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="P57" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="Q57" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="S57" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="T57" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="U57" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="V57" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="W57" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="Y57" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="AA57" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="58" spans="1:27">
       <c r="A58">
         <v>10382</v>
       </c>
       <c r="B58" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="C58" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
       <c r="D58" t="s">
         <v>276</v>
       </c>
       <c r="E58" t="s">
         <v>300</v>
       </c>
       <c r="G58" t="s">
         <v>61</v>
       </c>
       <c r="L58" t="s">
         <v>31</v>
       </c>
       <c r="M58" t="s">
         <v>62</v>
       </c>
       <c r="N58" t="s">
         <v>63</v>
       </c>
       <c r="O58" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="P58" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="Q58" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="S58" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="T58" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="U58" t="s">
         <v>39</v>
       </c>
       <c r="V58" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="W58" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="Y58" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="AA58" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="59" spans="1:27">
       <c r="A59">
         <v>10383</v>
       </c>
       <c r="B59" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="C59" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="D59" t="s">
         <v>136</v>
       </c>
       <c r="E59" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="G59" t="s">
         <v>61</v>
       </c>
       <c r="L59" t="s">
         <v>31</v>
       </c>
       <c r="M59" t="s">
         <v>62</v>
       </c>
       <c r="N59" t="s">
         <v>353</v>
       </c>
       <c r="O59" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="P59" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="Q59" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="R59" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="S59" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="T59" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="U59" t="s">
         <v>39</v>
       </c>
       <c r="V59" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="W59" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="Y59" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="AA59" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="60" spans="1:27">
       <c r="A60">
         <v>10384</v>
       </c>
       <c r="B60" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="C60" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="D60" t="s">
         <v>263</v>
       </c>
       <c r="E60" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="G60" t="s">
         <v>61</v>
       </c>
       <c r="L60" t="s">
         <v>31</v>
       </c>
       <c r="M60" t="s">
         <v>62</v>
       </c>
       <c r="N60" t="s">
         <v>63</v>
       </c>
       <c r="O60" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="P60" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="Q60" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="S60" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="T60" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="U60" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="V60" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="W60" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="Y60" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="AA60" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="61" spans="1:27">
       <c r="A61">
         <v>10385</v>
       </c>
       <c r="B61" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="C61" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="D61" t="s">
         <v>207</v>
       </c>
       <c r="E61" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="G61" t="s">
         <v>61</v>
       </c>
       <c r="L61" t="s">
         <v>31</v>
       </c>
       <c r="M61" t="s">
         <v>62</v>
       </c>
       <c r="N61" t="s">
         <v>63</v>
       </c>
       <c r="O61" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="P61" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="Q61" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="S61" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="T61" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="U61" t="s">
         <v>39</v>
       </c>
       <c r="V61" t="s">
         <v>69</v>
       </c>
       <c r="W61" t="s">
         <v>70</v>
       </c>
       <c r="Y61" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="AA61" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
     </row>
     <row r="62" spans="1:27">
       <c r="A62">
         <v>10386</v>
       </c>
       <c r="B62" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="C62" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
       <c r="D62" t="s">
         <v>136</v>
       </c>
       <c r="E62" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="G62" t="s">
         <v>61</v>
       </c>
       <c r="L62" t="s">
         <v>31</v>
       </c>
       <c r="M62" t="s">
         <v>62</v>
       </c>
       <c r="N62" t="s">
         <v>63</v>
       </c>
       <c r="O62" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="P62" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="Q62" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="S62" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="T62" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="U62" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="V62" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="W62" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="Y62" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="AA62" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="63" spans="1:27">
       <c r="A63">
         <v>10387</v>
       </c>
       <c r="B63" t="s">
         <v>73</v>
       </c>
       <c r="C63" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="D63" t="s">
         <v>326</v>
       </c>
       <c r="E63" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="G63" t="s">
         <v>61</v>
       </c>
       <c r="L63" t="s">
         <v>31</v>
       </c>
       <c r="M63" t="s">
         <v>62</v>
       </c>
       <c r="N63" t="s">
         <v>63</v>
       </c>
       <c r="O63" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="P63" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="Q63" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="S63" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="T63" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="U63" t="s">
         <v>192</v>
       </c>
       <c r="V63" t="s">
         <v>69</v>
       </c>
       <c r="W63" t="s">
         <v>70</v>
       </c>
       <c r="Y63" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="Z63" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="AA63" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
     </row>
     <row r="64" spans="1:27">
       <c r="A64">
         <v>10388</v>
       </c>
       <c r="B64" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="C64" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="D64" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="E64" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="G64" t="s">
         <v>61</v>
       </c>
       <c r="L64" t="s">
         <v>31</v>
       </c>
       <c r="M64" t="s">
         <v>62</v>
       </c>
       <c r="N64" t="s">
         <v>353</v>
       </c>
       <c r="O64" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="P64" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="Q64" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="S64" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="T64" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
       <c r="U64" t="s">
         <v>39</v>
       </c>
       <c r="V64" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="W64" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
       <c r="Y64" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="AA64" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="65" spans="1:27">
       <c r="A65">
         <v>10389</v>
       </c>
       <c r="B65" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="C65" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="D65" t="s">
         <v>29</v>
       </c>
       <c r="E65" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="G65" t="s">
         <v>61</v>
       </c>
       <c r="H65" t="s">
         <v>29</v>
       </c>
       <c r="I65" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="K65" t="s">
         <v>61</v>
       </c>
       <c r="L65" t="s">
         <v>31</v>
       </c>
       <c r="M65" t="s">
         <v>62</v>
       </c>
       <c r="N65" t="s">
         <v>63</v>
       </c>
       <c r="O65" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="P65" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="Q65" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="R65" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="S65" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="T65" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="U65" t="s">
         <v>192</v>
       </c>
       <c r="V65" t="s">
         <v>69</v>
       </c>
       <c r="W65" t="s">
         <v>70</v>
       </c>
       <c r="Y65" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="AA65" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
     </row>
     <row r="66" spans="1:27">
       <c r="A66">
         <v>10390</v>
       </c>
       <c r="B66" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="C66" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="D66" t="s">
         <v>220</v>
       </c>
       <c r="E66" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="G66" t="s">
         <v>61</v>
       </c>
       <c r="L66" t="s">
         <v>31</v>
       </c>
       <c r="M66" t="s">
         <v>62</v>
       </c>
       <c r="N66" t="s">
         <v>63</v>
       </c>
       <c r="O66" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="P66" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
       <c r="Q66" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="S66" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
       <c r="T66" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="U66" t="s">
         <v>258</v>
       </c>
       <c r="V66" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
       <c r="W66" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="Y66" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="AA66" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
     </row>
     <row r="67" spans="1:27">
       <c r="A67">
         <v>10391</v>
       </c>
       <c r="B67" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="C67" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="D67" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="E67" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="G67" t="s">
         <v>61</v>
       </c>
       <c r="L67" t="s">
         <v>31</v>
       </c>
       <c r="M67" t="s">
         <v>62</v>
       </c>
       <c r="N67" t="s">
         <v>33</v>
       </c>
       <c r="O67" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="P67" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="Q67" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="S67" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="T67" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="U67" t="s">
         <v>192</v>
       </c>
       <c r="V67" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="W67" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="Y67" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
       <c r="AA67" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="68" spans="1:27">
       <c r="A68">
         <v>10392</v>
       </c>
       <c r="B68" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="C68" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
       <c r="D68" t="s">
         <v>276</v>
       </c>
       <c r="E68" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="G68" t="s">
         <v>61</v>
       </c>
       <c r="L68" t="s">
         <v>31</v>
       </c>
       <c r="M68" t="s">
         <v>62</v>
       </c>
       <c r="N68" t="s">
         <v>63</v>
       </c>
       <c r="O68" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="P68" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="S68" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="T68" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="U68" t="s">
         <v>192</v>
       </c>
       <c r="X68" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="Y68" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="AA68" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="69" spans="1:27">
       <c r="A69">
         <v>10393</v>
       </c>
       <c r="B69" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="C69" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="D69" t="s">
         <v>207</v>
       </c>
       <c r="E69" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="G69" t="s">
         <v>61</v>
       </c>
       <c r="H69" t="s">
         <v>207</v>
       </c>
       <c r="J69" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="K69" t="s">
         <v>61</v>
       </c>
       <c r="L69" t="s">
         <v>31</v>
       </c>
       <c r="M69" t="s">
         <v>62</v>
       </c>
       <c r="N69" t="s">
         <v>63</v>
       </c>
       <c r="O69" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="P69" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="Q69" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="R69" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="S69" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="T69" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="U69" t="s">
         <v>192</v>
       </c>
       <c r="V69" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="W69" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="Y69" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="AA69" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
     </row>
     <row r="70" spans="1:27">
       <c r="A70">
         <v>10394</v>
       </c>
       <c r="B70" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="C70" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="D70" t="s">
         <v>220</v>
       </c>
       <c r="E70" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="G70" t="s">
         <v>61</v>
       </c>
       <c r="L70" t="s">
         <v>31</v>
       </c>
       <c r="M70" t="s">
         <v>62</v>
       </c>
       <c r="N70" t="s">
         <v>63</v>
       </c>
       <c r="O70" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="P70" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="Q70" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="S70" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
       <c r="T70" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="U70" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="V70" t="s">
         <v>309</v>
       </c>
       <c r="W70" t="s">
         <v>310</v>
       </c>
       <c r="Y70" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
       <c r="AA70" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="71" spans="1:27">
       <c r="A71">
         <v>10395</v>
       </c>
       <c r="B71" t="s">
         <v>84</v>
       </c>
       <c r="C71" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="D71" t="s">
         <v>263</v>
       </c>
       <c r="E71" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="F71" t="s">
-        <v>813</v>
+        <v>814</v>
       </c>
       <c r="G71" t="s">
         <v>61</v>
       </c>
       <c r="L71" t="s">
         <v>31</v>
       </c>
       <c r="M71" t="s">
         <v>302</v>
       </c>
       <c r="N71" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="O71" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="P71" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="Q71" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="S71" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="T71" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="U71" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="V71" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="W71" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="Y71" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
       <c r="AA71" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="72" spans="1:27">
       <c r="A72">
         <v>10396</v>
       </c>
       <c r="B72" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="C72" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
       <c r="D72" t="s">
         <v>242</v>
       </c>
       <c r="E72" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="G72" t="s">
         <v>61</v>
       </c>
       <c r="L72" t="s">
         <v>31</v>
       </c>
       <c r="M72" t="s">
         <v>62</v>
       </c>
       <c r="N72" t="s">
         <v>353</v>
       </c>
       <c r="O72" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
       <c r="P72" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="Q72" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
       <c r="R72" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="S72" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
       <c r="T72" t="s">
-        <v>828</v>
+        <v>829</v>
       </c>
       <c r="U72" t="s">
         <v>192</v>
       </c>
       <c r="V72" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
       <c r="W72" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="Y72" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="AA72" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="73" spans="1:27">
       <c r="A73">
         <v>10397</v>
       </c>
       <c r="B73" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="C73" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="D73" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="E73" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="G73" t="s">
         <v>61</v>
       </c>
       <c r="L73" t="s">
         <v>125</v>
       </c>
       <c r="M73" t="s">
         <v>125</v>
       </c>
       <c r="N73" t="s">
         <v>125</v>
       </c>
       <c r="O73" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="Q73" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="AA73" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="74" spans="1:27">
       <c r="A74">
         <v>10398</v>
       </c>
       <c r="B74" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="C74" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="D74" t="s">
         <v>207</v>
       </c>
       <c r="E74" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="G74" t="s">
         <v>61</v>
       </c>
       <c r="H74" t="s">
         <v>207</v>
       </c>
       <c r="I74" t="s">
-        <v>841</v>
+        <v>842</v>
       </c>
       <c r="K74" t="s">
         <v>61</v>
       </c>
       <c r="L74" t="s">
         <v>31</v>
       </c>
       <c r="M74" t="s">
         <v>62</v>
       </c>
       <c r="N74" t="s">
         <v>63</v>
       </c>
       <c r="O74" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="P74" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
       <c r="Q74" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="R74" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="S74" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="T74" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
       <c r="U74" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="V74" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
       <c r="W74" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="Y74" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
       <c r="AA74" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
     </row>
     <row r="75" spans="1:27">
       <c r="A75">
         <v>10399</v>
       </c>
       <c r="B75" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="C75" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
       <c r="D75" t="s">
         <v>220</v>
       </c>
       <c r="E75" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="G75" t="s">
         <v>61</v>
       </c>
       <c r="L75" t="s">
         <v>31</v>
       </c>
       <c r="M75" t="s">
         <v>62</v>
       </c>
       <c r="N75" t="s">
         <v>353</v>
       </c>
       <c r="O75" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
       <c r="P75" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="Q75" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
       <c r="S75" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="T75" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="U75" t="s">
         <v>213</v>
       </c>
       <c r="V75" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="W75" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
       <c r="Y75" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="AA75" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
     </row>
     <row r="76" spans="1:27">
       <c r="A76">
         <v>10400</v>
       </c>
       <c r="B76" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
       <c r="C76" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="D76" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="E76" t="s">
+        <v>867</v>
+      </c>
+      <c r="G76" t="s">
+        <v>61</v>
+      </c>
+      <c r="H76" t="s">
         <v>866</v>
       </c>
-      <c r="G76" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I76" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="K76" t="s">
         <v>61</v>
       </c>
       <c r="L76" t="s">
         <v>31</v>
       </c>
       <c r="M76" t="s">
         <v>62</v>
       </c>
       <c r="N76" t="s">
         <v>63</v>
       </c>
       <c r="O76" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="P76" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
       <c r="Q76" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="R76" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="S76" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
       <c r="T76" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="U76" t="s">
         <v>192</v>
       </c>
       <c r="V76" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="W76" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
       <c r="Y76" t="s">
-        <v>876</v>
+        <v>877</v>
       </c>
       <c r="AA76" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
     </row>
     <row r="77" spans="1:27">
       <c r="A77">
         <v>10401</v>
       </c>
       <c r="B77" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="C77" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
       <c r="D77" t="s">
         <v>252</v>
       </c>
       <c r="E77" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="G77" t="s">
         <v>61</v>
       </c>
       <c r="L77" t="s">
         <v>31</v>
       </c>
       <c r="M77" t="s">
         <v>62</v>
       </c>
       <c r="N77" t="s">
         <v>63</v>
       </c>
       <c r="O77" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
       <c r="P77" t="s">
-        <v>882</v>
+        <v>883</v>
       </c>
       <c r="Q77" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
       <c r="S77" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="T77" t="s">
-        <v>885</v>
+        <v>886</v>
       </c>
       <c r="U77" t="s">
         <v>39</v>
       </c>
       <c r="V77" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="W77" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="Y77" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
       <c r="AA77" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="78" spans="1:27">
       <c r="A78">
         <v>10402</v>
       </c>
       <c r="B78" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="C78" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="D78" t="s">
         <v>136</v>
       </c>
       <c r="E78" t="s">
-        <v>888</v>
+        <v>889</v>
       </c>
       <c r="G78" t="s">
         <v>61</v>
       </c>
       <c r="L78" t="s">
         <v>31</v>
       </c>
       <c r="M78" t="s">
         <v>62</v>
       </c>
       <c r="N78" t="s">
         <v>63</v>
       </c>
       <c r="O78" t="s">
-        <v>889</v>
+        <v>890</v>
       </c>
       <c r="P78" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="Q78" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
       <c r="S78" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="T78" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="U78" t="s">
         <v>192</v>
       </c>
       <c r="V78" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="W78" t="s">
-        <v>895</v>
+        <v>896</v>
       </c>
       <c r="Y78" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
       <c r="AA78" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="79" spans="1:27">
       <c r="A79">
         <v>10403</v>
       </c>
       <c r="B79" t="s">
-        <v>897</v>
+        <v>898</v>
       </c>
       <c r="C79" t="s">
-        <v>898</v>
+        <v>899</v>
       </c>
       <c r="D79" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="E79" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
       <c r="G79" t="s">
         <v>61</v>
       </c>
       <c r="L79" t="s">
         <v>31</v>
       </c>
       <c r="M79" t="s">
         <v>62</v>
       </c>
       <c r="N79" t="s">
         <v>63</v>
       </c>
       <c r="O79" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="P79" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
       <c r="Q79" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="S79" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
       <c r="T79" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="U79" t="s">
         <v>39</v>
       </c>
       <c r="V79" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
       <c r="W79" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="Y79" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="AA79" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="80" spans="1:27">
       <c r="A80">
         <v>10404</v>
       </c>
       <c r="B80" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="C80" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="D80" t="s">
         <v>326</v>
       </c>
       <c r="E80" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="G80" t="s">
         <v>61</v>
       </c>
       <c r="L80" t="s">
         <v>31</v>
       </c>
       <c r="M80" t="s">
         <v>62</v>
       </c>
       <c r="N80" t="s">
         <v>63</v>
       </c>
       <c r="O80" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
       <c r="P80" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="Q80" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="S80" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
       <c r="T80" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="U80" t="s">
         <v>39</v>
       </c>
       <c r="V80" t="s">
         <v>69</v>
       </c>
       <c r="W80" t="s">
         <v>70</v>
       </c>
       <c r="Y80" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
       <c r="AA80" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="81" spans="1:27">
       <c r="A81">
         <v>10405</v>
       </c>
       <c r="B81" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="C81" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="D81" t="s">
         <v>276</v>
       </c>
       <c r="E81" t="s">
-        <v>918</v>
+        <v>919</v>
       </c>
       <c r="G81" t="s">
         <v>61</v>
       </c>
       <c r="H81" t="s">
         <v>276</v>
       </c>
       <c r="I81" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
       <c r="K81" t="s">
         <v>61</v>
       </c>
       <c r="L81" t="s">
         <v>31</v>
       </c>
       <c r="M81" t="s">
         <v>62</v>
       </c>
       <c r="N81" t="s">
         <v>63</v>
       </c>
       <c r="O81" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="P81" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="Q81" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="R81" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
       <c r="S81" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="T81" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
       <c r="U81" t="s">
         <v>213</v>
       </c>
       <c r="V81" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="W81" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
       <c r="Y81" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="AA81" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
     </row>
     <row r="82" spans="1:27">
       <c r="A82">
         <v>10406</v>
       </c>
       <c r="B82" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="C82" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
       <c r="D82" t="s">
         <v>136</v>
       </c>
       <c r="E82" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="G82" t="s">
         <v>61</v>
       </c>
       <c r="L82" t="s">
         <v>31</v>
       </c>
       <c r="M82" t="s">
         <v>62</v>
       </c>
       <c r="N82" t="s">
         <v>63</v>
       </c>
       <c r="O82" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="P82" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="Q82" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
       <c r="S82" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="T82" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
       <c r="U82" t="s">
         <v>39</v>
       </c>
       <c r="V82" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="W82" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="Y82" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="AA82" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="83" spans="1:27">
       <c r="A83">
         <v>10407</v>
       </c>
       <c r="B83" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
       <c r="C83" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="D83" t="s">
         <v>207</v>
       </c>
       <c r="E83" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
       <c r="G83" t="s">
         <v>61</v>
       </c>
       <c r="L83" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="M83" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
       <c r="N83" t="s">
         <v>63</v>
       </c>
       <c r="O83" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="P83" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="Q83" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="S83" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
       <c r="T83" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="U83" t="s">
         <v>192</v>
       </c>
       <c r="V83" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="W83" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="Y83" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="AA83" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="84" spans="1:27">
       <c r="A84">
         <v>10408</v>
       </c>
       <c r="B84" t="s">
         <v>145</v>
       </c>
       <c r="C84" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="D84" t="s">
         <v>276</v>
       </c>
       <c r="E84" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
       <c r="G84" t="s">
         <v>61</v>
       </c>
       <c r="L84" t="s">
         <v>31</v>
       </c>
       <c r="M84" t="s">
         <v>62</v>
       </c>
       <c r="N84" t="s">
         <v>63</v>
       </c>
       <c r="O84" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="P84" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
       <c r="Q84" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="S84" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="T84" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="U84" t="s">
         <v>39</v>
       </c>
       <c r="V84" t="s">
         <v>69</v>
       </c>
       <c r="W84" t="s">
         <v>70</v>
       </c>
       <c r="Y84" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
       <c r="AA84" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
     </row>
     <row r="85" spans="1:27">
       <c r="A85">
         <v>10409</v>
       </c>
       <c r="B85" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="C85" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
       <c r="D85" t="s">
         <v>111</v>
       </c>
       <c r="E85" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="G85" t="s">
         <v>61</v>
       </c>
       <c r="L85" t="s">
         <v>31</v>
       </c>
       <c r="M85" t="s">
         <v>62</v>
       </c>
       <c r="N85" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="O85" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
       <c r="P85" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="Q85" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
       <c r="S85" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="T85" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
       <c r="U85" t="s">
         <v>192</v>
       </c>
       <c r="V85" t="s">
         <v>92</v>
       </c>
       <c r="W85" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="Y85" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
       <c r="AA85" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="86" spans="1:27">
       <c r="A86">
         <v>10410</v>
       </c>
       <c r="B86" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="C86" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
       <c r="D86" t="s">
         <v>242</v>
       </c>
       <c r="E86" t="s">
-        <v>972</v>
+        <v>973</v>
       </c>
       <c r="G86" t="s">
         <v>61</v>
       </c>
       <c r="L86" t="s">
         <v>31</v>
       </c>
       <c r="M86" t="s">
         <v>62</v>
       </c>
       <c r="N86" t="s">
         <v>63</v>
       </c>
       <c r="O86" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="P86" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
       <c r="Q86" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="S86" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="T86" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="U86" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="V86" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
       <c r="W86" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="Y86" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
       <c r="AA86" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
     </row>
     <row r="87" spans="1:27">
       <c r="A87">
         <v>10411</v>
       </c>
       <c r="B87" t="s">
         <v>58</v>
       </c>
       <c r="C87" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
       <c r="D87" t="s">
         <v>46</v>
       </c>
       <c r="E87" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="G87" t="s">
         <v>61</v>
       </c>
       <c r="L87" t="s">
         <v>31</v>
       </c>
       <c r="M87" t="s">
         <v>62</v>
       </c>
       <c r="N87" t="s">
         <v>63</v>
       </c>
       <c r="O87" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
       <c r="P87" t="s">
-        <v>985</v>
+        <v>986</v>
       </c>
       <c r="Q87" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
       <c r="S87" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
       <c r="T87" t="s">
-        <v>988</v>
+        <v>989</v>
       </c>
       <c r="U87" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="V87" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
       <c r="W87" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="Y87" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="Z87" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="AA87" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="88" spans="1:27">
       <c r="A88">
         <v>10412</v>
       </c>
       <c r="B88" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
       <c r="C88" t="s">
-        <v>994</v>
+        <v>995</v>
       </c>
       <c r="D88" t="s">
         <v>276</v>
       </c>
       <c r="E88" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
       <c r="G88" t="s">
         <v>61</v>
       </c>
       <c r="L88" t="s">
         <v>31</v>
       </c>
       <c r="M88" t="s">
         <v>62</v>
       </c>
       <c r="N88" t="s">
         <v>63</v>
       </c>
       <c r="O88" t="s">
-        <v>996</v>
+        <v>997</v>
       </c>
       <c r="P88" t="s">
-        <v>997</v>
+        <v>998</v>
       </c>
       <c r="Q88" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
       <c r="S88" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="T88" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
       <c r="U88" t="s">
         <v>192</v>
       </c>
       <c r="V88" t="s">
         <v>69</v>
       </c>
       <c r="W88" t="s">
         <v>70</v>
       </c>
       <c r="Y88" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="AA88" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="89" spans="1:27">
       <c r="A89">
         <v>10413</v>
       </c>
       <c r="B89" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
       <c r="C89" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="D89" t="s">
         <v>29</v>
       </c>
       <c r="E89" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
       <c r="G89" t="s">
         <v>61</v>
       </c>
       <c r="H89" t="s">
         <v>220</v>
       </c>
       <c r="I89" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="K89" t="s">
         <v>61</v>
       </c>
       <c r="L89" t="s">
         <v>31</v>
       </c>
       <c r="M89" t="s">
         <v>62</v>
       </c>
       <c r="N89" t="s">
         <v>63</v>
       </c>
       <c r="O89" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
       <c r="P89" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="Q89" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
       <c r="S89" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="T89" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
       <c r="U89" t="s">
         <v>39</v>
       </c>
       <c r="V89" t="s">
         <v>69</v>
       </c>
       <c r="W89" t="s">
         <v>70</v>
       </c>
       <c r="Y89" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="AA89" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
     </row>
     <row r="90" spans="1:27">
       <c r="A90">
         <v>10414</v>
       </c>
       <c r="B90" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
       <c r="C90" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="D90" t="s">
         <v>207</v>
       </c>
       <c r="E90" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="G90" t="s">
         <v>61</v>
       </c>
       <c r="L90" t="s">
         <v>31</v>
       </c>
       <c r="M90" t="s">
         <v>62</v>
       </c>
       <c r="N90" t="s">
         <v>63</v>
       </c>
       <c r="O90" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
       <c r="P90" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="Q90" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
       <c r="S90" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
       <c r="T90" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="U90" t="s">
         <v>39</v>
       </c>
       <c r="V90" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
       <c r="W90" t="s">
         <v>196</v>
       </c>
       <c r="Y90" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="Z90" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
       <c r="AA90" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="91" spans="1:27">
       <c r="A91">
         <v>10415</v>
       </c>
       <c r="B91" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
       <c r="C91" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="D91" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E91" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
       <c r="G91" t="s">
         <v>61</v>
       </c>
       <c r="H91" t="s">
         <v>276</v>
       </c>
       <c r="J91" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="K91" t="s">
         <v>61</v>
       </c>
       <c r="L91" t="s">
         <v>31</v>
       </c>
       <c r="M91" t="s">
         <v>62</v>
       </c>
       <c r="N91" t="s">
         <v>63</v>
       </c>
       <c r="O91" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="P91" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="Q91" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
       <c r="R91" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="S91" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="T91" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="U91" t="s">
         <v>39</v>
       </c>
       <c r="V91" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="W91" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="Y91" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="AA91" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="92" spans="1:27">
       <c r="A92">
         <v>10416</v>
       </c>
       <c r="B92" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="C92" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="D92" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="E92" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
       <c r="G92" t="s">
         <v>61</v>
       </c>
       <c r="L92" t="s">
         <v>31</v>
       </c>
       <c r="M92" t="s">
         <v>62</v>
       </c>
       <c r="N92" t="s">
         <v>63</v>
       </c>
       <c r="O92" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="P92" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
       <c r="Q92" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="S92" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
       <c r="T92" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="U92" t="s">
         <v>192</v>
       </c>
       <c r="V92" t="s">
         <v>69</v>
       </c>
       <c r="W92" t="s">
         <v>70</v>
       </c>
       <c r="Y92" t="s">
-        <v>1042</v>
+        <v>1043</v>
       </c>
       <c r="AA92" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="93" spans="1:27">
       <c r="A93">
         <v>10417</v>
       </c>
       <c r="B93" t="s">
         <v>182</v>
       </c>
       <c r="C93" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
       <c r="D93" t="s">
         <v>276</v>
       </c>
       <c r="E93" t="s">
-        <v>1044</v>
+        <v>1045</v>
       </c>
       <c r="G93" t="s">
         <v>61</v>
       </c>
       <c r="L93" t="s">
         <v>31</v>
       </c>
       <c r="M93" t="s">
         <v>62</v>
       </c>
       <c r="N93" t="s">
         <v>63</v>
       </c>
       <c r="O93" t="s">
-        <v>1045</v>
+        <v>1046</v>
       </c>
       <c r="P93" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
       <c r="S93" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="T93" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="U93" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="V93" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="W93" t="s">
-        <v>1051</v>
+        <v>1052</v>
       </c>
       <c r="Y93" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
       <c r="AA93" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="94" spans="1:27">
       <c r="A94">
         <v>10418</v>
       </c>
       <c r="B94" t="s">
-        <v>1053</v>
+        <v>1054</v>
       </c>
       <c r="C94" t="s">
-        <v>1054</v>
+        <v>1055</v>
       </c>
       <c r="D94" t="s">
         <v>29</v>
       </c>
       <c r="E94" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
       <c r="G94" t="s">
         <v>61</v>
       </c>
       <c r="H94" t="s">
         <v>29</v>
       </c>
       <c r="I94" t="s">
-        <v>1056</v>
+        <v>1057</v>
       </c>
       <c r="K94" t="s">
         <v>61</v>
       </c>
       <c r="L94" t="s">
         <v>31</v>
       </c>
       <c r="M94" t="s">
         <v>62</v>
       </c>
       <c r="N94" t="s">
         <v>63</v>
       </c>
       <c r="O94" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
       <c r="P94" t="s">
-        <v>1058</v>
+        <v>1059</v>
       </c>
       <c r="Q94" t="s">
-        <v>1059</v>
+        <v>1060</v>
       </c>
       <c r="R94" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="S94" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="T94" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
       <c r="U94" t="s">
         <v>39</v>
       </c>
       <c r="V94" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="W94" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
       <c r="Y94" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="AA94" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="95" spans="1:27">
       <c r="A95">
         <v>10419</v>
       </c>
       <c r="B95" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
       <c r="C95" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
       <c r="D95" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="E95" t="s">
-        <v>1067</v>
+        <v>1068</v>
       </c>
       <c r="G95" t="s">
         <v>61</v>
       </c>
       <c r="H95" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="I95" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
       <c r="K95" t="s">
         <v>61</v>
       </c>
       <c r="L95" t="s">
         <v>31</v>
       </c>
       <c r="M95" t="s">
         <v>62</v>
       </c>
       <c r="N95" t="s">
         <v>63</v>
       </c>
       <c r="O95" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
       <c r="P95" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="Q95" t="s">
-        <v>1071</v>
+        <v>1072</v>
       </c>
       <c r="R95" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="S95" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
       <c r="T95" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
       <c r="U95" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="V95" t="s">
-        <v>1076</v>
+        <v>1077</v>
       </c>
       <c r="W95" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
       <c r="Y95" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="AA95" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="96" spans="1:27">
       <c r="A96">
         <v>10420</v>
       </c>
       <c r="B96" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
       <c r="C96" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="D96" t="s">
         <v>207</v>
       </c>
       <c r="E96" t="s">
-        <v>1081</v>
+        <v>1082</v>
       </c>
       <c r="G96" t="s">
         <v>61</v>
       </c>
       <c r="H96" t="s">
         <v>207</v>
       </c>
       <c r="I96" t="s">
-        <v>1082</v>
+        <v>1083</v>
       </c>
       <c r="K96" t="s">
         <v>315</v>
       </c>
       <c r="L96" t="s">
         <v>31</v>
       </c>
       <c r="M96" t="s">
         <v>62</v>
       </c>
       <c r="N96" t="s">
         <v>63</v>
       </c>
       <c r="O96" t="s">
-        <v>1083</v>
+        <v>1084</v>
       </c>
       <c r="P96" t="s">
-        <v>1084</v>
+        <v>1085</v>
       </c>
       <c r="Q96" t="s">
-        <v>1085</v>
+        <v>1086</v>
       </c>
       <c r="R96" t="s">
-        <v>1086</v>
+        <v>1087</v>
       </c>
       <c r="S96" t="s">
-        <v>1087</v>
+        <v>1088</v>
       </c>
       <c r="T96" t="s">
-        <v>1088</v>
+        <v>1089</v>
       </c>
       <c r="U96" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="V96" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="W96" t="s">
-        <v>1089</v>
+        <v>1090</v>
       </c>
       <c r="Y96" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
       <c r="AA96" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
     </row>
     <row r="97" spans="1:27">
       <c r="A97">
         <v>10421</v>
       </c>
       <c r="B97" t="s">
-        <v>1091</v>
+        <v>1092</v>
       </c>
       <c r="C97" t="s">
-        <v>1092</v>
+        <v>1093</v>
       </c>
       <c r="D97" t="s">
         <v>263</v>
       </c>
       <c r="E97" t="s">
-        <v>1093</v>
+        <v>1094</v>
       </c>
       <c r="G97" t="s">
+        <v>61</v>
+      </c>
+      <c r="H97" t="s">
+        <v>263</v>
+      </c>
+      <c r="I97" t="s">
+        <v>624</v>
+      </c>
+      <c r="K97" t="s">
         <v>61</v>
       </c>
       <c r="L97" t="s">
         <v>31</v>
       </c>
       <c r="M97" t="s">
         <v>62</v>
       </c>
       <c r="N97" t="s">
         <v>63</v>
       </c>
       <c r="O97" t="s">
-        <v>1094</v>
+        <v>1095</v>
       </c>
       <c r="P97" t="s">
-        <v>1095</v>
+        <v>1096</v>
       </c>
       <c r="Q97" t="s">
-        <v>1096</v>
+        <v>1097</v>
+      </c>
+      <c r="R97" t="s">
+        <v>1098</v>
       </c>
       <c r="S97" t="s">
-        <v>1097</v>
+        <v>1099</v>
       </c>
       <c r="T97" t="s">
-        <v>1098</v>
+        <v>1100</v>
       </c>
       <c r="U97" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="V97" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="W97" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="Y97" t="s">
-        <v>1099</v>
+        <v>1101</v>
       </c>
       <c r="AA97" t="s">
-        <v>829</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="98" spans="1:27">
       <c r="A98">
         <v>10422</v>
       </c>
       <c r="B98" t="s">
         <v>261</v>
       </c>
       <c r="C98" t="s">
-        <v>1100</v>
+        <v>1103</v>
       </c>
       <c r="D98" t="s">
-        <v>1101</v>
+        <v>1104</v>
       </c>
       <c r="E98" t="s">
-        <v>1102</v>
+        <v>1105</v>
       </c>
       <c r="G98" t="s">
         <v>61</v>
       </c>
       <c r="L98" t="s">
         <v>31</v>
       </c>
       <c r="M98" t="s">
         <v>62</v>
       </c>
       <c r="N98" t="s">
         <v>63</v>
       </c>
       <c r="O98" t="s">
-        <v>1103</v>
+        <v>1106</v>
       </c>
       <c r="P98" t="s">
-        <v>1104</v>
+        <v>1107</v>
       </c>
       <c r="Q98" t="s">
-        <v>1105</v>
+        <v>1108</v>
       </c>
       <c r="R98" t="s">
-        <v>1106</v>
+        <v>1109</v>
       </c>
       <c r="S98" t="s">
-        <v>1107</v>
+        <v>1110</v>
       </c>
       <c r="T98" t="s">
-        <v>1108</v>
+        <v>1111</v>
       </c>
       <c r="U98" t="s">
         <v>39</v>
       </c>
       <c r="V98" t="s">
         <v>69</v>
       </c>
       <c r="W98" t="s">
         <v>70</v>
       </c>
       <c r="Y98" t="s">
-        <v>1109</v>
+        <v>1112</v>
       </c>
       <c r="AA98" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="99" spans="1:27">
       <c r="A99">
         <v>10423</v>
       </c>
       <c r="B99" t="s">
-        <v>1110</v>
+        <v>1113</v>
       </c>
       <c r="C99" t="s">
-        <v>1092</v>
+        <v>1093</v>
       </c>
       <c r="D99" t="s">
-        <v>1111</v>
+        <v>1114</v>
       </c>
       <c r="E99" t="s">
-        <v>1112</v>
+        <v>1115</v>
       </c>
       <c r="G99" t="s">
         <v>61</v>
       </c>
       <c r="L99" t="s">
         <v>31</v>
       </c>
       <c r="M99" t="s">
         <v>62</v>
       </c>
       <c r="N99" t="s">
         <v>63</v>
       </c>
       <c r="O99" t="s">
-        <v>1113</v>
+        <v>1116</v>
       </c>
       <c r="P99" t="s">
-        <v>1114</v>
+        <v>1117</v>
       </c>
       <c r="Q99" t="s">
-        <v>1115</v>
+        <v>1118</v>
       </c>
       <c r="S99" t="s">
-        <v>1116</v>
+        <v>1119</v>
       </c>
       <c r="T99" t="s">
-        <v>1117</v>
+        <v>1120</v>
       </c>
       <c r="U99" t="s">
         <v>192</v>
       </c>
       <c r="V99" t="s">
-        <v>1118</v>
+        <v>1121</v>
       </c>
       <c r="W99" t="s">
-        <v>1119</v>
+        <v>1122</v>
       </c>
       <c r="Y99" t="s">
-        <v>1120</v>
+        <v>1123</v>
       </c>
       <c r="AA99" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="100" spans="1:27">
       <c r="A100">
         <v>10424</v>
       </c>
       <c r="B100" t="s">
-        <v>1121</v>
+        <v>1124</v>
       </c>
       <c r="C100" t="s">
-        <v>1122</v>
+        <v>1125</v>
       </c>
       <c r="D100" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="E100" t="s">
-        <v>1123</v>
+        <v>1126</v>
       </c>
       <c r="G100" t="s">
         <v>61</v>
       </c>
       <c r="L100" t="s">
         <v>31</v>
       </c>
       <c r="M100" t="s">
         <v>62</v>
       </c>
       <c r="N100" t="s">
         <v>63</v>
       </c>
       <c r="O100" t="s">
-        <v>1124</v>
+        <v>1127</v>
       </c>
       <c r="P100" t="s">
-        <v>1125</v>
+        <v>1128</v>
       </c>
       <c r="Q100" t="s">
-        <v>1126</v>
+        <v>1129</v>
       </c>
       <c r="S100" t="s">
-        <v>1127</v>
+        <v>1130</v>
       </c>
       <c r="T100" t="s">
-        <v>1128</v>
+        <v>1131</v>
       </c>
       <c r="U100" t="s">
         <v>39</v>
       </c>
       <c r="V100" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="W100" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="Y100" t="s">
-        <v>1129</v>
+        <v>1132</v>
       </c>
       <c r="AA100" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="101" spans="1:27">
       <c r="A101">
         <v>10425</v>
       </c>
       <c r="B101" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="C101" t="s">
-        <v>1130</v>
+        <v>1133</v>
       </c>
       <c r="D101" t="s">
         <v>263</v>
       </c>
       <c r="E101" t="s">
-        <v>1131</v>
+        <v>1134</v>
       </c>
       <c r="G101" t="s">
         <v>61</v>
       </c>
       <c r="H101" t="s">
         <v>263</v>
       </c>
       <c r="I101" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="K101" t="s">
         <v>61</v>
       </c>
       <c r="L101" t="s">
         <v>31</v>
       </c>
       <c r="M101" t="s">
         <v>62</v>
       </c>
       <c r="N101" t="s">
         <v>63</v>
       </c>
       <c r="O101" t="s">
-        <v>1132</v>
+        <v>1135</v>
       </c>
       <c r="P101" t="s">
-        <v>1133</v>
+        <v>1136</v>
       </c>
       <c r="R101" t="s">
-        <v>1134</v>
+        <v>1137</v>
       </c>
       <c r="S101" t="s">
-        <v>1135</v>
+        <v>1138</v>
       </c>
       <c r="T101" t="s">
-        <v>1136</v>
+        <v>1139</v>
       </c>
       <c r="U101" t="s">
-        <v>1137</v>
+        <v>1140</v>
       </c>
       <c r="V101" t="s">
-        <v>1138</v>
+        <v>1141</v>
       </c>
       <c r="W101" t="s">
-        <v>1139</v>
+        <v>1142</v>
       </c>
       <c r="Y101" t="s">
-        <v>1140</v>
+        <v>1143</v>
       </c>
       <c r="AA101" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="102" spans="1:27">
       <c r="A102">
         <v>10426</v>
       </c>
       <c r="B102" t="s">
-        <v>1141</v>
+        <v>1144</v>
       </c>
       <c r="C102" t="s">
-        <v>1142</v>
+        <v>1145</v>
       </c>
       <c r="D102" t="s">
         <v>198</v>
       </c>
       <c r="E102" t="s">
-        <v>1143</v>
+        <v>1146</v>
       </c>
       <c r="G102" t="s">
         <v>61</v>
       </c>
       <c r="L102" t="s">
         <v>31</v>
       </c>
       <c r="M102" t="s">
         <v>62</v>
       </c>
       <c r="N102" t="s">
         <v>63</v>
       </c>
       <c r="O102" t="s">
-        <v>1144</v>
+        <v>1147</v>
       </c>
       <c r="P102" t="s">
-        <v>1145</v>
+        <v>1148</v>
       </c>
       <c r="Q102" t="s">
-        <v>1146</v>
+        <v>1149</v>
       </c>
       <c r="S102" t="s">
-        <v>1147</v>
+        <v>1150</v>
       </c>
       <c r="T102" t="s">
-        <v>1148</v>
+        <v>1151</v>
       </c>
       <c r="U102" t="s">
         <v>39</v>
       </c>
       <c r="V102" t="s">
-        <v>1149</v>
+        <v>1152</v>
       </c>
       <c r="W102" t="s">
-        <v>1150</v>
+        <v>1153</v>
       </c>
       <c r="Y102" t="s">
-        <v>1151</v>
+        <v>1154</v>
       </c>
       <c r="AA102" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="103" spans="1:27">
       <c r="A103">
         <v>10427</v>
       </c>
       <c r="B103" t="s">
-        <v>1152</v>
+        <v>1155</v>
       </c>
       <c r="C103" t="s">
-        <v>1153</v>
+        <v>1156</v>
       </c>
       <c r="D103" t="s">
         <v>326</v>
       </c>
       <c r="E103" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="G103" t="s">
         <v>61</v>
       </c>
       <c r="L103" t="s">
         <v>31</v>
       </c>
       <c r="M103" t="s">
         <v>62</v>
       </c>
       <c r="N103" t="s">
         <v>63</v>
       </c>
       <c r="O103" t="s">
-        <v>1154</v>
+        <v>1157</v>
       </c>
       <c r="P103" t="s">
-        <v>1155</v>
+        <v>1158</v>
       </c>
       <c r="Q103" t="s">
-        <v>1156</v>
+        <v>1159</v>
       </c>
       <c r="S103" t="s">
-        <v>1157</v>
+        <v>1160</v>
       </c>
       <c r="T103" t="s">
-        <v>1158</v>
+        <v>1161</v>
       </c>
       <c r="U103" t="s">
         <v>192</v>
       </c>
       <c r="V103" t="s">
         <v>69</v>
       </c>
       <c r="W103" t="s">
         <v>70</v>
       </c>
       <c r="Y103" t="s">
-        <v>1159</v>
+        <v>1162</v>
       </c>
       <c r="AA103" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="104" spans="1:27">
       <c r="A104">
         <v>10428</v>
       </c>
       <c r="B104" t="s">
-        <v>1160</v>
+        <v>1163</v>
       </c>
       <c r="C104" t="s">
-        <v>1161</v>
+        <v>1164</v>
       </c>
       <c r="D104" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="E104" t="s">
-        <v>1162</v>
+        <v>1165</v>
       </c>
       <c r="G104" t="s">
         <v>61</v>
       </c>
       <c r="L104" t="s">
         <v>31</v>
       </c>
       <c r="M104" t="s">
         <v>62</v>
       </c>
       <c r="N104" t="s">
         <v>63</v>
       </c>
       <c r="O104" t="s">
-        <v>1163</v>
+        <v>1166</v>
       </c>
       <c r="P104" t="s">
-        <v>1164</v>
+        <v>1167</v>
       </c>
       <c r="Q104" t="s">
-        <v>1165</v>
+        <v>1168</v>
       </c>
       <c r="S104" t="s">
-        <v>1166</v>
+        <v>1169</v>
       </c>
       <c r="T104" t="s">
-        <v>1167</v>
+        <v>1170</v>
       </c>
       <c r="U104" t="s">
         <v>39</v>
       </c>
       <c r="V104" t="s">
         <v>69</v>
       </c>
       <c r="W104" t="s">
         <v>70</v>
       </c>
       <c r="Y104" t="s">
-        <v>1168</v>
+        <v>1171</v>
       </c>
       <c r="AA104" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="105" spans="1:27">
       <c r="A105">
         <v>10429</v>
       </c>
       <c r="B105" t="s">
         <v>274</v>
       </c>
       <c r="C105" t="s">
-        <v>1169</v>
+        <v>1172</v>
       </c>
       <c r="D105" t="s">
         <v>336</v>
       </c>
       <c r="E105" t="s">
-        <v>1170</v>
+        <v>1173</v>
       </c>
       <c r="G105" t="s">
         <v>61</v>
       </c>
       <c r="L105" t="s">
         <v>31</v>
       </c>
       <c r="M105" t="s">
         <v>62</v>
       </c>
       <c r="N105" t="s">
         <v>63</v>
       </c>
       <c r="O105" t="s">
-        <v>1171</v>
+        <v>1174</v>
       </c>
       <c r="P105" t="s">
-        <v>1172</v>
+        <v>1175</v>
       </c>
       <c r="Q105" t="s">
-        <v>1173</v>
+        <v>1176</v>
       </c>
       <c r="S105" t="s">
-        <v>1174</v>
+        <v>1177</v>
       </c>
       <c r="T105" t="s">
-        <v>1175</v>
+        <v>1178</v>
       </c>
       <c r="U105" t="s">
         <v>258</v>
       </c>
       <c r="V105" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="W105" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="Y105" t="s">
-        <v>1176</v>
+        <v>1179</v>
       </c>
       <c r="AA105" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="106" spans="1:27">
       <c r="A106">
         <v>10430</v>
       </c>
       <c r="B106" t="s">
-        <v>1177</v>
+        <v>1180</v>
       </c>
       <c r="C106" t="s">
-        <v>1178</v>
+        <v>1181</v>
       </c>
       <c r="D106" t="s">
         <v>326</v>
       </c>
       <c r="E106" t="s">
-        <v>1179</v>
+        <v>1182</v>
       </c>
       <c r="G106" t="s">
         <v>61</v>
       </c>
       <c r="L106" t="s">
         <v>31</v>
       </c>
       <c r="M106" t="s">
         <v>62</v>
       </c>
       <c r="N106" t="s">
         <v>63</v>
       </c>
       <c r="O106" t="s">
-        <v>1180</v>
+        <v>1183</v>
       </c>
       <c r="P106" t="s">
-        <v>1181</v>
+        <v>1184</v>
       </c>
       <c r="Q106" t="s">
-        <v>1182</v>
+        <v>1185</v>
       </c>
       <c r="S106" t="s">
-        <v>1183</v>
+        <v>1186</v>
       </c>
       <c r="T106" t="s">
-        <v>1184</v>
+        <v>1187</v>
       </c>
       <c r="U106" t="s">
         <v>39</v>
       </c>
       <c r="V106" t="s">
         <v>69</v>
       </c>
       <c r="W106" t="s">
         <v>70</v>
       </c>
       <c r="Y106" t="s">
-        <v>1185</v>
+        <v>1188</v>
       </c>
       <c r="AA106" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="107" spans="1:27">
       <c r="A107">
         <v>10431</v>
       </c>
       <c r="B107" t="s">
         <v>349</v>
       </c>
       <c r="C107" t="s">
-        <v>1186</v>
+        <v>1189</v>
       </c>
       <c r="D107" t="s">
         <v>184</v>
       </c>
       <c r="E107" t="s">
-        <v>1187</v>
+        <v>1190</v>
       </c>
       <c r="G107" t="s">
         <v>61</v>
       </c>
       <c r="H107" t="s">
         <v>184</v>
       </c>
       <c r="I107" t="s">
-        <v>1188</v>
+        <v>1191</v>
       </c>
       <c r="K107" t="s">
         <v>61</v>
       </c>
       <c r="L107" t="s">
         <v>31</v>
       </c>
       <c r="M107" t="s">
         <v>62</v>
       </c>
       <c r="N107" t="s">
         <v>63</v>
       </c>
       <c r="O107" t="s">
-        <v>1189</v>
+        <v>1192</v>
       </c>
       <c r="P107" t="s">
-        <v>1190</v>
+        <v>1193</v>
       </c>
       <c r="Q107" t="s">
-        <v>1191</v>
+        <v>1194</v>
       </c>
       <c r="R107" t="s">
-        <v>1192</v>
+        <v>1195</v>
       </c>
       <c r="S107" t="s">
-        <v>1193</v>
+        <v>1196</v>
       </c>
       <c r="T107" t="s">
-        <v>1194</v>
+        <v>1197</v>
       </c>
       <c r="U107" t="s">
         <v>39</v>
       </c>
       <c r="V107" t="s">
-        <v>1195</v>
+        <v>1198</v>
       </c>
       <c r="W107" t="s">
-        <v>1196</v>
+        <v>1199</v>
       </c>
       <c r="Y107" t="s">
-        <v>1197</v>
+        <v>1200</v>
       </c>
       <c r="AA107" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
     </row>
     <row r="108" spans="1:27">
       <c r="A108">
         <v>10432</v>
       </c>
       <c r="B108" t="s">
-        <v>1198</v>
+        <v>1201</v>
       </c>
       <c r="C108" t="s">
-        <v>1199</v>
+        <v>1202</v>
       </c>
       <c r="D108" t="s">
         <v>220</v>
       </c>
       <c r="E108" t="s">
-        <v>1200</v>
+        <v>1203</v>
       </c>
       <c r="G108" t="s">
         <v>61</v>
       </c>
       <c r="L108" t="s">
         <v>31</v>
       </c>
       <c r="M108" t="s">
         <v>62</v>
       </c>
       <c r="N108" t="s">
         <v>63</v>
       </c>
       <c r="O108" t="s">
-        <v>1201</v>
+        <v>1204</v>
       </c>
       <c r="P108" t="s">
-        <v>1202</v>
+        <v>1205</v>
       </c>
       <c r="Q108" t="s">
-        <v>1203</v>
+        <v>1206</v>
       </c>
       <c r="S108" t="s">
-        <v>1204</v>
+        <v>1207</v>
       </c>
       <c r="T108" t="s">
-        <v>1205</v>
+        <v>1208</v>
       </c>
       <c r="U108" t="s">
         <v>39</v>
       </c>
       <c r="V108" t="s">
         <v>69</v>
       </c>
       <c r="W108" t="s">
         <v>70</v>
       </c>
       <c r="Y108" t="s">
-        <v>1206</v>
+        <v>1209</v>
       </c>
       <c r="Z108" t="s">
-        <v>1207</v>
+        <v>1210</v>
       </c>
       <c r="AA108" t="s">
-        <v>1208</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="109" spans="1:27">
       <c r="A109">
         <v>10433</v>
       </c>
       <c r="B109" t="s">
         <v>96</v>
       </c>
       <c r="C109" t="s">
-        <v>1209</v>
+        <v>1212</v>
       </c>
       <c r="D109" t="s">
         <v>252</v>
       </c>
       <c r="E109" t="s">
-        <v>1210</v>
+        <v>1213</v>
       </c>
       <c r="G109" t="s">
         <v>61</v>
       </c>
       <c r="L109" t="s">
         <v>31</v>
       </c>
       <c r="M109" t="s">
         <v>62</v>
       </c>
       <c r="N109" t="s">
         <v>63</v>
       </c>
       <c r="O109" t="s">
-        <v>1211</v>
+        <v>1214</v>
       </c>
       <c r="P109" t="s">
-        <v>1212</v>
+        <v>1215</v>
       </c>
       <c r="Q109" t="s">
-        <v>1213</v>
+        <v>1216</v>
       </c>
       <c r="S109" t="s">
-        <v>1214</v>
+        <v>1217</v>
       </c>
       <c r="T109" t="s">
-        <v>1215</v>
+        <v>1218</v>
       </c>
       <c r="U109" t="s">
-        <v>1216</v>
+        <v>1219</v>
       </c>
       <c r="V109" t="s">
-        <v>1217</v>
+        <v>1220</v>
       </c>
       <c r="W109" t="s">
-        <v>1218</v>
+        <v>1221</v>
       </c>
       <c r="Y109" t="s">
-        <v>1219</v>
+        <v>1222</v>
       </c>
       <c r="AA109" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="110" spans="1:27">
       <c r="A110">
         <v>10434</v>
       </c>
       <c r="B110" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="C110" t="s">
-        <v>1220</v>
+        <v>1223</v>
       </c>
       <c r="D110" t="s">
         <v>263</v>
       </c>
       <c r="E110" t="s">
-        <v>1221</v>
+        <v>1224</v>
       </c>
       <c r="F110" t="s">
-        <v>1222</v>
+        <v>1225</v>
       </c>
       <c r="G110" t="s">
         <v>61</v>
       </c>
       <c r="L110" t="s">
         <v>31</v>
       </c>
       <c r="M110" t="s">
         <v>302</v>
       </c>
       <c r="N110" t="s">
         <v>63</v>
       </c>
       <c r="O110" t="s">
-        <v>1223</v>
+        <v>1226</v>
       </c>
       <c r="P110" t="s">
-        <v>1224</v>
+        <v>1227</v>
       </c>
       <c r="S110" t="s">
-        <v>1225</v>
+        <v>1228</v>
       </c>
       <c r="T110" t="s">
-        <v>1226</v>
+        <v>1229</v>
       </c>
       <c r="U110" t="s">
-        <v>1227</v>
+        <v>1230</v>
       </c>
       <c r="V110" t="s">
-        <v>1228</v>
+        <v>1231</v>
       </c>
       <c r="W110" t="s">
-        <v>1229</v>
+        <v>1232</v>
       </c>
       <c r="Y110" t="s">
-        <v>1230</v>
+        <v>1233</v>
       </c>
       <c r="AA110" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="111" spans="1:27">
       <c r="A111">
         <v>10435</v>
       </c>
       <c r="B111" t="s">
-        <v>1231</v>
+        <v>1234</v>
       </c>
       <c r="C111" t="s">
-        <v>1232</v>
+        <v>1235</v>
       </c>
       <c r="D111" t="s">
         <v>111</v>
       </c>
       <c r="E111" t="s">
-        <v>1233</v>
+        <v>1236</v>
       </c>
       <c r="G111" t="s">
         <v>61</v>
       </c>
       <c r="L111" t="s">
-        <v>1234</v>
+        <v>1237</v>
       </c>
       <c r="M111" t="s">
-        <v>1235</v>
+        <v>1238</v>
       </c>
       <c r="N111" t="s">
         <v>353</v>
       </c>
       <c r="O111" t="s">
-        <v>1236</v>
+        <v>1239</v>
       </c>
       <c r="P111" t="s">
-        <v>1237</v>
+        <v>1240</v>
       </c>
       <c r="Q111" t="s">
-        <v>1238</v>
+        <v>1241</v>
       </c>
       <c r="S111" t="s">
-        <v>1239</v>
+        <v>1242</v>
       </c>
       <c r="T111" t="s">
-        <v>1240</v>
+        <v>1243</v>
       </c>
       <c r="U111" t="s">
         <v>39</v>
       </c>
       <c r="V111" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="W111" t="s">
-        <v>1241</v>
+        <v>1244</v>
       </c>
       <c r="Y111" t="s">
-        <v>1242</v>
+        <v>1245</v>
       </c>
       <c r="AA111" t="s">
-        <v>1243</v>
+        <v>1246</v>
       </c>
     </row>
     <row r="112" spans="1:27">
       <c r="A112">
         <v>10436</v>
       </c>
       <c r="B112" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="C112" t="s">
-        <v>1244</v>
+        <v>1247</v>
       </c>
       <c r="D112" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="E112" t="s">
-        <v>1245</v>
+        <v>1248</v>
       </c>
       <c r="G112" t="s">
         <v>61</v>
       </c>
       <c r="H112" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="I112" t="s">
-        <v>1246</v>
+        <v>1249</v>
       </c>
       <c r="K112" t="s">
         <v>61</v>
       </c>
       <c r="L112" t="s">
         <v>31</v>
       </c>
       <c r="M112" t="s">
         <v>62</v>
       </c>
       <c r="N112" t="s">
         <v>63</v>
       </c>
       <c r="O112" t="s">
-        <v>1247</v>
+        <v>1250</v>
       </c>
       <c r="P112" t="s">
-        <v>1248</v>
+        <v>1251</v>
       </c>
       <c r="Q112" t="s">
-        <v>1249</v>
+        <v>1252</v>
       </c>
       <c r="R112" t="s">
-        <v>1250</v>
+        <v>1253</v>
       </c>
       <c r="S112" t="s">
-        <v>1251</v>
+        <v>1254</v>
       </c>
       <c r="T112" t="s">
-        <v>1252</v>
+        <v>1255</v>
       </c>
       <c r="U112" t="s">
         <v>39</v>
       </c>
       <c r="V112" t="s">
-        <v>1253</v>
+        <v>1256</v>
       </c>
       <c r="W112" t="s">
-        <v>1254</v>
+        <v>1257</v>
       </c>
       <c r="Y112" t="s">
-        <v>1255</v>
+        <v>1258</v>
       </c>
       <c r="AA112" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="113" spans="1:27">
       <c r="A113">
         <v>10437</v>
       </c>
       <c r="B113" t="s">
-        <v>1256</v>
+        <v>1259</v>
       </c>
       <c r="C113" t="s">
-        <v>1257</v>
+        <v>1260</v>
       </c>
       <c r="D113" t="s">
         <v>136</v>
       </c>
       <c r="E113" t="s">
-        <v>1258</v>
+        <v>1261</v>
       </c>
       <c r="G113" t="s">
         <v>61</v>
       </c>
       <c r="L113" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="M113" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
       <c r="N113" t="s">
         <v>63</v>
       </c>
       <c r="O113" t="s">
-        <v>1259</v>
+        <v>1262</v>
       </c>
       <c r="P113" t="s">
-        <v>1260</v>
+        <v>1263</v>
       </c>
       <c r="Q113" t="s">
-        <v>1261</v>
+        <v>1264</v>
       </c>
       <c r="S113" t="s">
-        <v>1262</v>
+        <v>1265</v>
       </c>
       <c r="T113" t="s">
-        <v>1263</v>
+        <v>1266</v>
       </c>
       <c r="U113" t="s">
-        <v>1264</v>
+        <v>1267</v>
       </c>
       <c r="V113" t="s">
-        <v>1265</v>
+        <v>1268</v>
       </c>
       <c r="W113" t="s">
-        <v>1266</v>
+        <v>1269</v>
       </c>
       <c r="Y113" t="s">
-        <v>1267</v>
+        <v>1270</v>
       </c>
       <c r="AA113" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="114" spans="1:27">
       <c r="A114">
         <v>10438</v>
       </c>
       <c r="B114" t="s">
-        <v>1268</v>
+        <v>1271</v>
       </c>
       <c r="C114" t="s">
-        <v>1269</v>
+        <v>1272</v>
       </c>
       <c r="D114" t="s">
         <v>184</v>
       </c>
       <c r="E114" t="s">
-        <v>1270</v>
+        <v>1273</v>
       </c>
       <c r="G114" t="s">
         <v>61</v>
       </c>
       <c r="H114" t="s">
         <v>184</v>
       </c>
       <c r="I114" t="s">
-        <v>1271</v>
+        <v>1274</v>
       </c>
       <c r="K114" t="s">
         <v>61</v>
       </c>
       <c r="L114" t="s">
         <v>31</v>
       </c>
       <c r="M114" t="s">
         <v>62</v>
       </c>
       <c r="N114" t="s">
         <v>63</v>
       </c>
       <c r="O114" t="s">
-        <v>1272</v>
+        <v>1275</v>
       </c>
       <c r="P114" t="s">
-        <v>1273</v>
+        <v>1276</v>
       </c>
       <c r="Q114" t="s">
-        <v>1274</v>
+        <v>1277</v>
       </c>
       <c r="R114" t="s">
-        <v>1275</v>
+        <v>1278</v>
       </c>
       <c r="S114" t="s">
-        <v>1276</v>
+        <v>1279</v>
       </c>
       <c r="T114" t="s">
-        <v>1277</v>
+        <v>1280</v>
       </c>
       <c r="U114" t="s">
         <v>258</v>
       </c>
       <c r="V114" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="W114" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="Y114" t="s">
-        <v>1278</v>
+        <v>1281</v>
       </c>
       <c r="AA114" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
     </row>
     <row r="115" spans="1:27">
       <c r="A115">
         <v>10439</v>
       </c>
       <c r="B115" t="s">
-        <v>1279</v>
+        <v>1282</v>
       </c>
       <c r="C115" t="s">
-        <v>1280</v>
+        <v>1283</v>
       </c>
       <c r="D115" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="E115" t="s">
-        <v>1281</v>
+        <v>1284</v>
       </c>
       <c r="G115" t="s">
         <v>61</v>
       </c>
       <c r="L115" t="s">
         <v>31</v>
       </c>
       <c r="M115" t="s">
         <v>62</v>
       </c>
       <c r="N115" t="s">
         <v>353</v>
       </c>
       <c r="O115" t="s">
-        <v>1282</v>
+        <v>1285</v>
       </c>
       <c r="P115" t="s">
-        <v>1283</v>
+        <v>1286</v>
       </c>
       <c r="Q115" t="s">
-        <v>1284</v>
+        <v>1287</v>
       </c>
       <c r="S115" t="s">
-        <v>1285</v>
+        <v>1288</v>
       </c>
       <c r="T115" t="s">
-        <v>1286</v>
+        <v>1289</v>
       </c>
       <c r="U115" t="s">
-        <v>1287</v>
+        <v>1290</v>
       </c>
       <c r="V115" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
       <c r="W115" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="Y115" t="s">
-        <v>1288</v>
+        <v>1291</v>
       </c>
       <c r="AA115" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="116" spans="1:27">
       <c r="A116">
         <v>10440</v>
       </c>
       <c r="B116" t="s">
         <v>274</v>
       </c>
       <c r="C116" t="s">
-        <v>1289</v>
+        <v>1292</v>
       </c>
       <c r="D116" t="s">
         <v>46</v>
       </c>
       <c r="E116" t="s">
-        <v>1290</v>
+        <v>1293</v>
       </c>
       <c r="G116" t="s">
         <v>61</v>
       </c>
       <c r="H116" t="s">
         <v>46</v>
       </c>
       <c r="I116" t="s">
-        <v>1291</v>
+        <v>1294</v>
       </c>
       <c r="K116" t="s">
         <v>61</v>
       </c>
       <c r="L116" t="s">
         <v>31</v>
       </c>
       <c r="M116" t="s">
         <v>62</v>
       </c>
       <c r="N116" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="O116" t="s">
-        <v>1292</v>
+        <v>1295</v>
       </c>
       <c r="P116" t="s">
-        <v>1293</v>
+        <v>1296</v>
       </c>
       <c r="Q116" t="s">
-        <v>1294</v>
+        <v>1297</v>
       </c>
       <c r="R116" t="s">
-        <v>1295</v>
+        <v>1298</v>
       </c>
       <c r="S116" t="s">
-        <v>1296</v>
+        <v>1299</v>
       </c>
       <c r="T116" t="s">
-        <v>1297</v>
+        <v>1300</v>
       </c>
       <c r="U116" t="s">
         <v>213</v>
       </c>
       <c r="V116" t="s">
-        <v>1298</v>
+        <v>1301</v>
       </c>
       <c r="W116" t="s">
-        <v>1299</v>
+        <v>1302</v>
       </c>
       <c r="Y116" t="s">
-        <v>1300</v>
+        <v>1303</v>
       </c>
       <c r="AA116" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="117" spans="1:27">
       <c r="A117">
         <v>10441</v>
       </c>
       <c r="B117" t="s">
-        <v>1301</v>
+        <v>1304</v>
       </c>
       <c r="C117" t="s">
-        <v>1302</v>
+        <v>1305</v>
       </c>
       <c r="D117" t="s">
         <v>220</v>
       </c>
       <c r="E117" t="s">
-        <v>1303</v>
+        <v>1306</v>
       </c>
       <c r="G117" t="s">
         <v>61</v>
       </c>
       <c r="H117" t="s">
         <v>220</v>
       </c>
       <c r="I117" t="s">
-        <v>1304</v>
+        <v>1307</v>
       </c>
       <c r="L117" t="s">
         <v>31</v>
       </c>
       <c r="M117" t="s">
         <v>62</v>
       </c>
       <c r="N117" t="s">
         <v>63</v>
       </c>
       <c r="O117" t="s">
-        <v>1305</v>
+        <v>1308</v>
       </c>
       <c r="P117" t="s">
-        <v>1306</v>
+        <v>1309</v>
       </c>
       <c r="Q117" t="s">
-        <v>1307</v>
+        <v>1310</v>
       </c>
       <c r="R117" t="s">
-        <v>1308</v>
+        <v>1311</v>
       </c>
       <c r="S117" t="s">
-        <v>1309</v>
+        <v>1312</v>
       </c>
       <c r="T117" t="s">
-        <v>1310</v>
+        <v>1313</v>
       </c>
       <c r="U117" t="s">
         <v>192</v>
       </c>
       <c r="V117" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="W117" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
       <c r="Y117" t="s">
-        <v>1311</v>
+        <v>1314</v>
       </c>
       <c r="Z117" t="s">
-        <v>1312</v>
+        <v>1315</v>
       </c>
       <c r="AA117" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
     </row>
     <row r="118" spans="1:27">
       <c r="A118">
         <v>10442</v>
       </c>
       <c r="B118" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
       <c r="C118" t="s">
-        <v>1313</v>
+        <v>1316</v>
       </c>
       <c r="D118" t="s">
         <v>263</v>
       </c>
       <c r="E118" t="s">
-        <v>1314</v>
+        <v>1317</v>
       </c>
       <c r="F118" t="s">
-        <v>1315</v>
+        <v>1318</v>
       </c>
       <c r="G118" t="s">
         <v>61</v>
       </c>
       <c r="L118" t="s">
         <v>31</v>
       </c>
       <c r="M118" t="s">
         <v>302</v>
       </c>
       <c r="N118" t="s">
         <v>63</v>
       </c>
       <c r="O118" t="s">
-        <v>1316</v>
+        <v>1319</v>
       </c>
       <c r="P118" t="s">
-        <v>1317</v>
+        <v>1320</v>
       </c>
       <c r="Q118" t="s">
-        <v>1318</v>
+        <v>1321</v>
       </c>
       <c r="S118" t="s">
-        <v>1319</v>
+        <v>1322</v>
       </c>
       <c r="T118" t="s">
-        <v>1320</v>
+        <v>1323</v>
       </c>
       <c r="U118" t="s">
-        <v>1227</v>
+        <v>1230</v>
       </c>
       <c r="V118" t="s">
         <v>345</v>
       </c>
       <c r="W118" t="s">
         <v>346</v>
       </c>
       <c r="Y118" t="s">
-        <v>1321</v>
+        <v>1324</v>
       </c>
       <c r="AA118" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="119" spans="1:27">
       <c r="A119">
         <v>10443</v>
       </c>
       <c r="B119" t="s">
         <v>84</v>
       </c>
       <c r="C119" t="s">
-        <v>1322</v>
+        <v>1325</v>
       </c>
       <c r="D119" t="s">
-        <v>1111</v>
+        <v>1114</v>
       </c>
       <c r="E119" t="s">
-        <v>1323</v>
+        <v>1326</v>
       </c>
       <c r="G119" t="s">
         <v>61</v>
       </c>
       <c r="L119" t="s">
         <v>31</v>
       </c>
       <c r="M119" t="s">
         <v>62</v>
       </c>
       <c r="N119" t="s">
         <v>63</v>
       </c>
       <c r="O119" t="s">
-        <v>1324</v>
+        <v>1327</v>
       </c>
       <c r="P119" t="s">
-        <v>1325</v>
+        <v>1328</v>
       </c>
       <c r="Q119" t="s">
-        <v>1326</v>
+        <v>1329</v>
       </c>
       <c r="S119" t="s">
-        <v>1327</v>
+        <v>1330</v>
       </c>
       <c r="T119" t="s">
-        <v>1328</v>
+        <v>1331</v>
       </c>
       <c r="U119" t="s">
         <v>192</v>
       </c>
       <c r="V119" t="s">
-        <v>1329</v>
+        <v>1332</v>
       </c>
       <c r="W119" t="s">
-        <v>1330</v>
+        <v>1333</v>
       </c>
       <c r="Y119" t="s">
-        <v>1331</v>
+        <v>1334</v>
       </c>
       <c r="AA119" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="120" spans="1:27">
       <c r="A120">
         <v>10444</v>
       </c>
       <c r="B120" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="C120" t="s">
-        <v>1332</v>
+        <v>1335</v>
       </c>
       <c r="D120" t="s">
         <v>198</v>
       </c>
       <c r="E120" t="s">
-        <v>1333</v>
+        <v>1336</v>
       </c>
       <c r="G120" t="s">
         <v>61</v>
       </c>
       <c r="H120" t="s">
         <v>198</v>
       </c>
       <c r="I120" t="s">
-        <v>1334</v>
+        <v>1337</v>
       </c>
       <c r="K120" t="s">
         <v>61</v>
       </c>
       <c r="L120" t="s">
         <v>31</v>
       </c>
       <c r="M120" t="s">
         <v>62</v>
       </c>
       <c r="N120" t="s">
         <v>63</v>
       </c>
       <c r="O120" t="s">
-        <v>1335</v>
+        <v>1338</v>
       </c>
       <c r="P120" t="s">
-        <v>1336</v>
+        <v>1339</v>
       </c>
       <c r="Q120" t="s">
-        <v>1337</v>
+        <v>1340</v>
       </c>
       <c r="R120" t="s">
-        <v>1338</v>
+        <v>1341</v>
       </c>
       <c r="S120" t="s">
-        <v>1339</v>
+        <v>1342</v>
       </c>
       <c r="T120" t="s">
-        <v>1340</v>
+        <v>1343</v>
       </c>
       <c r="U120" t="s">
         <v>39</v>
       </c>
       <c r="V120" t="s">
         <v>54</v>
       </c>
       <c r="W120" t="s">
-        <v>1341</v>
+        <v>1344</v>
       </c>
       <c r="Y120" t="s">
-        <v>1342</v>
+        <v>1345</v>
       </c>
       <c r="AA120" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="121" spans="1:27">
       <c r="A121">
         <v>10446</v>
       </c>
       <c r="B121" t="s">
-        <v>1343</v>
+        <v>1346</v>
       </c>
       <c r="C121" t="s">
-        <v>1344</v>
+        <v>1347</v>
       </c>
       <c r="D121" t="s">
         <v>220</v>
       </c>
       <c r="E121" t="s">
-        <v>1345</v>
+        <v>1348</v>
       </c>
       <c r="G121" t="s">
         <v>61</v>
       </c>
       <c r="L121" t="s">
         <v>31</v>
       </c>
       <c r="M121" t="s">
         <v>62</v>
       </c>
       <c r="N121" t="s">
         <v>63</v>
       </c>
       <c r="O121" t="s">
-        <v>1346</v>
+        <v>1349</v>
       </c>
       <c r="P121" t="s">
-        <v>1347</v>
+        <v>1350</v>
       </c>
       <c r="Q121" t="s">
-        <v>1348</v>
+        <v>1351</v>
       </c>
       <c r="S121" t="s">
-        <v>1349</v>
+        <v>1352</v>
       </c>
       <c r="T121" t="s">
-        <v>1350</v>
+        <v>1353</v>
       </c>
       <c r="U121" t="s">
         <v>192</v>
       </c>
       <c r="V121" t="s">
         <v>40</v>
       </c>
       <c r="W121" t="s">
         <v>41</v>
       </c>
       <c r="Y121" t="s">
-        <v>1351</v>
+        <v>1354</v>
       </c>
       <c r="Z121" t="s">
-        <v>1352</v>
+        <v>1355</v>
       </c>
       <c r="AA121" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="122" spans="1:27">
       <c r="A122">
         <v>10447</v>
       </c>
       <c r="B122" t="s">
         <v>274</v>
       </c>
       <c r="C122" t="s">
-        <v>1353</v>
+        <v>1356</v>
       </c>
       <c r="D122" t="s">
         <v>136</v>
       </c>
       <c r="E122" t="s">
-        <v>1354</v>
+        <v>1357</v>
       </c>
       <c r="G122" t="s">
         <v>61</v>
       </c>
       <c r="L122" t="s">
         <v>31</v>
       </c>
       <c r="M122" t="s">
         <v>62</v>
       </c>
       <c r="N122" t="s">
         <v>63</v>
       </c>
       <c r="O122" t="s">
-        <v>1355</v>
+        <v>1358</v>
       </c>
       <c r="P122" t="s">
-        <v>1356</v>
+        <v>1359</v>
       </c>
       <c r="Q122" t="s">
-        <v>1357</v>
+        <v>1360</v>
       </c>
       <c r="S122" t="s">
-        <v>1358</v>
+        <v>1361</v>
       </c>
       <c r="T122" t="s">
-        <v>1359</v>
+        <v>1362</v>
       </c>
       <c r="U122" t="s">
         <v>192</v>
       </c>
       <c r="V122" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
       <c r="W122" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="Y122" t="s">
-        <v>1360</v>
+        <v>1363</v>
       </c>
       <c r="AA122" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="123" spans="1:27">
       <c r="A123">
         <v>10448</v>
       </c>
       <c r="B123" t="s">
-        <v>1361</v>
+        <v>1364</v>
       </c>
       <c r="C123" t="s">
-        <v>1362</v>
+        <v>1365</v>
       </c>
       <c r="D123" t="s">
         <v>136</v>
       </c>
       <c r="E123" t="s">
-        <v>1363</v>
+        <v>1366</v>
       </c>
       <c r="G123" t="s">
         <v>61</v>
       </c>
       <c r="L123" t="s">
         <v>31</v>
       </c>
       <c r="M123" t="s">
         <v>62</v>
       </c>
       <c r="N123" t="s">
         <v>63</v>
       </c>
       <c r="O123" t="s">
-        <v>1364</v>
+        <v>1367</v>
       </c>
       <c r="P123" t="s">
-        <v>1365</v>
+        <v>1368</v>
       </c>
       <c r="Q123" t="s">
-        <v>1366</v>
+        <v>1369</v>
       </c>
       <c r="S123" t="s">
-        <v>1367</v>
+        <v>1370</v>
       </c>
       <c r="T123" t="s">
-        <v>1368</v>
+        <v>1371</v>
       </c>
       <c r="U123" t="s">
         <v>192</v>
       </c>
       <c r="V123" t="s">
-        <v>1369</v>
+        <v>1372</v>
       </c>
       <c r="W123" t="s">
-        <v>1370</v>
+        <v>1373</v>
       </c>
       <c r="Y123" t="s">
-        <v>1371</v>
+        <v>1374</v>
       </c>
       <c r="AA123" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="124" spans="1:27">
       <c r="A124">
         <v>10449</v>
       </c>
       <c r="B124" t="s">
-        <v>1372</v>
+        <v>1375</v>
       </c>
       <c r="C124" t="s">
-        <v>1373</v>
+        <v>1376</v>
       </c>
       <c r="D124" t="s">
         <v>276</v>
       </c>
       <c r="E124" t="s">
-        <v>1374</v>
+        <v>1377</v>
       </c>
       <c r="G124" t="s">
         <v>61</v>
       </c>
       <c r="L124" t="s">
         <v>31</v>
       </c>
       <c r="M124" t="s">
         <v>62</v>
       </c>
       <c r="N124" t="s">
         <v>63</v>
       </c>
       <c r="O124" t="s">
-        <v>1375</v>
+        <v>1378</v>
       </c>
       <c r="P124" t="s">
-        <v>1376</v>
+        <v>1379</v>
       </c>
       <c r="Q124" t="s">
-        <v>1377</v>
+        <v>1380</v>
       </c>
       <c r="S124" t="s">
-        <v>1378</v>
+        <v>1381</v>
       </c>
       <c r="T124" t="s">
-        <v>1379</v>
+        <v>1382</v>
       </c>
       <c r="U124" t="s">
         <v>192</v>
       </c>
       <c r="V124" t="s">
         <v>69</v>
       </c>
       <c r="W124" t="s">
         <v>70</v>
       </c>
       <c r="Y124" t="s">
-        <v>1380</v>
+        <v>1383</v>
       </c>
       <c r="AA124" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="125" spans="1:27">
       <c r="A125">
         <v>10450</v>
       </c>
       <c r="B125" t="s">
-        <v>1381</v>
+        <v>1384</v>
       </c>
       <c r="C125" t="s">
-        <v>1382</v>
+        <v>1385</v>
       </c>
       <c r="D125" t="s">
         <v>220</v>
       </c>
       <c r="E125" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="G125" t="s">
         <v>61</v>
       </c>
       <c r="L125" t="s">
         <v>31</v>
       </c>
       <c r="M125" t="s">
         <v>62</v>
       </c>
       <c r="N125" t="s">
         <v>63</v>
       </c>
       <c r="O125" t="s">
-        <v>1383</v>
+        <v>1386</v>
       </c>
       <c r="P125" t="s">
-        <v>1384</v>
+        <v>1387</v>
       </c>
       <c r="Q125" t="s">
-        <v>1385</v>
+        <v>1388</v>
       </c>
       <c r="S125" t="s">
-        <v>1386</v>
+        <v>1389</v>
       </c>
       <c r="T125" t="s">
-        <v>1387</v>
+        <v>1390</v>
       </c>
       <c r="U125" t="s">
         <v>192</v>
       </c>
       <c r="V125" t="s">
-        <v>1388</v>
+        <v>1391</v>
       </c>
       <c r="W125" t="s">
-        <v>1389</v>
+        <v>1392</v>
       </c>
       <c r="Y125" t="s">
-        <v>1390</v>
+        <v>1393</v>
       </c>
       <c r="AA125" t="s">
-        <v>1391</v>
+        <v>1394</v>
       </c>
     </row>
     <row r="126" spans="1:27">
       <c r="A126">
         <v>10451</v>
       </c>
       <c r="B126" t="s">
-        <v>1392</v>
+        <v>1395</v>
       </c>
       <c r="C126" t="s">
-        <v>1393</v>
+        <v>1396</v>
       </c>
       <c r="D126" t="s">
         <v>207</v>
       </c>
       <c r="E126" t="s">
-        <v>1394</v>
+        <v>1397</v>
       </c>
       <c r="G126" t="s">
         <v>61</v>
       </c>
       <c r="H126" t="s">
         <v>207</v>
       </c>
       <c r="I126" t="s">
-        <v>1395</v>
+        <v>1398</v>
       </c>
       <c r="K126" t="s">
         <v>61</v>
       </c>
       <c r="L126" t="s">
         <v>31</v>
       </c>
       <c r="M126" t="s">
         <v>62</v>
       </c>
       <c r="N126" t="s">
         <v>63</v>
       </c>
       <c r="O126" t="s">
-        <v>1396</v>
+        <v>1399</v>
       </c>
       <c r="P126" t="s">
-        <v>1397</v>
+        <v>1400</v>
       </c>
       <c r="Q126" t="s">
-        <v>1398</v>
+        <v>1401</v>
       </c>
       <c r="R126" t="s">
-        <v>1399</v>
+        <v>1402</v>
       </c>
       <c r="S126" t="s">
-        <v>1400</v>
+        <v>1403</v>
       </c>
       <c r="T126" t="s">
-        <v>1401</v>
+        <v>1404</v>
       </c>
       <c r="U126" t="s">
         <v>39</v>
       </c>
       <c r="V126" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="W126" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="Y126" t="s">
-        <v>1402</v>
+        <v>1405</v>
       </c>
       <c r="AA126" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="127" spans="1:27">
       <c r="A127">
         <v>10452</v>
       </c>
       <c r="B127" t="s">
-        <v>1403</v>
+        <v>1406</v>
       </c>
       <c r="C127" t="s">
-        <v>1404</v>
+        <v>1407</v>
       </c>
       <c r="D127" t="s">
-        <v>1405</v>
+        <v>1408</v>
       </c>
       <c r="E127" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="G127" t="s">
         <v>61</v>
       </c>
       <c r="L127" t="s">
         <v>31</v>
       </c>
       <c r="M127" t="s">
         <v>62</v>
       </c>
       <c r="N127" t="s">
         <v>63</v>
       </c>
       <c r="O127" t="s">
-        <v>1406</v>
+        <v>1409</v>
       </c>
       <c r="P127" t="s">
-        <v>1407</v>
+        <v>1410</v>
       </c>
       <c r="Q127" t="s">
-        <v>1408</v>
+        <v>1411</v>
       </c>
       <c r="S127" t="s">
-        <v>1409</v>
+        <v>1412</v>
       </c>
       <c r="T127" t="s">
-        <v>1410</v>
+        <v>1413</v>
       </c>
       <c r="U127" t="s">
         <v>39</v>
       </c>
       <c r="V127" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="W127" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="Y127" t="s">
-        <v>1411</v>
+        <v>1414</v>
       </c>
       <c r="AA127" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="128" spans="1:27">
       <c r="A128">
         <v>10453</v>
       </c>
       <c r="B128" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="C128" t="s">
-        <v>1412</v>
+        <v>1415</v>
       </c>
       <c r="D128" t="s">
         <v>336</v>
       </c>
       <c r="E128" t="s">
-        <v>1413</v>
+        <v>1416</v>
       </c>
       <c r="G128" t="s">
         <v>61</v>
       </c>
       <c r="L128" t="s">
         <v>31</v>
       </c>
       <c r="M128" t="s">
         <v>62</v>
       </c>
       <c r="N128" t="s">
         <v>63</v>
       </c>
       <c r="O128" t="s">
-        <v>1414</v>
+        <v>1417</v>
       </c>
       <c r="P128" t="s">
-        <v>1415</v>
+        <v>1418</v>
       </c>
       <c r="Q128" t="s">
-        <v>1416</v>
+        <v>1419</v>
       </c>
       <c r="S128" t="s">
-        <v>1417</v>
+        <v>1420</v>
       </c>
       <c r="T128" t="s">
-        <v>1418</v>
+        <v>1421</v>
       </c>
       <c r="U128" t="s">
         <v>39</v>
       </c>
       <c r="V128" t="s">
         <v>69</v>
       </c>
       <c r="W128" t="s">
         <v>70</v>
       </c>
       <c r="Y128" t="s">
-        <v>1419</v>
+        <v>1422</v>
       </c>
       <c r="AA128" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="129" spans="1:27">
       <c r="A129">
         <v>10454</v>
       </c>
       <c r="B129" t="s">
         <v>274</v>
       </c>
       <c r="C129" t="s">
-        <v>1420</v>
+        <v>1423</v>
       </c>
       <c r="D129" t="s">
         <v>46</v>
       </c>
       <c r="E129" t="s">
-        <v>1421</v>
+        <v>1424</v>
       </c>
       <c r="G129" t="s">
         <v>61</v>
       </c>
       <c r="L129" t="s">
         <v>31</v>
       </c>
       <c r="M129" t="s">
         <v>62</v>
       </c>
       <c r="N129" t="s">
         <v>63</v>
       </c>
       <c r="O129" t="s">
-        <v>1422</v>
+        <v>1425</v>
       </c>
       <c r="P129" t="s">
-        <v>1423</v>
+        <v>1426</v>
       </c>
       <c r="S129" t="s">
-        <v>1424</v>
+        <v>1427</v>
       </c>
       <c r="T129" t="s">
-        <v>1425</v>
+        <v>1428</v>
       </c>
       <c r="U129" t="s">
         <v>213</v>
       </c>
       <c r="X129" t="s">
         <v>321</v>
       </c>
       <c r="Y129" t="s">
-        <v>1426</v>
+        <v>1429</v>
       </c>
       <c r="Z129" t="s">
         <v>323</v>
       </c>
       <c r="AA129" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="130" spans="1:27">
       <c r="A130">
         <v>10455</v>
       </c>
       <c r="B130" t="s">
         <v>84</v>
       </c>
       <c r="C130" t="s">
-        <v>1427</v>
+        <v>1430</v>
       </c>
       <c r="D130" t="s">
         <v>336</v>
       </c>
       <c r="E130" t="s">
-        <v>1428</v>
+        <v>1431</v>
       </c>
       <c r="G130" t="s">
         <v>61</v>
       </c>
       <c r="L130" t="s">
         <v>31</v>
       </c>
       <c r="M130" t="s">
         <v>62</v>
       </c>
       <c r="N130" t="s">
         <v>63</v>
       </c>
       <c r="O130" t="s">
-        <v>1429</v>
+        <v>1432</v>
       </c>
       <c r="P130" t="s">
-        <v>1430</v>
+        <v>1433</v>
       </c>
       <c r="Q130" t="s">
-        <v>1431</v>
+        <v>1434</v>
       </c>
       <c r="S130" t="s">
-        <v>1432</v>
+        <v>1435</v>
       </c>
       <c r="T130" t="s">
-        <v>1433</v>
+        <v>1436</v>
       </c>
       <c r="U130" t="s">
         <v>39</v>
       </c>
       <c r="V130" t="s">
         <v>69</v>
       </c>
       <c r="W130" t="s">
         <v>70</v>
       </c>
       <c r="Y130" t="s">
-        <v>1434</v>
+        <v>1437</v>
       </c>
       <c r="AA130" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
     </row>
     <row r="131" spans="1:27">
       <c r="A131">
         <v>10456</v>
       </c>
       <c r="B131" t="s">
         <v>261</v>
       </c>
       <c r="C131" t="s">
-        <v>1435</v>
+        <v>1438</v>
       </c>
       <c r="D131" t="s">
         <v>184</v>
       </c>
       <c r="F131" t="s">
-        <v>1436</v>
+        <v>1439</v>
       </c>
       <c r="G131" t="s">
         <v>61</v>
       </c>
       <c r="L131" t="s">
         <v>31</v>
       </c>
       <c r="M131" t="s">
         <v>302</v>
       </c>
       <c r="N131" t="s">
         <v>63</v>
       </c>
       <c r="O131" t="s">
-        <v>1437</v>
+        <v>1440</v>
       </c>
       <c r="P131" t="s">
-        <v>1438</v>
+        <v>1441</v>
       </c>
       <c r="Q131" t="s">
-        <v>1439</v>
+        <v>1442</v>
       </c>
       <c r="S131" t="s">
-        <v>1440</v>
+        <v>1443</v>
       </c>
       <c r="T131" t="s">
-        <v>1441</v>
+        <v>1444</v>
       </c>
       <c r="U131" t="s">
         <v>258</v>
       </c>
       <c r="V131" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="W131" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="Y131" t="s">
-        <v>1442</v>
+        <v>1445</v>
       </c>
       <c r="AA131" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="132" spans="1:27">
       <c r="A132">
         <v>10457</v>
       </c>
       <c r="B132" t="s">
-        <v>1443</v>
+        <v>1446</v>
       </c>
       <c r="C132" t="s">
-        <v>1444</v>
+        <v>1447</v>
       </c>
       <c r="D132" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="E132" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="G132" t="s">
         <v>61</v>
       </c>
       <c r="L132" t="s">
         <v>31</v>
       </c>
       <c r="M132" t="s">
         <v>62</v>
       </c>
       <c r="N132" t="s">
         <v>63</v>
       </c>
       <c r="O132" t="s">
-        <v>1445</v>
+        <v>1448</v>
       </c>
       <c r="P132" t="s">
-        <v>1446</v>
+        <v>1449</v>
       </c>
       <c r="Q132" t="s">
-        <v>1447</v>
+        <v>1450</v>
       </c>
       <c r="S132" t="s">
-        <v>1448</v>
+        <v>1451</v>
       </c>
       <c r="T132" t="s">
-        <v>1449</v>
+        <v>1452</v>
       </c>
       <c r="U132" t="s">
         <v>39</v>
       </c>
       <c r="V132" t="s">
-        <v>1450</v>
+        <v>1453</v>
       </c>
       <c r="W132" t="s">
-        <v>1451</v>
+        <v>1454</v>
       </c>
       <c r="Y132" t="s">
-        <v>1452</v>
+        <v>1455</v>
       </c>
       <c r="AA132" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="133" spans="1:27">
       <c r="A133">
         <v>10458</v>
       </c>
       <c r="B133" t="s">
-        <v>1453</v>
+        <v>1456</v>
       </c>
       <c r="C133" t="s">
-        <v>1454</v>
+        <v>1457</v>
       </c>
       <c r="D133" t="s">
         <v>263</v>
       </c>
       <c r="E133" t="s">
-        <v>1455</v>
+        <v>1458</v>
       </c>
       <c r="G133" t="s">
         <v>61</v>
       </c>
       <c r="L133" t="s">
         <v>31</v>
       </c>
       <c r="M133" t="s">
         <v>62</v>
       </c>
       <c r="N133" t="s">
         <v>63</v>
       </c>
       <c r="O133" t="s">
-        <v>1456</v>
+        <v>1459</v>
       </c>
       <c r="P133" t="s">
-        <v>1457</v>
+        <v>1460</v>
       </c>
       <c r="Q133" t="s">
-        <v>1458</v>
+        <v>1461</v>
       </c>
       <c r="S133" t="s">
-        <v>1459</v>
+        <v>1462</v>
       </c>
       <c r="T133" t="s">
-        <v>1460</v>
+        <v>1463</v>
       </c>
       <c r="U133" t="s">
         <v>39</v>
       </c>
       <c r="V133" t="s">
-        <v>1461</v>
+        <v>1464</v>
       </c>
       <c r="W133" t="s">
-        <v>1462</v>
+        <v>1465</v>
       </c>
       <c r="Y133" t="s">
-        <v>1463</v>
+        <v>1466</v>
       </c>
       <c r="AA133" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="134" spans="1:27">
       <c r="A134">
         <v>10459</v>
       </c>
       <c r="B134" t="s">
-        <v>1464</v>
+        <v>1467</v>
       </c>
       <c r="C134" t="s">
-        <v>1465</v>
+        <v>1468</v>
       </c>
       <c r="D134" t="s">
         <v>220</v>
       </c>
       <c r="E134" t="s">
-        <v>1466</v>
+        <v>1469</v>
       </c>
       <c r="G134" t="s">
         <v>61</v>
       </c>
       <c r="L134" t="s">
         <v>31</v>
       </c>
       <c r="M134" t="s">
         <v>62</v>
       </c>
       <c r="N134" t="s">
         <v>63</v>
       </c>
       <c r="O134" t="s">
-        <v>1467</v>
+        <v>1470</v>
       </c>
       <c r="P134" t="s">
-        <v>1468</v>
+        <v>1471</v>
       </c>
       <c r="Q134" t="s">
-        <v>1469</v>
+        <v>1472</v>
       </c>
       <c r="S134" t="s">
-        <v>1470</v>
+        <v>1473</v>
       </c>
       <c r="T134" t="s">
-        <v>1471</v>
+        <v>1474</v>
       </c>
       <c r="U134" t="s">
         <v>39</v>
       </c>
       <c r="V134" t="s">
-        <v>1472</v>
+        <v>1475</v>
       </c>
       <c r="W134" t="s">
-        <v>1473</v>
+        <v>1476</v>
       </c>
       <c r="Y134" t="s">
-        <v>1474</v>
+        <v>1477</v>
       </c>
       <c r="AA134" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="135" spans="1:27">
       <c r="A135">
         <v>10460</v>
       </c>
       <c r="B135" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="C135" t="s">
-        <v>1475</v>
+        <v>1478</v>
       </c>
       <c r="D135" t="s">
         <v>29</v>
       </c>
       <c r="E135" t="s">
-        <v>1476</v>
+        <v>1479</v>
       </c>
       <c r="G135" t="s">
         <v>61</v>
       </c>
       <c r="L135" t="s">
         <v>31</v>
       </c>
       <c r="M135" t="s">
         <v>62</v>
       </c>
       <c r="N135" t="s">
         <v>63</v>
       </c>
       <c r="O135" t="s">
-        <v>1477</v>
+        <v>1480</v>
       </c>
       <c r="P135" t="s">
-        <v>1478</v>
+        <v>1481</v>
       </c>
       <c r="Q135" t="s">
-        <v>1479</v>
+        <v>1482</v>
       </c>
       <c r="S135" t="s">
-        <v>1480</v>
+        <v>1483</v>
       </c>
       <c r="T135" t="s">
-        <v>1481</v>
+        <v>1484</v>
       </c>
       <c r="U135" t="s">
         <v>258</v>
       </c>
       <c r="V135" t="s">
-        <v>1482</v>
+        <v>1485</v>
       </c>
       <c r="W135" t="s">
-        <v>1483</v>
+        <v>1486</v>
       </c>
       <c r="Y135" t="s">
-        <v>1484</v>
+        <v>1487</v>
       </c>
       <c r="AA135" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
     </row>
     <row r="136" spans="1:27">
       <c r="A136">
         <v>10461</v>
       </c>
       <c r="B136" t="s">
-        <v>1485</v>
+        <v>1488</v>
       </c>
       <c r="C136" t="s">
-        <v>1486</v>
+        <v>1489</v>
       </c>
       <c r="D136" t="s">
         <v>198</v>
       </c>
       <c r="E136" t="s">
-        <v>1487</v>
+        <v>1490</v>
       </c>
       <c r="G136" t="s">
         <v>61</v>
       </c>
       <c r="L136" t="s">
         <v>31</v>
       </c>
       <c r="M136" t="s">
         <v>62</v>
       </c>
       <c r="N136" t="s">
         <v>63</v>
       </c>
       <c r="O136" t="s">
-        <v>1488</v>
+        <v>1491</v>
       </c>
       <c r="P136" t="s">
-        <v>1489</v>
+        <v>1492</v>
       </c>
       <c r="Q136" t="s">
-        <v>1490</v>
+        <v>1493</v>
       </c>
       <c r="S136" t="s">
-        <v>1491</v>
+        <v>1494</v>
       </c>
       <c r="T136" t="s">
-        <v>1492</v>
+        <v>1495</v>
       </c>
       <c r="U136" t="s">
         <v>39</v>
       </c>
       <c r="V136" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="W136" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="Y136" t="s">
-        <v>1493</v>
+        <v>1496</v>
       </c>
       <c r="AA136" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="137" spans="1:27">
       <c r="A137">
         <v>10463</v>
       </c>
       <c r="B137" t="s">
-        <v>1494</v>
+        <v>1497</v>
       </c>
       <c r="C137" t="s">
-        <v>1495</v>
+        <v>1498</v>
       </c>
       <c r="D137" t="s">
         <v>336</v>
       </c>
       <c r="E137" t="s">
-        <v>1496</v>
+        <v>1499</v>
       </c>
       <c r="G137" t="s">
         <v>61</v>
       </c>
       <c r="H137" t="s">
         <v>336</v>
       </c>
       <c r="I137" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="K137" t="s">
         <v>61</v>
       </c>
       <c r="L137" t="s">
         <v>31</v>
       </c>
       <c r="M137" t="s">
         <v>62</v>
       </c>
       <c r="N137" t="s">
         <v>63</v>
       </c>
       <c r="O137" t="s">
-        <v>1497</v>
+        <v>1500</v>
       </c>
       <c r="P137" t="s">
-        <v>1498</v>
+        <v>1501</v>
       </c>
       <c r="Q137" t="s">
-        <v>1499</v>
+        <v>1502</v>
       </c>
       <c r="R137" t="s">
-        <v>1500</v>
+        <v>1503</v>
       </c>
       <c r="S137" t="s">
-        <v>1501</v>
+        <v>1504</v>
       </c>
       <c r="T137" t="s">
-        <v>1502</v>
+        <v>1505</v>
       </c>
       <c r="U137" t="s">
         <v>39</v>
       </c>
       <c r="V137" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="W137" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="Y137" t="s">
-        <v>1503</v>
+        <v>1506</v>
       </c>
       <c r="AA137" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="138" spans="1:27">
       <c r="A138">
         <v>10464</v>
       </c>
       <c r="B138" t="s">
-        <v>1504</v>
+        <v>1507</v>
       </c>
       <c r="C138" t="s">
-        <v>1505</v>
+        <v>1508</v>
       </c>
       <c r="D138" t="s">
         <v>136</v>
       </c>
       <c r="E138" t="s">
-        <v>1506</v>
+        <v>1509</v>
       </c>
       <c r="G138" t="s">
         <v>61</v>
       </c>
       <c r="L138" t="s">
         <v>31</v>
       </c>
       <c r="M138" t="s">
         <v>62</v>
       </c>
       <c r="N138" t="s">
         <v>63</v>
       </c>
       <c r="O138" t="s">
-        <v>1507</v>
+        <v>1510</v>
       </c>
       <c r="P138" t="s">
-        <v>1508</v>
+        <v>1511</v>
       </c>
       <c r="Q138" t="s">
-        <v>1509</v>
+        <v>1512</v>
       </c>
       <c r="S138" t="s">
-        <v>1510</v>
+        <v>1513</v>
       </c>
       <c r="T138" t="s">
-        <v>1511</v>
+        <v>1514</v>
       </c>
       <c r="U138" t="s">
         <v>39</v>
       </c>
       <c r="V138" t="s">
-        <v>1512</v>
+        <v>1515</v>
       </c>
       <c r="W138" t="s">
-        <v>1513</v>
+        <v>1516</v>
       </c>
       <c r="Y138" t="s">
-        <v>1514</v>
+        <v>1517</v>
       </c>
       <c r="AA138" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="139" spans="1:27">
       <c r="A139">
         <v>10465</v>
       </c>
       <c r="B139" t="s">
-        <v>1515</v>
+        <v>1518</v>
       </c>
       <c r="C139" t="s">
-        <v>1516</v>
+        <v>1519</v>
       </c>
       <c r="D139" t="s">
         <v>252</v>
       </c>
       <c r="E139" t="s">
-        <v>1517</v>
+        <v>1520</v>
       </c>
       <c r="G139" t="s">
         <v>61</v>
       </c>
       <c r="L139" t="s">
         <v>31</v>
       </c>
       <c r="M139" t="s">
         <v>62</v>
       </c>
       <c r="N139" t="s">
         <v>63</v>
       </c>
       <c r="O139" t="s">
-        <v>1518</v>
+        <v>1521</v>
       </c>
       <c r="P139" t="s">
-        <v>1519</v>
+        <v>1522</v>
       </c>
       <c r="Q139" t="s">
-        <v>1520</v>
+        <v>1523</v>
       </c>
       <c r="S139" t="s">
-        <v>1521</v>
+        <v>1524</v>
       </c>
       <c r="T139" t="s">
-        <v>1522</v>
+        <v>1525</v>
       </c>
       <c r="U139" t="s">
         <v>39</v>
       </c>
       <c r="V139" t="s">
-        <v>1523</v>
+        <v>1526</v>
       </c>
       <c r="W139" t="s">
-        <v>1524</v>
+        <v>1527</v>
       </c>
       <c r="Y139" t="s">
-        <v>1525</v>
+        <v>1528</v>
       </c>
       <c r="AA139" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="140" spans="1:27">
       <c r="A140">
         <v>10467</v>
       </c>
       <c r="B140" t="s">
-        <v>1268</v>
+        <v>1271</v>
       </c>
       <c r="C140" t="s">
-        <v>1526</v>
+        <v>1529</v>
       </c>
       <c r="D140" t="s">
         <v>263</v>
       </c>
       <c r="E140" t="s">
-        <v>1527</v>
+        <v>1530</v>
       </c>
       <c r="G140" t="s">
         <v>61</v>
       </c>
       <c r="L140" t="s">
         <v>31</v>
       </c>
       <c r="M140" t="s">
         <v>62</v>
       </c>
       <c r="N140" t="s">
         <v>63</v>
       </c>
       <c r="O140" t="s">
-        <v>1528</v>
+        <v>1531</v>
       </c>
       <c r="P140" t="s">
-        <v>1529</v>
+        <v>1532</v>
       </c>
       <c r="S140" t="s">
-        <v>1530</v>
+        <v>1533</v>
       </c>
       <c r="T140" t="s">
-        <v>1531</v>
+        <v>1534</v>
       </c>
       <c r="U140" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="V140" t="s">
-        <v>1532</v>
+        <v>1535</v>
       </c>
       <c r="W140" t="s">
-        <v>1533</v>
+        <v>1536</v>
       </c>
       <c r="Y140" t="s">
-        <v>1534</v>
+        <v>1537</v>
       </c>
       <c r="AA140" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="141" spans="1:27">
       <c r="A141">
         <v>10468</v>
       </c>
       <c r="B141" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="C141" t="s">
-        <v>1535</v>
+        <v>1538</v>
       </c>
       <c r="D141" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="E141" t="s">
-        <v>1536</v>
+        <v>1539</v>
       </c>
       <c r="G141" t="s">
         <v>61</v>
       </c>
       <c r="L141" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="M141" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
       <c r="N141" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="O141" t="s">
-        <v>1537</v>
+        <v>1540</v>
       </c>
       <c r="P141" t="s">
-        <v>1538</v>
+        <v>1541</v>
       </c>
       <c r="Q141" t="s">
-        <v>1539</v>
+        <v>1542</v>
       </c>
       <c r="S141" t="s">
-        <v>1540</v>
+        <v>1543</v>
       </c>
       <c r="T141" t="s">
-        <v>1541</v>
+        <v>1544</v>
       </c>
       <c r="U141" t="s">
         <v>192</v>
       </c>
       <c r="V141" t="s">
-        <v>1542</v>
+        <v>1545</v>
       </c>
       <c r="W141" t="s">
         <v>70</v>
       </c>
       <c r="Y141" t="s">
-        <v>1543</v>
+        <v>1546</v>
       </c>
       <c r="AA141" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="142" spans="1:27">
       <c r="A142">
         <v>10469</v>
       </c>
       <c r="B142" t="s">
-        <v>1544</v>
+        <v>1547</v>
       </c>
       <c r="C142" t="s">
-        <v>1545</v>
+        <v>1548</v>
       </c>
       <c r="D142" t="s">
         <v>263</v>
       </c>
       <c r="E142" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="F142" t="s">
-        <v>1546</v>
+        <v>1549</v>
       </c>
       <c r="G142" t="s">
         <v>61</v>
       </c>
       <c r="L142" t="s">
         <v>31</v>
       </c>
       <c r="M142" t="s">
         <v>302</v>
       </c>
       <c r="N142" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="O142" t="s">
-        <v>1547</v>
+        <v>1550</v>
       </c>
       <c r="P142" t="s">
-        <v>1548</v>
+        <v>1551</v>
       </c>
       <c r="S142" t="s">
-        <v>1549</v>
+        <v>1552</v>
       </c>
       <c r="T142" t="s">
-        <v>1550</v>
+        <v>1553</v>
       </c>
       <c r="U142" t="s">
-        <v>1551</v>
+        <v>1554</v>
       </c>
       <c r="V142" t="s">
-        <v>1552</v>
+        <v>1555</v>
       </c>
       <c r="W142" t="s">
-        <v>1553</v>
+        <v>1556</v>
       </c>
       <c r="Y142" t="s">
-        <v>1554</v>
+        <v>1557</v>
       </c>
       <c r="AA142" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="143" spans="1:27">
       <c r="A143">
         <v>10470</v>
       </c>
       <c r="B143" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
       <c r="C143" t="s">
-        <v>1555</v>
+        <v>1558</v>
       </c>
       <c r="D143" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="E143" t="s">
-        <v>1556</v>
+        <v>1559</v>
       </c>
       <c r="G143" t="s">
         <v>61</v>
       </c>
       <c r="L143" t="s">
         <v>31</v>
       </c>
       <c r="M143" t="s">
         <v>62</v>
       </c>
       <c r="N143" t="s">
         <v>63</v>
       </c>
       <c r="O143" t="s">
-        <v>1557</v>
+        <v>1560</v>
       </c>
       <c r="P143" t="s">
-        <v>1558</v>
+        <v>1561</v>
       </c>
       <c r="Q143" t="s">
-        <v>1559</v>
+        <v>1562</v>
       </c>
       <c r="S143" t="s">
-        <v>1560</v>
+        <v>1563</v>
       </c>
       <c r="T143" t="s">
-        <v>1561</v>
+        <v>1564</v>
       </c>
       <c r="U143" t="s">
         <v>192</v>
       </c>
       <c r="V143" t="s">
-        <v>1562</v>
+        <v>1565</v>
       </c>
       <c r="W143" t="s">
-        <v>1563</v>
+        <v>1566</v>
       </c>
       <c r="Y143" t="s">
-        <v>1564</v>
+        <v>1567</v>
       </c>
       <c r="AA143" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="144" spans="1:27">
       <c r="A144">
         <v>10471</v>
       </c>
       <c r="B144" t="s">
-        <v>1565</v>
+        <v>1568</v>
       </c>
       <c r="C144" t="s">
-        <v>1566</v>
+        <v>1569</v>
       </c>
       <c r="D144" t="s">
         <v>263</v>
       </c>
       <c r="E144" t="s">
-        <v>1567</v>
+        <v>1570</v>
       </c>
       <c r="F144" t="s">
-        <v>1568</v>
+        <v>1571</v>
       </c>
       <c r="G144" t="s">
         <v>61</v>
       </c>
       <c r="L144" t="s">
         <v>31</v>
       </c>
       <c r="M144" t="s">
         <v>302</v>
       </c>
       <c r="N144" t="s">
         <v>63</v>
       </c>
       <c r="O144" t="s">
-        <v>1569</v>
+        <v>1572</v>
       </c>
       <c r="P144" t="s">
-        <v>1570</v>
+        <v>1573</v>
       </c>
       <c r="Q144" t="s">
-        <v>1571</v>
+        <v>1574</v>
       </c>
       <c r="S144" t="s">
-        <v>1572</v>
+        <v>1575</v>
       </c>
       <c r="T144" t="s">
-        <v>1573</v>
+        <v>1576</v>
       </c>
       <c r="U144" t="s">
-        <v>1574</v>
+        <v>1577</v>
       </c>
       <c r="V144" t="s">
-        <v>1265</v>
+        <v>1268</v>
       </c>
       <c r="W144" t="s">
-        <v>1266</v>
+        <v>1269</v>
       </c>
       <c r="Y144" t="s">
-        <v>1575</v>
+        <v>1578</v>
       </c>
       <c r="AA144" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="145" spans="1:27">
       <c r="A145">
         <v>10472</v>
       </c>
       <c r="B145" t="s">
-        <v>1576</v>
+        <v>1579</v>
       </c>
       <c r="C145" t="s">
-        <v>1577</v>
+        <v>1580</v>
       </c>
       <c r="D145" t="s">
         <v>336</v>
       </c>
       <c r="E145" t="s">
-        <v>1578</v>
+        <v>1581</v>
       </c>
       <c r="G145" t="s">
         <v>61</v>
       </c>
       <c r="H145" t="s">
         <v>336</v>
       </c>
       <c r="J145" t="s">
-        <v>1579</v>
+        <v>1582</v>
       </c>
       <c r="K145" t="s">
         <v>61</v>
       </c>
       <c r="L145" t="s">
         <v>31</v>
       </c>
       <c r="M145" t="s">
         <v>62</v>
       </c>
       <c r="N145" t="s">
         <v>63</v>
       </c>
       <c r="O145" t="s">
-        <v>1580</v>
+        <v>1583</v>
       </c>
       <c r="P145" t="s">
-        <v>1581</v>
+        <v>1584</v>
       </c>
       <c r="Q145" t="s">
-        <v>1582</v>
+        <v>1585</v>
       </c>
       <c r="R145" t="s">
-        <v>1583</v>
+        <v>1586</v>
       </c>
       <c r="S145" t="s">
-        <v>1584</v>
+        <v>1587</v>
       </c>
       <c r="T145" t="s">
-        <v>1585</v>
+        <v>1588</v>
       </c>
       <c r="U145" t="s">
         <v>39</v>
       </c>
       <c r="V145" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="W145" t="s">
-        <v>1586</v>
+        <v>1589</v>
       </c>
       <c r="Y145" t="s">
-        <v>1587</v>
+        <v>1590</v>
       </c>
       <c r="AA145" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="146" spans="1:27">
       <c r="A146">
         <v>10473</v>
       </c>
       <c r="B146" t="s">
-        <v>1588</v>
+        <v>1591</v>
       </c>
       <c r="C146" t="s">
-        <v>1589</v>
+        <v>1592</v>
       </c>
       <c r="D146" t="s">
         <v>46</v>
       </c>
       <c r="E146" t="s">
-        <v>1590</v>
+        <v>1593</v>
       </c>
       <c r="G146" t="s">
         <v>61</v>
       </c>
       <c r="L146" t="s">
         <v>31</v>
       </c>
       <c r="M146" t="s">
         <v>62</v>
       </c>
       <c r="N146" t="s">
         <v>63</v>
       </c>
       <c r="O146" t="s">
-        <v>1591</v>
+        <v>1594</v>
       </c>
       <c r="P146" t="s">
-        <v>1592</v>
+        <v>1595</v>
       </c>
       <c r="Q146" t="s">
-        <v>1593</v>
+        <v>1596</v>
       </c>
       <c r="S146" t="s">
-        <v>1594</v>
+        <v>1597</v>
       </c>
       <c r="T146" t="s">
-        <v>1595</v>
+        <v>1598</v>
       </c>
       <c r="U146" t="s">
         <v>192</v>
       </c>
       <c r="V146" t="s">
-        <v>1596</v>
+        <v>1599</v>
       </c>
       <c r="W146" t="s">
-        <v>1597</v>
+        <v>1600</v>
       </c>
       <c r="Y146" t="s">
-        <v>1598</v>
+        <v>1601</v>
       </c>
       <c r="AA146" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="147" spans="1:27">
       <c r="A147">
         <v>10474</v>
       </c>
       <c r="B147" t="s">
-        <v>1599</v>
+        <v>1602</v>
       </c>
       <c r="C147" t="s">
-        <v>1600</v>
+        <v>1603</v>
       </c>
       <c r="D147" t="s">
         <v>220</v>
       </c>
       <c r="E147" t="s">
-        <v>1601</v>
+        <v>1604</v>
       </c>
       <c r="G147" t="s">
         <v>61</v>
       </c>
       <c r="L147" t="s">
         <v>31</v>
       </c>
       <c r="M147" t="s">
         <v>62</v>
       </c>
       <c r="N147" t="s">
         <v>63</v>
       </c>
       <c r="O147" t="s">
-        <v>1602</v>
+        <v>1605</v>
       </c>
       <c r="P147" t="s">
-        <v>1603</v>
+        <v>1606</v>
       </c>
       <c r="Q147" t="s">
-        <v>1604</v>
+        <v>1607</v>
       </c>
       <c r="S147" t="s">
-        <v>1605</v>
+        <v>1608</v>
       </c>
       <c r="T147" t="s">
-        <v>1606</v>
+        <v>1609</v>
       </c>
       <c r="U147" t="s">
         <v>344</v>
       </c>
       <c r="V147" t="s">
-        <v>1607</v>
+        <v>1610</v>
       </c>
       <c r="W147" t="s">
-        <v>1608</v>
+        <v>1611</v>
       </c>
       <c r="Y147" t="s">
-        <v>1609</v>
+        <v>1612</v>
       </c>
       <c r="AA147" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="148" spans="1:27">
       <c r="A148">
         <v>10475</v>
       </c>
       <c r="B148" t="s">
-        <v>1610</v>
+        <v>1613</v>
       </c>
       <c r="C148" t="s">
-        <v>1611</v>
+        <v>1614</v>
       </c>
       <c r="D148" t="s">
         <v>207</v>
       </c>
       <c r="E148" t="s">
-        <v>1612</v>
+        <v>1615</v>
       </c>
       <c r="G148" t="s">
         <v>61</v>
       </c>
       <c r="L148" t="s">
         <v>31</v>
       </c>
       <c r="M148" t="s">
         <v>62</v>
       </c>
       <c r="N148" t="s">
         <v>63</v>
       </c>
       <c r="O148" t="s">
-        <v>1613</v>
+        <v>1616</v>
       </c>
       <c r="P148" t="s">
-        <v>1614</v>
+        <v>1617</v>
       </c>
       <c r="Q148" t="s">
-        <v>1615</v>
+        <v>1618</v>
       </c>
       <c r="S148" t="s">
-        <v>1616</v>
+        <v>1619</v>
       </c>
       <c r="T148" t="s">
-        <v>1617</v>
+        <v>1620</v>
       </c>
       <c r="U148" t="s">
         <v>39</v>
       </c>
       <c r="V148" t="s">
-        <v>1618</v>
+        <v>1621</v>
       </c>
       <c r="W148" t="s">
-        <v>1619</v>
+        <v>1622</v>
       </c>
       <c r="Y148" t="s">
-        <v>1620</v>
+        <v>1623</v>
       </c>
       <c r="AA148" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="149" spans="1:27">
       <c r="A149">
         <v>10476</v>
       </c>
       <c r="B149" t="s">
         <v>182</v>
       </c>
       <c r="C149" t="s">
-        <v>1621</v>
+        <v>1624</v>
       </c>
       <c r="D149" t="s">
         <v>184</v>
       </c>
       <c r="E149" t="s">
-        <v>1622</v>
+        <v>1625</v>
       </c>
       <c r="G149" t="s">
         <v>61</v>
       </c>
       <c r="H149" t="s">
         <v>184</v>
       </c>
       <c r="I149" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="K149" t="s">
         <v>61</v>
       </c>
       <c r="L149" t="s">
-        <v>1623</v>
+        <v>1626</v>
       </c>
       <c r="M149" t="s">
-        <v>1235</v>
+        <v>1238</v>
       </c>
       <c r="N149" t="s">
         <v>63</v>
       </c>
       <c r="O149" t="s">
-        <v>1624</v>
+        <v>1627</v>
       </c>
       <c r="P149" t="s">
-        <v>1625</v>
+        <v>1628</v>
       </c>
       <c r="Q149" t="s">
-        <v>1626</v>
+        <v>1629</v>
       </c>
       <c r="R149" t="s">
-        <v>1627</v>
+        <v>1630</v>
       </c>
       <c r="S149" t="s">
-        <v>1628</v>
+        <v>1631</v>
       </c>
       <c r="T149" t="s">
-        <v>1629</v>
+        <v>1632</v>
       </c>
       <c r="U149" t="s">
         <v>39</v>
       </c>
       <c r="V149" t="s">
-        <v>1619</v>
+        <v>1622</v>
       </c>
       <c r="W149" t="s">
-        <v>1630</v>
+        <v>1633</v>
       </c>
       <c r="Y149" t="s">
-        <v>1631</v>
+        <v>1634</v>
       </c>
       <c r="AA149" t="s">
-        <v>1632</v>
+        <v>1635</v>
       </c>
     </row>
     <row r="150" spans="1:27">
       <c r="A150">
         <v>10477</v>
       </c>
       <c r="B150" t="s">
-        <v>1633</v>
+        <v>1636</v>
       </c>
       <c r="C150" t="s">
-        <v>1634</v>
+        <v>1637</v>
       </c>
       <c r="D150" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="E150" t="s">
-        <v>1635</v>
+        <v>1638</v>
       </c>
       <c r="G150" t="s">
         <v>61</v>
       </c>
       <c r="L150" t="s">
         <v>31</v>
       </c>
       <c r="M150" t="s">
         <v>62</v>
       </c>
       <c r="N150" t="s">
         <v>63</v>
       </c>
       <c r="O150" t="s">
-        <v>1636</v>
+        <v>1639</v>
       </c>
       <c r="P150" t="s">
-        <v>1637</v>
+        <v>1640</v>
       </c>
       <c r="Q150" t="s">
-        <v>1638</v>
+        <v>1641</v>
       </c>
       <c r="S150" t="s">
-        <v>1639</v>
+        <v>1642</v>
       </c>
       <c r="T150" t="s">
-        <v>1640</v>
+        <v>1643</v>
       </c>
       <c r="U150" t="s">
         <v>39</v>
       </c>
       <c r="V150" t="s">
-        <v>1641</v>
+        <v>1644</v>
       </c>
       <c r="W150" t="s">
-        <v>1642</v>
+        <v>1645</v>
       </c>
       <c r="Y150" t="s">
-        <v>1643</v>
+        <v>1646</v>
       </c>
       <c r="AA150" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="151" spans="1:27">
       <c r="A151">
         <v>10478</v>
       </c>
       <c r="B151" t="s">
-        <v>1644</v>
+        <v>1647</v>
       </c>
       <c r="C151" t="s">
-        <v>1645</v>
+        <v>1648</v>
       </c>
       <c r="D151" t="s">
         <v>220</v>
       </c>
       <c r="E151" t="s">
-        <v>1646</v>
+        <v>1649</v>
       </c>
       <c r="G151" t="s">
         <v>61</v>
       </c>
       <c r="L151" t="s">
-        <v>1234</v>
+        <v>1237</v>
       </c>
       <c r="M151" t="s">
-        <v>1235</v>
+        <v>1238</v>
       </c>
       <c r="N151" t="s">
         <v>63</v>
       </c>
       <c r="O151" t="s">
-        <v>1647</v>
+        <v>1650</v>
       </c>
       <c r="P151" t="s">
-        <v>1648</v>
+        <v>1651</v>
       </c>
       <c r="Q151" t="s">
-        <v>1649</v>
+        <v>1652</v>
       </c>
       <c r="S151" t="s">
-        <v>1650</v>
+        <v>1653</v>
       </c>
       <c r="T151" t="s">
-        <v>1651</v>
+        <v>1654</v>
       </c>
       <c r="U151" t="s">
         <v>39</v>
       </c>
       <c r="V151" t="s">
-        <v>1652</v>
+        <v>1655</v>
       </c>
       <c r="W151" t="s">
-        <v>1653</v>
+        <v>1656</v>
       </c>
       <c r="Y151" t="s">
-        <v>1654</v>
+        <v>1657</v>
       </c>
       <c r="AA151" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="152" spans="1:27">
       <c r="A152">
         <v>10479</v>
       </c>
       <c r="B152" t="s">
-        <v>1110</v>
+        <v>1113</v>
       </c>
       <c r="C152" t="s">
-        <v>1655</v>
+        <v>1658</v>
       </c>
       <c r="D152" t="s">
         <v>326</v>
       </c>
       <c r="E152" t="s">
-        <v>1656</v>
+        <v>1659</v>
       </c>
       <c r="G152" t="s">
         <v>61</v>
       </c>
       <c r="H152" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="I152" t="s">
-        <v>1657</v>
+        <v>1660</v>
       </c>
       <c r="K152" t="s">
         <v>61</v>
       </c>
       <c r="L152" t="s">
         <v>31</v>
       </c>
       <c r="M152" t="s">
         <v>62</v>
       </c>
       <c r="N152" t="s">
         <v>63</v>
       </c>
       <c r="O152" t="s">
-        <v>1658</v>
+        <v>1661</v>
       </c>
       <c r="P152" t="s">
-        <v>1659</v>
+        <v>1662</v>
       </c>
       <c r="Q152" t="s">
-        <v>1660</v>
+        <v>1663</v>
       </c>
       <c r="R152" t="s">
-        <v>1661</v>
+        <v>1664</v>
       </c>
       <c r="S152" t="s">
-        <v>1662</v>
+        <v>1665</v>
       </c>
       <c r="T152" t="s">
-        <v>1663</v>
+        <v>1666</v>
       </c>
       <c r="U152" t="s">
         <v>39</v>
       </c>
       <c r="V152" t="s">
-        <v>1664</v>
+        <v>1667</v>
       </c>
       <c r="W152" t="s">
-        <v>1665</v>
+        <v>1668</v>
       </c>
       <c r="Y152" t="s">
-        <v>1666</v>
+        <v>1669</v>
       </c>
       <c r="AA152" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="153" spans="1:27">
       <c r="A153">
         <v>10480</v>
       </c>
       <c r="B153" t="s">
-        <v>1667</v>
+        <v>1670</v>
       </c>
       <c r="C153" t="s">
-        <v>1668</v>
+        <v>1671</v>
       </c>
       <c r="D153" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="E153" t="s">
-        <v>1669</v>
+        <v>1672</v>
       </c>
       <c r="G153" t="s">
         <v>61</v>
       </c>
       <c r="H153" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="I153" t="s">
-        <v>1670</v>
+        <v>1673</v>
       </c>
       <c r="K153" t="s">
         <v>61</v>
       </c>
       <c r="L153" t="s">
         <v>31</v>
       </c>
       <c r="M153" t="s">
         <v>62</v>
       </c>
       <c r="N153" t="s">
         <v>63</v>
       </c>
       <c r="O153" t="s">
-        <v>1671</v>
+        <v>1674</v>
       </c>
       <c r="P153" t="s">
-        <v>1672</v>
+        <v>1675</v>
       </c>
       <c r="Q153" t="s">
-        <v>1673</v>
+        <v>1676</v>
       </c>
       <c r="R153" t="s">
-        <v>1674</v>
+        <v>1677</v>
       </c>
       <c r="S153" t="s">
-        <v>1675</v>
+        <v>1678</v>
       </c>
       <c r="T153" t="s">
-        <v>1676</v>
+        <v>1679</v>
       </c>
       <c r="U153" t="s">
         <v>213</v>
       </c>
       <c r="V153" t="s">
-        <v>1677</v>
+        <v>1680</v>
       </c>
       <c r="W153" t="s">
-        <v>1678</v>
+        <v>1681</v>
       </c>
       <c r="Y153" t="s">
-        <v>1679</v>
+        <v>1682</v>
       </c>
       <c r="AA153" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="154" spans="1:27">
       <c r="A154">
         <v>10481</v>
       </c>
       <c r="B154" t="s">
-        <v>1680</v>
+        <v>1683</v>
       </c>
       <c r="C154" t="s">
-        <v>1681</v>
+        <v>1684</v>
       </c>
       <c r="D154" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="E154" t="s">
-        <v>1682</v>
+        <v>1685</v>
       </c>
       <c r="G154" t="s">
         <v>61</v>
       </c>
       <c r="L154" t="s">
         <v>31</v>
       </c>
       <c r="M154" t="s">
         <v>62</v>
       </c>
       <c r="N154" t="s">
         <v>63</v>
       </c>
       <c r="O154" t="s">
-        <v>1683</v>
+        <v>1686</v>
       </c>
       <c r="P154" t="s">
-        <v>1684</v>
+        <v>1687</v>
       </c>
       <c r="Q154" t="s">
-        <v>1685</v>
+        <v>1688</v>
       </c>
       <c r="S154" t="s">
-        <v>1686</v>
+        <v>1689</v>
       </c>
       <c r="T154" t="s">
-        <v>1687</v>
+        <v>1690</v>
       </c>
       <c r="U154" t="s">
         <v>39</v>
       </c>
       <c r="V154" t="s">
-        <v>1688</v>
+        <v>1691</v>
       </c>
       <c r="W154" t="s">
-        <v>1689</v>
+        <v>1692</v>
       </c>
       <c r="Y154" t="s">
-        <v>1690</v>
+        <v>1693</v>
       </c>
       <c r="AA154" t="s">
-        <v>1691</v>
+        <v>1694</v>
       </c>
     </row>
     <row r="155" spans="1:27">
       <c r="A155">
         <v>10482</v>
       </c>
       <c r="B155" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="C155" t="s">
-        <v>1692</v>
+        <v>1695</v>
       </c>
       <c r="D155" t="s">
         <v>242</v>
       </c>
       <c r="E155" t="s">
-        <v>1693</v>
+        <v>1696</v>
       </c>
       <c r="G155" t="s">
         <v>61</v>
       </c>
       <c r="L155" t="s">
         <v>31</v>
       </c>
       <c r="M155" t="s">
         <v>62</v>
       </c>
       <c r="N155" t="s">
         <v>63</v>
       </c>
       <c r="O155" t="s">
-        <v>1694</v>
+        <v>1697</v>
       </c>
       <c r="P155" t="s">
-        <v>1695</v>
+        <v>1698</v>
       </c>
       <c r="Q155" t="s">
-        <v>1696</v>
+        <v>1699</v>
       </c>
       <c r="S155" t="s">
-        <v>1697</v>
+        <v>1700</v>
       </c>
       <c r="T155" t="s">
-        <v>1698</v>
+        <v>1701</v>
       </c>
       <c r="U155" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="V155" t="s">
-        <v>1138</v>
+        <v>1141</v>
       </c>
       <c r="W155" t="s">
-        <v>1139</v>
+        <v>1142</v>
       </c>
       <c r="Y155" t="s">
-        <v>1699</v>
+        <v>1702</v>
       </c>
       <c r="AA155" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
     </row>
     <row r="156" spans="1:27">
       <c r="A156">
         <v>10483</v>
       </c>
       <c r="B156" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="C156" t="s">
-        <v>1700</v>
+        <v>1703</v>
       </c>
       <c r="D156" t="s">
         <v>242</v>
       </c>
       <c r="E156" t="s">
-        <v>1701</v>
+        <v>1704</v>
       </c>
       <c r="G156" t="s">
         <v>61</v>
       </c>
       <c r="H156" t="s">
         <v>242</v>
       </c>
       <c r="I156" t="s">
-        <v>1702</v>
+        <v>1705</v>
       </c>
       <c r="L156" t="s">
         <v>31</v>
       </c>
       <c r="M156" t="s">
         <v>62</v>
       </c>
       <c r="N156" t="s">
         <v>63</v>
       </c>
       <c r="O156" t="s">
-        <v>1703</v>
+        <v>1706</v>
       </c>
       <c r="P156" t="s">
-        <v>1704</v>
+        <v>1707</v>
       </c>
       <c r="Q156" t="s">
-        <v>1705</v>
+        <v>1708</v>
       </c>
       <c r="R156" t="s">
-        <v>1706</v>
+        <v>1709</v>
       </c>
       <c r="S156" t="s">
-        <v>1707</v>
+        <v>1710</v>
       </c>
       <c r="T156" t="s">
-        <v>1708</v>
+        <v>1711</v>
       </c>
       <c r="U156" t="s">
         <v>39</v>
       </c>
       <c r="V156" t="s">
         <v>298</v>
       </c>
       <c r="W156" t="s">
-        <v>1709</v>
+        <v>1712</v>
       </c>
       <c r="Y156" t="s">
-        <v>1710</v>
+        <v>1713</v>
       </c>
       <c r="AA156" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
     </row>
     <row r="157" spans="1:27">
       <c r="A157">
         <v>10484</v>
       </c>
       <c r="B157" t="s">
         <v>349</v>
       </c>
       <c r="C157" t="s">
-        <v>1711</v>
+        <v>1714</v>
       </c>
       <c r="D157" t="s">
         <v>326</v>
       </c>
       <c r="E157" t="s">
-        <v>1712</v>
+        <v>1715</v>
       </c>
       <c r="G157" t="s">
         <v>61</v>
       </c>
       <c r="L157" t="s">
         <v>31</v>
       </c>
       <c r="M157" t="s">
         <v>62</v>
       </c>
       <c r="N157" t="s">
         <v>63</v>
       </c>
       <c r="O157" t="s">
-        <v>1713</v>
+        <v>1716</v>
       </c>
       <c r="P157" t="s">
-        <v>1714</v>
+        <v>1717</v>
       </c>
       <c r="Q157" t="s">
-        <v>1715</v>
+        <v>1718</v>
       </c>
       <c r="S157" t="s">
-        <v>1716</v>
+        <v>1719</v>
       </c>
       <c r="T157" t="s">
-        <v>1717</v>
+        <v>1720</v>
       </c>
       <c r="U157" t="s">
         <v>39</v>
       </c>
       <c r="V157" t="s">
         <v>69</v>
       </c>
       <c r="W157" t="s">
         <v>70</v>
       </c>
       <c r="Y157" t="s">
-        <v>1718</v>
+        <v>1721</v>
       </c>
       <c r="AA157" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="158" spans="1:27">
       <c r="A158">
         <v>10485</v>
       </c>
       <c r="B158" t="s">
-        <v>1719</v>
+        <v>1722</v>
       </c>
       <c r="C158" t="s">
-        <v>1720</v>
+        <v>1723</v>
       </c>
       <c r="D158" t="s">
         <v>29</v>
       </c>
       <c r="E158" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="G158" t="s">
         <v>61</v>
       </c>
       <c r="L158" t="s">
         <v>31</v>
       </c>
       <c r="M158" t="s">
         <v>62</v>
       </c>
       <c r="N158" t="s">
         <v>63</v>
       </c>
       <c r="O158" t="s">
-        <v>1721</v>
+        <v>1724</v>
       </c>
       <c r="P158" t="s">
-        <v>1722</v>
+        <v>1725</v>
       </c>
       <c r="Q158" t="s">
-        <v>1723</v>
+        <v>1726</v>
       </c>
       <c r="S158" t="s">
-        <v>1724</v>
+        <v>1727</v>
       </c>
       <c r="T158" t="s">
-        <v>1725</v>
+        <v>1728</v>
       </c>
       <c r="U158" t="s">
         <v>39</v>
       </c>
       <c r="V158" t="s">
-        <v>1726</v>
+        <v>1729</v>
       </c>
       <c r="W158" t="s">
-        <v>1727</v>
+        <v>1730</v>
       </c>
       <c r="Y158" t="s">
-        <v>1728</v>
+        <v>1731</v>
       </c>
       <c r="AA158" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
     </row>
     <row r="159" spans="1:27">
       <c r="A159">
         <v>10486</v>
       </c>
       <c r="B159" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="C159" t="s">
-        <v>1729</v>
+        <v>1732</v>
       </c>
       <c r="D159" t="s">
         <v>46</v>
       </c>
       <c r="E159" t="s">
-        <v>1730</v>
+        <v>1733</v>
       </c>
       <c r="G159" t="s">
         <v>61</v>
       </c>
       <c r="L159" t="s">
         <v>31</v>
       </c>
       <c r="M159" t="s">
         <v>62</v>
       </c>
       <c r="N159" t="s">
         <v>63</v>
       </c>
       <c r="O159" t="s">
-        <v>1731</v>
+        <v>1734</v>
       </c>
       <c r="P159" t="s">
-        <v>1732</v>
+        <v>1735</v>
       </c>
       <c r="S159" t="s">
-        <v>1733</v>
+        <v>1736</v>
       </c>
       <c r="T159" t="s">
-        <v>1734</v>
+        <v>1737</v>
       </c>
       <c r="U159" t="s">
         <v>213</v>
       </c>
       <c r="V159" t="s">
-        <v>1735</v>
+        <v>1738</v>
       </c>
       <c r="X159" t="s">
-        <v>1736</v>
+        <v>1739</v>
       </c>
       <c r="Y159" t="s">
-        <v>1737</v>
+        <v>1740</v>
       </c>
       <c r="Z159" t="s">
         <v>323</v>
       </c>
       <c r="AA159" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="160" spans="1:27">
       <c r="A160">
         <v>10487</v>
       </c>
       <c r="B160" t="s">
-        <v>1738</v>
+        <v>1741</v>
       </c>
       <c r="C160" t="s">
-        <v>1739</v>
+        <v>1742</v>
       </c>
       <c r="D160" t="s">
         <v>29</v>
       </c>
       <c r="E160" t="s">
-        <v>1740</v>
+        <v>1743</v>
       </c>
       <c r="G160" t="s">
         <v>61</v>
       </c>
       <c r="L160" t="s">
         <v>31</v>
       </c>
       <c r="M160" t="s">
         <v>62</v>
       </c>
       <c r="N160" t="s">
         <v>63</v>
       </c>
       <c r="O160" t="s">
-        <v>1741</v>
+        <v>1744</v>
       </c>
       <c r="P160" t="s">
-        <v>1742</v>
+        <v>1745</v>
       </c>
       <c r="Q160" t="s">
-        <v>1743</v>
+        <v>1746</v>
       </c>
       <c r="S160" t="s">
-        <v>1744</v>
+        <v>1747</v>
       </c>
       <c r="T160" t="s">
-        <v>1745</v>
+        <v>1748</v>
       </c>
       <c r="U160" t="s">
         <v>39</v>
       </c>
       <c r="V160" t="s">
-        <v>1746</v>
+        <v>1749</v>
       </c>
       <c r="W160" t="s">
-        <v>1747</v>
+        <v>1750</v>
       </c>
       <c r="Y160" t="s">
-        <v>1748</v>
+        <v>1751</v>
       </c>
       <c r="AA160" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
     </row>
     <row r="161" spans="1:27">
       <c r="A161">
         <v>10488</v>
       </c>
       <c r="B161" t="s">
-        <v>1749</v>
+        <v>1752</v>
       </c>
       <c r="C161" t="s">
-        <v>1750</v>
+        <v>1753</v>
       </c>
       <c r="D161" t="s">
         <v>276</v>
       </c>
       <c r="E161" t="s">
-        <v>1751</v>
+        <v>1754</v>
       </c>
       <c r="G161" t="s">
         <v>61</v>
       </c>
       <c r="L161" t="s">
         <v>31</v>
       </c>
       <c r="M161" t="s">
         <v>62</v>
       </c>
       <c r="N161" t="s">
         <v>63</v>
       </c>
       <c r="O161" t="s">
-        <v>1752</v>
+        <v>1755</v>
       </c>
       <c r="P161" t="s">
-        <v>1753</v>
+        <v>1756</v>
       </c>
       <c r="Q161" t="s">
-        <v>1754</v>
+        <v>1757</v>
       </c>
       <c r="S161" t="s">
-        <v>1755</v>
+        <v>1758</v>
       </c>
       <c r="T161" t="s">
-        <v>1756</v>
+        <v>1759</v>
       </c>
       <c r="U161" t="s">
         <v>39</v>
       </c>
       <c r="V161" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="W161" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="Y161" t="s">
-        <v>1757</v>
+        <v>1760</v>
       </c>
       <c r="AA161" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="162" spans="1:27">
       <c r="A162">
         <v>10489</v>
       </c>
       <c r="B162" t="s">
-        <v>1758</v>
+        <v>1761</v>
       </c>
       <c r="C162" t="s">
-        <v>1759</v>
+        <v>1762</v>
       </c>
       <c r="D162" t="s">
         <v>29</v>
       </c>
       <c r="E162" t="s">
-        <v>1760</v>
+        <v>1763</v>
       </c>
       <c r="G162" t="s">
         <v>61</v>
       </c>
       <c r="L162" t="s">
         <v>31</v>
       </c>
       <c r="M162" t="s">
         <v>62</v>
       </c>
       <c r="N162" t="s">
         <v>63</v>
       </c>
       <c r="O162" t="s">
-        <v>1761</v>
+        <v>1764</v>
       </c>
       <c r="P162" t="s">
-        <v>1762</v>
+        <v>1765</v>
       </c>
       <c r="Q162" t="s">
-        <v>1763</v>
+        <v>1766</v>
       </c>
       <c r="S162" t="s">
-        <v>1764</v>
+        <v>1767</v>
       </c>
       <c r="T162" t="s">
-        <v>1765</v>
+        <v>1768</v>
       </c>
       <c r="U162" t="s">
         <v>192</v>
       </c>
       <c r="V162" t="s">
         <v>69</v>
       </c>
       <c r="W162" t="s">
         <v>70</v>
       </c>
       <c r="Y162" t="s">
-        <v>1766</v>
+        <v>1769</v>
       </c>
       <c r="AA162" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
     </row>
     <row r="163" spans="1:27">
       <c r="A163">
         <v>10490</v>
       </c>
       <c r="B163" t="s">
         <v>145</v>
       </c>
       <c r="C163" t="s">
-        <v>1767</v>
+        <v>1770</v>
       </c>
       <c r="D163" t="s">
         <v>242</v>
       </c>
       <c r="E163" t="s">
-        <v>1768</v>
+        <v>1771</v>
       </c>
       <c r="G163" t="s">
         <v>61</v>
       </c>
       <c r="L163" t="s">
         <v>31</v>
       </c>
       <c r="M163" t="s">
         <v>62</v>
       </c>
       <c r="N163" t="s">
         <v>63</v>
       </c>
       <c r="O163" t="s">
-        <v>1769</v>
+        <v>1772</v>
       </c>
       <c r="P163" t="s">
-        <v>1770</v>
+        <v>1773</v>
       </c>
       <c r="Q163" t="s">
-        <v>1771</v>
+        <v>1774</v>
       </c>
       <c r="S163" t="s">
-        <v>1772</v>
+        <v>1775</v>
       </c>
       <c r="T163" t="s">
-        <v>1773</v>
+        <v>1776</v>
       </c>
       <c r="V163" t="s">
         <v>69</v>
       </c>
       <c r="W163" t="s">
         <v>70</v>
       </c>
       <c r="Y163" t="s">
-        <v>1774</v>
+        <v>1777</v>
       </c>
       <c r="AA163" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="164" spans="1:27">
       <c r="A164">
         <v>10491</v>
       </c>
       <c r="B164" t="s">
-        <v>1775</v>
+        <v>1778</v>
       </c>
       <c r="C164" t="s">
-        <v>1776</v>
+        <v>1779</v>
       </c>
       <c r="D164" t="s">
         <v>184</v>
       </c>
       <c r="E164" t="s">
-        <v>1777</v>
+        <v>1780</v>
       </c>
       <c r="G164" t="s">
         <v>61</v>
       </c>
       <c r="L164" t="s">
         <v>31</v>
       </c>
       <c r="M164" t="s">
         <v>62</v>
       </c>
       <c r="N164" t="s">
         <v>63</v>
       </c>
       <c r="O164" t="s">
-        <v>1778</v>
+        <v>1781</v>
       </c>
       <c r="P164" t="s">
-        <v>1779</v>
+        <v>1782</v>
       </c>
       <c r="Q164" t="s">
-        <v>1780</v>
+        <v>1783</v>
       </c>
       <c r="S164" t="s">
-        <v>1781</v>
+        <v>1784</v>
       </c>
       <c r="T164" t="s">
-        <v>1782</v>
+        <v>1785</v>
       </c>
       <c r="U164" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="V164" t="s">
-        <v>1138</v>
+        <v>1141</v>
       </c>
       <c r="W164" t="s">
-        <v>1139</v>
+        <v>1142</v>
       </c>
       <c r="Y164" t="s">
-        <v>1783</v>
+        <v>1786</v>
       </c>
       <c r="AA164" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
     </row>
     <row r="165" spans="1:27">
       <c r="A165">
         <v>10492</v>
       </c>
       <c r="B165" t="s">
-        <v>1784</v>
+        <v>1787</v>
       </c>
       <c r="C165" t="s">
-        <v>1785</v>
+        <v>1788</v>
       </c>
       <c r="D165" t="s">
         <v>220</v>
       </c>
       <c r="E165" t="s">
-        <v>1786</v>
+        <v>1789</v>
       </c>
       <c r="G165" t="s">
         <v>61</v>
       </c>
       <c r="L165" t="s">
         <v>31</v>
       </c>
       <c r="M165" t="s">
         <v>62</v>
       </c>
       <c r="N165" t="s">
         <v>63</v>
       </c>
       <c r="O165" t="s">
-        <v>1787</v>
+        <v>1790</v>
       </c>
       <c r="P165" t="s">
-        <v>1788</v>
+        <v>1791</v>
       </c>
       <c r="Q165" t="s">
-        <v>1789</v>
+        <v>1792</v>
       </c>
       <c r="S165" t="s">
-        <v>1790</v>
+        <v>1793</v>
       </c>
       <c r="T165" t="s">
-        <v>1791</v>
+        <v>1794</v>
       </c>
       <c r="U165" t="s">
         <v>192</v>
       </c>
       <c r="V165" t="s">
-        <v>1792</v>
+        <v>1795</v>
       </c>
       <c r="W165" t="s">
-        <v>1793</v>
+        <v>1796</v>
       </c>
       <c r="Y165" t="s">
-        <v>1794</v>
+        <v>1797</v>
       </c>
       <c r="AA165" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="166" spans="1:27">
       <c r="A166">
         <v>10493</v>
       </c>
       <c r="B166" t="s">
-        <v>1795</v>
+        <v>1798</v>
       </c>
       <c r="C166" t="s">
-        <v>1796</v>
+        <v>1799</v>
       </c>
       <c r="D166" t="s">
         <v>198</v>
       </c>
       <c r="E166" t="s">
-        <v>1797</v>
+        <v>1800</v>
       </c>
       <c r="G166" t="s">
         <v>61</v>
       </c>
       <c r="L166" t="s">
         <v>31</v>
       </c>
       <c r="M166" t="s">
         <v>62</v>
       </c>
       <c r="N166" t="s">
         <v>63</v>
       </c>
       <c r="O166" t="s">
-        <v>1798</v>
+        <v>1801</v>
       </c>
       <c r="P166" t="s">
-        <v>1799</v>
+        <v>1802</v>
       </c>
       <c r="Q166" t="s">
-        <v>1800</v>
+        <v>1803</v>
       </c>
       <c r="S166" t="s">
-        <v>1801</v>
+        <v>1804</v>
       </c>
       <c r="T166" t="s">
-        <v>1802</v>
+        <v>1805</v>
       </c>
       <c r="U166" t="s">
         <v>192</v>
       </c>
       <c r="V166" t="s">
-        <v>1803</v>
+        <v>1806</v>
       </c>
       <c r="W166" t="s">
-        <v>1804</v>
+        <v>1807</v>
       </c>
       <c r="Y166" t="s">
-        <v>1805</v>
+        <v>1808</v>
       </c>
       <c r="AA166" t="s">
-        <v>1806</v>
+        <v>1809</v>
       </c>
     </row>
     <row r="167" spans="1:27">
       <c r="A167">
         <v>10494</v>
       </c>
       <c r="B167" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="C167" t="s">
-        <v>1807</v>
+        <v>1810</v>
       </c>
       <c r="D167" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="E167" t="s">
-        <v>1808</v>
+        <v>1811</v>
       </c>
       <c r="G167" t="s">
         <v>61</v>
       </c>
       <c r="L167" t="s">
-        <v>1809</v>
+        <v>1812</v>
       </c>
       <c r="M167" t="s">
-        <v>1810</v>
+        <v>1813</v>
       </c>
       <c r="N167" t="s">
         <v>353</v>
       </c>
       <c r="O167" t="s">
-        <v>1811</v>
+        <v>1814</v>
       </c>
       <c r="P167" t="s">
-        <v>1812</v>
+        <v>1815</v>
       </c>
       <c r="Q167" t="s">
-        <v>1813</v>
+        <v>1816</v>
       </c>
       <c r="S167" t="s">
-        <v>1814</v>
+        <v>1817</v>
       </c>
       <c r="T167" t="s">
-        <v>1815</v>
+        <v>1818</v>
       </c>
       <c r="U167" t="s">
         <v>192</v>
       </c>
       <c r="V167" t="s">
-        <v>1816</v>
+        <v>1819</v>
       </c>
       <c r="W167" t="s">
-        <v>1817</v>
+        <v>1820</v>
       </c>
       <c r="Y167" t="s">
-        <v>1818</v>
+        <v>1821</v>
       </c>
       <c r="AA167" t="s">
-        <v>1819</v>
+        <v>1822</v>
       </c>
     </row>
     <row r="168" spans="1:27">
       <c r="A168">
         <v>10495</v>
       </c>
       <c r="B168" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
       <c r="C168" t="s">
-        <v>1820</v>
+        <v>1823</v>
       </c>
       <c r="D168" t="s">
         <v>184</v>
       </c>
       <c r="E168" t="s">
-        <v>1821</v>
+        <v>1824</v>
       </c>
       <c r="G168" t="s">
         <v>61</v>
       </c>
       <c r="L168" t="s">
         <v>31</v>
       </c>
       <c r="M168" t="s">
         <v>62</v>
       </c>
       <c r="N168" t="s">
         <v>353</v>
       </c>
       <c r="O168" t="s">
-        <v>1822</v>
+        <v>1825</v>
       </c>
       <c r="P168" t="s">
-        <v>1823</v>
+        <v>1826</v>
       </c>
       <c r="Q168" t="s">
-        <v>1824</v>
+        <v>1827</v>
       </c>
       <c r="R168" t="s">
-        <v>1825</v>
+        <v>1828</v>
       </c>
       <c r="S168" t="s">
-        <v>1826</v>
+        <v>1829</v>
       </c>
       <c r="T168" t="s">
-        <v>1827</v>
+        <v>1830</v>
       </c>
       <c r="U168" t="s">
         <v>192</v>
       </c>
       <c r="V168" t="s">
         <v>132</v>
       </c>
       <c r="W168" t="s">
-        <v>1828</v>
+        <v>1831</v>
       </c>
       <c r="Y168" t="s">
-        <v>1829</v>
+        <v>1832</v>
       </c>
       <c r="AA168" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="169" spans="1:27">
       <c r="A169">
         <v>10496</v>
       </c>
       <c r="B169" t="s">
-        <v>1830</v>
+        <v>1833</v>
       </c>
       <c r="C169" t="s">
-        <v>1831</v>
+        <v>1834</v>
       </c>
       <c r="D169" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="E169" t="s">
-        <v>1832</v>
+        <v>1835</v>
       </c>
       <c r="G169" t="s">
         <v>61</v>
       </c>
       <c r="L169" t="s">
         <v>31</v>
       </c>
       <c r="M169" t="s">
         <v>62</v>
       </c>
       <c r="N169" t="s">
         <v>63</v>
       </c>
       <c r="O169" t="s">
-        <v>1833</v>
+        <v>1836</v>
       </c>
       <c r="P169" t="s">
-        <v>1834</v>
+        <v>1837</v>
       </c>
       <c r="Q169" t="s">
-        <v>1835</v>
+        <v>1838</v>
       </c>
       <c r="S169" t="s">
-        <v>1836</v>
+        <v>1839</v>
       </c>
       <c r="T169" t="s">
-        <v>1837</v>
+        <v>1840</v>
       </c>
       <c r="U169" t="s">
         <v>192</v>
       </c>
       <c r="V169" t="s">
         <v>69</v>
       </c>
       <c r="W169" t="s">
         <v>70</v>
       </c>
       <c r="Y169" t="s">
-        <v>1838</v>
+        <v>1841</v>
       </c>
       <c r="Z169" t="s">
-        <v>1839</v>
+        <v>1842</v>
       </c>
       <c r="AA169" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="170" spans="1:27">
       <c r="A170">
         <v>10497</v>
       </c>
       <c r="B170" t="s">
-        <v>1141</v>
+        <v>1144</v>
       </c>
       <c r="C170" t="s">
-        <v>1840</v>
+        <v>1843</v>
       </c>
       <c r="D170" t="s">
         <v>336</v>
       </c>
       <c r="E170" t="s">
-        <v>1841</v>
+        <v>1844</v>
       </c>
       <c r="G170" t="s">
         <v>61</v>
       </c>
       <c r="L170" t="s">
         <v>31</v>
       </c>
       <c r="M170" t="s">
         <v>62</v>
       </c>
       <c r="N170" t="s">
         <v>63</v>
       </c>
       <c r="O170" t="s">
-        <v>1842</v>
+        <v>1845</v>
       </c>
       <c r="P170" t="s">
-        <v>1843</v>
+        <v>1846</v>
       </c>
       <c r="Q170" t="s">
-        <v>1844</v>
+        <v>1847</v>
       </c>
       <c r="S170" t="s">
-        <v>1845</v>
+        <v>1848</v>
       </c>
       <c r="T170" t="s">
-        <v>1846</v>
+        <v>1849</v>
       </c>
       <c r="U170" t="s">
         <v>39</v>
       </c>
       <c r="V170" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="W170" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="Y170" t="s">
-        <v>1847</v>
+        <v>1850</v>
       </c>
       <c r="AA170" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="171" spans="1:27">
       <c r="A171">
         <v>11033</v>
       </c>
       <c r="B171" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="C171" t="s">
-        <v>1848</v>
+        <v>1851</v>
       </c>
       <c r="D171" t="s">
         <v>276</v>
       </c>
       <c r="E171" t="s">
-        <v>1849</v>
+        <v>1852</v>
       </c>
       <c r="G171" t="s">
         <v>61</v>
       </c>
       <c r="L171" t="s">
         <v>125</v>
       </c>
       <c r="M171" t="s">
         <v>125</v>
       </c>
       <c r="N171" t="s">
         <v>125</v>
       </c>
       <c r="O171" t="s">
-        <v>1850</v>
+        <v>1853</v>
       </c>
       <c r="Q171" t="s">
-        <v>1851</v>
+        <v>1854</v>
       </c>
       <c r="V171" t="s">
-        <v>1852</v>
+        <v>1855</v>
       </c>
       <c r="W171" t="s">
-        <v>1852</v>
+        <v>1855</v>
       </c>
       <c r="AA171" t="s">
-        <v>1853</v>
+        <v>1856</v>
       </c>
     </row>
     <row r="172" spans="1:27">
       <c r="A172">
         <v>11087</v>
       </c>
       <c r="B172" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="C172" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="D172" t="s">
         <v>276</v>
       </c>
       <c r="E172" t="s">
-        <v>1854</v>
+        <v>1857</v>
       </c>
       <c r="G172" t="s">
         <v>61</v>
       </c>
       <c r="L172" t="s">
         <v>125</v>
       </c>
       <c r="M172" t="s">
         <v>125</v>
       </c>
       <c r="N172" t="s">
         <v>125</v>
       </c>
       <c r="O172" t="s">
-        <v>1855</v>
+        <v>1858</v>
       </c>
       <c r="P172" t="s">
-        <v>1856</v>
+        <v>1859</v>
       </c>
       <c r="Q172" t="s">
-        <v>1857</v>
+        <v>1860</v>
       </c>
       <c r="AA172" t="s">
-        <v>1858</v>
+        <v>1861</v>
       </c>
     </row>
     <row r="173" spans="1:27">
       <c r="A173">
         <v>11096</v>
       </c>
       <c r="B173" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="C173" t="s">
-        <v>1859</v>
+        <v>1862</v>
       </c>
       <c r="D173" t="s">
         <v>136</v>
       </c>
       <c r="E173" t="s">
-        <v>1860</v>
+        <v>1863</v>
       </c>
       <c r="G173" t="s">
         <v>61</v>
       </c>
       <c r="L173" t="s">
         <v>31</v>
       </c>
       <c r="M173" t="s">
         <v>62</v>
       </c>
       <c r="N173" t="s">
         <v>353</v>
       </c>
       <c r="O173" t="s">
-        <v>1861</v>
+        <v>1864</v>
       </c>
       <c r="P173" t="s">
-        <v>1862</v>
+        <v>1865</v>
       </c>
       <c r="Q173" t="s">
-        <v>1863</v>
+        <v>1866</v>
       </c>
       <c r="S173" t="s">
-        <v>1864</v>
+        <v>1867</v>
       </c>
       <c r="T173" t="s">
-        <v>1865</v>
+        <v>1868</v>
       </c>
       <c r="U173" t="s">
-        <v>1866</v>
+        <v>1869</v>
       </c>
       <c r="V173" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="W173" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="Y173" t="s">
-        <v>1867</v>
+        <v>1870</v>
       </c>
       <c r="AA173" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="174" spans="1:27">
       <c r="A174">
         <v>11097</v>
       </c>
       <c r="B174" t="s">
         <v>44</v>
       </c>
       <c r="C174" t="s">
-        <v>1868</v>
+        <v>1871</v>
       </c>
       <c r="D174" t="s">
         <v>46</v>
       </c>
       <c r="E174" t="s">
-        <v>1869</v>
+        <v>1872</v>
       </c>
       <c r="G174" t="s">
         <v>61</v>
       </c>
       <c r="L174" t="s">
         <v>31</v>
       </c>
       <c r="M174" t="s">
         <v>62</v>
       </c>
       <c r="N174" t="s">
         <v>353</v>
       </c>
       <c r="O174" t="s">
-        <v>1870</v>
+        <v>1873</v>
       </c>
       <c r="P174" t="s">
-        <v>1871</v>
+        <v>1874</v>
       </c>
       <c r="S174" t="s">
-        <v>1872</v>
+        <v>1875</v>
       </c>
       <c r="T174" t="s">
-        <v>1873</v>
+        <v>1876</v>
       </c>
       <c r="U174" t="s">
-        <v>1874</v>
+        <v>1877</v>
       </c>
       <c r="X174" t="s">
-        <v>1875</v>
+        <v>1878</v>
       </c>
       <c r="Y174" t="s">
-        <v>1876</v>
+        <v>1879</v>
       </c>
       <c r="Z174" t="s">
         <v>323</v>
       </c>
       <c r="AA174" t="s">
-        <v>1858</v>
+        <v>1861</v>
       </c>
     </row>
     <row r="175" spans="1:27">
       <c r="A175">
         <v>11165</v>
       </c>
       <c r="B175" t="s">
-        <v>1877</v>
+        <v>1880</v>
       </c>
       <c r="C175" t="s">
-        <v>1878</v>
+        <v>1881</v>
       </c>
       <c r="D175" t="s">
-        <v>1879</v>
+        <v>1882</v>
       </c>
       <c r="E175" t="s">
-        <v>1880</v>
+        <v>1883</v>
       </c>
       <c r="G175" t="s">
         <v>124</v>
       </c>
       <c r="L175" t="s">
         <v>125</v>
       </c>
       <c r="M175" t="s">
         <v>125</v>
       </c>
       <c r="N175" t="s">
         <v>125</v>
       </c>
       <c r="T175" t="s">
-        <v>1881</v>
+        <v>1884</v>
       </c>
       <c r="AA175" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="176" spans="1:27">
       <c r="A176">
         <v>11166</v>
       </c>
       <c r="B176" t="s">
         <v>44</v>
       </c>
       <c r="C176" t="s">
-        <v>1882</v>
+        <v>1885</v>
       </c>
       <c r="D176" t="s">
+        <v>1886</v>
+      </c>
+      <c r="E176" t="s">
         <v>1883</v>
-      </c>
-[...1 lines deleted...]
-        <v>1880</v>
       </c>
       <c r="G176" t="s">
         <v>124</v>
       </c>
       <c r="L176" t="s">
         <v>125</v>
       </c>
       <c r="M176" t="s">
         <v>125</v>
       </c>
       <c r="N176" t="s">
         <v>125</v>
       </c>
       <c r="AA176" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="177" spans="1:27">
       <c r="A177">
         <v>11167</v>
       </c>
       <c r="B177" t="s">
-        <v>1884</v>
+        <v>1887</v>
       </c>
       <c r="C177" t="s">
-        <v>1885</v>
+        <v>1888</v>
       </c>
       <c r="D177" t="s">
-        <v>1886</v>
+        <v>1889</v>
       </c>
       <c r="E177" t="s">
-        <v>1880</v>
+        <v>1883</v>
       </c>
       <c r="G177" t="s">
         <v>124</v>
       </c>
       <c r="L177" t="s">
         <v>125</v>
       </c>
       <c r="M177" t="s">
         <v>125</v>
       </c>
       <c r="N177" t="s">
         <v>125</v>
       </c>
       <c r="AA177" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="178" spans="1:27">
       <c r="A178">
         <v>11187</v>
       </c>
       <c r="B178" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="C178" t="s">
-        <v>1887</v>
+        <v>1890</v>
       </c>
       <c r="D178" t="s">
         <v>252</v>
       </c>
       <c r="E178" t="s">
-        <v>1888</v>
+        <v>1891</v>
       </c>
       <c r="G178" t="s">
         <v>61</v>
       </c>
       <c r="H178" t="s">
         <v>207</v>
       </c>
       <c r="I178" t="s">
-        <v>1889</v>
+        <v>1892</v>
       </c>
       <c r="K178" t="s">
         <v>61</v>
       </c>
       <c r="L178" t="s">
         <v>31</v>
       </c>
       <c r="M178" t="s">
         <v>62</v>
       </c>
       <c r="N178" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="O178" t="s">
-        <v>1890</v>
+        <v>1893</v>
       </c>
       <c r="P178" t="s">
-        <v>1891</v>
+        <v>1894</v>
       </c>
       <c r="Q178" t="s">
-        <v>1892</v>
+        <v>1895</v>
       </c>
       <c r="R178" t="s">
-        <v>1893</v>
+        <v>1896</v>
       </c>
       <c r="S178" t="s">
-        <v>1894</v>
+        <v>1897</v>
       </c>
       <c r="T178" t="s">
-        <v>1895</v>
+        <v>1898</v>
       </c>
       <c r="V178" t="s">
-        <v>1896</v>
+        <v>1899</v>
       </c>
       <c r="W178" t="s">
-        <v>1897</v>
+        <v>1900</v>
       </c>
       <c r="Y178" t="s">
-        <v>1898</v>
+        <v>1901</v>
       </c>
       <c r="AA178" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
     </row>
     <row r="179" spans="1:27">
       <c r="A179">
         <v>11776</v>
       </c>
       <c r="B179" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="C179" t="s">
-        <v>1899</v>
+        <v>1902</v>
       </c>
       <c r="D179" t="s">
         <v>263</v>
       </c>
       <c r="E179" t="s">
-        <v>1221</v>
+        <v>1224</v>
       </c>
       <c r="F179" t="s">
-        <v>1900</v>
+        <v>1903</v>
       </c>
       <c r="G179" t="s">
         <v>61</v>
       </c>
       <c r="L179" t="s">
         <v>31</v>
       </c>
       <c r="M179" t="s">
         <v>302</v>
       </c>
       <c r="N179" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="O179" t="s">
-        <v>1901</v>
+        <v>1904</v>
       </c>
       <c r="P179" t="s">
-        <v>1902</v>
+        <v>1905</v>
       </c>
       <c r="S179" t="s">
-        <v>1903</v>
+        <v>1906</v>
       </c>
       <c r="T179" t="s">
-        <v>1904</v>
+        <v>1907</v>
       </c>
       <c r="U179" t="s">
-        <v>1227</v>
+        <v>1230</v>
       </c>
       <c r="V179" t="s">
-        <v>1905</v>
+        <v>1908</v>
       </c>
       <c r="W179" t="s">
-        <v>1906</v>
+        <v>1909</v>
       </c>
       <c r="Y179" t="s">
-        <v>1907</v>
+        <v>1910</v>
       </c>
       <c r="AA179" t="s">
-        <v>1908</v>
+        <v>1911</v>
       </c>
     </row>
     <row r="180" spans="1:27">
       <c r="A180">
         <v>11781</v>
       </c>
       <c r="B180" t="s">
-        <v>1381</v>
+        <v>1384</v>
       </c>
       <c r="C180" t="s">
-        <v>1909</v>
+        <v>1912</v>
       </c>
       <c r="D180" t="s">
         <v>207</v>
       </c>
       <c r="E180" t="s">
-        <v>1102</v>
+        <v>1105</v>
       </c>
       <c r="F180" t="s">
-        <v>1910</v>
+        <v>1913</v>
       </c>
       <c r="G180" t="s">
         <v>61</v>
       </c>
       <c r="L180" t="s">
         <v>31</v>
       </c>
       <c r="M180" t="s">
-        <v>1911</v>
+        <v>1914</v>
       </c>
       <c r="N180" t="s">
         <v>353</v>
       </c>
       <c r="O180" t="s">
-        <v>1912</v>
+        <v>1915</v>
       </c>
       <c r="P180" t="s">
-        <v>1913</v>
+        <v>1916</v>
       </c>
       <c r="Q180" t="s">
-        <v>1914</v>
+        <v>1917</v>
       </c>
       <c r="S180" t="s">
-        <v>1915</v>
+        <v>1918</v>
       </c>
       <c r="T180" t="s">
-        <v>1916</v>
+        <v>1919</v>
       </c>
       <c r="U180" t="s">
-        <v>1866</v>
+        <v>1869</v>
       </c>
       <c r="V180" t="s">
-        <v>1917</v>
+        <v>1920</v>
       </c>
       <c r="W180" t="s">
-        <v>1918</v>
+        <v>1921</v>
       </c>
       <c r="Y180" t="s">
-        <v>1919</v>
+        <v>1922</v>
       </c>
       <c r="AA180" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="181" spans="1:27">
       <c r="A181">
         <v>11782</v>
       </c>
       <c r="B181" t="s">
-        <v>1920</v>
+        <v>1923</v>
       </c>
       <c r="C181" t="s">
-        <v>1921</v>
+        <v>1924</v>
       </c>
       <c r="D181" t="s">
         <v>207</v>
       </c>
       <c r="E181" t="s">
-        <v>1221</v>
+        <v>1224</v>
       </c>
       <c r="G181" t="s">
         <v>61</v>
       </c>
       <c r="L181" t="s">
         <v>31</v>
       </c>
       <c r="M181" t="s">
         <v>62</v>
       </c>
       <c r="N181" t="s">
         <v>353</v>
       </c>
       <c r="O181" t="s">
-        <v>1922</v>
+        <v>1925</v>
       </c>
       <c r="P181" t="s">
-        <v>1923</v>
+        <v>1926</v>
       </c>
       <c r="S181" t="s">
-        <v>1924</v>
+        <v>1927</v>
       </c>
       <c r="T181" t="s">
-        <v>1925</v>
+        <v>1928</v>
       </c>
       <c r="U181" t="s">
-        <v>1866</v>
+        <v>1869</v>
       </c>
       <c r="V181" t="s">
-        <v>1905</v>
+        <v>1908</v>
       </c>
       <c r="W181" t="s">
-        <v>1906</v>
+        <v>1909</v>
       </c>
       <c r="Y181" t="s">
-        <v>1926</v>
+        <v>1929</v>
       </c>
       <c r="AA181" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
     </row>
     <row r="182" spans="1:27">
       <c r="A182">
         <v>11783</v>
       </c>
       <c r="B182" t="s">
-        <v>1927</v>
+        <v>1930</v>
       </c>
       <c r="C182" t="s">
-        <v>1928</v>
+        <v>1931</v>
       </c>
       <c r="D182" t="s">
         <v>242</v>
       </c>
       <c r="E182" t="s">
-        <v>1929</v>
+        <v>1932</v>
       </c>
       <c r="G182" t="s">
         <v>61</v>
       </c>
       <c r="L182" t="s">
         <v>31</v>
       </c>
       <c r="M182" t="s">
         <v>62</v>
       </c>
       <c r="N182" t="s">
         <v>353</v>
       </c>
       <c r="O182" t="s">
-        <v>1930</v>
+        <v>1933</v>
       </c>
       <c r="P182" t="s">
-        <v>1931</v>
+        <v>1934</v>
       </c>
       <c r="Q182" t="s">
-        <v>1932</v>
+        <v>1935</v>
       </c>
       <c r="S182" t="s">
-        <v>1933</v>
+        <v>1936</v>
       </c>
       <c r="T182" t="s">
-        <v>1934</v>
+        <v>1937</v>
       </c>
       <c r="U182" t="s">
-        <v>1866</v>
+        <v>1869</v>
       </c>
       <c r="V182" t="s">
-        <v>1905</v>
+        <v>1908</v>
       </c>
       <c r="W182" t="s">
-        <v>1906</v>
+        <v>1909</v>
       </c>
       <c r="Y182" t="s">
-        <v>1935</v>
+        <v>1938</v>
       </c>
       <c r="AA182" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
     </row>
     <row r="183" spans="1:27">
       <c r="A183">
         <v>12035</v>
       </c>
       <c r="B183" t="s">
         <v>261</v>
       </c>
       <c r="C183" t="s">
-        <v>1936</v>
+        <v>1939</v>
       </c>
       <c r="D183" t="s">
         <v>29</v>
       </c>
       <c r="E183" t="s">
-        <v>1937</v>
+        <v>1940</v>
       </c>
       <c r="G183" t="s">
         <v>61</v>
       </c>
       <c r="L183" t="s">
         <v>31</v>
       </c>
       <c r="M183" t="s">
         <v>62</v>
       </c>
       <c r="N183" t="s">
         <v>353</v>
       </c>
       <c r="O183" t="s">
-        <v>1938</v>
+        <v>1941</v>
       </c>
       <c r="P183" t="s">
-        <v>1939</v>
+        <v>1942</v>
       </c>
       <c r="Q183" t="s">
-        <v>1940</v>
+        <v>1943</v>
       </c>
       <c r="S183" t="s">
-        <v>1941</v>
+        <v>1944</v>
       </c>
       <c r="T183" t="s">
-        <v>1942</v>
+        <v>1945</v>
       </c>
       <c r="U183" t="s">
         <v>39</v>
       </c>
       <c r="V183" t="s">
-        <v>1943</v>
+        <v>1946</v>
       </c>
       <c r="W183" t="s">
-        <v>1944</v>
+        <v>1947</v>
       </c>
       <c r="Y183" t="s">
-        <v>1945</v>
+        <v>1948</v>
       </c>
       <c r="AA183" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
     </row>
     <row r="184" spans="1:27">
       <c r="A184">
         <v>12766</v>
       </c>
       <c r="B184" t="s">
-        <v>1946</v>
+        <v>1949</v>
       </c>
       <c r="C184" t="s">
-        <v>1947</v>
+        <v>1950</v>
       </c>
       <c r="D184" t="s">
         <v>336</v>
       </c>
       <c r="E184" t="s">
-        <v>1948</v>
+        <v>1951</v>
       </c>
       <c r="G184" t="s">
         <v>61</v>
       </c>
       <c r="L184" t="s">
-        <v>1809</v>
+        <v>1812</v>
       </c>
       <c r="M184" t="s">
-        <v>1810</v>
+        <v>1813</v>
       </c>
       <c r="N184" t="s">
         <v>353</v>
       </c>
       <c r="O184" t="s">
-        <v>1949</v>
+        <v>1952</v>
       </c>
       <c r="P184" t="s">
-        <v>1950</v>
+        <v>1953</v>
       </c>
       <c r="S184" t="s">
-        <v>1951</v>
+        <v>1954</v>
       </c>
       <c r="T184" t="s">
-        <v>1952</v>
+        <v>1955</v>
       </c>
       <c r="U184" t="s">
-        <v>1953</v>
+        <v>1956</v>
       </c>
       <c r="V184" t="s">
-        <v>1691</v>
+        <v>1694</v>
       </c>
       <c r="W184" t="s">
-        <v>1954</v>
+        <v>1957</v>
       </c>
       <c r="Y184" t="s">
-        <v>1955</v>
+        <v>1958</v>
       </c>
       <c r="AA184" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
     </row>
     <row r="185" spans="1:27">
       <c r="A185">
         <v>12843</v>
       </c>
       <c r="B185" t="s">
         <v>261</v>
       </c>
       <c r="C185" t="s">
-        <v>1956</v>
+        <v>1959</v>
       </c>
       <c r="D185" t="s">
-        <v>1957</v>
+        <v>1960</v>
       </c>
       <c r="G185" t="s">
         <v>232</v>
       </c>
       <c r="L185" t="s">
-        <v>1958</v>
+        <v>1961</v>
       </c>
       <c r="M185" t="s">
         <v>125</v>
       </c>
       <c r="N185" t="s">
-        <v>1959</v>
+        <v>1962</v>
       </c>
       <c r="P185" t="s">
-        <v>1960</v>
+        <v>1963</v>
       </c>
       <c r="S185" t="s">
-        <v>1961</v>
+        <v>1964</v>
       </c>
       <c r="T185" t="s">
-        <v>1962</v>
+        <v>1965</v>
       </c>
       <c r="U185" t="s">
-        <v>1963</v>
+        <v>1966</v>
       </c>
       <c r="V185" t="s">
         <v>249</v>
       </c>
       <c r="W185" t="s">
-        <v>1964</v>
+        <v>1967</v>
       </c>
       <c r="Y185" t="s">
-        <v>1965</v>
+        <v>1968</v>
       </c>
       <c r="AA185" t="s">
-        <v>1966</v>
+        <v>1969</v>
       </c>
     </row>
     <row r="186" spans="1:27">
       <c r="A186">
         <v>13513</v>
       </c>
       <c r="B186" t="s">
-        <v>1967</v>
+        <v>1970</v>
       </c>
       <c r="C186" t="s">
-        <v>1968</v>
+        <v>1971</v>
       </c>
       <c r="D186" t="s">
-        <v>1969</v>
+        <v>1972</v>
       </c>
       <c r="G186" t="s">
         <v>61</v>
       </c>
       <c r="L186" t="s">
         <v>125</v>
       </c>
       <c r="M186" t="s">
         <v>125</v>
       </c>
       <c r="N186" t="s">
         <v>125</v>
       </c>
       <c r="Z186" t="s">
-        <v>1970</v>
+        <v>1973</v>
       </c>
       <c r="AA186" t="s">
-        <v>1971</v>
+        <v>1974</v>
       </c>
     </row>
     <row r="187" spans="1:27">
       <c r="A187">
         <v>13561</v>
       </c>
       <c r="B187" t="s">
-        <v>1972</v>
+        <v>1975</v>
       </c>
       <c r="C187" t="s">
-        <v>1973</v>
+        <v>1976</v>
       </c>
       <c r="D187" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="E187" t="s">
-        <v>1974</v>
+        <v>1977</v>
       </c>
       <c r="G187" t="s">
         <v>61</v>
       </c>
       <c r="L187" t="s">
-        <v>1234</v>
+        <v>1237</v>
       </c>
       <c r="M187" t="s">
-        <v>1235</v>
+        <v>1238</v>
       </c>
       <c r="N187" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="O187" t="s">
-        <v>1975</v>
+        <v>1978</v>
       </c>
       <c r="P187" t="s">
-        <v>1976</v>
+        <v>1979</v>
       </c>
       <c r="Q187" t="s">
-        <v>1977</v>
+        <v>1980</v>
       </c>
       <c r="S187" t="s">
-        <v>1978</v>
+        <v>1981</v>
       </c>
       <c r="T187" t="s">
-        <v>1979</v>
+        <v>1982</v>
       </c>
       <c r="U187" t="s">
         <v>39</v>
       </c>
       <c r="V187" t="s">
-        <v>1980</v>
+        <v>1983</v>
       </c>
       <c r="W187" t="s">
-        <v>1981</v>
+        <v>1984</v>
       </c>
       <c r="Y187" t="s">
-        <v>1982</v>
+        <v>1985</v>
       </c>
       <c r="AA187" t="s">
-        <v>1243</v>
+        <v>1246</v>
       </c>
     </row>
     <row r="188" spans="1:27">
       <c r="A188">
         <v>13741</v>
       </c>
       <c r="B188" t="s">
-        <v>1983</v>
+        <v>1986</v>
       </c>
       <c r="C188" t="s">
-        <v>1984</v>
+        <v>1987</v>
       </c>
       <c r="D188" t="s">
         <v>263</v>
       </c>
       <c r="E188" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="G188" t="s">
         <v>61</v>
       </c>
       <c r="L188" t="s">
-        <v>1234</v>
+        <v>1237</v>
       </c>
       <c r="M188" t="s">
-        <v>1235</v>
+        <v>1238</v>
       </c>
       <c r="N188" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="O188" t="s">
-        <v>1985</v>
+        <v>1988</v>
       </c>
       <c r="P188" t="s">
-        <v>1986</v>
+        <v>1989</v>
       </c>
       <c r="Q188" t="s">
-        <v>1987</v>
+        <v>1990</v>
       </c>
       <c r="T188" t="s">
-        <v>1988</v>
+        <v>1991</v>
       </c>
       <c r="U188" t="s">
-        <v>1227</v>
+        <v>1230</v>
       </c>
       <c r="V188" t="s">
         <v>273</v>
       </c>
       <c r="W188" t="s">
-        <v>1989</v>
+        <v>1992</v>
       </c>
       <c r="Y188" t="s">
-        <v>1990</v>
+        <v>1993</v>
       </c>
       <c r="AA188" t="s">
-        <v>1391</v>
+        <v>1394</v>
       </c>
     </row>
     <row r="189" spans="1:27">
       <c r="A189">
         <v>13806</v>
       </c>
       <c r="B189" t="s">
-        <v>1991</v>
+        <v>1994</v>
       </c>
       <c r="C189" t="s">
-        <v>1992</v>
+        <v>1995</v>
       </c>
       <c r="D189" t="s">
         <v>46</v>
       </c>
       <c r="E189" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="G189" t="s">
         <v>61</v>
       </c>
       <c r="L189" t="s">
-        <v>1234</v>
+        <v>1237</v>
       </c>
       <c r="M189" t="s">
-        <v>1235</v>
+        <v>1238</v>
       </c>
       <c r="N189" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="O189" t="s">
-        <v>1993</v>
+        <v>1996</v>
       </c>
       <c r="P189" t="s">
-        <v>1994</v>
+        <v>1997</v>
       </c>
       <c r="S189" t="s">
-        <v>1995</v>
+        <v>1998</v>
       </c>
       <c r="T189" t="s">
-        <v>1996</v>
+        <v>1999</v>
       </c>
       <c r="U189" t="s">
-        <v>1227</v>
+        <v>1230</v>
       </c>
       <c r="V189" t="s">
-        <v>1819</v>
+        <v>1822</v>
       </c>
       <c r="W189" t="s">
-        <v>1997</v>
+        <v>2000</v>
       </c>
       <c r="Y189" t="s">
-        <v>1998</v>
+        <v>2001</v>
       </c>
       <c r="AA189" t="s">
-        <v>1999</v>
+        <v>2002</v>
       </c>
     </row>
     <row r="190" spans="1:27">
       <c r="A190">
         <v>13882</v>
       </c>
       <c r="B190" t="s">
-        <v>2000</v>
+        <v>2003</v>
       </c>
       <c r="C190" t="s">
-        <v>2001</v>
+        <v>2004</v>
       </c>
       <c r="D190" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="E190" t="s">
-        <v>1670</v>
+        <v>1673</v>
       </c>
       <c r="G190" t="s">
         <v>61</v>
       </c>
       <c r="L190" t="s">
-        <v>2002</v>
+        <v>2005</v>
       </c>
       <c r="M190" t="s">
-        <v>1235</v>
+        <v>1238</v>
       </c>
       <c r="N190" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="P190" t="s">
-        <v>2003</v>
+        <v>2006</v>
       </c>
       <c r="S190" t="s">
-        <v>2004</v>
+        <v>2007</v>
       </c>
       <c r="T190" t="s">
-        <v>2005</v>
+        <v>2008</v>
       </c>
       <c r="U190" t="s">
         <v>39</v>
       </c>
       <c r="V190" t="s">
-        <v>2006</v>
+        <v>2009</v>
       </c>
       <c r="W190" t="s">
-        <v>2007</v>
+        <v>2010</v>
       </c>
       <c r="Y190" t="s">
-        <v>2008</v>
+        <v>2011</v>
       </c>
       <c r="AA190" t="s">
-        <v>2009</v>
+        <v>2012</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>