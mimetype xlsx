--- v0 (2026-06-09)
+++ v1 (2026-10-01)
@@ -9,142 +9,184 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="705" uniqueCount="705">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="718" uniqueCount="718">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Oggetto</t>
   </si>
   <si>
     <t>Link al bando</t>
   </si>
   <si>
     <t>Percorso</t>
   </si>
   <si>
     <t>Data pubblicazione</t>
   </si>
   <si>
+    <t>www.regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3851</t>
+  </si>
+  <si>
+    <t>www.regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3811</t>
+  </si>
+  <si>
+    <t>www.regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3810</t>
+  </si>
+  <si>
+    <t>www.regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3805</t>
+  </si>
+  <si>
+    <t>Banca dati regionale Ross1000 acquisto serivizi: help desk di I livello e attività di back office</t>
+  </si>
+  <si>
+    <t>www.regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3802</t>
+  </si>
+  <si>
     <t>www.regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3760</t>
   </si>
   <si>
     <t>Adesione all'Accordo Quadro Consip ID Sigef 2652 "Cloud Enabling"</t>
   </si>
   <si>
     <t>www.regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3724</t>
   </si>
   <si>
+    <t>www.regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3702</t>
+  </si>
+  <si>
     <t>www.regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3687</t>
   </si>
   <si>
+    <t>www.regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3686</t>
+  </si>
+  <si>
     <t>www.regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3678</t>
   </si>
   <si>
+    <t>www.regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3667</t>
+  </si>
+  <si>
     <t>Affidamento diretto ai sensi dell'art. 50, comma 1, lett. b) del D.lgs. n. 36/2023rnper il servizio di coffee break e lunch per il Comitato di Sorveglianza 2025</t>
   </si>
   <si>
     <t>www.regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3658</t>
   </si>
   <si>
     <t>Affidamento del servizio di ideazione grafica e testuale di tre messaggi pubblicitari da esporre sui mezzi di trasporto pubblico di COTRAL S.p.A.</t>
   </si>
   <si>
     <t>www.regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3657</t>
   </si>
   <si>
     <t>www.regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3651</t>
   </si>
   <si>
     <t>www.regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3650</t>
   </si>
   <si>
     <t>www.regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3642</t>
   </si>
   <si>
     <t>www.regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3640</t>
   </si>
   <si>
     <t>www.regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3639</t>
   </si>
   <si>
     <t>www.regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3627</t>
   </si>
   <si>
     <t>www.regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3626</t>
   </si>
   <si>
     <t>www.regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3625</t>
   </si>
   <si>
     <t>www.regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3624</t>
   </si>
   <si>
     <t>www.regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3619</t>
   </si>
   <si>
+    <t>www.regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3597</t>
+  </si>
+  <si>
     <t>www.regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3592</t>
   </si>
   <si>
+    <t>www.regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3591</t>
+  </si>
+  <si>
+    <t>www.regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3582</t>
+  </si>
+  <si>
     <t>www.regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3573</t>
   </si>
   <si>
     <t>www.regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3572</t>
   </si>
   <si>
     <t>www.regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3571</t>
   </si>
   <si>
     <t>www.regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3559</t>
   </si>
   <si>
+    <t>www.regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3549</t>
+  </si>
+  <si>
     <t>www.regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3499</t>
   </si>
   <si>
+    <t>www.regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3479</t>
+  </si>
+  <si>
     <t>www.regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3463</t>
   </si>
   <si>
     <t>www.regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3442</t>
   </si>
   <si>
     <t>www.regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3440</t>
   </si>
   <si>
     <t>www.regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3430</t>
   </si>
   <si>
     <t>Affidamento diretto ai sensi dell'art. 50, comma 1, lett. b) del D.lgs. n. 36/2023 per il servizio di coffee break e lunch per il Comitato di Sorveglianza</t>
   </si>
   <si>
     <t>www.regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3415</t>
   </si>
   <si>
     <t>www.regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3411</t>
   </si>
   <si>
     <t>www.regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3393</t>
   </si>
   <si>
     <t>www.regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3381</t>
@@ -197,54 +239,51 @@
   <si>
     <t>www.regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3267</t>
   </si>
   <si>
     <t>www.regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3263</t>
   </si>
   <si>
     <t>www.regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3262</t>
   </si>
   <si>
     <t>Stent coronarici occorrenti alle Aziende Sanitarie e Ospedaliere della Regione Lazio.</t>
   </si>
   <si>
     <t>www.regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3226</t>
   </si>
   <si>
     <t>www.regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3169</t>
   </si>
   <si>
     <t>Gara comunitaria aperta per l'affidamento dei servizi concernenti il piano di assistenza sanitaria integrativa per il personale della Regione Lazio.</t>
   </si>
   <si>
     <t>www.regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3167</t>
   </si>
   <si>
-    <t>Servizio di supporto tecnico-scientifico per i controlli sui centri prova autorizzati ai sensi del D.Lgs. 150/2012.</t>
-[...2 lines deleted...]
-    <t>www.regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3165</t>
+    <t>www.regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3164</t>
   </si>
   <si>
     <t>www.regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3162</t>
   </si>
   <si>
     <t>Gara europea a procedura aperta per l'affidamento del servizio assicurativo per Responsabilità RCT/RCO per la Regione Lazio e ASTRAL S.p.A.</t>
   </si>
   <si>
     <t>www.regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3158</t>
   </si>
   <si>
     <t>www.regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3156</t>
   </si>
   <si>
     <t>www.regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3155</t>
   </si>
   <si>
     <t>www.regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3153</t>
   </si>
   <si>
     <t>www.regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3152</t>
   </si>
   <si>
     <t>www.regione.lazio.it/amministrazione-trasparente/atti-procedure-affidamento/3149</t>
   </si>
@@ -2212,51 +2251,51 @@
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AE405"/>
+  <dimension ref="A1:AE418"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="1"/>
     <col min="2" max="2" width="60" customWidth="1"/>
     <col min="3" max="3" width="60" customWidth="1"/>
     <col min="4" max="4" width="60" customWidth="1"/>
     <col min="5" max="5" width="19" customWidth="1"/>
     <col min="6" max="6" width="60" customWidth="1"/>
     <col min="7" max="7" width="19" customWidth="1"/>
     <col min="8" max="8" width="20" customWidth="1"/>
     <col min="9" max="9" width="19" customWidth="1"/>
     <col min="10" max="10" width="20" customWidth="1"/>
     <col min="11" max="11" width="19" customWidth="1"/>
     <col min="12" max="12" width="20" customWidth="1"/>
     <col min="13" max="13" width="19" customWidth="1"/>
     <col min="14" max="14" width="20" customWidth="1"/>
     <col min="15" max="15" width="19" customWidth="1"/>
     <col min="16" max="16" width="20" customWidth="1"/>
     <col min="17" max="17" width="19" customWidth="1"/>
     <col min="18" max="18" width="20" customWidth="1"/>
     <col min="19" max="19" width="19" customWidth="1"/>
     <col min="20" max="20" width="20" customWidth="1"/>
     <col min="21" max="21" width="19" customWidth="1"/>
     <col min="22" max="22" width="20" customWidth="1"/>
     <col min="23" max="23" width="19" customWidth="1"/>
     <col min="24" max="24" width="20" customWidth="1"/>
@@ -2344,8141 +2383,8373 @@
       </c>
       <c r="Y1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>3</v>
       </c>
       <c r="AA1" t="s">
         <v>4</v>
       </c>
       <c r="AB1" t="s">
         <v>3</v>
       </c>
       <c r="AC1" t="s">
         <v>4</v>
       </c>
       <c r="AD1" t="s">
         <v>3</v>
       </c>
       <c r="AE1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
-        <v>3760</v>
+        <v>3851</v>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Affidamento diretto, ai sensi dell'art. 50, co. 1, lettera b), del d.lgs. n. 36/2023 mediante piattaforma di approvvigionamento digitale S.TEL.LA., del servizio di Valutazione indipendente relativo all'attuazione dei programmi PR FESR e PR FSE+ 2021- 2027 sul tema trasversale "Valutazione dei principi di pari opportunità, parità di genere, non discriminazione". Impegno di spesa di 158.600,00 euro (IVA inclusa, 22%), a favore di IRS-Istituto di Ricerca Sociale Soc. Coop.&amp;nbsp;(Codice creditore n. 45958) - Capitoli U0000A43116, U0000A43117, U0000A43118 - Esercizi finanziari 2026-2027. Impegno di spesa di 35,00 euro sul Capitolo U0000T19427, esercizio finanziario 2026 a favore di ANAC (cod. cred. 159683) - CUP F84F24000750009, CIG BB454F2644.</t>
+          <t>Procedura aperta, ai sensi art. 71 D.lgs. n. 36/2023, per l'affidamento del "Servizio di vigilanza antincendio della sede Determinazione a contrarre e avvio della procedura negoziata, ai sensi dell'art. 76 comma 2 lett. a) del d. lgs. 36/2023, per l'affidamento del servizio di manutenzione dei sistemi di rilevazione e controllo accessi del personale regionale e dei visitatori in uso presso le sedi della Giunta Regionale del Lazio.</t>
         </is>
       </c>
       <c r="C2" t="s">
         <v>5</v>
       </c>
       <c r="D2"/>
       <c r="E2" s="2">
-        <v>46164</v>
+        <v>46287</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
-        <v>3724</v>
-[...1 lines deleted...]
-      <c r="B3" t="s">
+        <v>3811</v>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>Decisione di contrarre e contestuale autorizzazione all'emissione di ordinativo di fornitura in adesione all'Accordo Quadro Consip ID 2879, Lotto 1 - Sub-Lotto 1.3 "Segmento B SUV" - CPV: 34110000-1 (prevalente) - CIG AQ: B8537C64A1 - per la fornitura di n. 27 veicoli in noleggio a lungo termine senza conducente per le esigenze delle Aree Parchi Naturali. Definizione del Gruppo di Lavoro. Impegno di spesa per 667.185,20 euro, es. fin. 2026-2030, sul Capitolo U0000E21969, a favore di Ald Automotive Italia S.r.l.. Impegno per complessivi € 5.178,96 in favore del fondo incentivi e contestuali accertamenti di € 3.945,88 sul Capitolo E0000341559, di € 616,54 sul Capitolo di entrata E0000341562 e di € 616,54 sul Capitolo E0000341563 - es. fin. 2026-2030. Impegno di 986,47 euro sul Capitolo U0000E21969, es. fin. 2026-2030, a favore di LAZIOcrea S.p.A. per le attività di assistenza tecnica.</t>
+        </is>
+      </c>
+      <c r="C3" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>7</v>
       </c>
       <c r="D3"/>
       <c r="E3" s="2">
-        <v>46133</v>
-[...3 lines deleted...]
-        <v>46133</v>
+        <v>46218</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
-        <v>3687</v>
+        <v>3810</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Appalto specifico per l'acquisizione di farmaci occorrente alle Aziende sanitarie della Regione Lazio - Farmaci 2026 - I Tranche - nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini, mezzi di contrasto e soluzioni infusionali destinato alla AA.SS. della Regione Lazio.</t>
+          <t>Affidamento diretto, ai sensi dell'art. 50, co. 1, lett. b), del d.lgs. n. 36/2023, per la fornitura di n. 1 veicolo (pick up) in noleggio a lungo termine senza conducente (CPV: 34110000-1) per le esigenze operative delle Aree Parchi Naturali della Direzione regionale "Programmazione Economica, Fondi Europei e Patrimonio Naturale". Impegno di spesa di € 42.046,08 (IVA inclusa al 22%), con imputazione agli esercizi finanziari 2026-2030 sul Capitolo U0000E21969, a favore di Leasys Italia S.p.A. (Cod. Cred. 77085).</t>
         </is>
       </c>
       <c r="C4" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="D4"/>
       <c r="E4" s="2">
-        <v>46150</v>
+        <v>46218</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
-        <v>3678</v>
+        <v>3805</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Determinazione a contrarre per la procedura negoziata, ai sensi dell'art. 76 comma 2, lett. b del D.lgs. n. 36/2023 attraverso la piattaforma MEPA, per un servizio di aggiornamento evolutivo del sistema di previsione idraulica ed idrologica EFFORTS per il bacino del fiume Tevere della Regione Lazio alla società PROGEA S.r.l. Impegno della somma complessiva di spesa di € 71.980 Iva inclusa sul capitolo di bilancio U0000E47931 EE.FF. 2025-2026-2027. Impegno di spesa di € 35,00 sul cap. U0000T19427, a favore di ANAC, es. fin. 2025.</t>
+          <t>"Progetto “LIFE TURTLENEST” (Project: 101074584 — LIFE21-NAT-IT-LIFE TURTLENEST — LIFE-2021-SAPNAT) - CUP F89I22002590008. Acquisto di attrezzature tecnico scientifiche necessarie alle attività di gestione e monitoraggio dei siti di nidificazione di Caretta caretta lungo le coste della Regione Lazio attraverso la piattaforma STELLA - affidamento diretto ai sensi dell'art. 50, comma 1, lettera b) del d.lgs. 36/2023</t>
         </is>
       </c>
       <c r="C5" t="s">
-        <v>9</v>
+        <v>8</v>
+      </c>
+      <c r="D5"/>
+      <c r="E5" s="2">
+        <v>46212</v>
+      </c>
+      <c r="F5"/>
+      <c r="G5" s="2">
+        <v>46212</v>
+      </c>
+      <c r="H5"/>
+      <c r="I5" s="2">
+        <v>46212</v>
+      </c>
+      <c r="J5"/>
+      <c r="K5" s="2">
+        <v>46212</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
-        <v>3658</v>
+        <v>3802</v>
       </c>
       <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="D6"/>
       <c r="E6" s="2">
-        <v>46062</v>
+        <v>46206</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
-        <v>3657</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>3760</v>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>Affidamento diretto, ai sensi dell'art. 50, co. 1, lettera b), del d.lgs. n. 36/2023 mediante piattaforma di approvvigionamento digitale S.TEL.LA., del servizio di Valutazione indipendente relativo all'attuazione dei programmi PR FESR e PR FSE+ 2021- 2027 sul tema trasversale "Valutazione dei principi di pari opportunità, parità di genere, non discriminazione". Impegno di spesa di 158.600,00 euro (IVA inclusa, 22%), a favore di IRS-Istituto di Ricerca Sociale Soc. Coop.&amp;nbsp;(Codice creditore n. 45958) - Capitoli U0000A43116, U0000A43117, U0000A43118 - Esercizi finanziari 2026-2027. Impegno di spesa di 35,00 euro sul Capitolo U0000T19427, esercizio finanziario 2026 a favore di ANAC (cod. cred. 159683) - CUP F84F24000750009, CIG BB454F2644.</t>
+        </is>
       </c>
       <c r="C7" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D7"/>
       <c r="E7" s="2">
-        <v>46062</v>
+        <v>46164</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
-        <v>3651</v>
-[...4 lines deleted...]
-        </is>
+        <v>3724</v>
+      </c>
+      <c r="B8" t="s">
+        <v>12</v>
       </c>
       <c r="C8" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="D8"/>
       <c r="E8" s="2">
-        <v>46049</v>
+        <v>46133</v>
+      </c>
+      <c r="F8"/>
+      <c r="G8" s="2">
+        <v>46133</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
-        <v>3650</v>
+        <v>3702</v>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>D.G.R. n. 435 del 12 giugno 2025 "Programmazione regionale 2024-2026 dei fondi di riparto di cui al Decreto Interministeriale 2 aprile 2025-Piano nazionale degli interventi e dei servizi sociali 2024-2026": affidamento del servizio di analisi strategica, ricerca di mercato e benchmarking nel settore nel settore dell'Information and Communication Technology a livello internazionale. Nomina del seggio di gara monocratico per la valutazione dell'offerta. Bando n. PI252359-25, CIG B95661C1C1, CUP: F84B25000050001 (BUR LAZIO n. 107 del 30/12/2025).</t>
+          <t>Gara comunitaria centralizzata a procedura aperta finalizzata alla stipula di Accordi Quadro per la fornitura di Suture suddivisa in 22 Lotti. Indizione della procedura e approvazione degli atti di gara.</t>
         </is>
       </c>
       <c r="C9" t="s">
-        <v>15</v>
+        <v>14</v>
+      </c>
+      <c r="D9"/>
+      <c r="E9" s="2">
+        <v>46212</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
-        <v>3642</v>
+        <v>3687</v>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Determina a contrarre per l’affidamento diretto, ex art. 50 comma 1, lettera b) D.lgs. n. 36/2023, tramite RDO sulla piattaforma MePA (www.acquistinretepa.it) per la fornitura di n. 100 defibrillatori e accessori a favore della società “Iredeem S.p.A.”. Intervento n. 253 - CUP F89120000090001. Impegno di spesa di € 98.210,00 (IVA inclusa) sul cap. U0000E46174 Miss 11, Prog 01, p.d.c. 2.02.01.05.000, es. fin. 2025 a favore della società Iredeem S.p.A. (cod. cred.253641). Impegno di spesa di €1.288,00 sul cap. U0000E46174 e relativi accertamenti a favore del fondo incentivi sul cap. E0000341560 per l’anno 2025.Impegno di spesa di € 161,00 pari allo 0,20% dell’importo sul cap. U0000E46174 a favore della società Giubileo 2025 S.p.A.”. Impegno di spesa di €35,00 sul cap. U0000T19427 a favore di A.N.A.C. (Cod. Cred. 159683) es. fin. 2025.</t>
+          <t>Appalto specifico per l'acquisizione di farmaci occorrente alle Aziende sanitarie della Regione Lazio - Farmaci 2026 - I Tranche - nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini, mezzi di contrasto e soluzioni infusionali destinato alla AA.SS. della Regione Lazio.</t>
         </is>
       </c>
       <c r="C10" t="s">
-        <v>16</v>
+        <v>15</v>
+      </c>
+      <c r="D10"/>
+      <c r="E10" s="2">
+        <v>46150</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
-        <v>3640</v>
+        <v>3686</v>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Procedura aperta, ai sensi dell'art.71, del D.Lgs. n. 36 del 31.03.2023 finalizzata all'affidamento in concessione del servizio di bar, tavola calda/fredda presso la sede della Regione Lazio di via R. Raimondi Garibaldi 7 Roma.</t>
+          <t>Procedura aperta, ai sensi art. 71 D.lgs. n. 36/2023, per l'affidamento del servizio di Banche dati Online di legislazione nazionale e Europea, Giurisprudenza e Dottrina occorrente alla Regione Lazio</t>
         </is>
       </c>
       <c r="C11" t="s">
-        <v>17</v>
-[...3 lines deleted...]
-        <v>46043</v>
+        <v>16</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
-        <v>3639</v>
+        <v>3678</v>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Procedura negoziata per l'affidamento in concessione del servizio di distribuzione automatica di generi di ristoro (bevande &amp;nbsp;calde fredde non alcoliche, snack e alimenti preconfezionati e distributori di gelati) presso le sedi della Regione Lazio.</t>
+          <t>Determinazione a contrarre per la procedura negoziata, ai sensi dell'art. 76 comma 2, lett. b del D.lgs. n. 36/2023 attraverso la piattaforma MEPA, per un servizio di aggiornamento evolutivo del sistema di previsione idraulica ed idrologica EFFORTS per il bacino del fiume Tevere della Regione Lazio alla società PROGEA S.r.l. Impegno della somma complessiva di spesa di € 71.980 Iva inclusa sul capitolo di bilancio U0000E47931 EE.FF. 2025-2026-2027. Impegno di spesa di € 35,00 sul cap. U0000T19427, a favore di ANAC, es. fin. 2025.</t>
         </is>
       </c>
       <c r="C12" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-        <v>46043</v>
+        <v>17</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
-        <v>3627</v>
+        <v>3667</v>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Affidamento diretto su S.TEL.LA, ai sensi dell'art. 50, comma 1, lett. a) del d.lgs. 36/2023, interventi di bonifica e messa in sicurezza case cantoniere di proprietà della Regione Lazio. Impegno di € 67.732,14 iva compresa in favore della società "Logistic &amp;amp; Green company srl"(cod. cred. 255898) es. fin. 2025/2026 - Cap. U0000S22501.</t>
+          <t>Determinazione a contrarre per l'affidamento dei lavori relativi alla "Realizzazione piastra integrata energetica polivalente su proprietà Regione Lazio - Fotovoltaico e Climatizzazione", da realizzarsi presso il compendio immobiliare del Mercato Ortofrutticolo di Fondi (MOF), comprensivi delle opere di demolizione e delle opere murarie necessarie al completamento dell'intervento, nell'ambito delle Azioni 2.1.1.b e 2.2.1.a del PR Lazio FESR 2021-2027 - Obiettivo di Policy 2 "Un'Europa resiliente e più verde" - Priorità 2 - CUP F72F23000320001.</t>
         </is>
       </c>
       <c r="C13" t="s">
-        <v>19</v>
-[...3 lines deleted...]
-        <v>46035</v>
+        <v>18</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
-        <v>3626</v>
-[...4 lines deleted...]
-        </is>
+        <v>3658</v>
+      </c>
+      <c r="B14" t="s">
+        <v>19</v>
       </c>
       <c r="C14" t="s">
         <v>20</v>
       </c>
       <c r="D14"/>
       <c r="E14" s="2">
-        <v>46035</v>
+        <v>46062</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
-        <v>3625</v>
-[...4 lines deleted...]
-        </is>
+        <v>3657</v>
+      </c>
+      <c r="B15" t="s">
+        <v>21</v>
       </c>
       <c r="C15" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D15"/>
       <c r="E15" s="2">
-        <v>46035</v>
+        <v>46062</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
-        <v>3624</v>
+        <v>3651</v>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Affidamento diretto, ai sensi dell'art. 50, comma 1, lett. b), del D.Lgs. 31 marzo 2023, n. 36, elaborazione relazioni tecniche asseverate per n. 2 immobili di proprietà regionale</t>
+          <t>Decisione a contrarre, ai sensi dell'art. 50, co. 1, lett. b), del d.lgs. 36/2023, per l'affidamento di un servizio di Affidamento dei Servizi di Formazione sulla procedura di Valutazione di Incidenza (VINCA) nel Lazio. Impegno di spesa complessivo di 25.062,66 00 euro (IVA inclusa, 22%), a favore della Società SETIN srl.. (cod. cred. 139504), sul Capitolo U0000E21146, Missione 09, Progr. 05.000, per 25.062,66 euro a valere sull'esercizio finanziario 2025. CIG B977045832.</t>
         </is>
       </c>
       <c r="C16" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D16"/>
       <c r="E16" s="2">
-        <v>46035</v>
+        <v>46049</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
-        <v>3619</v>
+        <v>3650</v>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Lavori di ricostruzione dell'ospedale di Amatrice di cui all'Ordinanza Commissariale n. 56 del 10/05/2018. Codice Opera: OOPP_M_002_2017. Collegio consultivo tecnico - sostituzione di un componente. CUP: F78I18000070008.</t>
+          <t>D.G.R. n. 435 del 12 giugno 2025 "Programmazione regionale 2024-2026 dei fondi di riparto di cui al Decreto Interministeriale 2 aprile 2025-Piano nazionale degli interventi e dei servizi sociali 2024-2026": affidamento del servizio di analisi strategica, ricerca di mercato e benchmarking nel settore nel settore dell'Information and Communication Technology a livello internazionale. Nomina del seggio di gara monocratico per la valutazione dell'offerta. Bando n. PI252359-25, CIG B95661C1C1, CUP: F84B25000050001 (BUR LAZIO n. 107 del 30/12/2025).</t>
         </is>
       </c>
       <c r="C17" t="s">
-        <v>23</v>
-[...3 lines deleted...]
-        <v>46021</v>
+        <v>24</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
-        <v>3592</v>
+        <v>3642</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Appalto Specifico per l'acquisizione di soluzioni infusionali, grandi volumi e soluzioni per preparazioni galeniche occorrenti alle Aziende sanitarie della Regione Lazio nell'ambito del bando istitutivo avente ad oggetto il Sistema Dinamico di Acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, soluzioni infusionali, vaccini e mezzi di contrasto destinati alle AA.SS. della Regione Lazio e di altri Soggetti Aggregatori.&amp;nbsp;</t>
+          <t>Determina a contrarre per l’affidamento diretto, ex art. 50 comma 1, lettera b) D.lgs. n. 36/2023, tramite RDO sulla piattaforma MePA (www.acquistinretepa.it) per la fornitura di n. 100 defibrillatori e accessori a favore della società “Iredeem S.p.A.”. Intervento n. 253 - CUP F89120000090001. Impegno di spesa di € 98.210,00 (IVA inclusa) sul cap. U0000E46174 Miss 11, Prog 01, p.d.c. 2.02.01.05.000, es. fin. 2025 a favore della società Iredeem S.p.A. (cod. cred.253641). Impegno di spesa di €1.288,00 sul cap. U0000E46174 e relativi accertamenti a favore del fondo incentivi sul cap. E0000341560 per l’anno 2025.Impegno di spesa di € 161,00 pari allo 0,20% dell’importo sul cap. U0000E46174 a favore della società Giubileo 2025 S.p.A.”. Impegno di spesa di €35,00 sul cap. U0000T19427 a favore di A.N.A.C. (Cod. Cred. 159683) es. fin. 2025.</t>
         </is>
       </c>
       <c r="C18" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-        <v>46077</v>
+        <v>25</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
-        <v>3573</v>
+        <v>3640</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>PSC Lazio Del. CIPESS 29/2021 - Promozione e valorizzazione del Claim Lazio - CUP F89I21000140001 - Cod. SIGEM FESR A0461P0001 - Attuazione MIS. 2 - LR 13/2007 e s.m.i. - DGR 325/2022 - Partecipazione della Regione Lazio alla manifestazione World Travel Market 2025, Londra 4/6 novembre 2025. Affidamento diretto ai sensi dell'art. 50 co. 1, lett. b) del D.Lgs. 36/2023 attraverso la piattaforma S.TEL.LA. Acquisizione dei servizi accessori per il funzionamento dell'area espositiva della Regione Lazio e organizzazione di un evento promozionale enogastronomico. Perfezionamento della prenotazione 52943/2025 per € 21.350,00 sul Cap. U0000C17110 - Piano FSC Lazio delibera CIPE 38/2020 - Iniziative per l'attrattività turistica del territorio regionale - Missione 07 - Programma 02 - PdC 1.03.02.02.000 - Bilancio Regionale - E.F. 2025, in favore della Società Universal Marketing Srl. CIG:B8D76D700E</t>
+          <t>Procedura aperta, ai sensi dell'art.71, del D.Lgs. n. 36 del 31.03.2023 finalizzata all'affidamento in concessione del servizio di bar, tavola calda/fredda presso la sede della Regione Lazio di via R. Raimondi Garibaldi 7 Roma.</t>
         </is>
       </c>
       <c r="C19" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D19"/>
       <c r="E19" s="2">
-        <v>45992</v>
+        <v>46043</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
-        <v>3572</v>
+        <v>3639</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Partecipazione della Regione Lazio alla manifestazione internazionale ILTM - International Luxury Travel Market - Cannes 01/04 dicembre 2025. Affidamento diretto ai sensi dell'art. 50 co. 1, lett. b) del D.Lgs. 36/2023 attraverso la piattaforma S.TEL.LA. per l'acquisizione dei servizi accessori necessari al funzionamento dell'area espositiva della Regione Lazio. Impegno in favore della Società Hollywood Service S.r.l. dell'importo complessivo € 1.830,00 sul capitolo U0000B43907 "Spese per la promozione turistica" - Missione 07 - Programma 01 - PdC 1.03.02.02.000 - Bilancio Regionale - Esercizio Finanziario 2025. CIG: B8E6532286.</t>
+          <t>Procedura negoziata per l'affidamento in concessione del servizio di distribuzione automatica di generi di ristoro (bevande &amp;nbsp;calde fredde non alcoliche, snack e alimenti preconfezionati e distributori di gelati) presso le sedi della Regione Lazio.</t>
         </is>
       </c>
       <c r="C20" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D20"/>
       <c r="E20" s="2">
-        <v>45992</v>
+        <v>46043</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
-        <v>3571</v>
+        <v>3627</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>PSC Lazio Del. CIPESS 29/2021 - Promozione e valorizzazione del Claim Lazio - CUP F89I21000140001 - Cod. SIGEM FESR A0461P0001 - Attuazione MIS. 2 - LR 13/2007 e s.m.i. - DGR 325/2022 - Partecipazione della Regione Lazio alla manifestazione ACE - Art Cities Exchange 2025. Affidamento diretto ai sensi dell'art. 50 co. 1, lett. b) del D.Lgs. 36/2023 attraverso la piattaforma S.TEL.LA. per la realizzazione di un evento promozionale enogastronomico dedicato al Lazio, presso il Castello di Santa Severa - Santa Marinella (Roma). Perfezionamento della prenotazione 52943/2025 per l'importo di € 15.635,20 sul Cap. U0000C17110 - Piano FSC Lazio delibera CIPE 38/2020 - Iniziative per l'attrattività turistica del territorio regionale - Missione 07 - Programma 02 - PdC 1.03.02.02.000 - Bilancio Regionale - E.F. 2025, in favore della Società Servizi Cherubini Srl. CIG: B8CF0463D6</t>
+          <t>Affidamento diretto su S.TEL.LA, ai sensi dell'art. 50, comma 1, lett. a) del d.lgs. 36/2023, interventi di bonifica e messa in sicurezza case cantoniere di proprietà della Regione Lazio. Impegno di € 67.732,14 iva compresa in favore della società "Logistic &amp;amp; Green company srl"(cod. cred. 255898) es. fin. 2025/2026 - Cap. U0000S22501.</t>
         </is>
       </c>
       <c r="C21" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D21"/>
       <c r="E21" s="2">
-        <v>45992</v>
+        <v>46035</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
-        <v>3559</v>
+        <v>3626</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Appalto specifico per l’acquisizione di farmaci occorrente alle Aziende sanitarie della Regione Lazio – Farmaci 2025 decima tranche – nell’ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini, mezzi di contrasto e soluzioni infusionali destinato alla AA.SS. della Regione Lazio.</t>
+          <t>Affidamento servizi di facchinaggio interno ed esterno, servizio di trasloco e movimentazione materiale nelle sedi regionali delle province di Latina e Frosinone di cui alla d.d. G10370/2025 - conferma proroga ex art. 120, comma 11, d. lgs. 36/2023. Impegno di spesa a favore della Società Pianeta Servizi srl (cod.cred. 139237) di € 73.200,00 sul capitolo U0000S23429, es. fin. 2025/2026.</t>
         </is>
       </c>
       <c r="C22" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D22"/>
       <c r="E22" s="2">
-        <v>46153</v>
-[...7 lines deleted...]
-        <v>46064</v>
+        <v>46035</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
-        <v>3499</v>
+        <v>3625</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Progetto "LIFE TURTLENEST" (Project: 101074584 ¿ LIFE21-NAT-IT-LIFE TURTLENEST ¿ LIFE-2021-SAP-NAT) - CUP F89I22002590008. Acquisto di attrezzature tecnico scientifiche necessarie alle attività di gestione e monitoraggio dei siti di nidificazione di Caretta Caretta lungo le coste della Regione Lazio attraverso il MEPA" - Acquisto dal fornitore: "Toolbox Srl P. Iva 14285721008" - Impegno di spesa sul capitolo U0000E22107 per l'esercizio finanziario 2025 a favore della società Toolbox Srl - (codice creditore 253845) della somma complessiva di €8.496,15 inclusa Iva al 22% CIG B6F60EBC54.</t>
+          <t>Affidamento diretto su S.TEL.LA, ai sensi dell'art. 50, comma 1, lett. a) del d.lgs. 36/2023, fornitura e installazione tende verticali sedi regionali di Latina e Frosinone. Impegno di euro 71.736,00 iva compresa in favore della società ""Home happening 2000 srl"" (cod. cred. 123012) es. fin. 2026 - Cap. U0000S22509</t>
         </is>
       </c>
       <c r="C23" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D23"/>
       <c r="E23" s="2">
-        <v>45954</v>
+        <v>46035</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
-        <v>3463</v>
+        <v>3624</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Gara comunitaria centralizzata a procedura aperta l'acquisizione di dispositivi informatici “Notebook e monitor docking station” per gli uffici della Giunta della Regione Lazio, i Centri per l’impiego della Regione Lazio e altri Enti</t>
+          <t>Affidamento diretto, ai sensi dell'art. 50, comma 1, lett. b), del D.Lgs. 31 marzo 2023, n. 36, elaborazione relazioni tecniche asseverate per n. 2 immobili di proprietà regionale</t>
         </is>
       </c>
       <c r="C24" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D24"/>
       <c r="E24" s="2">
-        <v>45995</v>
+        <v>46035</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
-        <v>3442</v>
+        <v>3619</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Affidamento in house providing, ai sensi dell'art. 7 del d.lgs. 36/2023, a Lazio Innova S.p.A. per la realizzazione di una campagna di comunicazione istituzionale relativa agli screening oncologici: cervice uterina, mammella e colon retto e di una campagna di comunicazione per la promozione dei tre programmi screening. Impegno di spesa in favore di Lazio Innova S.p.A. (cod. cred. 59621) di euro 427.000,00 (IVA inclusa) sul capitolo U0000H11726, Es. Fin. 2025. Impegno di spesa a favore di ANAC di euro 250,00 sul capitolo U0000T19427, Es. Fin. 2025.</t>
+          <t>Lavori di ricostruzione dell'ospedale di Amatrice di cui all'Ordinanza Commissariale n. 56 del 10/05/2018. Codice Opera: OOPP_M_002_2017. Collegio consultivo tecnico - sostituzione di un componente. CUP: F78I18000070008.</t>
         </is>
       </c>
       <c r="C25" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D25"/>
       <c r="E25" s="2">
-        <v>45910</v>
+        <v>46021</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
-        <v>3440</v>
+        <v>3597</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Procedura aperta, suddivisa in tre lotti, finalizzata alla stipula di Convenzioni per l'affidamento dei servizi di manutenzione impianti, destinati alle Amministrazioni del territorio della Regione Lazio e della Regione Umbria.</t>
+          <t>Gara comunitaria centralizzata a procedura aperta per la “Fornitura di prodotti nutrizionali da somministrare per via enterale, parenterale, supplenti orali e latti occorrenti alle aziende sanitarie della Regione Lazio”.&amp;nbsp;</t>
         </is>
       </c>
       <c r="C26" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D26"/>
       <c r="E26" s="2">
-        <v>46127</v>
+        <v>46189</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
-        <v>3430</v>
+        <v>3592</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Gara comunitaria a procedura aperta per l'affidamento del "Servizio di manutenzione dei sistemi di rilevazione e controllo accessi del personale regionale e dei visitatori in uso presso le sedi della Giunta Regionale del Lazio". Determina d'indizione, approvazione documentazione di gara, nomina RUP per la fase di affidamento.</t>
+          <t>Appalto Specifico per l'acquisizione di soluzioni infusionali, grandi volumi e soluzioni per preparazioni galeniche occorrenti alle Aziende sanitarie della Regione Lazio nell'ambito del bando istitutivo avente ad oggetto il Sistema Dinamico di Acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, soluzioni infusionali, vaccini e mezzi di contrasto destinati alle AA.SS. della Regione Lazio e di altri Soggetti Aggregatori.&amp;nbsp;</t>
         </is>
       </c>
       <c r="C27" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D27"/>
       <c r="E27" s="2">
-        <v>46038</v>
+        <v>46077</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
-        <v>3415</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>3591</v>
+      </c>
+      <c r="B28" t="inlineStr">
+        <is>
+          <t>Procedura aperta, ai sensi art. 71 D.lgs. n. 36/2023, per l'affidamento del "Servizio di assistenza professionale per attività concernenti il piano di sviluppo strategico della Zona Logistica Semplificata della Regione Lazio".&amp;nbsp;</t>
+        </is>
       </c>
       <c r="C28" t="s">
         <v>35</v>
       </c>
       <c r="D28"/>
       <c r="E28" s="2">
-        <v>46062</v>
+        <v>46225</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
-        <v>3411</v>
+        <v>3582</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Appalto specifico per l'acquisizione di farmaci occorrenti alle aziende sanitarie della Regione Lazio - farmaci 2025 – Settima tranche, per l'immunizzazione passiva contro il virus respiratoria sinciziale in età pediatrica, nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio.&amp;nbsp;</t>
+          <t>Gara comunitaria a procedura aperta, suddivisa in 10 lotti finalizzata alla stipula di convenzioni quadro per l’acquisizione del servizio di sorveglianza attiva antincendio e di sicurezza per le Aziende sanitarie e ospedaliere della Regione Lazio - II Edizione.</t>
         </is>
       </c>
       <c r="C29" t="s">
         <v>36</v>
       </c>
       <c r="D29"/>
       <c r="E29" s="2">
-        <v>45856</v>
+        <v>46234</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
-        <v>3393</v>
+        <v>3573</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>DPCM del 15 dicembre 2022: Programma degli interventi essenziali e indifferibili connessi alle celebrazioni del Giubileo della Chiesa cattolica per il 2025, ai sensi dell'articolo 1, comma 422, della legge 234 del 2021, di cui all'Allegato 1. Determina sostituzione CIG a seguito di scadenza dei termini di validità, relativo al servizio per la redazione del progetto esecutivo nonché del coordinamento della sicurezza in fase di progettazione dell'intervento n. 78 denominato "Dragaggio della marrana di Prima Porta". CUP: F88H22000930001. CIG. 993898885BDPCM del 15 dicembre 2022: Programma degli interventi essenziali e indifferibili connessi alle celebrazioni del Giubileo della Chiesa cattolica per il 2025, ai sensi dell'articolo 1, comma 422, della legge 234 del 2021, di cui all'Allegato 1. Determina sostituzione CIG a seguito di scadenza dei termini di validità, relativo al servizio per la redazione del progetto esecutivo nonché del coordinamento della sicurezza in fase di progettazione dell'intervento n. 78 denominato &amp;nbsp;Dragaggio della marrana di Prima Porta". CUP: F88H22000930001. CIG. 993898885B. Determinazione n. G09261 del 06/07/2023.</t>
+          <t>PSC Lazio Del. CIPESS 29/2021 - Promozione e valorizzazione del Claim Lazio - CUP F89I21000140001 - Cod. SIGEM FESR A0461P0001 - Attuazione MIS. 2 - LR 13/2007 e s.m.i. - DGR 325/2022 - Partecipazione della Regione Lazio alla manifestazione World Travel Market 2025, Londra 4/6 novembre 2025. Affidamento diretto ai sensi dell'art. 50 co. 1, lett. b) del D.Lgs. 36/2023 attraverso la piattaforma S.TEL.LA. Acquisizione dei servizi accessori per il funzionamento dell'area espositiva della Regione Lazio e organizzazione di un evento promozionale enogastronomico. Perfezionamento della prenotazione 52943/2025 per € 21.350,00 sul Cap. U0000C17110 - Piano FSC Lazio delibera CIPE 38/2020 - Iniziative per l'attrattività turistica del territorio regionale - Missione 07 - Programma 02 - PdC 1.03.02.02.000 - Bilancio Regionale - E.F. 2025, in favore della Società Universal Marketing Srl. CIG:B8D76D700E</t>
         </is>
       </c>
       <c r="C30" t="s">
         <v>37</v>
       </c>
       <c r="D30"/>
       <c r="E30" s="2">
-        <v>45825</v>
+        <v>45992</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
-        <v>3381</v>
+        <v>3572</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Gara a procedura aperta ai sensi dell'art. 71 del D.lgs. 36/2023 finalizzata all'acquisizione dei "Servizi di Rassegna Stampa telematica e monitoraggio dei flussi di Agenzia di Stampa mediante Concentratore per l'Ufficio Stampa della Regione Lazio". Approvazione atti di gara e nomina RUP. Prenotazione di impegno di spesa per complessivi € 307.440,00.&amp;nbsp;</t>
+          <t>Partecipazione della Regione Lazio alla manifestazione internazionale ILTM - International Luxury Travel Market - Cannes 01/04 dicembre 2025. Affidamento diretto ai sensi dell'art. 50 co. 1, lett. b) del D.Lgs. 36/2023 attraverso la piattaforma S.TEL.LA. per l'acquisizione dei servizi accessori necessari al funzionamento dell'area espositiva della Regione Lazio. Impegno in favore della Società Hollywood Service S.r.l. dell'importo complessivo € 1.830,00 sul capitolo U0000B43907 "Spese per la promozione turistica" - Missione 07 - Programma 01 - PdC 1.03.02.02.000 - Bilancio Regionale - Esercizio Finanziario 2025. CIG: B8E6532286.</t>
         </is>
       </c>
       <c r="C31" t="s">
         <v>38</v>
       </c>
       <c r="D31"/>
       <c r="E31" s="2">
-        <v>45945</v>
+        <v>45992</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
-        <v>3361</v>
+        <v>3571</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Appalto specifico per l'acquisizione di farmaci occorrenti alle aziende sanitarie della Regione Lazio - farmaci 2025 - Quinta tranche, nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio. Determinazione a contrarre, approvazione schemi, atti e indizione gara.</t>
+          <t>PSC Lazio Del. CIPESS 29/2021 - Promozione e valorizzazione del Claim Lazio - CUP F89I21000140001 - Cod. SIGEM FESR A0461P0001 - Attuazione MIS. 2 - LR 13/2007 e s.m.i. - DGR 325/2022 - Partecipazione della Regione Lazio alla manifestazione ACE - Art Cities Exchange 2025. Affidamento diretto ai sensi dell'art. 50 co. 1, lett. b) del D.Lgs. 36/2023 attraverso la piattaforma S.TEL.LA. per la realizzazione di un evento promozionale enogastronomico dedicato al Lazio, presso il Castello di Santa Severa - Santa Marinella (Roma). Perfezionamento della prenotazione 52943/2025 per l'importo di € 15.635,20 sul Cap. U0000C17110 - Piano FSC Lazio delibera CIPE 38/2020 - Iniziative per l'attrattività turistica del territorio regionale - Missione 07 - Programma 02 - PdC 1.03.02.02.000 - Bilancio Regionale - E.F. 2025, in favore della Società Servizi Cherubini Srl. CIG: B8CF0463D6</t>
         </is>
       </c>
       <c r="C32" t="s">
         <v>39</v>
       </c>
       <c r="D32"/>
       <c r="E32" s="2">
-        <v>45933</v>
+        <v>45992</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
-        <v>3358</v>
+        <v>3559</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>SUPPORTO_EDITORIALE - "Procedura negoziata, tramite RdO sul Mercato Elettronico Regione Lazio (M.E.LA), ai sensi dell'art. 76 del D.lgs. 36/2023 finalizzata all'affidamento di un servizio di supporto editoriale nella comunicazione video per l'ufficio stampa della Regione Lazio" (CIG B0BB55185C). Provvedimento di aggiudicazione, perfezionamento delle prenotazioni di impegno pari ad € 82.350,00: n. 5409/2024, 2488/2025 sul capitolo U0000R31906 a favore di AGENZIA VISTA SRL (cod. cred. 250241) Esercizi Finanziari 2024 - 2025. Impegno di spesa di € 27.450,00 sul capitolo U0000R31906 a favore di AGENZIA VISTA SRL (cod. cred. 250241) Esercizio Finanziario 2026.&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;</t>
+          <t>Appalto specifico per l’acquisizione di farmaci occorrente alle Aziende sanitarie della Regione Lazio – Farmaci 2025 decima tranche – nell’ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini, mezzi di contrasto e soluzioni infusionali destinato alla AA.SS. della Regione Lazio.</t>
         </is>
       </c>
       <c r="C33" t="s">
         <v>40</v>
       </c>
       <c r="D33"/>
       <c r="E33" s="2">
-        <v>45805</v>
+        <v>46153</v>
+      </c>
+      <c r="F33"/>
+      <c r="G33" s="2">
+        <v>46064</v>
+      </c>
+      <c r="H33"/>
+      <c r="I33" s="2">
+        <v>46064</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
-        <v>3357</v>
+        <v>3549</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>OMBUDSMAN - Affidamento in house a LAZIOcrea S.p.A. per il servizio di supporto all'evento "International Conference of Ombudsman" che si tiene a Cassino il 12-13 settembre 2024. Impegno complessivo di Euro 18.300,00 (IVA inclusa) sul Capitolo U0000C21924 Es. Fin. 2024.</t>
+          <t>Approvazione Avviso Pubblico per la consultazione preliminare di mercato indetta ai sensi dell'art. 77 del d.lgs. 36/2023 per acquisizione di istanze di interesse per la fornitura di un servizio zoologico specialistico di gestione e controllo della fauna selvatica e attività accessorie</t>
         </is>
       </c>
       <c r="C34" t="s">
         <v>41</v>
       </c>
       <c r="D34"/>
       <c r="E34" s="2">
-        <v>45805</v>
+        <v>46204</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
-        <v>3356</v>
+        <v>3499</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>IT-SA2024 ed2 - Affidamento diretto ai sensi dell'art. 50, comma 1, lettera b) del D.lgs. 36/2023 attraverso la piattaforma STELLA, per la fornitura di materiale informatico - Impegno di euro 2.338,74 (IVA inclusa) sul capitolo U0000S24101 e di euro 3.059,76 sul capitolo U0000C12163 a favore di CONNEX ITALY SRL (cod. cred. 185638). Esercizio finanziario 2024. Nomina del Responsabile Unico del Procedimento.</t>
+          <t>Progetto "LIFE TURTLENEST" (Project: 101074584 ¿ LIFE21-NAT-IT-LIFE TURTLENEST ¿ LIFE-2021-SAP-NAT) - CUP F89I22002590008. Acquisto di attrezzature tecnico scientifiche necessarie alle attività di gestione e monitoraggio dei siti di nidificazione di Caretta Caretta lungo le coste della Regione Lazio attraverso il MEPA" - Acquisto dal fornitore: "Toolbox Srl P. Iva 14285721008" - Impegno di spesa sul capitolo U0000E22107 per l'esercizio finanziario 2025 a favore della società Toolbox Srl - (codice creditore 253845) della somma complessiva di €8.496,15 inclusa Iva al 22% CIG B6F60EBC54.</t>
         </is>
       </c>
       <c r="C35" t="s">
         <v>42</v>
       </c>
       <c r="D35"/>
       <c r="E35" s="2">
-        <v>45805</v>
+        <v>45954</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
-        <v>3355</v>
+        <v>3479</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>FOTO2024 - Affidamento diretto ai sensi dell'art. 50, comma 1, lettera b) del D.lgs. 36/2023 attraverso la piattaforma STELLA, per la fornitura di materiale hardware e attrezzatura fotografica - Impegno complessivo di € 17.291,06 (IVA inclusa) sul capitolo U0000S26502 a favore di TT TECNOSISTEMI SPA SB (cod. cred 246424). Esercizio finanziario 2024. Nomina del Responsabile Unico del Progetto.</t>
+          <t>Procedura aperta per l'affidamento servizio di assistenza professionale per attività concernenti il piano di sviluppo strategico della Zona Logistica Semplificata della Regione Lazio.</t>
         </is>
       </c>
       <c r="C36" t="s">
         <v>43</v>
       </c>
       <c r="D36"/>
       <c r="E36" s="2">
-        <v>45805</v>
+        <v>46225</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
-        <v>3354</v>
+        <v>3463</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>IT-SA2024 - Affidamento diretto ai sensi dell'art. 50, comma 1, lettera b) del D.lgs. 36/2023 attraverso la piattaforma STELLA, per la fornitura di materiale informatico - Impegno complessivo di euro 6.455,02 (IVA inclusa) sul capitolo U0000S24101 a favore di TT TECNOSISTEMI SPA SB (cod. cred. 246424). Esercizio finanziario 2024. Nomina del Responsabile Unico del Procedimento. CIG: B1C89607B3.</t>
+          <t>Gara comunitaria centralizzata a procedura aperta l'acquisizione di dispositivi informatici “Notebook e monitor docking station” per gli uffici della Giunta della Regione Lazio, i Centri per l’impiego della Regione Lazio e altri Enti</t>
         </is>
       </c>
       <c r="C37" t="s">
         <v>44</v>
       </c>
       <c r="D37"/>
       <c r="E37" s="2">
-        <v>45805</v>
+        <v>45995</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
-        <v>3353</v>
+        <v>3442</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>IT-DRCA2024 Adesione Accordi Quadro "Workstation Ed.1: Lotto 1 - Laptop Grafica 14 pollici, CIG 9463702DEF Lotto 3 - Monitor 32" - 27" - 24" Docking Station con Webcam integrata" CIG 94669527ED e Accordo Quadro "AIO - DESKTOP ALL IN ONE Lotto 2 Computer Desktop All in One da 27 pollici CIG 9785935906. Approvazione ordinativo di fornitura e impegno di spesa per complessivi euro 14.219,10 (iva inclusa) in favore di T.T. TECNOSISTEMI SPA SB (cod. cred. 246424), di euro 10.493,82 (iva inclusa) in favore di ECOLASER INFORMATICA SRL (cod. cred. 122953), di euro 8.294,41 (iva inclusa) in favore di HITECH DISTRIBUZIONE INFORMATICA (cod. cred. 249978) sul capitolo U0000S24101. Esercizio Finanziario 2024 e nomina del Responsabile Unico del Procedimento.</t>
+          <t>Affidamento in house providing, ai sensi dell'art. 7 del d.lgs. 36/2023, a Lazio Innova S.p.A. per la realizzazione di una campagna di comunicazione istituzionale relativa agli screening oncologici: cervice uterina, mammella e colon retto e di una campagna di comunicazione per la promozione dei tre programmi screening. Impegno di spesa in favore di Lazio Innova S.p.A. (cod. cred. 59621) di euro 427.000,00 (IVA inclusa) sul capitolo U0000H11726, Es. Fin. 2025. Impegno di spesa a favore di ANAC di euro 250,00 sul capitolo U0000T19427, Es. Fin. 2025.</t>
         </is>
       </c>
       <c r="C38" t="s">
         <v>45</v>
       </c>
       <c r="D38"/>
       <c r="E38" s="2">
-        <v>45805</v>
+        <v>45910</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
-        <v>3302</v>
+        <v>3440</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Gara comunitaria centralizzata a procedura aperta finalizzata alla stipula di un Accordo Quadro per l’affidamento del “Fornitura di test genomici ormonoresponsivo nelle pazienti con carcinoma mammario in stadio precoce” occorrenti alle Aziende Sanitarie ed Ospedaliere della Regione Lazio.&amp;nbsp;</t>
+          <t>Procedura aperta, suddivisa in tre lotti, finalizzata alla stipula di Convenzioni per l'affidamento dei servizi di manutenzione impianti, destinati alle Amministrazioni del territorio della Regione Lazio e della Regione Umbria.</t>
         </is>
       </c>
       <c r="C39" t="s">
         <v>46</v>
       </c>
       <c r="D39"/>
       <c r="E39" s="2">
-        <v>45814</v>
+        <v>46219</v>
+      </c>
+      <c r="F39"/>
+      <c r="G39" s="2">
+        <v>46127</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
-        <v>3298</v>
+        <v>3430</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Servizio di smaltimento del percolato e delle acque meteoriche, delle manutenzioni ordinarie di discarica, nonché tutte quelle attività di presidio del sito, e attività di monitoraggio in adempimento alle prescrizioni AIA</t>
+          <t>Gara comunitaria a procedura aperta per l'affidamento del "Servizio di manutenzione dei sistemi di rilevazione e controllo accessi del personale regionale e dei visitatori in uso presso le sedi della Giunta Regionale del Lazio". Determina d'indizione, approvazione documentazione di gara, nomina RUP per la fase di affidamento.</t>
         </is>
       </c>
       <c r="C40" t="s">
         <v>47</v>
       </c>
       <c r="D40"/>
       <c r="E40" s="2">
-        <v>45769</v>
+        <v>46038</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
-        <v>3297</v>
-[...4 lines deleted...]
-        </is>
+        <v>3415</v>
+      </c>
+      <c r="B41" t="s">
+        <v>48</v>
       </c>
       <c r="C41" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D41"/>
       <c r="E41" s="2">
-        <v>45769</v>
+        <v>46062</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
-        <v>3296</v>
+        <v>3411</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>AZIONE 5 - Determinazione a contrarre ex art. 17, comma 1 del D.lgs. 36/2023 per indizione di una procedura aperta, ai sensi dell’art. 71 D.lgs. n. 36/2023, per l’individuazione di un centro media che si occuperà dell’acquisto di spazi pubblicitari per la promozione della Via Francigena azioni trasversali scheda 33 PSC di cui al Decreto MiT prot. 1145205/24; Approvazione documenti tecnici e schema di contratto.</t>
+          <t>Appalto specifico per l'acquisizione di farmaci occorrenti alle aziende sanitarie della Regione Lazio - farmaci 2025 – Settima tranche, per l'immunizzazione passiva contro il virus respiratoria sinciziale in età pediatrica, nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio.&amp;nbsp;</t>
         </is>
       </c>
       <c r="C42" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D42"/>
       <c r="E42" s="2">
-        <v>45769</v>
+        <v>45856</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
-        <v>3295</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>3393</v>
+      </c>
+      <c r="B43" t="inlineStr">
+        <is>
+          <t>DPCM del 15 dicembre 2022: Programma degli interventi essenziali e indifferibili connessi alle celebrazioni del Giubileo della Chiesa cattolica per il 2025, ai sensi dell'articolo 1, comma 422, della legge 234 del 2021, di cui all'Allegato 1. Determina sostituzione CIG a seguito di scadenza dei termini di validità, relativo al servizio per la redazione del progetto esecutivo nonché del coordinamento della sicurezza in fase di progettazione dell'intervento n. 78 denominato "Dragaggio della marrana di Prima Porta". CUP: F88H22000930001. CIG. 993898885BDPCM del 15 dicembre 2022: Programma degli interventi essenziali e indifferibili connessi alle celebrazioni del Giubileo della Chiesa cattolica per il 2025, ai sensi dell'articolo 1, comma 422, della legge 234 del 2021, di cui all'Allegato 1. Determina sostituzione CIG a seguito di scadenza dei termini di validità, relativo al servizio per la redazione del progetto esecutivo nonché del coordinamento della sicurezza in fase di progettazione dell'intervento n. 78 denominato &amp;nbsp;Dragaggio della marrana di Prima Porta". CUP: F88H22000930001. CIG. 993898885B. Determinazione n. G09261 del 06/07/2023.</t>
+        </is>
       </c>
       <c r="C43" t="s">
         <v>51</v>
       </c>
       <c r="D43"/>
       <c r="E43" s="2">
-        <v>45769</v>
+        <v>45825</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
-        <v>3294</v>
-[...1 lines deleted...]
-      <c r="B44" t="s">
+        <v>3381</v>
+      </c>
+      <c r="B44" t="inlineStr">
+        <is>
+          <t>Gara a procedura aperta ai sensi dell'art. 71 del D.lgs. 36/2023 finalizzata all'acquisizione dei "Servizi di Rassegna Stampa telematica e monitoraggio dei flussi di Agenzia di Stampa mediante Concentratore per l'Ufficio Stampa della Regione Lazio". Approvazione atti di gara e nomina RUP. Prenotazione di impegno di spesa per complessivi € 307.440,00.&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="C44" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="D44"/>
       <c r="E44" s="2">
-        <v>45769</v>
+        <v>45945</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
-        <v>3267</v>
+        <v>3361</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Appalto specifico per l'acquisizione di farmaci occorrente alle Aziende sanitarie della Regione Lazio - Farmaci 2025 seconda tranche - nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio.</t>
+          <t>Appalto specifico per l'acquisizione di farmaci occorrenti alle aziende sanitarie della Regione Lazio - farmaci 2025 - Quinta tranche, nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio. Determinazione a contrarre, approvazione schemi, atti e indizione gara.</t>
         </is>
       </c>
       <c r="C45" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="D45"/>
       <c r="E45" s="2">
-        <v>46153</v>
-[...3 lines deleted...]
-        <v>45793</v>
+        <v>45933</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
-        <v>3263</v>
+        <v>3358</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Determina a contrarre ai sensi dell'art. 71 D.Lgs. n. 36/2023, per l'indizione di una procedura aperta sopra soglia comunitaria per l'acquisto delle forniture di automezzi ed attrezzature per la colonna mobile della Protezione Civile della Regione Lazio e approvazione schemi atti di gara. Procedura suddivisa in 3 lotti. Prenotazione impegni di spesa a favore di cred. diversi per € 1.958.100,00 (compresa Iva) sul Cap. U0000E46146, per i lotti 1-2, e di € 400.160,00 (compresa Iva) sul capitolo U0000E46147 per il lotto 3, risorse di cui all'articolo 41, comma 4, del d.l. n. 50/2017.Impegno di spesa di € 14.124,00 sul capitolo U0000E46146 e di € 2.886,40 sul capitolo U0000E46147 e relativi accertamenti a favore del fondo incentivi sul Capitolo E000341560 per le annualità 2024. Impegno di spesa di € 660,00 sul Capitolo U0000T19427 a favore dell'A.N.A.C. (Cod. Cred. 159683) Es. Fin. 2024.</t>
+          <t>SUPPORTO_EDITORIALE - "Procedura negoziata, tramite RdO sul Mercato Elettronico Regione Lazio (M.E.LA), ai sensi dell'art. 76 del D.lgs. 36/2023 finalizzata all'affidamento di un servizio di supporto editoriale nella comunicazione video per l'ufficio stampa della Regione Lazio" (CIG B0BB55185C). Provvedimento di aggiudicazione, perfezionamento delle prenotazioni di impegno pari ad € 82.350,00: n. 5409/2024, 2488/2025 sul capitolo U0000R31906 a favore di AGENZIA VISTA SRL (cod. cred. 250241) Esercizi Finanziari 2024 - 2025. Impegno di spesa di € 27.450,00 sul capitolo U0000R31906 a favore di AGENZIA VISTA SRL (cod. cred. 250241) Esercizio Finanziario 2026.&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;</t>
         </is>
       </c>
       <c r="C46" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="D46"/>
       <c r="E46" s="2">
-        <v>45748</v>
+        <v>45805</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
-        <v>3262</v>
+        <v>3357</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Procedura aperta, ai sensi dell'art. 71 del D.lgs. 36/2023, per l'affidamento del "Servizio aereo di spegnimento incendi boschivi e lo svolgimento di altre attività connesse con gli interventi di Protezione Civile nell'intero territorio della Regione Lazio". Determinazione di indizione e approvazione atti di gara</t>
+          <t>OMBUDSMAN - Affidamento in house a LAZIOcrea S.p.A. per il servizio di supporto all'evento "International Conference of Ombudsman" che si tiene a Cassino il 12-13 settembre 2024. Impegno complessivo di Euro 18.300,00 (IVA inclusa) sul Capitolo U0000C21924 Es. Fin. 2024.</t>
         </is>
       </c>
       <c r="C47" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="D47"/>
       <c r="E47" s="2">
         <v>45805</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
-        <v>3226</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>3356</v>
+      </c>
+      <c r="B48" t="inlineStr">
+        <is>
+          <t>IT-SA2024 ed2 - Affidamento diretto ai sensi dell'art. 50, comma 1, lettera b) del D.lgs. 36/2023 attraverso la piattaforma STELLA, per la fornitura di materiale informatico - Impegno di euro 2.338,74 (IVA inclusa) sul capitolo U0000S24101 e di euro 3.059,76 sul capitolo U0000C12163 a favore di CONNEX ITALY SRL (cod. cred. 185638). Esercizio finanziario 2024. Nomina del Responsabile Unico del Procedimento.</t>
+        </is>
       </c>
       <c r="C48" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="D48"/>
       <c r="E48" s="2">
-        <v>46045</v>
+        <v>45805</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
-        <v>3169</v>
+        <v>3355</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Gara comunitaria centralizzata a procedura aperta per la fornitura di sistemi diagnostici per la ricerca del sangue occulto nelle feci per le Aziende Sanitarie della Regione Lazio a Lotto unico. Approvazione atti di gara e indizione della procedura.</t>
+          <t>FOTO2024 - Affidamento diretto ai sensi dell'art. 50, comma 1, lettera b) del D.lgs. 36/2023 attraverso la piattaforma STELLA, per la fornitura di materiale hardware e attrezzatura fotografica - Impegno complessivo di € 17.291,06 (IVA inclusa) sul capitolo U0000S26502 a favore di TT TECNOSISTEMI SPA SB (cod. cred 246424). Esercizio finanziario 2024. Nomina del Responsabile Unico del Progetto.</t>
         </is>
       </c>
       <c r="C49" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="D49"/>
       <c r="E49" s="2">
-        <v>45665</v>
+        <v>45805</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
-        <v>3167</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>3354</v>
+      </c>
+      <c r="B50" t="inlineStr">
+        <is>
+          <t>IT-SA2024 - Affidamento diretto ai sensi dell'art. 50, comma 1, lettera b) del D.lgs. 36/2023 attraverso la piattaforma STELLA, per la fornitura di materiale informatico - Impegno complessivo di euro 6.455,02 (IVA inclusa) sul capitolo U0000S24101 a favore di TT TECNOSISTEMI SPA SB (cod. cred. 246424). Esercizio finanziario 2024. Nomina del Responsabile Unico del Procedimento. CIG: B1C89607B3.</t>
+        </is>
       </c>
       <c r="C50" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="D50"/>
       <c r="E50" s="2">
-        <v>46043</v>
+        <v>45805</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
-        <v>3165</v>
-[...2 lines deleted...]
-        <v>62</v>
+        <v>3353</v>
+      </c>
+      <c r="B51" t="inlineStr">
+        <is>
+          <t>IT-DRCA2024 Adesione Accordi Quadro "Workstation Ed.1: Lotto 1 - Laptop Grafica 14 pollici, CIG 9463702DEF Lotto 3 - Monitor 32" - 27" - 24" Docking Station con Webcam integrata" CIG 94669527ED e Accordo Quadro "AIO - DESKTOP ALL IN ONE Lotto 2 Computer Desktop All in One da 27 pollici CIG 9785935906. Approvazione ordinativo di fornitura e impegno di spesa per complessivi euro 14.219,10 (iva inclusa) in favore di T.T. TECNOSISTEMI SPA SB (cod. cred. 246424), di euro 10.493,82 (iva inclusa) in favore di ECOLASER INFORMATICA SRL (cod. cred. 122953), di euro 8.294,41 (iva inclusa) in favore di HITECH DISTRIBUZIONE INFORMATICA (cod. cred. 249978) sul capitolo U0000S24101. Esercizio Finanziario 2024 e nomina del Responsabile Unico del Procedimento.</t>
+        </is>
       </c>
       <c r="C51" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="D51"/>
       <c r="E51" s="2">
-        <v>45660</v>
+        <v>45805</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
-        <v>3162</v>
+        <v>3302</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Affidamento diretto, ai sensi dell'art 50, comma 1, lettera b), del D.lgs. n. 36/2023 del “Servizio fornito da soggetto esterno all’amministrazione di supporto tecnico nella predisposizione del piano di azione e delle attività conseguenti o correlate, per il progetto europeo InterRevita – Programma Interreg Europe – programmazione 2021-2027 - codice identificativo progetto n.01C0034”- CUP F32B23000520007-CIG: B33713439F</t>
+          <t>Gara comunitaria centralizzata a procedura aperta finalizzata alla stipula di un Accordo Quadro per l’affidamento del “Fornitura di test genomici ormonoresponsivo nelle pazienti con carcinoma mammario in stadio precoce” occorrenti alle Aziende Sanitarie ed Ospedaliere della Regione Lazio.&amp;nbsp;</t>
         </is>
       </c>
       <c r="C52" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="D52"/>
       <c r="E52" s="2">
-        <v>45657</v>
+        <v>45814</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
-        <v>3158</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>3298</v>
+      </c>
+      <c r="B53" t="inlineStr">
+        <is>
+          <t>Servizio di smaltimento del percolato e delle acque meteoriche, delle manutenzioni ordinarie di discarica, nonché tutte quelle attività di presidio del sito, e attività di monitoraggio in adempimento alle prescrizioni AIA</t>
+        </is>
       </c>
       <c r="C53" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="D53"/>
       <c r="E53" s="2">
-        <v>45709</v>
+        <v>45769</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
-        <v>3156</v>
+        <v>3297</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Affidamento diretto ai sensi dell’art. 50, comma 1, lett. b) del D.lgs 36/2023, del servizio di incarico professionale per servizi tecnici attinenti all’architettura e all’ingegneria: COLLAUDO TECNICO AMMINISTRATIVO E STATICO IN CORSO D'OPERA E FINALE AI SENSI DELL’ART.116, D. LGS. N. 36/2023 E DEGLI ARTT. DAL 13 AL 30 DELL’ALLEGATO II.14, SEZIONE III DEL D. LGS. N. 36/2023, dell’intervento denominato “Ripristino e realizzazione di scivoli di alaggio di soccorso per la sicurezza della navigazione e della fruizione fluviale”&amp;nbsp;</t>
+          <t>Convenzione tra Regione Lazio e Formez PA per la realizzazione del progetto “Attività di supporto alla Regione Lazio per l’organizzazione e la realizzazione del: a)concorso pubblico, per titoli ed esami, per la copertura di n. 15 posti di personale dirigenziale a tempo indeterminato profilo amministrativo – giurista ed economista, vacanti nell’organico dirigenziale della Giunta regionale del Lazio (COD. REG-LAZIO-DAM); b) avviso di procedura comparativa riservata al personale dipendente del ruolo della Giunta regionale del Lazio per la copertura di n. 8 posti a tempo indeterminato di dirigente profilo amministrativo - giurista ed economista, ai sensi dell’articolo 16, comma 1 bis, della l.r. 6/2002 e dell’articolo 28, comma 1 ter, del d.lgs. 165/2001 (COD. GIUNTA-LAZIO-DAMF).”</t>
         </is>
       </c>
       <c r="C54" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="D54"/>
       <c r="E54" s="2">
-        <v>45656</v>
+        <v>45769</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
-        <v>3155</v>
+        <v>3296</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Gara comunitaria centralizzata a procedura aperta per l’affidamento del servizio di manutenzione delle apparecchiature elettromedicali in uso presso le Aziende Sanitarie della Regione Lazio – Seconda edizione</t>
+          <t>AZIONE 5 - Determinazione a contrarre ex art. 17, comma 1 del D.lgs. 36/2023 per indizione di una procedura aperta, ai sensi dell’art. 71 D.lgs. n. 36/2023, per l’individuazione di un centro media che si occuperà dell’acquisto di spazi pubblicitari per la promozione della Via Francigena azioni trasversali scheda 33 PSC di cui al Decreto MiT prot. 1145205/24; Approvazione documenti tecnici e schema di contratto.</t>
         </is>
       </c>
       <c r="C55" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="D55"/>
       <c r="E55" s="2">
-        <v>46115</v>
+        <v>45769</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
-        <v>3153</v>
-[...4 lines deleted...]
-        </is>
+        <v>3295</v>
+      </c>
+      <c r="B56" t="s">
+        <v>64</v>
       </c>
       <c r="C56" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="D56"/>
       <c r="E56" s="2">
-        <v>45979</v>
+        <v>45769</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
-        <v>3152</v>
-[...4 lines deleted...]
-        </is>
+        <v>3294</v>
+      </c>
+      <c r="B57" t="s">
+        <v>66</v>
       </c>
       <c r="C57" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="D57"/>
       <c r="E57" s="2">
-        <v>45744</v>
+        <v>45769</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
-        <v>3149</v>
+        <v>3267</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Prog. Reg. di int. per la messa in sicurezza delle infrastrutture viarie e per la rigenerazione urbana-Fondo per la Prog. di Opere Pubbliche–Aff. diretto dei servizi relativi servizio di progettazione dell’int di “Ripascimento protetto da barriera e pennelli in loc. Fregene Nord nel comune di Fiumicino – I stralcio” – Impegno di € 125.617,63 a favore di Interprogetti S.r.l. (cod. Cred. 198816) sul cap. U0000C12170 – Impegno di € 1.394,26 a favore del “Fondo incentivi ex art. 383 sexies R.R. N. 1/2002” (cod. Cred. 176734) sul cap. U0000C12170 – Acc. per € 1.394,26 al “Fondo incentivi ex art. 383 sexies R.R. N. 1/2002” (cod. Cred. 176734) sul cap. E0000341560 - Impegno di € 35,00 all’Autorità nazionale anticorruzione (cod. cred. 159683) sul cap.U0000T19427 – Es fin 2024; CUP: F12B23000350001 - CIG: B3EAF69F88</t>
+          <t>Appalto specifico per l'acquisizione di farmaci occorrente alle Aziende sanitarie della Regione Lazio - Farmaci 2025 seconda tranche - nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio.</t>
         </is>
       </c>
       <c r="C58" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="D58"/>
       <c r="E58" s="2">
-        <v>45646</v>
+        <v>46153</v>
+      </c>
+      <c r="F58"/>
+      <c r="G58" s="2">
+        <v>45793</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
-        <v>3148</v>
+        <v>3263</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Programma Regionale di interventi per la messa in sicurezza delle infrastrutture viarie e per la rigenerazione urbana - Fondo per la Progettazione di Opere Pubbliche - Affidamento diretto dei servizi di supporto al Rup per la verifica della Progettazione Esecutiva del Progetto dell’intervento di “Ricarica delle scogliere esistenti in località Capo D’Anzio (RM)” – Perfezionamento della prenotazione d’impegno n. 1684/2024 per € 29.290,88 a favore di SEACON SRL (cod. Cred. 123589) - Es. Fin. 2024; CUP: F82B21000030005 – CIG B42BD81907</t>
+          <t>Determina a contrarre ai sensi dell'art. 71 D.Lgs. n. 36/2023, per l'indizione di una procedura aperta sopra soglia comunitaria per l'acquisto delle forniture di automezzi ed attrezzature per la colonna mobile della Protezione Civile della Regione Lazio e approvazione schemi atti di gara. Procedura suddivisa in 3 lotti. Prenotazione impegni di spesa a favore di cred. diversi per € 1.958.100,00 (compresa Iva) sul Cap. U0000E46146, per i lotti 1-2, e di € 400.160,00 (compresa Iva) sul capitolo U0000E46147 per il lotto 3, risorse di cui all'articolo 41, comma 4, del d.l. n. 50/2017.Impegno di spesa di € 14.124,00 sul capitolo U0000E46146 e di € 2.886,40 sul capitolo U0000E46147 e relativi accertamenti a favore del fondo incentivi sul Capitolo E000341560 per le annualità 2024. Impegno di spesa di € 660,00 sul Capitolo U0000T19427 a favore dell'A.N.A.C. (Cod. Cred. 159683) Es. Fin. 2024.</t>
         </is>
       </c>
       <c r="C59" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="D59"/>
       <c r="E59" s="2">
-        <v>45646</v>
+        <v>45748</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
-        <v>3147</v>
+        <v>3262</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Servizio di monitoraggio ambientale previsto ai sensi del DM 173/2016, dell’intervento di “Riqualificazione della scogliera sommersa e ripascimento in loc. Santa Severa (Santa Marinella – RM)</t>
+          <t>Procedura aperta, ai sensi dell'art. 71 del D.lgs. 36/2023, per l'affidamento del "Servizio aereo di spegnimento incendi boschivi e lo svolgimento di altre attività connesse con gli interventi di Protezione Civile nell'intero territorio della Regione Lazio". Determinazione di indizione e approvazione atti di gara</t>
         </is>
       </c>
       <c r="C60" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="D60"/>
       <c r="E60" s="2">
-        <v>45646</v>
+        <v>45805</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
-        <v>3146</v>
-[...4 lines deleted...]
-        </is>
+        <v>3226</v>
+      </c>
+      <c r="B61" t="s">
+        <v>71</v>
       </c>
       <c r="C61" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="D61"/>
       <c r="E61" s="2">
-        <v>45736</v>
+        <v>46045</v>
       </c>
     </row>
     <row r="62">
       <c r="A62">
-        <v>3145</v>
+        <v>3169</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Affidamento diretto, ai sensi dell'art. 50, comma 1, lett. b), del D.Lgs. 31 marzo 2023, n. 36, dell'incarico professionale di redazione di uno studio di fattibilità per lo sviluppo di un sistema di trasposto aereo a guida autonoma supportato da un sistema distribuito per aree per il decollo verticale. Impegno di spesa sul Capitolo U0000D41928 del Bilancio della Regione Lazio, es. fin. 2024, per complessivi euro 30.298,94 a favore dell'Avv. G M ... OMISSIS, con studio in Roma, Via di Grottarossa n. 50, C.F. ... OMISSIS ..., P.IVA ... OMISSIS ... C.I.G: B42715E48D&amp;nbsp;</t>
+          <t>Gara comunitaria centralizzata a procedura aperta per la fornitura di sistemi diagnostici per la ricerca del sangue occulto nelle feci per le Aziende Sanitarie della Regione Lazio a Lotto unico. Approvazione atti di gara e indizione della procedura.</t>
         </is>
       </c>
       <c r="C62" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="D62"/>
       <c r="E62" s="2">
-        <v>45646</v>
+        <v>45665</v>
       </c>
     </row>
     <row r="63">
       <c r="A63">
-        <v>3144</v>
-[...4 lines deleted...]
-        </is>
+        <v>3167</v>
+      </c>
+      <c r="B63" t="s">
+        <v>74</v>
       </c>
       <c r="C63" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="D63"/>
       <c r="E63" s="2">
-        <v>45646</v>
+        <v>46043</v>
       </c>
     </row>
     <row r="64">
       <c r="A64">
-        <v>3143</v>
+        <v>3164</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Affidamento diretto, ai sensi dell'art. 50, comma 1, lett. b), del D.Lgs. 31 marzo 2023, n. 36, dell'incarico professionale di redazione di uno studio di fattibilità per la istituzione di società "in house" preposta all'emissione dei titoli di viaggio per il Trasporto Pubblico Locale Regionale ed al monitoraggio successivo dell'uso dei titoli stessi. &amp;nbsp;Impegno di spesa sul Capitolo U0000D41928 del Bilancio della Regione Lazio, es. fin. 2024, per complessivi euro 29.233,15 a favore dell'Avv. D.R. ... OMISSIS ..., con studio in Roma, Via Caterina Troiani n. 278, C.F. &amp;nbsp; ... OMISSIS ..., P.IVA &amp;nbsp;... OMISSIS .... &amp;nbsp;C.I.G: B426166706.&amp;nbsp;</t>
+          <t>Gara comunitaria centralizzata a procedura aperta finalizzata alla stipula di Accordi Quadro per la fornitura di guanti monouso per le Aziende Sanitarie della Regione Lazio suddivisa in 16 Lotti. Approvazione atti di gara e indizione della procedura.</t>
         </is>
       </c>
       <c r="C64" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="D64"/>
       <c r="E64" s="2">
-        <v>45646</v>
+        <v>46247</v>
       </c>
     </row>
     <row r="65">
       <c r="A65">
-        <v>3139</v>
+        <v>3162</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Procedura aperta per l'affidamento del servizio di noleggio e manutenzione di n. 110 erogatori d'acqua naturale e frizzante allacciati alla rete idrica presso le sedi della Regione Lazio.</t>
+          <t>Affidamento diretto, ai sensi dell'art 50, comma 1, lettera b), del D.lgs. n. 36/2023 del “Servizio fornito da soggetto esterno all’amministrazione di supporto tecnico nella predisposizione del piano di azione e delle attività conseguenti o correlate, per il progetto europeo InterRevita – Programma Interreg Europe – programmazione 2021-2027 - codice identificativo progetto n.01C0034”- CUP F32B23000520007-CIG: B33713439F</t>
         </is>
       </c>
       <c r="C65" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="D65"/>
       <c r="E65" s="2">
-        <v>45849</v>
+        <v>45657</v>
       </c>
     </row>
     <row r="66">
       <c r="A66">
-        <v>3123</v>
-[...4 lines deleted...]
-        </is>
+        <v>3158</v>
+      </c>
+      <c r="B66" t="s">
+        <v>78</v>
       </c>
       <c r="C66" t="s">
         <v>79</v>
       </c>
       <c r="D66"/>
       <c r="E66" s="2">
-        <v>45713</v>
-[...3 lines deleted...]
-        <v>45713</v>
+        <v>45709</v>
       </c>
     </row>
     <row r="67">
       <c r="A67">
-        <v>3094</v>
+        <v>3156</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Gara comunitaria centralizzata a procedura aperta, ai sensi dell'art. 71 del D.Lgs. n. 36/2023, per l'affidamento del servizio di Call Center ReCUP occorrente alle Aziende Sanitarie e Ospedaliere della Regione Lazio. Approvazione atti di gara e indizione della procedura.</t>
+          <t>Affidamento diretto ai sensi dell’art. 50, comma 1, lett. b) del D.lgs 36/2023, del servizio di incarico professionale per servizi tecnici attinenti all’architettura e all’ingegneria: COLLAUDO TECNICO AMMINISTRATIVO E STATICO IN CORSO D'OPERA E FINALE AI SENSI DELL’ART.116, D. LGS. N. 36/2023 E DEGLI ARTT. DAL 13 AL 30 DELL’ALLEGATO II.14, SEZIONE III DEL D. LGS. N. 36/2023, dell’intervento denominato “Ripristino e realizzazione di scivoli di alaggio di soccorso per la sicurezza della navigazione e della fruizione fluviale”&amp;nbsp;</t>
         </is>
       </c>
       <c r="C67" t="s">
         <v>80</v>
       </c>
       <c r="D67"/>
       <c r="E67" s="2">
-        <v>45924</v>
+        <v>45656</v>
       </c>
     </row>
     <row r="68">
       <c r="A68">
-        <v>3091</v>
+        <v>3155</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Procedura aperta, ai sensi art. 71 D.Lgs n. 36/2023, per individuazione di un Organismo Intermedio per gestione e controllo dell'intervento "Buoni servizio per la fruizione di interventi in materia di inclusione sociale"&amp;nbsp;</t>
+          <t>Gara comunitaria centralizzata a procedura aperta per l’affidamento del servizio di manutenzione delle apparecchiature elettromedicali in uso presso le Aziende Sanitarie della Regione Lazio – Seconda edizione</t>
         </is>
       </c>
       <c r="C68" t="s">
         <v>81</v>
       </c>
       <c r="D68"/>
       <c r="E68" s="2">
-        <v>45741</v>
+        <v>46115</v>
       </c>
     </row>
     <row r="69">
       <c r="A69">
-        <v>3064</v>
+        <v>3153</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Procedura aperta finalizzata all’affidamento del servizio di raccolta, carico, trasporto e conferimento presso impianto di trattamento autorizzato dei rifiuti prodotti dalle sedi regionali site nel territorio della Regione Lazio.</t>
+          <t>Gara europea a procedura aperta, suddivisa in 8 lotti, finalizzata alla stipula di convenzioni quadro, per la fornitura di cancelleria e toner, cartucce a getto d'inchiostro, materiale di consumo accessorio per le Amm.ni aventi sede sul territorio della Regione Lazio e della Regione Umbria. Impegno di spesa di € 880,00 sul Cap. U0000T19427 a favore dell'A.N.A.C. es. fin. 2024. Impegno di spesa complessivo di € 2.068,00 sul Cap. U0000S23908 a favore del "Fondo incentivi ex art. 383 sexies R.R. n. 1/2002" es. fin. 2024-2025 e accertamenti di € 1.468,28 sul Cap. di entrata n. E0000341559, di € 299,86 sul Cap. di entrata E0000341562 e di € 299,86 sul Cap. E0000341563 a carico del "Fondo incentivi ex art. 383 sexies R.R. n. 1/2002" es. fin. 2024-2025.</t>
         </is>
       </c>
       <c r="C69" t="s">
         <v>82</v>
       </c>
       <c r="D69"/>
       <c r="E69" s="2">
-        <v>45973</v>
+        <v>45979</v>
       </c>
     </row>
     <row r="70">
       <c r="A70">
-        <v>3060</v>
+        <v>3152</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Procedura aperta, suddivisa in quattro lotti, finalizzata alla stipula di Convenzioni Quadro per l'affidamento dei servizi postali e servizi "a monte" del recapito, destinati alle Amministrazioni della Regione Lazio e della Regione Umbria.</t>
+          <t>Procedura aperta sopra soglia, ai sensi dell'art. 71 d.lgs. n. 36/23, per l'affidamento della gestione di 3 centri antiviolenza e di 3 case rifugio per donne vittime di violenza. Indizione e approvazione atti di gara. CUP S80143490581202400037.</t>
         </is>
       </c>
       <c r="C70" t="s">
         <v>83</v>
       </c>
       <c r="D70"/>
       <c r="E70" s="2">
-        <v>45730</v>
+        <v>45744</v>
       </c>
     </row>
     <row r="71">
       <c r="A71">
-        <v>3059</v>
+        <v>3149</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Procedura aperta, ai sensi dell'art. 71 D.lgs. 36/2023, per l'acquisizione del "Servizio di assistenza organizzativa/gestionale e del supporto tecnico-specialistico alla Direzione Regionale Programmazione economica, centrale acquisti, fondi europei, PNRR". Proroga dell'attuale contratto, ai sensi dell'art. 106, comma 11 del D.lgs 50/2016 per la durata di 6 mesi Impegno di spesa complessivo di 612.135,00 IVA inclusa sul cap. capitolo U0000H11785 di cui € 408.090,00 IVA inclusa Es. Fin. 2024 ed € 204.045,00 IVA inclusa Es. Fin. 2025, in favore di Intellera Consulting S.r.l. in qualità di capogruppo (cod. cred. 191021).</t>
+          <t>Prog. Reg. di int. per la messa in sicurezza delle infrastrutture viarie e per la rigenerazione urbana-Fondo per la Prog. di Opere Pubbliche–Aff. diretto dei servizi relativi servizio di progettazione dell’int di “Ripascimento protetto da barriera e pennelli in loc. Fregene Nord nel comune di Fiumicino – I stralcio” – Impegno di € 125.617,63 a favore di Interprogetti S.r.l. (cod. Cred. 198816) sul cap. U0000C12170 – Impegno di € 1.394,26 a favore del “Fondo incentivi ex art. 383 sexies R.R. N. 1/2002” (cod. Cred. 176734) sul cap. U0000C12170 – Acc. per € 1.394,26 al “Fondo incentivi ex art. 383 sexies R.R. N. 1/2002” (cod. Cred. 176734) sul cap. E0000341560 - Impegno di € 35,00 all’Autorità nazionale anticorruzione (cod. cred. 159683) sul cap.U0000T19427 – Es fin 2024; CUP: F12B23000350001 - CIG: B3EAF69F88</t>
         </is>
       </c>
       <c r="C71" t="s">
         <v>84</v>
       </c>
+      <c r="D71"/>
+      <c r="E71" s="2">
+        <v>45646</v>
+      </c>
     </row>
     <row r="72">
       <c r="A72">
-        <v>3058</v>
+        <v>3148</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>D.G.R. n. 311 del 24/05/2022. Intervento cod. Rendis 12IR009/CI "Lavori straordinari di manutenzione dell'alveo del fiume Tronto nel Comune di Amatrice". CUP: F77H21007280005</t>
+          <t>Programma Regionale di interventi per la messa in sicurezza delle infrastrutture viarie e per la rigenerazione urbana - Fondo per la Progettazione di Opere Pubbliche - Affidamento diretto dei servizi di supporto al Rup per la verifica della Progettazione Esecutiva del Progetto dell’intervento di “Ricarica delle scogliere esistenti in località Capo D’Anzio (RM)” – Perfezionamento della prenotazione d’impegno n. 1684/2024 per € 29.290,88 a favore di SEACON SRL (cod. Cred. 123589) - Es. Fin. 2024; CUP: F82B21000030005 – CIG B42BD81907</t>
         </is>
       </c>
       <c r="C72" t="s">
         <v>85</v>
       </c>
       <c r="D72"/>
       <c r="E72" s="2">
-        <v>46036</v>
-[...3 lines deleted...]
-        <v>45523</v>
+        <v>45646</v>
       </c>
     </row>
     <row r="73">
       <c r="A73">
-        <v>3057</v>
+        <v>3147</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>SIGN_PAD - "Gara comunitaria centralizzata a procedura aperta ex art. 60 D.lgs. 50/2016 e s.m.i. per l'acquisizione di Sign- Pad e relativo software per la gestione della firma elettronica grafometrica per i Centri per l'Impiego, in attuazione del Piano straordinario di Potenziamento dei CPI e delle Politiche Attive del Lavoro della Regione Lazio". CIG: 990524311C – Codice gara: 9170927. Indizione procedura di gara, approvazione atti e nomina del Responsabile Unico del Procedimento.</t>
+          <t>Servizio di monitoraggio ambientale previsto ai sensi del DM 173/2016, dell’intervento di “Riqualificazione della scogliera sommersa e ripascimento in loc. Santa Severa (Santa Marinella – RM)</t>
         </is>
       </c>
       <c r="C73" t="s">
         <v>86</v>
       </c>
+      <c r="D73"/>
+      <c r="E73" s="2">
+        <v>45646</v>
+      </c>
     </row>
     <row r="74">
       <c r="A74">
-        <v>3052</v>
+        <v>3146</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Determinazione a contrarre ai sensi dell'art. 17, co. 1, del D.lgs. n. 36/2023, indizione Gara europea a procedura aperta finalizzata alla stipula di convenzioni quadro, a ridotto impatto ambientale, per l'affidamento della fornitura di carta in risme per gli enti della Regione Lazio. Edizione 2. Procedura suddivisa in 2 lotti.</t>
+          <t>Appalto specifico per l'acquisizione di farmaci occorrenti alle aziende sanitarie della Regione Lazio - farmaci 2024 - Quattordicesima tranche, nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio.</t>
         </is>
       </c>
       <c r="C74" t="s">
         <v>87</v>
       </c>
       <c r="D74"/>
       <c r="E74" s="2">
-        <v>45933</v>
-[...3 lines deleted...]
-        <v>45694</v>
+        <v>45736</v>
       </c>
     </row>
     <row r="75">
       <c r="A75">
-        <v>3041</v>
+        <v>3145</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Appalto specifico per l'acquisizione di farmaci occorrenti alle Aziende sanitarie della Regione Lazio - Farmaci 2024 nona tranche - nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio.</t>
+          <t>Affidamento diretto, ai sensi dell'art. 50, comma 1, lett. b), del D.Lgs. 31 marzo 2023, n. 36, dell'incarico professionale di redazione di uno studio di fattibilità per lo sviluppo di un sistema di trasposto aereo a guida autonoma supportato da un sistema distribuito per aree per il decollo verticale. Impegno di spesa sul Capitolo U0000D41928 del Bilancio della Regione Lazio, es. fin. 2024, per complessivi euro 30.298,94 a favore dell'Avv. G M ... OMISSIS, con studio in Roma, Via di Grottarossa n. 50, C.F. ... OMISSIS ..., P.IVA ... OMISSIS ... C.I.G: B42715E48D&amp;nbsp;</t>
         </is>
       </c>
       <c r="C75" t="s">
         <v>88</v>
       </c>
       <c r="D75"/>
       <c r="E75" s="2">
-        <v>46153</v>
-[...3 lines deleted...]
-        <v>45621</v>
+        <v>45646</v>
       </c>
     </row>
     <row r="76">
       <c r="A76">
-        <v>3039</v>
+        <v>3144</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Procedura negoziata, tramite R.D.O. sul M.E.La., finalizzata all’affidamento per la fornitura di divise estive e invernali per il personale con qualifica di autista in servizio presso la Giunta della Regione Lazio</t>
+          <t>Affidamento diretto, ai sensi dell'art. 50, comma 1, lett. b), del D.Lgs. 31 marzo 2023, n. 36, dell'incarico professionale di redazione di uno studio di fattibilità per lo sviluppo di un sistema di trasporto pubblico fluviale nel bacino del Tevere, nel tratto di competenza della Regione Lazio. &amp;nbsp;Impegno di spesa sul Capitolo U0000D41928 del Bilancio della Regione Lazio, es. fin. 2024, per complessivi euro 30.451,20 a favore dell'Avv. A.C. ... OMISSIS ..., con studio in Roma, Via Ezio n. 36, C.F ... OMISSIS ..., P.IVA ... OMISSIS .... &amp;nbsp;C.I.G: B42713EA23.&amp;nbsp;</t>
         </is>
       </c>
       <c r="C76" t="s">
         <v>89</v>
       </c>
       <c r="D76"/>
       <c r="E76" s="2">
-        <v>45544</v>
+        <v>45646</v>
       </c>
     </row>
     <row r="77">
       <c r="A77">
-        <v>3033</v>
+        <v>3143</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Appalto specifico per l'acquisizione di farmaci occorrenti alle aziende sanitarie della Regione Lazio - Farmaci 2024 quarta tranche - nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alle AA.SS. della Regione Lazio.</t>
+          <t>Affidamento diretto, ai sensi dell'art. 50, comma 1, lett. b), del D.Lgs. 31 marzo 2023, n. 36, dell'incarico professionale di redazione di uno studio di fattibilità per la istituzione di società "in house" preposta all'emissione dei titoli di viaggio per il Trasporto Pubblico Locale Regionale ed al monitoraggio successivo dell'uso dei titoli stessi. &amp;nbsp;Impegno di spesa sul Capitolo U0000D41928 del Bilancio della Regione Lazio, es. fin. 2024, per complessivi euro 29.233,15 a favore dell'Avv. D.R. ... OMISSIS ..., con studio in Roma, Via Caterina Troiani n. 278, C.F. &amp;nbsp; ... OMISSIS ..., P.IVA &amp;nbsp;... OMISSIS .... &amp;nbsp;C.I.G: B426166706.&amp;nbsp;</t>
         </is>
       </c>
       <c r="C77" t="s">
         <v>90</v>
       </c>
       <c r="D77"/>
       <c r="E77" s="2">
-        <v>45471</v>
-[...3 lines deleted...]
-        <v>45468</v>
+        <v>45646</v>
       </c>
     </row>
     <row r="78">
       <c r="A78">
-        <v>3029</v>
+        <v>3139</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Appalto specifico per l'acquisizione di farmaci occorrenti alle aziende sanitarie della Regione Lazio - farmaci 2024 settima tranche - nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio.</t>
+          <t>Procedura aperta per l'affidamento del servizio di noleggio e manutenzione di n. 110 erogatori d'acqua naturale e frizzante allacciati alla rete idrica presso le sedi della Regione Lazio.</t>
         </is>
       </c>
       <c r="C78" t="s">
         <v>91</v>
       </c>
       <c r="D78"/>
       <c r="E78" s="2">
-        <v>46153</v>
-[...7 lines deleted...]
-        <v>45552</v>
+        <v>45849</v>
       </c>
     </row>
     <row r="79">
       <c r="A79">
-        <v>3027</v>
+        <v>3123</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Gara centralizzata a procedura aperta in via d'urgenza con termini ridotti finalizzata alla fornitura in ambito territoriale di aghi penna da insulina G34 - lunghezza 3,5 mm a Lotto unico. Determinazione a contrarre. Approvazione schemi, atti e indizione gara e nomina del Responsabile Unico del Progetto</t>
+          <t>"Lavori di raccolta del materiale galleggiante con apposita barriera sul Fiume Tevere in comune di Fiumicino (RM) e sul Fiume Aniene in comune di Roma (RM)".CUP F91G24000390002</t>
         </is>
       </c>
       <c r="C79" t="s">
         <v>92</v>
       </c>
       <c r="D79"/>
       <c r="E79" s="2">
-        <v>45580</v>
+        <v>45713</v>
+      </c>
+      <c r="F79"/>
+      <c r="G79" s="2">
+        <v>45713</v>
       </c>
     </row>
     <row r="80">
       <c r="A80">
-        <v>3024</v>
+        <v>3094</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Appalto specifico per l'acquisizione di farmaci occorrenti alle aziende sanitarie della Regione Lazio - Farmaci 2024 - terza tranche, nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio.</t>
+          <t>Gara comunitaria centralizzata a procedura aperta, ai sensi dell'art. 71 del D.Lgs. n. 36/2023, per l'affidamento del servizio di Call Center ReCUP occorrente alle Aziende Sanitarie e Ospedaliere della Regione Lazio. Approvazione atti di gara e indizione della procedura.</t>
         </is>
       </c>
       <c r="C80" t="s">
         <v>93</v>
       </c>
       <c r="D80"/>
       <c r="E80" s="2">
-        <v>46111</v>
+        <v>45924</v>
       </c>
     </row>
     <row r="81">
       <c r="A81">
-        <v>3022</v>
+        <v>3091</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Procedura di gara comunitaria a procedura aperta finalizzata alla stipula di convenzioni quadro per servizi di pulizia e sanificazione a ridotto impatto ambientale e servizi accessori per le sedi delle amministrazioni del territorio della regione Lazio - Edizione 2. Procedura suddivisa in 4 lotti.</t>
+          <t>Procedura aperta, ai sensi art. 71 D.Lgs n. 36/2023, per individuazione di un Organismo Intermedio per gestione e controllo dell'intervento "Buoni servizio per la fruizione di interventi in materia di inclusione sociale"&amp;nbsp;</t>
         </is>
       </c>
       <c r="C81" t="s">
         <v>94</v>
       </c>
       <c r="D81"/>
       <c r="E81" s="2">
-        <v>45905</v>
-[...11 lines deleted...]
-        <v>45905</v>
+        <v>45741</v>
       </c>
     </row>
     <row r="82">
       <c r="A82">
-        <v>3021</v>
+        <v>3064</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Servizio di assistenza organizzativa/gestionale alle procedure di appalto per la Direzione Regionale Programmazione economica, centrale acquisti, fondi europei, PNRR.</t>
+          <t>Procedura aperta finalizzata all’affidamento del servizio di raccolta, carico, trasporto e conferimento presso impianto di trattamento autorizzato dei rifiuti prodotti dalle sedi regionali site nel territorio della Regione Lazio.</t>
         </is>
       </c>
       <c r="C82" t="s">
         <v>95</v>
       </c>
       <c r="D82"/>
       <c r="E82" s="2">
-        <v>45638</v>
+        <v>45973</v>
       </c>
     </row>
     <row r="83">
       <c r="A83">
-        <v>3012</v>
+        <v>3060</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Gara comunitaria centralizzata a procedura aperta finalizzata alla stipula di un contratto per la fornitura in noleggio quadriennale di n. 2 sistemi di stampa a colori ad alta produzione per il centro stampa della Regione Lazio, suddivisa in due lotti&amp;nbsp;</t>
+          <t>Procedura aperta, suddivisa in quattro lotti, finalizzata alla stipula di Convenzioni Quadro per l'affidamento dei servizi postali e servizi "a monte" del recapito, destinati alle Amministrazioni della Regione Lazio e della Regione Umbria.</t>
         </is>
       </c>
       <c r="C83" t="s">
         <v>96</v>
       </c>
       <c r="D83"/>
       <c r="E83" s="2">
-        <v>45975</v>
-[...3 lines deleted...]
-        <v>45755</v>
+        <v>45730</v>
       </c>
     </row>
     <row r="84">
       <c r="A84">
-        <v>3002</v>
+        <v>3059</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Servizio di ingegneria inerente la redazione del prog. esec., il coord. della sicur. in fase di prog. ed esec. e Dir. Lav. per i lavori di "Manut. degli imp. Idrov. di Via Ferloni, Via di Villa Livia e Via Frassineto, anche in caso di piena, siti nel Comune di Roma. Annualità 2024 - 2025"</t>
+          <t>Procedura aperta, ai sensi dell'art. 71 D.lgs. 36/2023, per l'acquisizione del "Servizio di assistenza organizzativa/gestionale e del supporto tecnico-specialistico alla Direzione Regionale Programmazione economica, centrale acquisti, fondi europei, PNRR". Proroga dell'attuale contratto, ai sensi dell'art. 106, comma 11 del D.lgs 50/2016 per la durata di 6 mesi Impegno di spesa complessivo di 612.135,00 IVA inclusa sul cap. capitolo U0000H11785 di cui € 408.090,00 IVA inclusa Es. Fin. 2024 ed € 204.045,00 IVA inclusa Es. Fin. 2025, in favore di Intellera Consulting S.r.l. in qualità di capogruppo (cod. cred. 191021).</t>
         </is>
       </c>
       <c r="C84" t="s">
         <v>97</v>
       </c>
-      <c r="D84"/>
-[...2 lines deleted...]
-      </c>
     </row>
     <row r="85">
       <c r="A85">
-        <v>3001</v>
+        <v>3058</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Appalto specifico per l'acquisizione di farmaci occorrenti alle aziende sanitarie della Regione Lazio - farmaci 2024 sesta tranche - nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio - Determinazione a contrarre. Approvazione schemi, atti e indizione gara e nomina del Responsabile Unico del Progetto.</t>
+          <t>D.G.R. n. 311 del 24/05/2022. Intervento cod. Rendis 12IR009/CI "Lavori straordinari di manutenzione dell'alveo del fiume Tronto nel Comune di Amatrice". CUP: F77H21007280005</t>
         </is>
       </c>
       <c r="C85" t="s">
         <v>98</v>
       </c>
       <c r="D85"/>
       <c r="E85" s="2">
-        <v>45471</v>
+        <v>46036</v>
+      </c>
+      <c r="F85"/>
+      <c r="G85" s="2">
+        <v>45523</v>
       </c>
     </row>
     <row r="86">
       <c r="A86">
-        <v>2992</v>
+        <v>3057</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>DPCM del 15 dicembre 2022: Programma degli interventi essenziali e indifferibili connessi alle celebrazioni del Giubileo della Chiesa cattolica per il 2025, ai sensi dell'articolo 1, comma 422, della legge 234 del 2021, di cui all'Allegato 1. Procedura negoziata ai sensi dell'art. 50, comma 1, lett. d) del D.Lgs. 36/2023, per l'affidamento dei lavori relativi dell'intervento n. 175 "Ottimizzazione e ristrutturazione degli impianti idrovori di Salaria, Flaminia, Corcolle, Pratolungo e Prima Porta". Determinazione a contrarre e approvazione degli atti di gara. CUP: F88H22000930001</t>
+          <t>SIGN_PAD - "Gara comunitaria centralizzata a procedura aperta ex art. 60 D.lgs. 50/2016 e s.m.i. per l'acquisizione di Sign- Pad e relativo software per la gestione della firma elettronica grafometrica per i Centri per l'Impiego, in attuazione del Piano straordinario di Potenziamento dei CPI e delle Politiche Attive del Lavoro della Regione Lazio". CIG: 990524311C – Codice gara: 9170927. Indizione procedura di gara, approvazione atti e nomina del Responsabile Unico del Procedimento.</t>
         </is>
       </c>
       <c r="C86" t="s">
         <v>99</v>
       </c>
-      <c r="D86"/>
-[...6 lines deleted...]
-      </c>
     </row>
     <row r="87">
       <c r="A87">
-        <v>2981</v>
+        <v>3052</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Procedura negoziata, tramite R.d.O. sul Mercato Elettronico Regionale (M.E.La.), per l'affidamento del servizio di assistenza,&amp;nbsp;consulenza e intermediazione assicurativa, in un lotto unico per la durata di 66,5 mesi (sessantasei mesi e quindici giorni).</t>
+          <t>Determinazione a contrarre ai sensi dell'art. 17, co. 1, del D.lgs. n. 36/2023, indizione Gara europea a procedura aperta finalizzata alla stipula di convenzioni quadro, a ridotto impatto ambientale, per l'affidamento della fornitura di carta in risme per gli enti della Regione Lazio. Edizione 2. Procedura suddivisa in 2 lotti.</t>
         </is>
       </c>
       <c r="C87" t="s">
         <v>100</v>
       </c>
       <c r="D87"/>
       <c r="E87" s="2">
-        <v>45544</v>
+        <v>45933</v>
+      </c>
+      <c r="F87"/>
+      <c r="G87" s="2">
+        <v>45694</v>
       </c>
     </row>
     <row r="88">
       <c r="A88">
-        <v>2979</v>
+        <v>3041</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Lavori di somma urgenza per il ripristino del funzionamento dell'impianto idrovoro di Pratolungo in Roma, manomesso a seguito di furto dei cavi elettrici. Verbale di Somma Urgenza e di affidamento
-</t>
+          <t>Appalto specifico per l'acquisizione di farmaci occorrenti alle Aziende sanitarie della Regione Lazio - Farmaci 2024 nona tranche - nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio.</t>
         </is>
       </c>
       <c r="C88" t="s">
         <v>101</v>
       </c>
       <c r="D88"/>
       <c r="E88" s="2">
-        <v>45343</v>
+        <v>46153</v>
+      </c>
+      <c r="F88"/>
+      <c r="G88" s="2">
+        <v>45621</v>
       </c>
     </row>
     <row r="89">
       <c r="A89">
-        <v>2978</v>
+        <v>3039</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>D.lgs. 36/2023 –Intervento di somma urgenza a seguito di continue e ripetute occupazioni abusive da parte di ignoti, nonché a salvaguardia della salute e dell’igiene pubblica, al fine di prevenire pericoli per la pubblica e privata incolumità sul compendio denominato Al Karama - Comune di Latina. CUP F23I23000110002 – CIG A04EDC2D18
-</t>
+          <t>Procedura negoziata, tramite R.D.O. sul M.E.La., finalizzata all’affidamento per la fornitura di divise estive e invernali per il personale con qualifica di autista in servizio presso la Giunta della Regione Lazio</t>
         </is>
       </c>
       <c r="C89" t="s">
         <v>102</v>
       </c>
       <c r="D89"/>
       <c r="E89" s="2">
-        <v>45341</v>
+        <v>45544</v>
       </c>
     </row>
     <row r="90">
       <c r="A90">
-        <v>2974</v>
+        <v>3033</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Appalto specifico per l'acquisizione di farmaci occorrenti alle aziende sanitarie della Regione Lazio e della Regione Umbria - farmaci 2024 - seconda tranche nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio e di altri soggetti Aggregatori&amp;nbsp;</t>
+          <t>Appalto specifico per l'acquisizione di farmaci occorrenti alle aziende sanitarie della Regione Lazio - Farmaci 2024 quarta tranche - nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alle AA.SS. della Regione Lazio.</t>
         </is>
       </c>
       <c r="C90" t="s">
         <v>103</v>
       </c>
       <c r="D90"/>
-      <c r="E90"/>
+      <c r="E90" s="2">
+        <v>45471</v>
+      </c>
       <c r="F90"/>
       <c r="G90" s="2">
-        <v>45356</v>
+        <v>45468</v>
       </c>
     </row>
     <row r="91">
       <c r="A91">
-        <v>2973</v>
+        <v>3029</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Procedura negoziata ai sensi dell'art. 1, comma 2 lett. b) del D.L. n. 76/2020, , tramite R.d.O. sul M.E.LA. Per l'affidamento della durata di 24 (ventiquattro) mesi del servizio diResponsabile della protezione dei dati personali (RPD)ai sensi del Reg. UE n. 679/2016 (RGPD)
-</t>
+          <t>Appalto specifico per l'acquisizione di farmaci occorrenti alle aziende sanitarie della Regione Lazio - farmaci 2024 settima tranche - nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio.</t>
         </is>
       </c>
       <c r="C91" t="s">
         <v>104</v>
       </c>
       <c r="D91"/>
       <c r="E91" s="2">
-        <v>45310</v>
+        <v>46153</v>
+      </c>
+      <c r="F91"/>
+      <c r="G91" s="2">
+        <v>45637</v>
+      </c>
+      <c r="H91"/>
+      <c r="I91" s="2">
+        <v>45552</v>
       </c>
     </row>
     <row r="92">
       <c r="A92">
-        <v>2960</v>
+        <v>3027</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Gara comunitaria centralizzata a procedura aperta, sopra soglia comunitaria, finalizzata alla stipula di un accordo quadro per la fornitura triennale di protesi ortopediche di anca, ginocchio e spalla per le Aziende Sanitarie ed Ospedaliere della Regione Lazio. Determinazione a contrarre. Provvedimento di indizione e approvazione atti - Lotto 1 - 53</t>
+          <t>Gara centralizzata a procedura aperta in via d'urgenza con termini ridotti finalizzata alla fornitura in ambito territoriale di aghi penna da insulina G34 - lunghezza 3,5 mm a Lotto unico. Determinazione a contrarre. Approvazione schemi, atti e indizione gara e nomina del Responsabile Unico del Progetto</t>
         </is>
       </c>
       <c r="C92" t="s">
         <v>105</v>
       </c>
+      <c r="D92"/>
+      <c r="E92" s="2">
+        <v>45580</v>
+      </c>
     </row>
     <row r="93">
       <c r="A93">
-        <v>2959</v>
+        <v>3024</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Gara comunitaria centralizzata a procedura aperta ai sensi dell'art. 71 del D.lgs 36/2023 finalizzata alla stipula di convenzione per l'affidamento del servizio di lavanolo occorrente all'Azienda ARES 118</t>
+          <t>Appalto specifico per l'acquisizione di farmaci occorrenti alle aziende sanitarie della Regione Lazio - Farmaci 2024 - terza tranche, nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio.</t>
         </is>
       </c>
       <c r="C93" t="s">
         <v>106</v>
       </c>
       <c r="D93"/>
       <c r="E93" s="2">
-        <v>45594</v>
+        <v>46111</v>
       </c>
     </row>
     <row r="94">
       <c r="A94">
-        <v>2958</v>
+        <v>3022</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Appalto specifico per l'acquisizione di farmaci occorrenti alle aziende sanitarie della Regione Lazio - farmaci 2023 -Tredicesima tranche, nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio - Determinazione a contrarre. Approvazione schemi, atti e indizione gara. Nr. Gara 9504891</t>
+          <t>Procedura di gara comunitaria a procedura aperta finalizzata alla stipula di convenzioni quadro per servizi di pulizia e sanificazione a ridotto impatto ambientale e servizi accessori per le sedi delle amministrazioni del territorio della regione Lazio - Edizione 2. Procedura suddivisa in 4 lotti.</t>
         </is>
       </c>
       <c r="C94" t="s">
         <v>107</v>
       </c>
+      <c r="D94"/>
+      <c r="E94" s="2">
+        <v>45905</v>
+      </c>
+      <c r="F94"/>
+      <c r="G94" s="2">
+        <v>45905</v>
+      </c>
+      <c r="H94"/>
+      <c r="I94" s="2">
+        <v>45905</v>
+      </c>
+      <c r="J94"/>
+      <c r="K94" s="2">
+        <v>45905</v>
+      </c>
     </row>
     <row r="95">
       <c r="A95">
-        <v>2957</v>
+        <v>3021</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Procedura aperta ai sensi dell'art. 71 D.lgs 36/2023 per l'affidamento in concessione del "Servizio di trasporto marittimo di passeggeri, veicoli e merci tra e con Ponza e Ventotene con obblighi di servizio pubblico per la continuità territoriale marittima". Lotto unico. CIG A03FA1EE17 - CUP F69I23000230003 - CUI S80143490581202300079. Determinazione a contrarre n. G17422 del 22/12/2023.&amp;nbsp;</t>
+          <t>Servizio di assistenza organizzativa/gestionale alle procedure di appalto per la Direzione Regionale Programmazione economica, centrale acquisti, fondi europei, PNRR.</t>
         </is>
       </c>
       <c r="C95" t="s">
         <v>108</v>
       </c>
+      <c r="D95"/>
+      <c r="E95" s="2">
+        <v>45638</v>
+      </c>
     </row>
     <row r="96">
       <c r="A96">
-        <v>2953</v>
+        <v>3012</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Appalto specifico per l'acquisizione di farmaci occorrenti alle aziende sanitarie della Regione Lazio- farmaci 2023 - dodicesima tranche - biologici e biosimilari, nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio. Nr. Gara 9501086.</t>
+          <t>Gara comunitaria centralizzata a procedura aperta finalizzata alla stipula di un contratto per la fornitura in noleggio quadriennale di n. 2 sistemi di stampa a colori ad alta produzione per il centro stampa della Regione Lazio, suddivisa in due lotti&amp;nbsp;</t>
         </is>
       </c>
       <c r="C96" t="s">
         <v>109</v>
       </c>
       <c r="D96"/>
       <c r="E96" s="2">
-        <v>45358</v>
+        <v>45975</v>
+      </c>
+      <c r="F96"/>
+      <c r="G96" s="2">
+        <v>45755</v>
       </c>
     </row>
     <row r="97">
       <c r="A97">
-        <v>2913</v>
+        <v>3002</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Servizio di ingegneria inerente la redazione del progetto esecutivo, il coordinamento della sicurezza in fase di progettazione ed&amp;nbsp;esecuzione, la Direzione Lavori ed il collaudo (C.R.E.) dei "lavori di manutenzione e gestione degli impianti idrovori di&amp;nbsp;Pratolungo e Corcolle posti sul fiume Aniene".
-</t>
+          <t>Servizio di ingegneria inerente la redazione del prog. esec., il coord. della sicur. in fase di prog. ed esec. e Dir. Lav. per i lavori di "Manut. degli imp. Idrov. di Via Ferloni, Via di Villa Livia e Via Frassineto, anche in caso di piena, siti nel Comune di Roma. Annualità 2024 - 2025"</t>
         </is>
       </c>
       <c r="C97" t="s">
         <v>110</v>
       </c>
       <c r="D97"/>
       <c r="E97" s="2">
-        <v>45209</v>
-[...3 lines deleted...]
-        <v>45209</v>
+        <v>45418</v>
       </c>
     </row>
     <row r="98">
       <c r="A98">
-        <v>2908</v>
+        <v>3001</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Appalto specifico per l'acquisizione di farmaci occorrenti alle aziende sanitarie della Regione Lazio - farmaci 2023 – ottava tranche, nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio - Determinazione a contrarre. Approvazione schemi, atti e indizione gara e nomina del Responsabile Unico del Progetto. Nr. Gara 9334513.
-</t>
+          <t>Appalto specifico per l'acquisizione di farmaci occorrenti alle aziende sanitarie della Regione Lazio - farmaci 2024 sesta tranche - nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio - Determinazione a contrarre. Approvazione schemi, atti e indizione gara e nomina del Responsabile Unico del Progetto.</t>
         </is>
       </c>
       <c r="C98" t="s">
         <v>111</v>
       </c>
       <c r="D98"/>
       <c r="E98" s="2">
-        <v>45243</v>
+        <v>45471</v>
       </c>
     </row>
     <row r="99">
       <c r="A99">
-        <v>2898</v>
+        <v>2992</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>SILD - Procedura negoziata, tramite RdO sul Mercato Elettronico Regionale (M.E.LA), ai sensi dell'art.1, comma 2, lettera b) della legge 11 settembre 2020, n.120, come modificato dall'art. 51, comma 1, lett. a), sub 2.2 del decreto legge n. 77 del 31.5.2021, convertito in legge n. 108 del 29.7.2021, per l'affidamento dei servizi di gestione dei bandi ex art. 16, Sild e delle procedure di reclutamento del personale della Regione Lazio. Approvazione atti, indizione della procedura di gara e nomina del Responsabile Unico del Procedimento (RUP). CIG 9476350368.
-</t>
+          <t>DPCM del 15 dicembre 2022: Programma degli interventi essenziali e indifferibili connessi alle celebrazioni del Giubileo della Chiesa cattolica per il 2025, ai sensi dell'articolo 1, comma 422, della legge 234 del 2021, di cui all'Allegato 1. Procedura negoziata ai sensi dell'art. 50, comma 1, lett. d) del D.Lgs. 36/2023, per l'affidamento dei lavori relativi dell'intervento n. 175 "Ottimizzazione e ristrutturazione degli impianti idrovori di Salaria, Flaminia, Corcolle, Pratolungo e Prima Porta". Determinazione a contrarre e approvazione degli atti di gara. CUP: F88H22000930001</t>
         </is>
       </c>
       <c r="C99" t="s">
         <v>112</v>
       </c>
       <c r="D99"/>
       <c r="E99" s="2">
-        <v>45154</v>
+        <v>45390</v>
       </c>
       <c r="F99"/>
       <c r="G99" s="2">
-        <v>45154</v>
+        <v>45390</v>
       </c>
     </row>
     <row r="100">
       <c r="A100">
-        <v>2893</v>
+        <v>2981</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Concessione del Servizio pubblico di Trasporto marittimo di passeggeri, veicoli e merci tra e con Ponza e Ventotene con obblighi di servizio pubblico per la continuità territoriale marittima.
-</t>
+          <t>Procedura negoziata, tramite R.d.O. sul Mercato Elettronico Regionale (M.E.La.), per l'affidamento del servizio di assistenza,&amp;nbsp;consulenza e intermediazione assicurativa, in un lotto unico per la durata di 66,5 mesi (sessantasei mesi e quindici giorni).</t>
         </is>
       </c>
       <c r="C100" t="s">
         <v>113</v>
       </c>
       <c r="D100"/>
       <c r="E100" s="2">
-        <v>45226</v>
+        <v>45544</v>
       </c>
     </row>
     <row r="101">
       <c r="A101">
-        <v>2876</v>
+        <v>2979</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Gara comunitaria a procedura aperta telematica finalizzata all'acquisizione di tecnologie elettromedicali per l'Ospedale di Amatrice, di cui all'Ordinanza Commissariale n. 56 del 10/05/2018&amp;nbsp;- Numero gara 9166988 - CUP F78I18000070008</t>
+          <t>Lavori di somma urgenza per il ripristino del funzionamento dell'impianto idrovoro di Pratolungo in Roma, manomesso a seguito di furto dei cavi elettrici. Verbale di Somma Urgenza e di affidamento
+</t>
         </is>
       </c>
       <c r="C101" t="s">
         <v>114</v>
       </c>
       <c r="D101"/>
       <c r="E101" s="2">
-        <v>45406</v>
+        <v>45343</v>
       </c>
     </row>
     <row r="102">
       <c r="A102">
-        <v>2874</v>
+        <v>2978</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Gara comunitaria centralizzata a procedura aperta finalizzata alla fornitura di Pacemaker e Defibrillatori per le Aziende Sanitarie della Regione Lazio. Numero gara Anac 9163367.</t>
+          <t>D.lgs. 36/2023 –Intervento di somma urgenza a seguito di continue e ripetute occupazioni abusive da parte di ignoti, nonché a salvaguardia della salute e dell’igiene pubblica, al fine di prevenire pericoli per la pubblica e privata incolumità sul compendio denominato Al Karama - Comune di Latina. CUP F23I23000110002 – CIG A04EDC2D18
+</t>
         </is>
       </c>
       <c r="C102" t="s">
         <v>115</v>
       </c>
       <c r="D102"/>
       <c r="E102" s="2">
         <v>45341</v>
       </c>
     </row>
     <row r="103">
       <c r="A103">
-        <v>2872</v>
-[...1 lines deleted...]
-      <c r="B103" t="s">
+        <v>2974</v>
+      </c>
+      <c r="B103" t="inlineStr">
+        <is>
+          <t>Appalto specifico per l'acquisizione di farmaci occorrenti alle aziende sanitarie della Regione Lazio e della Regione Umbria - farmaci 2024 - seconda tranche nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio e di altri soggetti Aggregatori&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="C103" t="s">
         <v>116</v>
       </c>
-      <c r="C103" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D103"/>
-      <c r="E103" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="E103"/>
       <c r="F103"/>
       <c r="G103" s="2">
-        <v>45251</v>
-[...3 lines deleted...]
-        <v>45135</v>
+        <v>45356</v>
       </c>
     </row>
     <row r="104">
       <c r="A104">
-        <v>2866</v>
-[...2 lines deleted...]
-        <v>118</v>
+        <v>2973</v>
+      </c>
+      <c r="B104" t="inlineStr">
+        <is>
+          <t>Procedura negoziata ai sensi dell'art. 1, comma 2 lett. b) del D.L. n. 76/2020, , tramite R.d.O. sul M.E.LA. Per l'affidamento della durata di 24 (ventiquattro) mesi del servizio diResponsabile della protezione dei dati personali (RPD)ai sensi del Reg. UE n. 679/2016 (RGPD)
+</t>
+        </is>
       </c>
       <c r="C104" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="D104"/>
       <c r="E104" s="2">
-        <v>45279</v>
+        <v>45310</v>
       </c>
     </row>
     <row r="105">
       <c r="A105">
-        <v>2852</v>
+        <v>2960</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Gara comunitaria centralizzata a procedura aperta, suddivisa in 9 lotti, per l'affidamento della fornitura di microinfusori per insulina, sistemi di monitoraggio, port e relativo materiale di consumo e servizi connessi occorrente alle Aziende Sanitarie della Regione Lazio- Seconda Edizione.</t>
+          <t>Gara comunitaria centralizzata a procedura aperta, sopra soglia comunitaria, finalizzata alla stipula di un accordo quadro per la fornitura triennale di protesi ortopediche di anca, ginocchio e spalla per le Aziende Sanitarie ed Ospedaliere della Regione Lazio. Determinazione a contrarre. Provvedimento di indizione e approvazione atti - Lotto 1 - 53</t>
         </is>
       </c>
       <c r="C105" t="s">
-        <v>120</v>
-[...3 lines deleted...]
-        <v>45742</v>
+        <v>118</v>
       </c>
     </row>
     <row r="106">
       <c r="A106">
-        <v>2840</v>
+        <v>2959</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>DPCM del 15 dicembre 2022: Programma degli interventi essenziali e indifferibili connessi alle celebrazioni del Giubileo della&amp;nbsp;Chiesa cattolica per il 2025, ai sensi dell'articolo 1, comma 422, della legge 234 del 2021, di cui all'Allegato 1.</t>
+          <t>Gara comunitaria centralizzata a procedura aperta ai sensi dell'art. 71 del D.lgs 36/2023 finalizzata alla stipula di convenzione per l'affidamento del servizio di lavanolo occorrente all'Azienda ARES 118</t>
         </is>
       </c>
       <c r="C106" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="D106"/>
       <c r="E106" s="2">
-        <v>45770</v>
-[...15 lines deleted...]
-        <v>45146</v>
+        <v>45594</v>
       </c>
     </row>
     <row r="107">
       <c r="A107">
-        <v>2839</v>
-[...2 lines deleted...]
-        <v>122</v>
+        <v>2958</v>
+      </c>
+      <c r="B107" t="inlineStr">
+        <is>
+          <t>Appalto specifico per l'acquisizione di farmaci occorrenti alle aziende sanitarie della Regione Lazio - farmaci 2023 -Tredicesima tranche, nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio - Determinazione a contrarre. Approvazione schemi, atti e indizione gara. Nr. Gara 9504891</t>
+        </is>
       </c>
       <c r="C107" t="s">
-        <v>123</v>
-[...3 lines deleted...]
-        <v>45042</v>
+        <v>120</v>
       </c>
     </row>
     <row r="108">
       <c r="A108">
-        <v>2835</v>
+        <v>2957</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Appalto specifico per l'acquisizione di farmaci occorrenti alle aziende sanitarie della Regione Lazio - farmaci 2023 - prima tranche, nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio. Nr. Gara 8982983.</t>
+          <t>Procedura aperta ai sensi dell'art. 71 D.lgs 36/2023 per l'affidamento in concessione del "Servizio di trasporto marittimo di passeggeri, veicoli e merci tra e con Ponza e Ventotene con obblighi di servizio pubblico per la continuità territoriale marittima". Lotto unico. CIG A03FA1EE17 - CUP F69I23000230003 - CUI S80143490581202300079. Determinazione a contrarre n. G17422 del 22/12/2023.&amp;nbsp;</t>
         </is>
       </c>
       <c r="C108" t="s">
-        <v>124</v>
-[...3 lines deleted...]
-        <v>45196</v>
+        <v>121</v>
       </c>
     </row>
     <row r="109">
       <c r="A109">
-        <v>2819</v>
+        <v>2953</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Appalto specifico per l'acquisizione di farmaci occorrenti alle aziende sanitarie della Regione Lazio - farmaci 2023 - 2 tranche,&amp;nbsp;nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di&amp;nbsp;farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio - Determinazione a contrarre.&amp;nbsp;Approvazione schemi, atti e indizione gara. Nr. Gara &amp;nbsp;8982095
-</t>
+          <t>Appalto specifico per l'acquisizione di farmaci occorrenti alle aziende sanitarie della Regione Lazio- farmaci 2023 - dodicesima tranche - biologici e biosimilari, nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio. Nr. Gara 9501086.</t>
         </is>
       </c>
       <c r="C109" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="D109"/>
       <c r="E109" s="2">
-        <v>45051</v>
+        <v>45358</v>
       </c>
     </row>
     <row r="110">
       <c r="A110">
-        <v>2818</v>
+        <v>2913</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>“Intervento n. 68 "Rifacimento della pavimentazione della banchina in destra idraulica tra ponte Duca d'Aosta e ponte Risorgimento". CUP: F88H22000900005 - CIG 9700574EE4</t>
+          <t>Servizio di ingegneria inerente la redazione del progetto esecutivo, il coordinamento della sicurezza in fase di progettazione ed&amp;nbsp;esecuzione, la Direzione Lavori ed il collaudo (C.R.E.) dei "lavori di manutenzione e gestione degli impianti idrovori di&amp;nbsp;Pratolungo e Corcolle posti sul fiume Aniene".
+</t>
         </is>
       </c>
       <c r="C110" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="D110"/>
       <c r="E110" s="2">
-        <v>44995</v>
+        <v>45209</v>
       </c>
       <c r="F110"/>
       <c r="G110" s="2">
-        <v>44995</v>
+        <v>45209</v>
       </c>
     </row>
     <row r="111">
       <c r="A111">
-        <v>2817</v>
-[...2 lines deleted...]
-        <v>127</v>
+        <v>2908</v>
+      </c>
+      <c r="B111" t="inlineStr">
+        <is>
+          <t>Appalto specifico per l'acquisizione di farmaci occorrenti alle aziende sanitarie della Regione Lazio - farmaci 2023 – ottava tranche, nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio - Determinazione a contrarre. Approvazione schemi, atti e indizione gara e nomina del Responsabile Unico del Progetto. Nr. Gara 9334513.</t>
+        </is>
       </c>
       <c r="C111" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="D111"/>
       <c r="E111" s="2">
-        <v>45246</v>
-[...3 lines deleted...]
-        <v>45146</v>
+        <v>45243</v>
       </c>
     </row>
     <row r="112">
       <c r="A112">
-        <v>2814</v>
+        <v>2898</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Procedura aperta per la conclusione di un accordo quadro per il servizio di test genomici ormono-responsivo nelle pazienti con carcinoma mammario in stadio precoce - Numero Gara 8965190.</t>
+          <t>SILD - Procedura negoziata, tramite RdO sul Mercato Elettronico Regionale (M.E.LA), ai sensi dell'art.1, comma 2, lettera b) della legge 11 settembre 2020, n.120, come modificato dall'art. 51, comma 1, lett. a), sub 2.2 del decreto legge n. 77 del 31.5.2021, convertito in legge n. 108 del 29.7.2021, per l'affidamento dei servizi di gestione dei bandi ex art. 16, Sild e delle procedure di reclutamento del personale della Regione Lazio. Approvazione atti, indizione della procedura di gara e nomina del Responsabile Unico del Procedimento (RUP). CIG 9476350368.
+</t>
         </is>
       </c>
       <c r="C112" t="s">
-        <v>129</v>
+        <v>125</v>
       </c>
       <c r="D112"/>
       <c r="E112" s="2">
-        <v>45092</v>
+        <v>45154</v>
+      </c>
+      <c r="F112"/>
+      <c r="G112" s="2">
+        <v>45154</v>
       </c>
     </row>
     <row r="113">
       <c r="A113">
-        <v>2807</v>
+        <v>2893</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>DGR 105/2020 Intervento n. 1 - Procedura negoziata ai sensi dell'art. 1, comma 2, lett. b) del D.L. 76/2020 come modificato dall'art. 51, comma 1, lett. a), sub 2.2 della Legge n. 108 del 29.7.2021, previa pubblicazione di avviso per manifestazione di interesse, per l'affidamento dei lavori relativi all'intervento di "Riqualificazione della scogliera sommersa e ripascimento in loc. Santa Severa" nel comune di Santa Marinella (RM).
+          <t>Concessione del Servizio pubblico di Trasporto marittimo di passeggeri, veicoli e merci tra e con Ponza e Ventotene con obblighi di servizio pubblico per la continuità territoriale marittima.
 </t>
         </is>
       </c>
       <c r="C113" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="D113"/>
       <c r="E113" s="2">
-        <v>45048</v>
+        <v>45226</v>
       </c>
     </row>
     <row r="114">
       <c r="A114">
-        <v>2801</v>
+        <v>2876</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Gara comunitaria centralizzata finalizzata alla stipula di un accordo quadro per fornitura di stent vascolari occorrenti alle Aziende sanitarie della Regione Lazio e della Regione Calabria.&amp;nbsp;</t>
+          <t>Gara comunitaria a procedura aperta telematica finalizzata all'acquisizione di tecnologie elettromedicali per l'Ospedale di Amatrice, di cui all'Ordinanza Commissariale n. 56 del 10/05/2018&amp;nbsp;- Numero gara 9166988 - CUP F78I18000070008</t>
         </is>
       </c>
       <c r="C114" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="D114"/>
       <c r="E114" s="2">
-        <v>45307</v>
-[...3 lines deleted...]
-        <v>45209</v>
+        <v>45406</v>
       </c>
     </row>
     <row r="115">
       <c r="A115">
-        <v>2798</v>
+        <v>2874</v>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Affidamento diretto ai sensi dell’art. 1, comma 2, lett. a) del D.L. 76/2020 e ss.mm.ii. per la fornitura e posa in opera di due chioschi amovibili per il Parco Tevere Magliana e per il Parco Tevere Marconi&amp;nbsp;</t>
+          <t>Gara comunitaria centralizzata a procedura aperta finalizzata alla fornitura di Pacemaker e Defibrillatori per le Aziende Sanitarie della Regione Lazio. Numero gara Anac 9163367.</t>
         </is>
       </c>
       <c r="C115" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="D115"/>
       <c r="E115" s="2">
-        <v>45491</v>
-[...15 lines deleted...]
-        <v>45089</v>
+        <v>45341</v>
       </c>
     </row>
     <row r="116">
       <c r="A116">
-        <v>2796</v>
-[...5 lines deleted...]
-        </is>
+        <v>2872</v>
+      </c>
+      <c r="B116" t="s">
+        <v>129</v>
       </c>
       <c r="C116" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="D116"/>
       <c r="E116" s="2">
-        <v>45043</v>
+        <v>45260</v>
+      </c>
+      <c r="F116"/>
+      <c r="G116" s="2">
+        <v>45251</v>
+      </c>
+      <c r="H116"/>
+      <c r="I116" s="2">
+        <v>45135</v>
       </c>
     </row>
     <row r="117">
       <c r="A117">
-        <v>2793</v>
-[...4 lines deleted...]
-        </is>
+        <v>2866</v>
+      </c>
+      <c r="B117" t="s">
+        <v>131</v>
       </c>
       <c r="C117" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="D117"/>
       <c r="E117" s="2">
-        <v>45106</v>
+        <v>45279</v>
       </c>
     </row>
     <row r="118">
       <c r="A118">
-        <v>2768</v>
+        <v>2852</v>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Gara comunitaria centralizzata a procedura aperta per la fornitura di fornitura di fornitura di dispositivi per il monitoraggio flash del glucosio e sensori impiantabili per il monitoraggio continuo del glucosio e relativo materiale di consumo e servizi connessi occorrenti alle Aziende Sanitarie della Regione Lazio. Numero gara 8862699</t>
+          <t>Gara comunitaria centralizzata a procedura aperta, suddivisa in 9 lotti, per l'affidamento della fornitura di microinfusori per insulina, sistemi di monitoraggio, port e relativo materiale di consumo e servizi connessi occorrente alle Aziende Sanitarie della Regione Lazio- Seconda Edizione.</t>
         </is>
       </c>
       <c r="C118" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="D118"/>
       <c r="E118" s="2">
-        <v>45042</v>
+        <v>45742</v>
       </c>
     </row>
     <row r="119">
       <c r="A119">
-        <v>2760</v>
+        <v>2840</v>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Procedura aperta, suddivisa in 7 Lotti, finalizzata alla stipula di Convenzioni quadro per l'affidamento dei servizi di Vigilanza armata e guardiania per le Amministrazioni del territorio della Regione Lazio. N. gara 8831195</t>
+          <t>DPCM del 15 dicembre 2022: Programma degli interventi essenziali e indifferibili connessi alle celebrazioni del Giubileo della&amp;nbsp;Chiesa cattolica per il 2025, ai sensi dell'articolo 1, comma 422, della legge 234 del 2021, di cui all'Allegato 1.</t>
         </is>
       </c>
       <c r="C119" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="D119"/>
       <c r="E119" s="2">
-        <v>46098</v>
+        <v>45770</v>
       </c>
       <c r="F119"/>
       <c r="G119" s="2">
-        <v>45454</v>
+        <v>45722</v>
       </c>
       <c r="H119"/>
       <c r="I119" s="2">
-        <v>45442</v>
+        <v>45646</v>
       </c>
       <c r="J119"/>
       <c r="K119" s="2">
-        <v>45392</v>
+        <v>45435</v>
+      </c>
+      <c r="L119"/>
+      <c r="M119" s="2">
+        <v>45146</v>
       </c>
     </row>
     <row r="120">
       <c r="A120">
-        <v>2755</v>
-[...5 lines deleted...]
-        </is>
+        <v>2839</v>
+      </c>
+      <c r="B120" t="s">
+        <v>135</v>
       </c>
       <c r="C120" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="D120"/>
       <c r="E120" s="2">
-        <v>44901</v>
+        <v>45042</v>
       </c>
     </row>
     <row r="121">
       <c r="A121">
-        <v>2746</v>
-[...2 lines deleted...]
-        <v>138</v>
+        <v>2835</v>
+      </c>
+      <c r="B121" t="inlineStr">
+        <is>
+          <t>Appalto specifico per l'acquisizione di farmaci occorrenti alle aziende sanitarie della Regione Lazio - farmaci 2023 - prima tranche, nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio. Nr. Gara 8982983.</t>
+        </is>
       </c>
       <c r="C121" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="D121"/>
       <c r="E121" s="2">
-        <v>44950</v>
+        <v>45196</v>
       </c>
     </row>
     <row r="122">
       <c r="A122">
-        <v>2745</v>
+        <v>2819</v>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Procedura aperta finalizzata alla stipula di una convenzione volta all'affidamento del servizio di ossigenoterapia domiciliare occorrente alle Aziende Sanitarie della Regione Lazio. Numero gara 8773466.</t>
+          <t>Appalto specifico per l'acquisizione di farmaci occorrenti alle aziende sanitarie della Regione Lazio - farmaci 2023 - 2 tranche,&amp;nbsp;nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di&amp;nbsp;farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio - Determinazione a contrarre.&amp;nbsp;Approvazione schemi, atti e indizione gara. Nr. Gara &amp;nbsp;8982095
+</t>
         </is>
       </c>
       <c r="C122" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="D122"/>
       <c r="E122" s="2">
-        <v>45064</v>
+        <v>45051</v>
       </c>
     </row>
     <row r="123">
       <c r="A123">
-        <v>2741</v>
-[...2 lines deleted...]
-        <v>141</v>
+        <v>2818</v>
+      </c>
+      <c r="B123" t="inlineStr">
+        <is>
+          <t>“Intervento n. 68 "Rifacimento della pavimentazione della banchina in destra idraulica tra ponte Duca d'Aosta e ponte Risorgimento". CUP: F88H22000900005 - CIG 9700574EE4</t>
+        </is>
       </c>
       <c r="C123" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="D123"/>
       <c r="E123" s="2">
-        <v>45523</v>
+        <v>44995</v>
       </c>
       <c r="F123"/>
       <c r="G123" s="2">
-        <v>45477</v>
-[...15 lines deleted...]
-        <v>45439</v>
+        <v>44995</v>
       </c>
     </row>
     <row r="124">
       <c r="A124">
-        <v>2740</v>
-[...5 lines deleted...]
-        </is>
+        <v>2817</v>
+      </c>
+      <c r="B124" t="s">
+        <v>140</v>
       </c>
       <c r="C124" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="D124"/>
       <c r="E124" s="2">
-        <v>44910</v>
+        <v>45246</v>
+      </c>
+      <c r="F124"/>
+      <c r="G124" s="2">
+        <v>45146</v>
       </c>
     </row>
     <row r="125">
       <c r="A125">
-        <v>2734</v>
+        <v>2814</v>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Fondo progettazione Intervento di manutenzione straordinaria del corpo arginale e di ripristino dell'officiosità idraulica dell'alveo del fiume Tevere nel tratto compreso tra Ponte Marconi e la foce.</t>
+          <t>Procedura aperta per la conclusione di un accordo quadro per il servizio di test genomici ormono-responsivo nelle pazienti con carcinoma mammario in stadio precoce - Numero Gara 8965190.</t>
         </is>
       </c>
       <c r="C125" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="D125"/>
       <c r="E125" s="2">
-        <v>44867</v>
+        <v>45092</v>
       </c>
     </row>
     <row r="126">
       <c r="A126">
-        <v>2712</v>
-[...2 lines deleted...]
-        <v>145</v>
+        <v>2807</v>
+      </c>
+      <c r="B126" t="inlineStr">
+        <is>
+          <t>DGR 105/2020 Intervento n. 1 - Procedura negoziata ai sensi dell'art. 1, comma 2, lett. b) del D.L. 76/2020 come modificato dall'art. 51, comma 1, lett. a), sub 2.2 della Legge n. 108 del 29.7.2021, previa pubblicazione di avviso per manifestazione di interesse, per l'affidamento dei lavori relativi all'intervento di "Riqualificazione della scogliera sommersa e ripascimento in loc. Santa Severa" nel comune di Santa Marinella (RM).
+</t>
+        </is>
       </c>
       <c r="C126" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="D126"/>
       <c r="E126" s="2">
-        <v>44838</v>
+        <v>45048</v>
       </c>
     </row>
     <row r="127">
       <c r="A127">
-        <v>2710</v>
-[...2 lines deleted...]
-        <v>147</v>
+        <v>2801</v>
+      </c>
+      <c r="B127" t="inlineStr">
+        <is>
+          <t>Gara comunitaria centralizzata finalizzata alla stipula di un accordo quadro per fornitura di stent vascolari occorrenti alle Aziende sanitarie della Regione Lazio e della Regione Calabria.&amp;nbsp;</t>
+        </is>
       </c>
       <c r="C127" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="D127"/>
       <c r="E127" s="2">
-        <v>44908</v>
+        <v>45307</v>
+      </c>
+      <c r="F127"/>
+      <c r="G127" s="2">
+        <v>45209</v>
       </c>
     </row>
     <row r="128">
       <c r="A128">
-        <v>2709</v>
+        <v>2798</v>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Gara comunitaria centralizzata finalizzata alla stipula di una convenzione per l'affidamento del servizio di ristorazione ospedaliera per l'Azienda Ospedaliera San Camillo Forlanini.</t>
+          <t>Affidamento diretto ai sensi dell’art. 1, comma 2, lett. a) del D.L. 76/2020 e ss.mm.ii. per la fornitura e posa in opera di due chioschi amovibili per il Parco Tevere Magliana e per il Parco Tevere Marconi&amp;nbsp;</t>
         </is>
       </c>
       <c r="C128" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
       <c r="D128"/>
       <c r="E128" s="2">
-        <v>45034</v>
+        <v>45491</v>
+      </c>
+      <c r="F128"/>
+      <c r="G128" s="2">
+        <v>45491</v>
+      </c>
+      <c r="H128"/>
+      <c r="I128" s="2">
+        <v>45287</v>
+      </c>
+      <c r="J128"/>
+      <c r="K128" s="2">
+        <v>45287</v>
+      </c>
+      <c r="L128"/>
+      <c r="M128" s="2">
+        <v>45089</v>
       </c>
     </row>
     <row r="129">
       <c r="A129">
-        <v>2693</v>
-[...2 lines deleted...]
-        <v>150</v>
+        <v>2796</v>
+      </c>
+      <c r="B129" t="inlineStr">
+        <is>
+          <t>COMPLETAMENTO DELLA FASE FINALE DELL'INTERVENTO DI BONIFICA DELLA EX DISCARICA ABUSIVA IN VIA DONEGANI, LOC. LUNGHEZZA E SISTEMAZIONE FINALE DELL'AREA VARIANTE AL PROGETTO DI CUI ALLA DETERMINAZIONE DEL COMUNE DI ROMA N.748 DEL 20 APRILE 2011. ACCORDO QUADRO PER IL RIPRISTINO PACCHETTO DI SPONDA DANNEGGIATO E GESTIONE DELL'EX DISCARICA DI LUNGHEZZA.
+</t>
+        </is>
       </c>
       <c r="C129" t="s">
-        <v>151</v>
+        <v>146</v>
       </c>
       <c r="D129"/>
       <c r="E129" s="2">
-        <v>44809</v>
-[...7 lines deleted...]
-        <v>44809</v>
+        <v>45043</v>
       </c>
     </row>
     <row r="130">
       <c r="A130">
-        <v>2692</v>
+        <v>2793</v>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Piano Nazionale di Ripresa e Resilienza (PNRR) Missione M6 - ComponenteM6C2 - 1.1.2. Ammodernamento del parco tecnologico e digitale ospedaliero - Gara comunitaria centralizzata a procedura aperta finalizzata all’acquisizione di Tomografi a risonanza magnetica per le Aziende Sanitarie e Ospedaliere della Regione Lazio - ID Anac 8681607 Determina di indizione.</t>
+          <t>Gara comunitaria centralizzata a procedura aperta, suddivisa in 84 lotti, finalizzata alla stipula di convenzioni per la fornitura di aghi e siringhe occorrenti alle Aziende Sanitarie ed Ospedaliere della Regione Lazio e della Regione Calabria.</t>
         </is>
       </c>
       <c r="C130" t="s">
-        <v>152</v>
+        <v>147</v>
       </c>
       <c r="D130"/>
       <c r="E130" s="2">
-        <v>44869</v>
-[...7 lines deleted...]
-        <v>44869</v>
+        <v>45106</v>
       </c>
     </row>
     <row r="131">
       <c r="A131">
-        <v>2691</v>
+        <v>2768</v>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Concessione Grande Derivazione di Acqua Pubblica i sensi del R.D. 1775/1933 e s.m.i., ad uso approvvigionamento idropotabile, per una quantità di acqua prelevata pari a 5 moduli medi (500 litri secondi) dal Fiume Tevere, posta in essere nel territorio del Comune di Roma (RM), in località Grottarossa. Richiedente: ACEA ATO 2 S.p.A.
-</t>
+          <t>Gara comunitaria centralizzata a procedura aperta per la fornitura di fornitura di fornitura di dispositivi per il monitoraggio flash del glucosio e sensori impiantabili per il monitoraggio continuo del glucosio e relativo materiale di consumo e servizi connessi occorrenti alle Aziende Sanitarie della Regione Lazio. Numero gara 8862699</t>
         </is>
       </c>
       <c r="C131" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="D131"/>
       <c r="E131" s="2">
-        <v>44806</v>
+        <v>45042</v>
       </c>
     </row>
     <row r="132">
       <c r="A132">
-        <v>2687</v>
+        <v>2760</v>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Affidamento, ai sensi dell'articolo 36, comma 2, lettera a), del D.Lgs. 18 aprile 2016, n. 50 e successive modificazioni, del servizio notarile relativo alla predisposizione degli atti finalizzati all'adesione della Regione Lazio in qualità di fondatore promotore alla "Fondazione Rome Technopole", in attuazione della Legge regionale 12 luglio 2022 n.12, articolo 4. Deliberazione della Giunta Regionale del 14 luglio 2022, n. 562. Determinazione dirigenziale n. G09466 del 18 luglio 2022. Impegno sul capitolo del bilancio regionale U0000T19425 di Euro 2.306,80 per l'anno 2022 in favore del dott. Campisi Marco, Notaio in Roma. Smart CIG: Z7737492BE.
-</t>
+          <t>Procedura aperta, suddivisa in 7 Lotti, finalizzata alla stipula di Convenzioni quadro per l'affidamento dei servizi di Vigilanza armata e guardiania per le Amministrazioni del territorio della Regione Lazio. N. gara 8831195</t>
         </is>
       </c>
       <c r="C132" t="s">
-        <v>154</v>
+        <v>149</v>
+      </c>
+      <c r="D132"/>
+      <c r="E132" s="2">
+        <v>46098</v>
+      </c>
+      <c r="F132"/>
+      <c r="G132" s="2">
+        <v>45454</v>
+      </c>
+      <c r="H132"/>
+      <c r="I132" s="2">
+        <v>45442</v>
+      </c>
+      <c r="J132"/>
+      <c r="K132" s="2">
+        <v>45392</v>
       </c>
     </row>
     <row r="133">
       <c r="A133">
-        <v>2686</v>
-[...2 lines deleted...]
-        <v>155</v>
+        <v>2755</v>
+      </c>
+      <c r="B133" t="inlineStr">
+        <is>
+          <t>Lavori di riqualificazione ed adeguamento, dell'ex istituto omnicomprensivo nella frazione di "Villa San Cipriano" di Amatrice al fine di realizzare il nuovo posto di assistenza sociosanitaria (PASS) nel Comune di Amatrice - frazione Villa San Cipriano. Approvazione Perizia di variante redatta ai sensi dell'art. 106 comma 1 lettera c) e comma 7 del D.lgs. 20/2016.
+</t>
+        </is>
       </c>
       <c r="C133" t="s">
-        <v>156</v>
+        <v>150</v>
       </c>
       <c r="D133"/>
       <c r="E133" s="2">
-        <v>45050</v>
+        <v>44901</v>
       </c>
     </row>
     <row r="134">
       <c r="A134">
-        <v>2685</v>
-[...4 lines deleted...]
-        </is>
+        <v>2746</v>
+      </c>
+      <c r="B134" t="s">
+        <v>151</v>
       </c>
       <c r="C134" t="s">
-        <v>157</v>
+        <v>152</v>
       </c>
       <c r="D134"/>
       <c r="E134" s="2">
-        <v>44893</v>
+        <v>44950</v>
       </c>
     </row>
     <row r="135">
       <c r="A135">
-        <v>2684</v>
+        <v>2745</v>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Piano Nazionale di Ripresa e Resilienza (PNRR) Missione M6 - Componente M6C2 - 1.1.2. Ammodernamento del parco tecnologico e digitale ospedaliero - gara comunitaria centralizzata a procedura aperta finalizzata all'acquisizione di angiografi per le Aziende Sanitarie e Ospedaliere della Regione Lazio. Determina a contrarre. Approvazione schemi atti e indizione gara.&amp;nbsp;Numero gara 8659981</t>
+          <t>Procedura aperta finalizzata alla stipula di una convenzione volta all'affidamento del servizio di ossigenoterapia domiciliare occorrente alle Aziende Sanitarie della Regione Lazio. Numero gara 8773466.</t>
         </is>
       </c>
       <c r="C135" t="s">
-        <v>158</v>
+        <v>153</v>
       </c>
       <c r="D135"/>
       <c r="E135" s="2">
-        <v>44859</v>
-[...7 lines deleted...]
-        <v>44859</v>
+        <v>45064</v>
       </c>
     </row>
     <row r="136">
       <c r="A136">
-        <v>2681</v>
-[...4 lines deleted...]
-        </is>
+        <v>2741</v>
+      </c>
+      <c r="B136" t="s">
+        <v>154</v>
       </c>
       <c r="C136" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="D136"/>
       <c r="E136" s="2">
-        <v>45804</v>
+        <v>45523</v>
       </c>
       <c r="F136"/>
       <c r="G136" s="2">
-        <v>45804</v>
+        <v>45477</v>
       </c>
       <c r="H136"/>
       <c r="I136" s="2">
-        <v>45804</v>
+        <v>45461</v>
       </c>
       <c r="J136"/>
       <c r="K136" s="2">
-        <v>45504</v>
+        <v>45453</v>
       </c>
       <c r="L136"/>
       <c r="M136" s="2">
-        <v>45504</v>
+        <v>45446</v>
       </c>
       <c r="N136"/>
       <c r="O136" s="2">
-        <v>45504</v>
-[...21 lines deleted...]
-        <v>43430</v>
+        <v>45439</v>
       </c>
     </row>
     <row r="137">
       <c r="A137">
-        <v>2675</v>
+        <v>2740</v>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>Piano Nazionale di Ripresa e Resilienza - Missione 2 Componente 4 - Investimento 2.1b. - Intervento "Lavori di manutenzione straordinaria del Fiume Tronto"&amp;nbsp;</t>
+          <t>Appalto specifico per l'acquisizione di farmaci occorrenti alle aziende sanitarie della Regione Lazio - farmaci 2022 - tranche 7, nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio - Determinazione a contrarre. Approvazione schemi, atti e indizione gara. Nr. Gara &amp;nbsp;8779156
+</t>
         </is>
       </c>
       <c r="C137" t="s">
-        <v>161</v>
+        <v>156</v>
       </c>
       <c r="D137"/>
       <c r="E137" s="2">
-        <v>45051</v>
+        <v>44910</v>
       </c>
     </row>
     <row r="138">
       <c r="A138">
-        <v>2673</v>
+        <v>2734</v>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>Piano Nazionale di Ripresa e Resilienza - Missione 2 Componente 4 - Investimento 2.1b. - Intervento "Fiume Fibreno - Completamento del sistema idraulico (scolmatore e cassa di laminazione) del fiume Fibreno"&amp;nbsp;</t>
+          <t>Fondo progettazione Intervento di manutenzione straordinaria del corpo arginale e di ripristino dell'officiosità idraulica dell'alveo del fiume Tevere nel tratto compreso tra Ponte Marconi e la foce.</t>
         </is>
       </c>
       <c r="C138" t="s">
-        <v>162</v>
+        <v>157</v>
       </c>
       <c r="D138"/>
       <c r="E138" s="2">
-        <v>45351</v>
-[...7 lines deleted...]
-        <v>45226</v>
+        <v>44867</v>
       </c>
     </row>
     <row r="139">
       <c r="A139">
-        <v>2672</v>
-[...4 lines deleted...]
-        </is>
+        <v>2712</v>
+      </c>
+      <c r="B139" t="s">
+        <v>158</v>
       </c>
       <c r="C139" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
       <c r="D139"/>
       <c r="E139" s="2">
-        <v>46164</v>
-[...51 lines deleted...]
-        <v>45070</v>
+        <v>44838</v>
       </c>
     </row>
     <row r="140">
       <c r="A140">
-        <v>2671</v>
-[...4 lines deleted...]
-        </is>
+        <v>2710</v>
+      </c>
+      <c r="B140" t="s">
+        <v>160</v>
       </c>
       <c r="C140" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="D140"/>
       <c r="E140" s="2">
-        <v>45875</v>
-[...15 lines deleted...]
-        <v>45050</v>
+        <v>44908</v>
       </c>
     </row>
     <row r="141">
       <c r="A141">
-        <v>2669</v>
+        <v>2709</v>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>Piano Nazionale di Ripresa e Resilienza - Missione 2 Componente 4 - Investimento 2.1b. - Intervento "Fosso Malafede - Messa in sicurezza della zona urbana di Vitinia via Risaro"&amp;nbsp;</t>
+          <t>Gara comunitaria centralizzata finalizzata alla stipula di una convenzione per l'affidamento del servizio di ristorazione ospedaliera per l'Azienda Ospedaliera San Camillo Forlanini.</t>
         </is>
       </c>
       <c r="C141" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="D141"/>
       <c r="E141" s="2">
-        <v>45847</v>
-[...3 lines deleted...]
-        <v>45642</v>
+        <v>45034</v>
       </c>
     </row>
     <row r="142">
       <c r="A142">
-        <v>2668</v>
-[...4 lines deleted...]
-        </is>
+        <v>2693</v>
+      </c>
+      <c r="B142" t="s">
+        <v>163</v>
       </c>
       <c r="C142" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="D142"/>
       <c r="E142" s="2">
-        <v>45070</v>
+        <v>44809</v>
+      </c>
+      <c r="F142"/>
+      <c r="G142" s="2">
+        <v>44809</v>
+      </c>
+      <c r="H142"/>
+      <c r="I142" s="2">
+        <v>44809</v>
       </c>
     </row>
     <row r="143">
       <c r="A143">
-        <v>2664</v>
+        <v>2692</v>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>Fondo per la Progettazione di Opere Pubbliche e degli interventi da finanziare per le annualità 2022-2024 - Intervento "Realizzazione cassa di espansione torrente Acquatraversa" - Nomina del responsabile unico del procedimento ai sensi dell'art. 31, comma 1 del D.lgs. 18 aprile 2016, n. 50.</t>
+          <t>Piano Nazionale di Ripresa e Resilienza (PNRR) Missione M6 - ComponenteM6C2 - 1.1.2. Ammodernamento del parco tecnologico e digitale ospedaliero - Gara comunitaria centralizzata a procedura aperta finalizzata all’acquisizione di Tomografi a risonanza magnetica per le Aziende Sanitarie e Ospedaliere della Regione Lazio - ID Anac 8681607 Determina di indizione.</t>
         </is>
       </c>
       <c r="C143" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="D143"/>
       <c r="E143" s="2">
-        <v>45644</v>
+        <v>44869</v>
+      </c>
+      <c r="F143"/>
+      <c r="G143" s="2">
+        <v>44869</v>
+      </c>
+      <c r="H143"/>
+      <c r="I143" s="2">
+        <v>44869</v>
       </c>
     </row>
     <row r="144">
       <c r="A144">
-        <v>2661</v>
+        <v>2691</v>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>Fondo per la Progettazione di Opere Pubbliche e degli interventi da finanziare per le annualità 2022-2024 - Intervento "Lavori urgenti di difesa idraulica dalle piene del Fiume Rapido (vecchio e nuovo alveo)"&amp;nbsp;</t>
+          <t>Concessione Grande Derivazione di Acqua Pubblica i sensi del R.D. 1775/1933 e s.m.i., ad uso approvvigionamento idropotabile, per una quantità di acqua prelevata pari a 5 moduli medi (500 litri secondi) dal Fiume Tevere, posta in essere nel territorio del Comune di Roma (RM), in località Grottarossa. Richiedente: ACEA ATO 2 S.p.A.
+</t>
         </is>
       </c>
       <c r="C144" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="D144"/>
       <c r="E144" s="2">
-        <v>44882</v>
-[...3 lines deleted...]
-        <v>44882</v>
+        <v>44806</v>
       </c>
     </row>
     <row r="145">
       <c r="A145">
-        <v>2660</v>
+        <v>2687</v>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>Fondo per la Progettazione di Opere Pubbliche e degli interventi da finanziare per le annualità 2022-2024 - Intervento "Ripristino Alveo del Fosso di Tor Bella Monaca" - Nomina del responsabile unico del procedimento ai sensi dell'art. 31, comma 1 del D.lgs. 18 aprile 2016, n. 50.</t>
+          <t>Affidamento, ai sensi dell'articolo 36, comma 2, lettera a), del D.Lgs. 18 aprile 2016, n. 50 e successive modificazioni, del servizio notarile relativo alla predisposizione degli atti finalizzati all'adesione della Regione Lazio in qualità di fondatore promotore alla "Fondazione Rome Technopole", in attuazione della Legge regionale 12 luglio 2022 n.12, articolo 4. Deliberazione della Giunta Regionale del 14 luglio 2022, n. 562. Determinazione dirigenziale n. G09466 del 18 luglio 2022. Impegno sul capitolo del bilancio regionale U0000T19425 di Euro 2.306,80 per l'anno 2022 in favore del dott. Campisi Marco, Notaio in Roma. Smart CIG: Z7737492BE.
+</t>
         </is>
       </c>
       <c r="C145" t="s">
-        <v>169</v>
-[...7 lines deleted...]
-        <v>45642</v>
+        <v>167</v>
       </c>
     </row>
     <row r="146">
       <c r="A146">
-        <v>2652</v>
-[...5 lines deleted...]
-        </is>
+        <v>2686</v>
+      </c>
+      <c r="B146" t="s">
+        <v>168</v>
       </c>
       <c r="C146" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="D146"/>
       <c r="E146" s="2">
-        <v>45251</v>
-[...3 lines deleted...]
-        <v>44763</v>
+        <v>45050</v>
       </c>
     </row>
     <row r="147">
       <c r="A147">
-        <v>2651</v>
+        <v>2685</v>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>Servizio per l’espletamento delle attività di Direzione Lavori, di Coordinamento della Sicurezza in fase di Esecuzione e di redazione del Certificato di Regolare Esecuzione e Collaudo tecnico funzionale per i “Lavori di manutenzione degli impianti idrovori sul fiume Aniene (Corcolle – Pratolungo)&amp;nbsp;
-</t>
+          <t>Procedura aperta svolta attraverso piattaforme telematiche di negoziazione ai sensi degli artt. 58 e 60 del d.lgs. 50/2016,&amp;nbsp;finalizzata all'acquisizione, a mezzo di accordo-quadro ex art. 54 comma 3 D. Lgs n. 50/2016, del servizio di assistenza tecnica&amp;nbsp;per la gestione ed attuazione del Piano Sviluppo e Coesione ella Regione Lazio. Lotto unico. Approvazione atti di gara ed autorizzazione ad indire.</t>
         </is>
       </c>
       <c r="C147" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="D147"/>
       <c r="E147" s="2">
-        <v>45264</v>
-[...3 lines deleted...]
-        <v>44762</v>
+        <v>44893</v>
       </c>
     </row>
     <row r="148">
       <c r="A148">
-        <v>2644</v>
+        <v>2684</v>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>Piano Nazionale di Ripresa e Resilienza (PNRR) Missione M6 - ComponenteM6C2 - 1.1.2. Ammodernamento del parco&amp;nbsp;tecnologico e digitale ospedaliero - gara comunitaria centralizzata a procedura aperta finalizzata all'acquisizione di TC 128&amp;nbsp;slice per le Aziende Sanitarie e Ospedaliere della Regione Lazio. Numero gara 8634133</t>
+          <t>Piano Nazionale di Ripresa e Resilienza (PNRR) Missione M6 - Componente M6C2 - 1.1.2. Ammodernamento del parco tecnologico e digitale ospedaliero - gara comunitaria centralizzata a procedura aperta finalizzata all'acquisizione di angiografi per le Aziende Sanitarie e Ospedaliere della Regione Lazio. Determina a contrarre. Approvazione schemi atti e indizione gara.&amp;nbsp;Numero gara 8659981</t>
         </is>
       </c>
       <c r="C148" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="D148"/>
       <c r="E148" s="2">
-        <v>44847</v>
+        <v>44859</v>
       </c>
       <c r="F148"/>
       <c r="G148" s="2">
-        <v>44827</v>
+        <v>44859</v>
       </c>
       <c r="H148"/>
       <c r="I148" s="2">
-        <v>44827</v>
-[...11 lines deleted...]
-        <v>44827</v>
+        <v>44859</v>
       </c>
     </row>
     <row r="149">
       <c r="A149">
-        <v>2622</v>
+        <v>2681</v>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>Gara comunitaria centralizzata a procedura aperta finalizzata alla stipula di Convenzioni quadro per la fornitura di sistemi per la terapia a pressione negativa da destinare alle Aziende sanitarie e ospedaliere della Regione Lazio.&amp;nbsp;</t>
+          <t>"Messa in sicurezza Media valle del Tevere a salvaguardia della città di Roma (I stralcio) – lotto 2". Affidamento indagini geognostiche ai sensi dell'art. 36 co. 2 lett. b) del D.Lgs n. 50/2016.</t>
         </is>
       </c>
       <c r="C149" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="D149"/>
       <c r="E149" s="2">
-        <v>45736</v>
+        <v>45804</v>
+      </c>
+      <c r="F149"/>
+      <c r="G149" s="2">
+        <v>45804</v>
+      </c>
+      <c r="H149"/>
+      <c r="I149" s="2">
+        <v>45804</v>
+      </c>
+      <c r="J149"/>
+      <c r="K149" s="2">
+        <v>45504</v>
+      </c>
+      <c r="L149"/>
+      <c r="M149" s="2">
+        <v>45504</v>
+      </c>
+      <c r="N149"/>
+      <c r="O149" s="2">
+        <v>45504</v>
+      </c>
+      <c r="P149"/>
+      <c r="Q149" s="2">
+        <v>45504</v>
+      </c>
+      <c r="R149"/>
+      <c r="S149" s="2">
+        <v>45504</v>
+      </c>
+      <c r="T149"/>
+      <c r="U149" s="2">
+        <v>44974</v>
+      </c>
+      <c r="V149"/>
+      <c r="W149" s="2">
+        <v>44916</v>
+      </c>
+      <c r="X149" t="s">
+        <v>173</v>
+      </c>
+      <c r="Y149" s="2">
+        <v>43430</v>
       </c>
     </row>
     <row r="150">
       <c r="A150">
-        <v>2614</v>
+        <v>2675</v>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>Piano Nazionale di Ripresa e Resilienza (PNRR) Missione M6 - ComponenteM6C2 - 1.1.2. Ammodernamento del parco&amp;nbsp;tecnologico e digitale ospedaliero - Gara comunitaria centralizzata a procedura aperta finalizzata all'acquisizione di tomografi a&amp;nbsp;risonanza magnetica per le Aziende Sanitarie e Ospedaliere della Regione Lazio. Determina a contrarre. Approvazione schemi&amp;nbsp;atti e indizione gara. Numero gara 8562128.
-</t>
+          <t>Piano Nazionale di Ripresa e Resilienza - Missione 2 Componente 4 - Investimento 2.1b. - Intervento "Lavori di manutenzione straordinaria del Fiume Tronto"&amp;nbsp;</t>
         </is>
       </c>
       <c r="C150" t="s">
         <v>174</v>
       </c>
       <c r="D150"/>
       <c r="E150" s="2">
-        <v>44740</v>
+        <v>45051</v>
       </c>
     </row>
     <row r="151">
       <c r="A151">
-        <v>2613</v>
+        <v>2673</v>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>Piano Nazionale di Ripresa e Resilienza (PNRR) Missione M6 - ComponenteM6C2 - 1.1.2. Ammodernamento del parco tecnologico e digitale ospedaliero - gara comunitaria centralizzata a procedura aperta finalizzata all'acquisizione di mammografi digitali con tomosintesi per le Aziende Sanitarie e Ospedaliere della Regione Lazio. Numero gara 8590913.</t>
+          <t>Piano Nazionale di Ripresa e Resilienza - Missione 2 Componente 4 - Investimento 2.1b. - Intervento "Fiume Fibreno - Completamento del sistema idraulico (scolmatore e cassa di laminazione) del fiume Fibreno"&amp;nbsp;</t>
         </is>
       </c>
       <c r="C151" t="s">
         <v>175</v>
       </c>
       <c r="D151"/>
       <c r="E151" s="2">
-        <v>44816</v>
+        <v>45351</v>
       </c>
       <c r="F151"/>
       <c r="G151" s="2">
-        <v>44816</v>
+        <v>45251</v>
       </c>
       <c r="H151"/>
       <c r="I151" s="2">
-        <v>44813</v>
+        <v>45226</v>
       </c>
     </row>
     <row r="152">
       <c r="A152">
-        <v>2607</v>
+        <v>2672</v>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>Servizi di ingegneria ed architettura per le Aziende Sanitarie della Regione Lazio per gli interventi finanziati dal PNRR e dal PNC per la realizzazione degli investimenti: “Case della comunità”, “Ospedali di comunità”, “Verso un ospedale sicuro e sostenibile”
-</t>
+          <t>Piano Nazionale di Ripresa e Resilienza - Missione 2 Componente 4 - Investimento 2.1b. - Intervento "Ninfa-Sisto - Lavori di sistemazione dell'alveo e completamento delle arginature a salvaguardia degli abitati e delle infrastrutture nei comuni di Pontinia, Sabaudia e Terracina (LT). I Stralcio funzionale"&amp;nbsp;</t>
         </is>
       </c>
       <c r="C152" t="s">
         <v>176</v>
       </c>
       <c r="D152"/>
       <c r="E152" s="2">
-        <v>44875</v>
+        <v>46164</v>
       </c>
       <c r="F152"/>
       <c r="G152" s="2">
-        <v>44818</v>
+        <v>45952</v>
+      </c>
+      <c r="H152"/>
+      <c r="I152" s="2">
+        <v>45611</v>
+      </c>
+      <c r="J152"/>
+      <c r="K152" s="2">
+        <v>45583</v>
+      </c>
+      <c r="L152"/>
+      <c r="M152" s="2">
+        <v>45562</v>
+      </c>
+      <c r="N152"/>
+      <c r="O152" s="2">
+        <v>45531</v>
+      </c>
+      <c r="P152"/>
+      <c r="Q152" s="2">
+        <v>45512</v>
+      </c>
+      <c r="R152"/>
+      <c r="S152" s="2">
+        <v>45511</v>
+      </c>
+      <c r="T152"/>
+      <c r="U152" s="2">
+        <v>45429</v>
+      </c>
+      <c r="V152"/>
+      <c r="W152" s="2">
+        <v>45197</v>
+      </c>
+      <c r="X152"/>
+      <c r="Y152" s="2">
+        <v>45145</v>
+      </c>
+      <c r="Z152"/>
+      <c r="AA152" s="2">
+        <v>45070</v>
+      </c>
+      <c r="AB152"/>
+      <c r="AC152" s="2">
+        <v>45070</v>
+      </c>
+      <c r="AD152"/>
+      <c r="AE152" s="2">
+        <v>45070</v>
       </c>
     </row>
     <row r="153">
       <c r="A153">
-        <v>2605</v>
+        <v>2671</v>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>Procedura aperta, suddivisa in due lotti, finalizzata alla stipula di Convenzioni quadro per l'affidamento dei servizi di notificazione tramite servizio postale destinato alle Amministrazioni del territorio della Regione Lazio.</t>
+          <t>Piano Nazionale di Ripresa e Resilienza - Missione 2 Componente 4 - Investimento 2.1b. - Intervento "Amaseno - Lavori di sistemazione e completamento delle opere idrauliche a salvaguardia degli abitati e delle infrastrutture, a valle della loc. Sonnino Scalo, nei comuni di Priverno, Sonnino, Pontinia e Terracina (LT)."&amp;nbsp;</t>
         </is>
       </c>
       <c r="C153" t="s">
         <v>177</v>
       </c>
       <c r="D153"/>
       <c r="E153" s="2">
-        <v>44762</v>
+        <v>45875</v>
+      </c>
+      <c r="F153"/>
+      <c r="G153" s="2">
+        <v>45825</v>
+      </c>
+      <c r="H153"/>
+      <c r="I153" s="2">
+        <v>45197</v>
+      </c>
+      <c r="J153"/>
+      <c r="K153" s="2">
+        <v>45149</v>
+      </c>
+      <c r="L153"/>
+      <c r="M153" s="2">
+        <v>45050</v>
       </c>
     </row>
     <row r="154">
       <c r="A154">
-        <v>2604</v>
+        <v>2669</v>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>Gara comunitaria centralizzata a procedura aperta, sopra soglia comunitaria, finalizzata alla stipula di Accordi Quadro per l'acquisizione e la distribuzione di ausili monouso per stomie da destinare in assistenza territoriale ai pazienti delle Aziende Sanitarie della Regione Lazio.</t>
+          <t>Piano Nazionale di Ripresa e Resilienza - Missione 2 Componente 4 - Investimento 2.1b. - Intervento "Fosso Malafede - Messa in sicurezza della zona urbana di Vitinia via Risaro"&amp;nbsp;</t>
         </is>
       </c>
       <c r="C154" t="s">
         <v>178</v>
       </c>
       <c r="D154"/>
       <c r="E154" s="2">
-        <v>44813</v>
+        <v>45847</v>
       </c>
       <c r="F154"/>
       <c r="G154" s="2">
-        <v>44813</v>
-[...7 lines deleted...]
-        <v>44813</v>
+        <v>45642</v>
       </c>
     </row>
     <row r="155">
       <c r="A155">
-        <v>2601</v>
+        <v>2668</v>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>Gara comunitaria centralizzata a procedura aperta per l'affidamento del servizio di tesoreria occorrente alle Aziende Sanitarie locali Roma 2, Roma 3, Roma 4, Rieti e Viterbo della Regione Lazio
-</t>
+          <t>Piano Nazionale di Ripresa e Resilienza - Missione 2 Componente 4 - Investimento 2.1b. - Intervento "Lavori di manutenzione straordinaria del Fiume Treia"&amp;nbsp;</t>
         </is>
       </c>
       <c r="C155" t="s">
         <v>179</v>
       </c>
       <c r="D155"/>
       <c r="E155" s="2">
-        <v>44718</v>
+        <v>45070</v>
       </c>
     </row>
     <row r="156">
       <c r="A156">
-        <v>2591</v>
+        <v>2664</v>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>Procedura aperta telematica per la conclusione ai sensi dell’art. 54 comma 3 del D.Lgs. 18 aprile 2016, n. 50 e s.m.i. di un Accordo Quadro con un unico operatore economico avente ad oggetto servizi di ingegneria ed architettura inerenti i diversi edifici facenti parte del Centro Direzionale della Regione Lazio sito in via Cristoforo Colombo n. 212 a Roma - Progetto I202200189 - CUP F89F21000020001 CIG 9235893403
-</t>
+          <t>Fondo per la Progettazione di Opere Pubbliche e degli interventi da finanziare per le annualità 2022-2024 - Intervento "Realizzazione cassa di espansione torrente Acquatraversa" - Nomina del responsabile unico del procedimento ai sensi dell'art. 31, comma 1 del D.lgs. 18 aprile 2016, n. 50.</t>
         </is>
       </c>
       <c r="C156" t="s">
         <v>180</v>
       </c>
       <c r="D156"/>
       <c r="E156" s="2">
-        <v>44937</v>
-[...15 lines deleted...]
-        <v>44777</v>
+        <v>45644</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
-        <v>2587</v>
+        <v>2661</v>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>PIANO DI SVILUPPO E COESIONE. Progetto A0437P0002. Autorizzazione alla stipula di un Accordo Quadro (art. 54, comma 4, lett. b) del D.lgs. 50/16), avente ad oggetto l'affidamento dei lavori di manutenzione straordinaria la riqualificazione funzionale ed energetica e per l'adeguamento antincendio, del complesso edilizio sede della giunta regionale in via Cristoforo Colombo.</t>
+          <t>Fondo per la Progettazione di Opere Pubbliche e degli interventi da finanziare per le annualità 2022-2024 - Intervento "Lavori urgenti di difesa idraulica dalle piene del Fiume Rapido (vecchio e nuovo alveo)"&amp;nbsp;</t>
         </is>
       </c>
       <c r="C157" t="s">
         <v>181</v>
       </c>
       <c r="D157"/>
       <c r="E157" s="2">
-        <v>44649</v>
+        <v>44882</v>
+      </c>
+      <c r="F157"/>
+      <c r="G157" s="2">
+        <v>44882</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
-        <v>2583</v>
+        <v>2660</v>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>PR FESR LAZIO 2021-2027. Progetto A0393B0006. Determinazione a contrarre ai sensi dell'art. 51 co. 1 lett. a) DL 77/2021, convertito con modificazioni dalla L. 29/7/2021, n. 108, tramite procedura negoziata senza pubblicazione di bando di gara per l'acquisizione di un servizio di banche dati nel settore Information &amp;amp; Communication Tecnology, per un importo a base d'asta di € 185.000,00 IVA esclusa. Prenotazione impegno € 225.700,00 a favore di Creditori Diversi e impegno di € 1.890,78 a favore del Fondo Incentivi, sui capitoli U0000A44101, U0000A44102 e U0000A44103 E.F. 2022-2023. Accertamenti di € 186.624,44 sui capitoli E0000413151, E0000421159 E.F. 2022-2023. Accertamento di € 1.890,78 sul capitolo E0000341560 E.F. 2022-2023. Impegno € 225,00 sul capitolo U0000T19427 E.F. 2022 a favore ANAC. CIG 9085439571 CUP F89J22001650009.
-</t>
+          <t>Fondo per la Progettazione di Opere Pubbliche e degli interventi da finanziare per le annualità 2022-2024 - Intervento "Ripristino Alveo del Fosso di Tor Bella Monaca" - Nomina del responsabile unico del procedimento ai sensi dell'art. 31, comma 1 del D.lgs. 18 aprile 2016, n. 50.</t>
         </is>
       </c>
       <c r="C158" t="s">
         <v>182</v>
       </c>
       <c r="D158"/>
       <c r="E158" s="2">
-        <v>44762</v>
+        <v>46113</v>
       </c>
       <c r="F158"/>
       <c r="G158" s="2">
-        <v>44760</v>
-[...3 lines deleted...]
-        <v>44697</v>
+        <v>45642</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
-        <v>2582</v>
+        <v>2652</v>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>D.G.R. n. 1030 del 22/12/2020. "Fiume Tevere manutenzione alveo e difese spondali da Ponte Marconi a Ponte Mezzocammino" - Determinazione a contrarre finalizzata all'affidamento dei lavori tramite procedura negoziata di cui all'art. 1, comma 2, lett. b), del Decreto-Legge n. 76 del 16.7.2020, come modificato dall'art. 51, comma 1, lettera b), sub. 2.2) della Legge n. 108/2021, e approvazione atti di gara. CUP: F89J19000650001 - CIG: 9117755174
+          <t>Servizio per l’espletamento delle attività di Direzione Lavori, di Coordinamento della Sicurezza in fase di Esecuzione e di redazione del Certificato di Regolare Esecuzione e Collaudo tecnico funzionale per i “Lavori di manutenzione degli impianti idrovori di Via Ferloni, Via di Villa Livia e Via Frassineto, anche in caso di piena, nel Comune di Roma Capitale".
 </t>
         </is>
       </c>
       <c r="C159" t="s">
         <v>183</v>
       </c>
       <c r="D159"/>
       <c r="E159" s="2">
-        <v>44732</v>
+        <v>45251</v>
+      </c>
+      <c r="F159"/>
+      <c r="G159" s="2">
+        <v>44763</v>
       </c>
     </row>
     <row r="160">
       <c r="A160">
-        <v>2581</v>
+        <v>2651</v>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>Servizio per la predisposizione di una proposta progettuale da presentare al MiC, definita nei contenuti di dettaglio, di rigenerazione culturale, sociale ed economica dei borghi storici a rischio di abbandono o abbandonati.
+          <t>Servizio per l’espletamento delle attività di Direzione Lavori, di Coordinamento della Sicurezza in fase di Esecuzione e di redazione del Certificato di Regolare Esecuzione e Collaudo tecnico funzionale per i “Lavori di manutenzione degli impianti idrovori sul fiume Aniene (Corcolle – Pratolungo)&amp;nbsp;
 </t>
         </is>
       </c>
       <c r="C160" t="s">
         <v>184</v>
       </c>
       <c r="D160"/>
       <c r="E160" s="2">
-        <v>44628</v>
+        <v>45264</v>
+      </c>
+      <c r="F160"/>
+      <c r="G160" s="2">
+        <v>44762</v>
       </c>
     </row>
     <row r="161">
       <c r="A161">
-        <v>2579</v>
+        <v>2644</v>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>Interventi di cui all'Ordinanza del Capo Dipartimento di Protezione Civile n.558 del 15 novembre 2018. Intervento codice 658 denominato "Lavori straordinari ed urgenti per il ripristino sommità arginale del fiume Velino. Affidamento per il servizio delle attività topografiche compresa l'elaborazione di disegni e grafici, ai sensi dell'art. 1, comma 2, lett. a) della Legge 120/2020 - CUP F37H21007250002 - CIG Z343569739.</t>
+          <t>Piano Nazionale di Ripresa e Resilienza (PNRR) Missione M6 - ComponenteM6C2 - 1.1.2. Ammodernamento del parco&amp;nbsp;tecnologico e digitale ospedaliero - gara comunitaria centralizzata a procedura aperta finalizzata all'acquisizione di TC 128&amp;nbsp;slice per le Aziende Sanitarie e Ospedaliere della Regione Lazio. Numero gara 8634133</t>
         </is>
       </c>
       <c r="C161" t="s">
         <v>185</v>
       </c>
       <c r="D161"/>
       <c r="E161" s="2">
-        <v>45233</v>
+        <v>44847</v>
+      </c>
+      <c r="F161"/>
+      <c r="G161" s="2">
+        <v>44827</v>
+      </c>
+      <c r="H161"/>
+      <c r="I161" s="2">
+        <v>44827</v>
+      </c>
+      <c r="J161"/>
+      <c r="K161" s="2">
+        <v>44827</v>
+      </c>
+      <c r="L161"/>
+      <c r="M161" s="2">
+        <v>44827</v>
+      </c>
+      <c r="N161"/>
+      <c r="O161" s="2">
+        <v>44827</v>
       </c>
     </row>
     <row r="162">
       <c r="A162">
-        <v>2572</v>
+        <v>2622</v>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>Intervento 12IR080/G3 "Fosso di Vallerano - Messa in sicurezza della zona urbana del torrino". Determinazione a contrarre&amp;nbsp;per l'affidamento diretto, ai sensi dell'art. 1, comma 2, lett. a) del Decreto-legge 16 luglio 2020 n. 76, del servizio per la&amp;nbsp;redazione del progetto di fattibilità tecnica ed economica, definitivo ed esecutivo nonché del coordinamento della sicurezza in&amp;nbsp;fase di progettazione. CUP F89J15003900001 - CIG 9091504271</t>
+          <t>Gara comunitaria centralizzata a procedura aperta finalizzata alla stipula di Convenzioni quadro per la fornitura di sistemi per la terapia a pressione negativa da destinare alle Aziende sanitarie e ospedaliere della Regione Lazio.&amp;nbsp;</t>
         </is>
       </c>
       <c r="C162" t="s">
         <v>186</v>
       </c>
       <c r="D162"/>
       <c r="E162" s="2">
-        <v>46125</v>
-[...43 lines deleted...]
-        <v>44679</v>
+        <v>45736</v>
       </c>
     </row>
     <row r="163">
       <c r="A163">
-        <v>2571</v>
-[...1 lines deleted...]
-      <c r="B163" t="s">
+        <v>2614</v>
+      </c>
+      <c r="B163" t="inlineStr">
+        <is>
+          <t>Piano Nazionale di Ripresa e Resilienza (PNRR) Missione M6 - ComponenteM6C2 - 1.1.2. Ammodernamento del parco&amp;nbsp;tecnologico e digitale ospedaliero - Gara comunitaria centralizzata a procedura aperta finalizzata all'acquisizione di tomografi a&amp;nbsp;risonanza magnetica per le Aziende Sanitarie e Ospedaliere della Regione Lazio. Determina a contrarre. Approvazione schemi&amp;nbsp;atti e indizione gara. Numero gara 8562128.
+</t>
+        </is>
+      </c>
+      <c r="C163" t="s">
         <v>187</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
       <c r="D163"/>
       <c r="E163" s="2">
-        <v>44641</v>
+        <v>44740</v>
       </c>
     </row>
     <row r="164">
       <c r="A164">
-        <v>2556</v>
+        <v>2613</v>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>Determina a contrarre, Approvazione atti e indizione gara comunitaria centralizzata a procedura aperta per l'affidamento dei servizi di n.3 centri antiviolenza e di n.3 case rifugio per donne vittime di violenza. Durata affidamento 24 mesi. Prenotazione di spesa euro 1.728.866,88 IVA inclusa sul Capitolo U0000H41976 Missione 12 programma 04 es. fin. 2021-2022-2023. Assunzione impegno di spesa sul cap. U0000T19427 a favore di ANAC (cod. cred. 159683) di € 600,00 - es. fin. 2021. Lotto 1: CIG 8831441FA6 - Lotto 2: CIG 8831460F54 - Lotto 3: CIG 8831470797.</t>
+          <t>Piano Nazionale di Ripresa e Resilienza (PNRR) Missione M6 - ComponenteM6C2 - 1.1.2. Ammodernamento del parco tecnologico e digitale ospedaliero - gara comunitaria centralizzata a procedura aperta finalizzata all'acquisizione di mammografi digitali con tomosintesi per le Aziende Sanitarie e Ospedaliere della Regione Lazio. Numero gara 8590913.</t>
         </is>
       </c>
       <c r="C164" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="D164"/>
       <c r="E164" s="2">
-        <v>44588</v>
+        <v>44816</v>
+      </c>
+      <c r="F164"/>
+      <c r="G164" s="2">
+        <v>44816</v>
+      </c>
+      <c r="H164"/>
+      <c r="I164" s="2">
+        <v>44813</v>
       </c>
     </row>
     <row r="165">
       <c r="A165">
-        <v>2550</v>
+        <v>2607</v>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>Gara Europea - Procedura aperta ai sensi dell'art. 60 del D.Lgs. 50/2016 per l'affidamento del servizio di verifica della vulnerabilità sismica, l'esecuzione di prove ed indagini e la redazione della progettazione di fattibilità tecnico ed economica degli interventi di adeguamento sismico del complesso di edifici che costituiscono il Centro Direzionale della Regione Lazio sito in via Cristoforo Colombo n. 212 a Roma - CIG 89653519AF. Determinazione di indizione, ai sensi dell'art. 32 del D.lgs. 50/2016 ed approvazione degli atti di gara.
+          <t>Servizi di ingegneria ed architettura per le Aziende Sanitarie della Regione Lazio per gli interventi finanziati dal PNRR e dal PNC per la realizzazione degli investimenti: “Case della comunità”, “Ospedali di comunità”, “Verso un ospedale sicuro e sostenibile”
 </t>
         </is>
       </c>
       <c r="C165" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="D165"/>
       <c r="E165" s="2">
-        <v>44586</v>
+        <v>44875</v>
+      </c>
+      <c r="F165"/>
+      <c r="G165" s="2">
+        <v>44818</v>
       </c>
     </row>
     <row r="166">
       <c r="A166">
-        <v>2549</v>
+        <v>2605</v>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>Interventi di cui all'Ordinanza del Capo Dipartimento di Protezione Civile n. 700 del 8 settembre 2020, recante "Disposizioni urgenti di protezione civile in conseguenza degli eventi meteorologici verificatisi nel periodo dal 30 ottobre al 30 novembre 2019 nel territorio della Regione Lazio". Affidamento diretto, ai sensi dell'art. 1, comma 2, lett. a) della Legge 120/2020 per l'esecuzione dei "Lavori di miglioramento e ripristino dell'officiosità idraulica del Fosso Capocanale nel Comune di Contigliano (RI) a seguito degli eventi calamitosi verificatisi 30 ottobre / 30 novembre 2019 - Codice Intervento 981". CUP F37H21004220001 - CIG 8977510B9B.
-</t>
+          <t>Procedura aperta, suddivisa in due lotti, finalizzata alla stipula di Convenzioni quadro per l'affidamento dei servizi di notificazione tramite servizio postale destinato alle Amministrazioni del territorio della Regione Lazio.</t>
         </is>
       </c>
       <c r="C166" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="D166"/>
       <c r="E166" s="2">
-        <v>44585</v>
+        <v>44762</v>
       </c>
     </row>
     <row r="167">
       <c r="A167">
-        <v>2548</v>
+        <v>2604</v>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>Interventi di cui all'Ordinanza del Capo Dipartimento di Protezione Civile n. 700 del 8 settembre 2020, recante "Disposizioni urgenti di protezione civile in conseguenza degli eventi meteorologici verificatisi nel periodo dal 30 ottobre al 30 novembre 2019 nel territorio della Regione Lazio". Affidamento diretto, ai sensi dell'art. 1, comma 2, lett. a) della Legge 120/2020 per l'esecuzione degli "Interventi urgenti manutenzione Fosso della Tomba Comune di Cerveteri a seguito degli eventi calamitosi verificatisi nel periodo 30 ottobre - 30 novembre 2019 - Codice Intervento 1002. CUP F97H20005050001 - CIG 8946587D23.
-</t>
+          <t>Gara comunitaria centralizzata a procedura aperta, sopra soglia comunitaria, finalizzata alla stipula di Accordi Quadro per l'acquisizione e la distribuzione di ausili monouso per stomie da destinare in assistenza territoriale ai pazienti delle Aziende Sanitarie della Regione Lazio.</t>
         </is>
       </c>
       <c r="C167" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="D167"/>
       <c r="E167" s="2">
-        <v>44585</v>
+        <v>44813</v>
+      </c>
+      <c r="F167"/>
+      <c r="G167" s="2">
+        <v>44813</v>
+      </c>
+      <c r="H167"/>
+      <c r="I167" s="2">
+        <v>44813</v>
+      </c>
+      <c r="J167"/>
+      <c r="K167" s="2">
+        <v>44813</v>
       </c>
     </row>
     <row r="168">
       <c r="A168">
-        <v>2547</v>
+        <v>2601</v>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>Interventi di cui all'Ordinanza del Capo Dipartimento di Protezione Civile n. 700 del 8 settembre 2020, recante "Disposizioni urgenti di protezione civile in conseguenza degli eventi meteorologici verificatisi nel periodo dal 30 ottobre al 30 novembre 2019 nel territorio della Regione Lazio". Affidamento diretto, ai sensi dell'art. 1, comma 2, lett. a) della Legge 120/2020 per l'esecuzione dei "Lavori di miglioramento e ripristino dell'officiosità idraulica del Fosso Lagaccione nel Comune di San Lorenzo Nuovo (VT) a seguito degli eventi calamitosi verificatisi nel periodo 30 ottobre - 30 novembre 2019 - Codice Intervento 990". CUP F57H21003420001- CIG 8922194B66.
+          <t>Gara comunitaria centralizzata a procedura aperta per l'affidamento del servizio di tesoreria occorrente alle Aziende Sanitarie locali Roma 2, Roma 3, Roma 4, Rieti e Viterbo della Regione Lazio
 </t>
         </is>
       </c>
       <c r="C168" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="D168"/>
       <c r="E168" s="2">
-        <v>44585</v>
+        <v>44718</v>
       </c>
     </row>
     <row r="169">
       <c r="A169">
-        <v>2546</v>
+        <v>2591</v>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>Interventi di cui all'Ordinanza del Capo Dipartimento di Protezione Civile n. 700 del 8 settembre 2020, recante "Disposizioni urgenti di protezione civile in conseguenza degli eventi meteorologici verificatisi nel periodo dal 30 ottobre al 30 novembre 2019 nel territorio della Regione Lazio". Affidamento diretto, ai sensi dell'art. 1, comma 2, lett. a) della Legge 120/2020 per l'esecuzione dei "Lavori di miglioramento e ripristino dell'officiosità idraulica del Rio Borghetto nel Comune di Grotte di Castro a seguito degli eventi calamitosi verificatisi nel periodo 30 ottobre - 30 novembre 2019 - Codice Intervento 988". CUP F67H21004630001 - CIG 8922158DB0.
+          <t>Procedura aperta telematica per la conclusione ai sensi dell’art. 54 comma 3 del D.Lgs. 18 aprile 2016, n. 50 e s.m.i. di un Accordo Quadro con un unico operatore economico avente ad oggetto servizi di ingegneria ed architettura inerenti i diversi edifici facenti parte del Centro Direzionale della Regione Lazio sito in via Cristoforo Colombo n. 212 a Roma - Progetto I202200189 - CUP F89F21000020001 CIG 9235893403
 </t>
         </is>
       </c>
       <c r="C169" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="D169"/>
       <c r="E169" s="2">
-        <v>44585</v>
+        <v>44937</v>
+      </c>
+      <c r="F169"/>
+      <c r="G169" s="2">
+        <v>44777</v>
+      </c>
+      <c r="H169"/>
+      <c r="I169" s="2">
+        <v>44777</v>
+      </c>
+      <c r="J169"/>
+      <c r="K169" s="2">
+        <v>44777</v>
+      </c>
+      <c r="L169"/>
+      <c r="M169" s="2">
+        <v>44777</v>
       </c>
     </row>
     <row r="170">
       <c r="A170">
-        <v>2545</v>
+        <v>2587</v>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>Interventi di cui all'Ordinanza del Capo Dipartimento di Protezione Civile n. 700 del 8 settembre 2020, recante "Disposizioni urgenti di protezione civile in conseguenza degli eventi meteorologici verificatisi nel periodo dal 30 ottobre al 30 novembre 2019 nel territorio della Regione Lazio". Affidamento diretto, ai sensi dell'art. 1, comma 2, lett. a) della Legge 120/2020 per l'esecuzione dei "Lavori di miglioramento e ripristino dell'officiosità idraulica del fosso Rivodutri nel Comune di Rivodutri a seguito degli eventi calamitosi verificatisi nel periodo 30 ottobre - 30 novembre 2019 - Codice Intervento 982". CUP F27H21004750001 - CIG 8922086249.
-</t>
+          <t>PIANO DI SVILUPPO E COESIONE. Progetto A0437P0002. Autorizzazione alla stipula di un Accordo Quadro (art. 54, comma 4, lett. b) del D.lgs. 50/16), avente ad oggetto l'affidamento dei lavori di manutenzione straordinaria la riqualificazione funzionale ed energetica e per l'adeguamento antincendio, del complesso edilizio sede della giunta regionale in via Cristoforo Colombo.</t>
         </is>
       </c>
       <c r="C170" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="D170"/>
       <c r="E170" s="2">
-        <v>44585</v>
+        <v>44649</v>
       </c>
     </row>
     <row r="171">
       <c r="A171">
-        <v>2544</v>
+        <v>2583</v>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>Ordinanza del Capo Dipartimento di Protezione Civile n. 700 dell'8 settembre 2020, recante "Disposizioni urgenti di protezione civile in conseguenza degli eventi meteorologici verificatisi nel periodo dal 30 ottobre al 30 novembre 2019 nel territorio della Regione Lazio". Lavori di messa in sicurezza di un tratto del Torrente Mollarino in località Vallegrande nei Comuni di Villa Latina e Picinisco (FR) a seguito degli eventi calamitosi verificatisi 30 ottobre / 30 novembre 2019 - Codice Intervento 975 - CUP F97H20005010001 - CIG 8995840203
+          <t>PR FESR LAZIO 2021-2027. Progetto A0393B0006. Determinazione a contrarre ai sensi dell'art. 51 co. 1 lett. a) DL 77/2021, convertito con modificazioni dalla L. 29/7/2021, n. 108, tramite procedura negoziata senza pubblicazione di bando di gara per l'acquisizione di un servizio di banche dati nel settore Information &amp;amp; Communication Tecnology, per un importo a base d'asta di € 185.000,00 IVA esclusa. Prenotazione impegno € 225.700,00 a favore di Creditori Diversi e impegno di € 1.890,78 a favore del Fondo Incentivi, sui capitoli U0000A44101, U0000A44102 e U0000A44103 E.F. 2022-2023. Accertamenti di € 186.624,44 sui capitoli E0000413151, E0000421159 E.F. 2022-2023. Accertamento di € 1.890,78 sul capitolo E0000341560 E.F. 2022-2023. Impegno € 225,00 sul capitolo U0000T19427 E.F. 2022 a favore ANAC. CIG 9085439571 CUP F89J22001650009.
 </t>
         </is>
       </c>
       <c r="C171" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="D171"/>
       <c r="E171" s="2">
-        <v>44585</v>
+        <v>44762</v>
       </c>
       <c r="F171"/>
       <c r="G171" s="2">
-        <v>44582</v>
+        <v>44760</v>
+      </c>
+      <c r="H171"/>
+      <c r="I171" s="2">
+        <v>44697</v>
       </c>
     </row>
     <row r="172">
       <c r="A172">
-        <v>2543</v>
+        <v>2582</v>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>Ordinanza del Capo Dipartimento di Protezione Civile n. 700 dell'8 settembre 2020, recante "Disposizioni urgenti di protezione civile in conseguenza degli eventi meteorologici verificatisi nel periodo dal 30 ottobre al 30 novembre 2019 nel territorio della Regione Lazio". Lavori di messa in sicurezza di tratti spondali del Rio Pioppeto nel Comune di Cassino (FR) a seguito degli eventi calamitosi verificatisi 30 ottobre / 30 novembre 2019. Codice Intervento 977 - CUP F37H20006110001 - CIG 8995913E3D
+          <t>D.G.R. n. 1030 del 22/12/2020. "Fiume Tevere manutenzione alveo e difese spondali da Ponte Marconi a Ponte Mezzocammino" - Determinazione a contrarre finalizzata all'affidamento dei lavori tramite procedura negoziata di cui all'art. 1, comma 2, lett. b), del Decreto-Legge n. 76 del 16.7.2020, come modificato dall'art. 51, comma 1, lettera b), sub. 2.2) della Legge n. 108/2021, e approvazione atti di gara. CUP: F89J19000650001 - CIG: 9117755174
 </t>
         </is>
       </c>
       <c r="C172" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="D172"/>
       <c r="E172" s="2">
-        <v>44585</v>
-[...3 lines deleted...]
-        <v>44582</v>
+        <v>44732</v>
       </c>
     </row>
     <row r="173">
       <c r="A173">
-        <v>2542</v>
+        <v>2581</v>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>Ordinanza del Capo Dipartimento di Protezione Civile n. 700 dell'8 settembre 2020, recante "Disposizioni urgenti di protezione civile in conseguenza degli eventi meteorologici verificatisi nel periodo dal 30 ottobre al 30 novembre 2019 nel territorio della Regione Lazio". Lavori di miglioramento e ripristino dell'officiosità idraulica del Torrente Quintaluna nel Comune di Acquapendente (VT) a seguito degli eventi calamitosi verificatisi 30 ottobre / 30 novembre 2019. Codice Intervento 992 - CUP F47H21004920001 - CIG 89961111A6&amp;nbsp;
+          <t>Servizio per la predisposizione di una proposta progettuale da presentare al MiC, definita nei contenuti di dettaglio, di rigenerazione culturale, sociale ed economica dei borghi storici a rischio di abbandono o abbandonati.
 </t>
         </is>
       </c>
       <c r="C173" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="D173"/>
       <c r="E173" s="2">
-        <v>44585</v>
-[...3 lines deleted...]
-        <v>44582</v>
+        <v>44628</v>
       </c>
     </row>
     <row r="174">
       <c r="A174">
-        <v>2541</v>
+        <v>2579</v>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>Risanamento erosioni spondali nel Comune di Civitavecchia (Roma) a seguito degli eventi calamitosi verificatisi&amp;nbsp;30 ottobre / 30 novembre 2019 - Codice Intervento D370
-</t>
+          <t>Interventi di cui all'Ordinanza del Capo Dipartimento di Protezione Civile n.558 del 15 novembre 2018. Intervento codice 658 denominato "Lavori straordinari ed urgenti per il ripristino sommità arginale del fiume Velino. Affidamento per il servizio delle attività topografiche compresa l'elaborazione di disegni e grafici, ai sensi dell'art. 1, comma 2, lett. a) della Legge 120/2020 - CUP F37H21007250002 - CIG Z343569739.</t>
         </is>
       </c>
       <c r="C174" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="D174"/>
       <c r="E174" s="2">
-        <v>44582</v>
+        <v>45233</v>
       </c>
     </row>
     <row r="175">
       <c r="A175">
-        <v>2540</v>
+        <v>2572</v>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>Ordinanza del Capo Dipartimento di Protezione Civile n. 700 del 8 settembre 2020, recante "Disposizioni urgenti di protezione civile in conseguenza degli eventi meteorologici verificatisi nel periodo dal 30 ottobre al 30 novembre 2019 nel territorio della Regione Lazio". Lavori di messa in sicurezza di tratti del Rio Pioppeto nel Comune di Pignataro Interamna (FR) a seguito degli eventi calamitosi verificatisi 30 ottobre / 30 novembre 2019 - Codice Intervento 970 - CUP F27H20006720001 - CIG 8995563D69
-</t>
+          <t>Intervento 12IR080/G3 "Fosso di Vallerano - Messa in sicurezza della zona urbana del torrino". Determinazione a contrarre&amp;nbsp;per l'affidamento diretto, ai sensi dell'art. 1, comma 2, lett. a) del Decreto-legge 16 luglio 2020 n. 76, del servizio per la&amp;nbsp;redazione del progetto di fattibilità tecnica ed economica, definitivo ed esecutivo nonché del coordinamento della sicurezza in&amp;nbsp;fase di progettazione. CUP F89J15003900001 - CIG 9091504271</t>
         </is>
       </c>
       <c r="C175" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="D175"/>
       <c r="E175" s="2">
-        <v>44585</v>
+        <v>46125</v>
       </c>
       <c r="F175"/>
       <c r="G175" s="2">
-        <v>44582</v>
+        <v>46125</v>
+      </c>
+      <c r="H175"/>
+      <c r="I175" s="2">
+        <v>46125</v>
+      </c>
+      <c r="J175"/>
+      <c r="K175" s="2">
+        <v>46125</v>
+      </c>
+      <c r="L175"/>
+      <c r="M175" s="2">
+        <v>46125</v>
+      </c>
+      <c r="N175"/>
+      <c r="O175" s="2">
+        <v>46125</v>
+      </c>
+      <c r="P175"/>
+      <c r="Q175" s="2">
+        <v>46125</v>
+      </c>
+      <c r="R175"/>
+      <c r="S175" s="2">
+        <v>46125</v>
+      </c>
+      <c r="T175"/>
+      <c r="U175" s="2">
+        <v>46125</v>
+      </c>
+      <c r="V175"/>
+      <c r="W175" s="2">
+        <v>46125</v>
+      </c>
+      <c r="X175"/>
+      <c r="Y175" s="2">
+        <v>45170</v>
+      </c>
+      <c r="Z175"/>
+      <c r="AA175" s="2">
+        <v>44679</v>
       </c>
     </row>
     <row r="176">
       <c r="A176">
-        <v>2539</v>
-[...5 lines deleted...]
-        </is>
+        <v>2571</v>
+      </c>
+      <c r="B176" t="s">
+        <v>200</v>
       </c>
       <c r="C176" t="s">
         <v>201</v>
       </c>
       <c r="D176"/>
       <c r="E176" s="2">
-        <v>44678</v>
+        <v>44641</v>
       </c>
     </row>
     <row r="177">
       <c r="A177">
-        <v>2537</v>
+        <v>2556</v>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>Procedura negoziata ai sensi dell'art. 1, comma 2 lett. b) del D.L. n. 76/2020, convertito con modificazioni dalla Legge n. 120/2020, tramite R.d.O. sul M.E.LA., finalizzata all'affidamento del servizio di Responsabile della protezione dei&amp;nbsp;dati personali (RPD) della Giunta regionale". Determina a contrarre. Approvazione atti per indizione gara per l'affidamento del servizio e nomina del Responsabile Unico del Procedimento. Perfezionamento delle prenotazioni, a favore di creditori diversi,&amp;nbsp;n. 1978/2022 per l'importo di € 18.300,00 e n. 529/2023 per l'importo di € 18.300,00 sul Capitolo U0000R13902. CIG: Z6A337E3A2 - esercizi finanziari 2022 e 2023.
-</t>
+          <t>Determina a contrarre, Approvazione atti e indizione gara comunitaria centralizzata a procedura aperta per l'affidamento dei servizi di n.3 centri antiviolenza e di n.3 case rifugio per donne vittime di violenza. Durata affidamento 24 mesi. Prenotazione di spesa euro 1.728.866,88 IVA inclusa sul Capitolo U0000H41976 Missione 12 programma 04 es. fin. 2021-2022-2023. Assunzione impegno di spesa sul cap. U0000T19427 a favore di ANAC (cod. cred. 159683) di € 600,00 - es. fin. 2021. Lotto 1: CIG 8831441FA6 - Lotto 2: CIG 8831460F54 - Lotto 3: CIG 8831470797.</t>
         </is>
       </c>
       <c r="C177" t="s">
         <v>202</v>
       </c>
       <c r="D177"/>
       <c r="E177" s="2">
-        <v>44580</v>
+        <v>44588</v>
       </c>
     </row>
     <row r="178">
       <c r="A178">
-        <v>2536</v>
+        <v>2550</v>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>Attuazione della Deliberazione di Giunta regionale n. 582 del 16 settembre 2021 - Affidamento incarico di Data Protection Officer (DPO) della Giunta Regionale, ai sensi dell'art. 36, comma 2, lett. a), del D.lgs. n. 50/2016 e ss.mm.ii., all' Avv. Leo Stilo, per l'espletamento dei servizi legati all'art. 37 del Regolamento (UE) 2016/679 del Parlamento Europeo e del Consiglio del 27 aprile 2016, relativo alla protezione delle persone fisiche con riguardo al trattamento dei dati personali, nonché alla libera circolazione di tali dati (RGDP) - Impegno di € 4.981,66 (IVA inclusa) sul capitolo U0000R13902, afferente alla missione 01 programma 01 esercizio finanziario 2021.CIG Z26331330E
+          <t>Gara Europea - Procedura aperta ai sensi dell'art. 60 del D.Lgs. 50/2016 per l'affidamento del servizio di verifica della vulnerabilità sismica, l'esecuzione di prove ed indagini e la redazione della progettazione di fattibilità tecnico ed economica degli interventi di adeguamento sismico del complesso di edifici che costituiscono il Centro Direzionale della Regione Lazio sito in via Cristoforo Colombo n. 212 a Roma - CIG 89653519AF. Determinazione di indizione, ai sensi dell'art. 32 del D.lgs. 50/2016 ed approvazione degli atti di gara.
 </t>
         </is>
       </c>
       <c r="C178" t="s">
         <v>203</v>
       </c>
       <c r="D178"/>
       <c r="E178" s="2">
-        <v>44580</v>
+        <v>44586</v>
       </c>
     </row>
     <row r="179">
       <c r="A179">
-        <v>2521</v>
+        <v>2549</v>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>"Opere di difesa costiera del tratto di litorale di Ostia levante nel Comune di Roma Capitale - X Municipio". Determinazione a contrarre per l'affidamento diretto, ai sensi dell'art. 1, comma 2, lett. a) del Decreto-legge 16 luglio 2020 n. 76, come modificato dall'art. 51, comma 1, lettera a), sub. 2.1) della Legge n. 108/2021, del servizio per la redazione del progetto di fattibilità tecnica ed economica dell'intervento, compresa l'esecuzione dei rilievi topo-batimetrici. CUP F83D22000020002 - CIG 9064915C7E
+          <t>Interventi di cui all'Ordinanza del Capo Dipartimento di Protezione Civile n. 700 del 8 settembre 2020, recante "Disposizioni urgenti di protezione civile in conseguenza degli eventi meteorologici verificatisi nel periodo dal 30 ottobre al 30 novembre 2019 nel territorio della Regione Lazio". Affidamento diretto, ai sensi dell'art. 1, comma 2, lett. a) della Legge 120/2020 per l'esecuzione dei "Lavori di miglioramento e ripristino dell'officiosità idraulica del Fosso Capocanale nel Comune di Contigliano (RI) a seguito degli eventi calamitosi verificatisi 30 ottobre / 30 novembre 2019 - Codice Intervento 981". CUP F37H21004220001 - CIG 8977510B9B.
 </t>
         </is>
       </c>
       <c r="C179" t="s">
         <v>204</v>
       </c>
       <c r="D179"/>
       <c r="E179" s="2">
-        <v>44628</v>
+        <v>44585</v>
       </c>
     </row>
     <row r="180">
       <c r="A180">
-        <v>2515</v>
-[...1 lines deleted...]
-      <c r="B180" t="s">
+        <v>2548</v>
+      </c>
+      <c r="B180" t="inlineStr">
+        <is>
+          <t>Interventi di cui all'Ordinanza del Capo Dipartimento di Protezione Civile n. 700 del 8 settembre 2020, recante "Disposizioni urgenti di protezione civile in conseguenza degli eventi meteorologici verificatisi nel periodo dal 30 ottobre al 30 novembre 2019 nel territorio della Regione Lazio". Affidamento diretto, ai sensi dell'art. 1, comma 2, lett. a) della Legge 120/2020 per l'esecuzione degli "Interventi urgenti manutenzione Fosso della Tomba Comune di Cerveteri a seguito degli eventi calamitosi verificatisi nel periodo 30 ottobre - 30 novembre 2019 - Codice Intervento 1002. CUP F97H20005050001 - CIG 8946587D23.
+</t>
+        </is>
+      </c>
+      <c r="C180" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
       <c r="D180"/>
       <c r="E180" s="2">
-        <v>44652</v>
+        <v>44585</v>
       </c>
     </row>
     <row r="181">
       <c r="A181">
-        <v>2503</v>
+        <v>2547</v>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>Gara comunitaria centralizzata a procedura aperta finalizzata all’acquisizione del servizio di ventiloterapia domiciliare, occorrente alle Aziende Sanitarie della Regione Lazio.</t>
+          <t>Interventi di cui all'Ordinanza del Capo Dipartimento di Protezione Civile n. 700 del 8 settembre 2020, recante "Disposizioni urgenti di protezione civile in conseguenza degli eventi meteorologici verificatisi nel periodo dal 30 ottobre al 30 novembre 2019 nel territorio della Regione Lazio". Affidamento diretto, ai sensi dell'art. 1, comma 2, lett. a) della Legge 120/2020 per l'esecuzione dei "Lavori di miglioramento e ripristino dell'officiosità idraulica del Fosso Lagaccione nel Comune di San Lorenzo Nuovo (VT) a seguito degli eventi calamitosi verificatisi nel periodo 30 ottobre - 30 novembre 2019 - Codice Intervento 990". CUP F57H21003420001- CIG 8922194B66.
+</t>
         </is>
       </c>
       <c r="C181" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="D181"/>
       <c r="E181" s="2">
-        <v>44917</v>
-[...3 lines deleted...]
-        <v>44897</v>
+        <v>44585</v>
       </c>
     </row>
     <row r="182">
       <c r="A182">
-        <v>2499</v>
+        <v>2546</v>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>Gara comunitaria centralizzata a procedura aperta finalizzata all’affidamento del servizio di tesoreria per le Aziende Sanitarie della Regione Lazio – Terza edizione</t>
+          <t>Interventi di cui all'Ordinanza del Capo Dipartimento di Protezione Civile n. 700 del 8 settembre 2020, recante "Disposizioni urgenti di protezione civile in conseguenza degli eventi meteorologici verificatisi nel periodo dal 30 ottobre al 30 novembre 2019 nel territorio della Regione Lazio". Affidamento diretto, ai sensi dell'art. 1, comma 2, lett. a) della Legge 120/2020 per l'esecuzione dei "Lavori di miglioramento e ripristino dell'officiosità idraulica del Rio Borghetto nel Comune di Grotte di Castro a seguito degli eventi calamitosi verificatisi nel periodo 30 ottobre - 30 novembre 2019 - Codice Intervento 988". CUP F67H21004630001 - CIG 8922158DB0.
+</t>
         </is>
       </c>
       <c r="C182" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="D182"/>
       <c r="E182" s="2">
-        <v>44663</v>
+        <v>44585</v>
       </c>
     </row>
     <row r="183">
       <c r="A183">
-        <v>2498</v>
+        <v>2545</v>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>Procedura aperta, suddivisa in tre lotti,&amp;nbsp;finalizzata alla stipula di Convenzioni quadro per l’affidamento dei servizi di notificazione atti giudiziari e sanzioni amministrative destinate alle Amministrazioni del territorio della Regione Lazio
+          <t>Interventi di cui all'Ordinanza del Capo Dipartimento di Protezione Civile n. 700 del 8 settembre 2020, recante "Disposizioni urgenti di protezione civile in conseguenza degli eventi meteorologici verificatisi nel periodo dal 30 ottobre al 30 novembre 2019 nel territorio della Regione Lazio". Affidamento diretto, ai sensi dell'art. 1, comma 2, lett. a) della Legge 120/2020 per l'esecuzione dei "Lavori di miglioramento e ripristino dell'officiosità idraulica del fosso Rivodutri nel Comune di Rivodutri a seguito degli eventi calamitosi verificatisi nel periodo 30 ottobre - 30 novembre 2019 - Codice Intervento 982". CUP F27H21004750001 - CIG 8922086249.
 </t>
         </is>
       </c>
       <c r="C183" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="D183"/>
       <c r="E183" s="2">
-        <v>44721</v>
-[...3 lines deleted...]
-        <v>44678</v>
+        <v>44585</v>
       </c>
     </row>
     <row r="184">
       <c r="A184">
-        <v>2497</v>
+        <v>2544</v>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>Gara comunitaria centralizzata a procedura aperta, suddivisa in 5 lotti, per per la fornitura di microinfusori per insulina, sistemi di monitoraggio CGM e relativo materiale di consumo e servizi connessi occorrenti alle Aziende Sanitarie Locali della Regione Lazio. Numero Gara 8389570.</t>
+          <t>Ordinanza del Capo Dipartimento di Protezione Civile n. 700 dell'8 settembre 2020, recante "Disposizioni urgenti di protezione civile in conseguenza degli eventi meteorologici verificatisi nel periodo dal 30 ottobre al 30 novembre 2019 nel territorio della Regione Lazio". Lavori di messa in sicurezza di un tratto del Torrente Mollarino in località Vallegrande nei Comuni di Villa Latina e Picinisco (FR) a seguito degli eventi calamitosi verificatisi 30 ottobre / 30 novembre 2019 - Codice Intervento 975 - CUP F97H20005010001 - CIG 8995840203
+</t>
         </is>
       </c>
       <c r="C184" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="D184"/>
       <c r="E184" s="2">
-        <v>44733</v>
+        <v>44585</v>
       </c>
       <c r="F184"/>
       <c r="G184" s="2">
-        <v>44719</v>
+        <v>44582</v>
       </c>
     </row>
     <row r="185">
       <c r="A185">
-        <v>2496</v>
+        <v>2543</v>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>Procedura aperta finalizzata alla stipula di una convenzione volta all’affidamento del servizio di trasporto e consegna sangue, emocomponenti, cellule staminali, campioni biologici e materiali per prelievo destinato agli Enti del Servizio Sanitario della Regione Lazio.&amp;nbsp;&amp;nbsp;</t>
+          <t>Ordinanza del Capo Dipartimento di Protezione Civile n. 700 dell'8 settembre 2020, recante "Disposizioni urgenti di protezione civile in conseguenza degli eventi meteorologici verificatisi nel periodo dal 30 ottobre al 30 novembre 2019 nel territorio della Regione Lazio". Lavori di messa in sicurezza di tratti spondali del Rio Pioppeto nel Comune di Cassino (FR) a seguito degli eventi calamitosi verificatisi 30 ottobre / 30 novembre 2019. Codice Intervento 977 - CUP F37H20006110001 - CIG 8995913E3D
+</t>
         </is>
       </c>
       <c r="C185" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="D185"/>
       <c r="E185" s="2">
-        <v>44812</v>
+        <v>44585</v>
+      </c>
+      <c r="F185"/>
+      <c r="G185" s="2">
+        <v>44582</v>
       </c>
     </row>
     <row r="186">
       <c r="A186">
+        <v>2542</v>
+      </c>
+      <c r="B186" t="inlineStr">
+        <is>
+          <t>Ordinanza del Capo Dipartimento di Protezione Civile n. 700 dell'8 settembre 2020, recante "Disposizioni urgenti di protezione civile in conseguenza degli eventi meteorologici verificatisi nel periodo dal 30 ottobre al 30 novembre 2019 nel territorio della Regione Lazio". Lavori di miglioramento e ripristino dell'officiosità idraulica del Torrente Quintaluna nel Comune di Acquapendente (VT) a seguito degli eventi calamitosi verificatisi 30 ottobre / 30 novembre 2019. Codice Intervento 992 - CUP F47H21004920001 - CIG 89961111A6&amp;nbsp;
+</t>
+        </is>
+      </c>
+      <c r="C186" t="s">
+        <v>211</v>
+      </c>
+      <c r="D186"/>
+      <c r="E186" s="2">
+        <v>44585</v>
+      </c>
+      <c r="F186"/>
+      <c r="G186" s="2">
+        <v>44582</v>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187">
+        <v>2541</v>
+      </c>
+      <c r="B187" t="inlineStr">
+        <is>
+          <t>Risanamento erosioni spondali nel Comune di Civitavecchia (Roma) a seguito degli eventi calamitosi verificatisi&amp;nbsp;30 ottobre / 30 novembre 2019 - Codice Intervento D370
+</t>
+        </is>
+      </c>
+      <c r="C187" t="s">
+        <v>212</v>
+      </c>
+      <c r="D187"/>
+      <c r="E187" s="2">
+        <v>44582</v>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188">
+        <v>2540</v>
+      </c>
+      <c r="B188" t="inlineStr">
+        <is>
+          <t>Ordinanza del Capo Dipartimento di Protezione Civile n. 700 del 8 settembre 2020, recante "Disposizioni urgenti di protezione civile in conseguenza degli eventi meteorologici verificatisi nel periodo dal 30 ottobre al 30 novembre 2019 nel territorio della Regione Lazio". Lavori di messa in sicurezza di tratti del Rio Pioppeto nel Comune di Pignataro Interamna (FR) a seguito degli eventi calamitosi verificatisi 30 ottobre / 30 novembre 2019 - Codice Intervento 970 - CUP F27H20006720001 - CIG 8995563D69
+</t>
+        </is>
+      </c>
+      <c r="C188" t="s">
+        <v>213</v>
+      </c>
+      <c r="D188"/>
+      <c r="E188" s="2">
+        <v>44585</v>
+      </c>
+      <c r="F188"/>
+      <c r="G188" s="2">
+        <v>44582</v>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189">
+        <v>2539</v>
+      </c>
+      <c r="B189" t="inlineStr">
+        <is>
+          <t>D.G.R. n. 1030 del 22/12/2020. "Fiume Aniene manutenzione alveo e difese spondali da Vicovaro a Tivoli" - Determinazione a contrarre finalizzata all'affidamento dei lavori tramite procedura negoziata di cui all'art. 1, comma 2, lett. b), del DecretoLegge n. 76 del 16.7.2020, come modificato dall'art. 51, comma 1, lettera b), sub. 2.2) della Legge n. 108/2021, e approvazione atti di gara. CUP: F59J19000550001 - CIG 9069505849
+</t>
+        </is>
+      </c>
+      <c r="C189" t="s">
+        <v>214</v>
+      </c>
+      <c r="D189"/>
+      <c r="E189" s="2">
+        <v>44678</v>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190">
+        <v>2537</v>
+      </c>
+      <c r="B190" t="inlineStr">
+        <is>
+          <t>Procedura negoziata ai sensi dell'art. 1, comma 2 lett. b) del D.L. n. 76/2020, convertito con modificazioni dalla Legge n. 120/2020, tramite R.d.O. sul M.E.LA., finalizzata all'affidamento del servizio di Responsabile della protezione dei&amp;nbsp;dati personali (RPD) della Giunta regionale". Determina a contrarre. Approvazione atti per indizione gara per l'affidamento del servizio e nomina del Responsabile Unico del Procedimento. Perfezionamento delle prenotazioni, a favore di creditori diversi,&amp;nbsp;n. 1978/2022 per l'importo di € 18.300,00 e n. 529/2023 per l'importo di € 18.300,00 sul Capitolo U0000R13902. CIG: Z6A337E3A2 - esercizi finanziari 2022 e 2023.
+</t>
+        </is>
+      </c>
+      <c r="C190" t="s">
+        <v>215</v>
+      </c>
+      <c r="D190"/>
+      <c r="E190" s="2">
+        <v>44580</v>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191">
+        <v>2536</v>
+      </c>
+      <c r="B191" t="inlineStr">
+        <is>
+          <t>Attuazione della Deliberazione di Giunta regionale n. 582 del 16 settembre 2021 - Affidamento incarico di Data Protection Officer (DPO) della Giunta Regionale, ai sensi dell'art. 36, comma 2, lett. a), del D.lgs. n. 50/2016 e ss.mm.ii., all' Avv. Leo Stilo, per l'espletamento dei servizi legati all'art. 37 del Regolamento (UE) 2016/679 del Parlamento Europeo e del Consiglio del 27 aprile 2016, relativo alla protezione delle persone fisiche con riguardo al trattamento dei dati personali, nonché alla libera circolazione di tali dati (RGDP) - Impegno di € 4.981,66 (IVA inclusa) sul capitolo U0000R13902, afferente alla missione 01 programma 01 esercizio finanziario 2021.CIG Z26331330E
+</t>
+        </is>
+      </c>
+      <c r="C191" t="s">
+        <v>216</v>
+      </c>
+      <c r="D191"/>
+      <c r="E191" s="2">
+        <v>44580</v>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192">
+        <v>2521</v>
+      </c>
+      <c r="B192" t="inlineStr">
+        <is>
+          <t>"Opere di difesa costiera del tratto di litorale di Ostia levante nel Comune di Roma Capitale - X Municipio". Determinazione a contrarre per l'affidamento diretto, ai sensi dell'art. 1, comma 2, lett. a) del Decreto-legge 16 luglio 2020 n. 76, come modificato dall'art. 51, comma 1, lettera a), sub. 2.1) della Legge n. 108/2021, del servizio per la redazione del progetto di fattibilità tecnica ed economica dell'intervento, compresa l'esecuzione dei rilievi topo-batimetrici. CUP F83D22000020002 - CIG 9064915C7E
+</t>
+        </is>
+      </c>
+      <c r="C192" t="s">
+        <v>217</v>
+      </c>
+      <c r="D192"/>
+      <c r="E192" s="2">
+        <v>44628</v>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193">
+        <v>2515</v>
+      </c>
+      <c r="B193" t="s">
+        <v>218</v>
+      </c>
+      <c r="C193" t="s">
+        <v>219</v>
+      </c>
+      <c r="D193"/>
+      <c r="E193" s="2">
+        <v>44652</v>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194">
+        <v>2503</v>
+      </c>
+      <c r="B194" t="inlineStr">
+        <is>
+          <t>Gara comunitaria centralizzata a procedura aperta finalizzata all’acquisizione del servizio di ventiloterapia domiciliare, occorrente alle Aziende Sanitarie della Regione Lazio.</t>
+        </is>
+      </c>
+      <c r="C194" t="s">
+        <v>220</v>
+      </c>
+      <c r="D194"/>
+      <c r="E194" s="2">
+        <v>44917</v>
+      </c>
+      <c r="F194"/>
+      <c r="G194" s="2">
+        <v>44897</v>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195">
+        <v>2499</v>
+      </c>
+      <c r="B195" t="inlineStr">
+        <is>
+          <t>Gara comunitaria centralizzata a procedura aperta finalizzata all’affidamento del servizio di tesoreria per le Aziende Sanitarie della Regione Lazio – Terza edizione</t>
+        </is>
+      </c>
+      <c r="C195" t="s">
+        <v>221</v>
+      </c>
+      <c r="D195"/>
+      <c r="E195" s="2">
+        <v>44663</v>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196">
+        <v>2498</v>
+      </c>
+      <c r="B196" t="inlineStr">
+        <is>
+          <t>Procedura aperta, suddivisa in tre lotti,&amp;nbsp;finalizzata alla stipula di Convenzioni quadro per l’affidamento dei servizi di notificazione atti giudiziari e sanzioni amministrative destinate alle Amministrazioni del territorio della Regione Lazio
+</t>
+        </is>
+      </c>
+      <c r="C196" t="s">
+        <v>222</v>
+      </c>
+      <c r="D196"/>
+      <c r="E196" s="2">
+        <v>44721</v>
+      </c>
+      <c r="F196"/>
+      <c r="G196" s="2">
+        <v>44678</v>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197">
+        <v>2497</v>
+      </c>
+      <c r="B197" t="inlineStr">
+        <is>
+          <t>Gara comunitaria centralizzata a procedura aperta, suddivisa in 5 lotti, per per la fornitura di microinfusori per insulina, sistemi di monitoraggio CGM e relativo materiale di consumo e servizi connessi occorrenti alle Aziende Sanitarie Locali della Regione Lazio. Numero Gara 8389570.</t>
+        </is>
+      </c>
+      <c r="C197" t="s">
+        <v>223</v>
+      </c>
+      <c r="D197"/>
+      <c r="E197" s="2">
+        <v>44733</v>
+      </c>
+      <c r="F197"/>
+      <c r="G197" s="2">
+        <v>44719</v>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198">
+        <v>2496</v>
+      </c>
+      <c r="B198" t="inlineStr">
+        <is>
+          <t>Procedura aperta finalizzata alla stipula di una convenzione volta all’affidamento del servizio di trasporto e consegna sangue, emocomponenti, cellule staminali, campioni biologici e materiali per prelievo destinato agli Enti del Servizio Sanitario della Regione Lazio.&amp;nbsp;&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="C198" t="s">
+        <v>224</v>
+      </c>
+      <c r="D198"/>
+      <c r="E198" s="2">
+        <v>44812</v>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199">
         <v>2491</v>
       </c>
-      <c r="B186" t="inlineStr">
+      <c r="B199" t="inlineStr">
         <is>
           <t>Determina a contrarre ai sensi dell'art. 32 del D.lgs. 50/2016 di autorizzazione dell'espletamento di una procedura negoziata per la stipula di un Accordo Quadro (art. 54, D.lgs. 50/16), avente ad oggetto i lavori di messa in sicurezza e di manutenzione delle essenze arboree ubicate sulle fasce frangivento presenti nel territorio di Latina e Provincia - 4 Lotti Funzionali. Impegni e prenotazioni di spesa sul Bilancio Pluriennale della Regione Lazio, es. fin. 2022:sul capitolo U0000S22501:€ 1.960.458,35 per lavori, € 58.486,80 per incarico di Direzione dei Lavori,€ 46.945,60 per incarico di Coordinamento per la sicurezza in fase di esecuzione,€ 27.524,70, accertamento in entrata di € 27.524,70 sui capitoli E0000341559, E0000341562 e E00000341563, a titolo d'incentivi al personale dipendente,€ 630,00 sul Capitolo U0000T19427, es. fin. 2022, a favore di ANAC.
 &amp;nbsp;
 </t>
         </is>
       </c>
-      <c r="C186" t="s">
-[...3 lines deleted...]
-      <c r="E186" s="2">
+      <c r="C199" t="s">
+        <v>225</v>
+      </c>
+      <c r="D199"/>
+      <c r="E199" s="2">
         <v>44550</v>
       </c>
     </row>
-    <row r="187">
-      <c r="A187">
+    <row r="200">
+      <c r="A200">
         <v>2490</v>
       </c>
-      <c r="B187" t="inlineStr">
+      <c r="B200" t="inlineStr">
         <is>
           <t>Interventi di ristrutturazione e riqualificazione energetica dell'immobile sede degli Uffici della Giunta Regione Lazio sito in Roma, via Parigi n. 11. Approvazione del progetto esecutivo. Determina di indizione, ai sensi dell'art. 32 del D.lgs. 50/2016 ed approvazione degli atti di gara. Impegni e prenotazioni di spesa sul Bilancio Pluriennale della Regione Lazio, es. fin. 2022:sul capitolo U0000S22501:€ 1.301.758,65 per lavori, € 104.140,70 per imprevisti,€ 104.342,31 per incarico di Direzione dei Lavori e Coordinamento per la sicurezza in fase di esecuzione,€ 20.612,93, accertamento in entrata di € 20.612,93 sui capitoli E0000341559, E0000341562 e E00000341563, a titolo d'incentivi al personale dipendente,€ 630,00 sul Capitolo U0000T19427, es. fin. 2022, a favore di ANAC.CUP F87H21010640002CIG Lavori: 899266129ECIG Incarichi professionali: 8992716002
 </t>
         </is>
       </c>
-      <c r="C187" t="s">
-[...3 lines deleted...]
-      <c r="E187" s="2">
+      <c r="C200" t="s">
+        <v>226</v>
+      </c>
+      <c r="D200"/>
+      <c r="E200" s="2">
         <v>44550</v>
       </c>
     </row>
-    <row r="188">
-      <c r="A188">
+    <row r="201">
+      <c r="A201">
         <v>2481</v>
       </c>
-      <c r="B188" t="inlineStr">
+      <c r="B201" t="inlineStr">
         <is>
           <t>O.C.D.P.C. 558/2018 - Interventi di cui all'Ordinanza del Capo Dipartimento di Protezione Civile n. 558 del 15 novembre 2018&amp;nbsp;per l'attuazione degli interventi inerenti i lavori finalizzati alla riduzione dei rischi residui strettamente connessi con l'evento calamitoso verificatosi nei giorni 29 e 30 ottobre 2018 - Ripristino integrale pavimentazione lastrico solare - restauro e revisione cornicioni e Edifici F, G, H, I e T - restauro portico Edifici F, G, H, I - demolizioni magazzini pericolanti del Complesso immobiliare Ex Ospedale Forlanini - Codice intervento n. 602. Aggiudicazione definitiva ai sensi dell'art. 32 comma 5 del D.Lgs. 50/2016. CUP F85F21001160001 CIG 895261184E
 &amp;nbsp;
 </t>
         </is>
       </c>
-      <c r="C188" t="s">
-[...235 lines deleted...]
-      <c r="C199" t="s">
+      <c r="C201" t="s">
         <v>227</v>
-      </c>
-[...37 lines deleted...]
-        <v>229</v>
       </c>
       <c r="D201"/>
       <c r="E201" s="2">
-        <v>44704</v>
+        <v>44543</v>
       </c>
     </row>
     <row r="202">
       <c r="A202">
-        <v>2419</v>
+        <v>2480</v>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>Intervento Codice Rendis AB25IR002/WW "Fosso della Caffarella - Realizzazione di cassa di espansione". Determinazione a contrarre per l'affidamento diretto, ai sensi dell'art. 1, comma 2, lett. a) del Decreto-legge 16 luglio 2020 n. 76, del servizio per la redazione del progetto di fattibilità tecnica ed economica, definitivo ed esecutivo nonché del coordinamento della sicurezza in fase di progettazione. CUP F76B18000300005 - CIG 893496458B</t>
+          <t>Procedura aperta per la conclusione di un Accordo Quadro per la fornitura di test genomici ormono-responsivo nelle pazienti con carcinoma mammario in stadio precoce. Approvazione schemi, atti e indizione gara. Nomina RUP - CIG 89983655B4.
+</t>
         </is>
       </c>
       <c r="C202" t="s">
-        <v>230</v>
+        <v>228</v>
       </c>
       <c r="D202"/>
       <c r="E202" s="2">
-        <v>44545</v>
+        <v>44620</v>
       </c>
     </row>
     <row r="203">
       <c r="A203">
-        <v>2416</v>
+        <v>2475</v>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>Determina a contrarre per l’affidamento del servizio di assistenza sui sistemi software "Anagrafe Regionale dell'Edilizia Scolastica” e “InfraMob". Importo € 256.200,00.
+          <t>Procedura aperta finalizzata alla stipula di una Convenzione per l'affidamento del servizio di noleggio a lungo termine, senza&amp;nbsp;conducente, di veicoli di servizio a ridotto impatto ambientale e a basso consumo energetico a favore delle Strutture della&amp;nbsp;Giunta Regionale, degli Enti Dipendenti e delle Società Partecipate della Regione Lazio - Edizione 2
 </t>
         </is>
       </c>
       <c r="C203" t="s">
-        <v>231</v>
+        <v>229</v>
+      </c>
+      <c r="D203"/>
+      <c r="E203" s="2">
+        <v>44722</v>
+      </c>
+      <c r="F203"/>
+      <c r="G203" s="2">
+        <v>44615</v>
       </c>
     </row>
     <row r="204">
       <c r="A204">
-        <v>2394</v>
+        <v>2471</v>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>O.C.D.P.C. 558/2018 - Interventi di cui all'Ordinanza del Capo Dipartimento di Protezione Civile n. 558 del 15 novembre 2018 per l'attuazione degli interventi inerenti i lavori finalizzati alla riduzione dei rischi residui strettamente connessi con l'evento calamitoso verificatosi nei giorni 29 e 30 ottobre 2018 - Interventi di messa in sicurezza dell'alberature ubicate nell'area verde/ambito 1 presenti nel complesso dell'ex Ospedale Forlanini - Codici interventi n. 601 e 603. Decreto a contrarre ai sensi dell'art. 32 del D.Lgs. 50/2016. CUP F87H19005010002, CIG 88006069CF, SMART CIG ZBA322F55D, Z34322F586.
+          <t>POR FESR LAZIO 2014-2020. Progetto A0123E0198. Intervento "Sistemazione idraulica del fosso Galeria dal ponte della&amp;nbsp;ferrovia Roma Civitavecchia al Tevere" cod. ReNDiS 12IR011/G3 - Azione 5.1.1. CUP F84H14001390002 - CIG&amp;nbsp;89589485C4
 </t>
         </is>
       </c>
       <c r="C204" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="D204"/>
       <c r="E204" s="2">
-        <v>44453</v>
+        <v>44526</v>
       </c>
       <c r="F204"/>
       <c r="G204" s="2">
-        <v>44453</v>
+        <v>44526</v>
       </c>
       <c r="H204"/>
       <c r="I204" s="2">
-        <v>44453</v>
+        <v>44526</v>
+      </c>
+      <c r="J204"/>
+      <c r="K204" s="2">
+        <v>44526</v>
       </c>
     </row>
     <row r="205">
       <c r="A205">
-        <v>2388</v>
+        <v>2469</v>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>Appalto specifico per l’acquisizione di farmaci occorrenti alle Aziende Sanitarie della Regione Lazio – Farmaci 2021_UNDICESIMA &amp;nbsp;tranche, nell’ambito del bando istitutivo avente ad oggetto il Sistema Dinamico di Acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio – Determinazione a contrarre. Approvazione schemi, atti e indizione gara. Nr. Gara 8231379. Proroga del termine di presentazione delle offerte
+          <t>Intervento n. 12 "Lavori di completamento della sistemazione idraulica del Fiume Fiora tra la S.S. 1 Aurelia ed il mare nel comune di Montalto di Castro (VT) 2 Stralcio.
 </t>
         </is>
       </c>
       <c r="C205" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="D205"/>
       <c r="E205" s="2">
-        <v>44508</v>
+        <v>44685</v>
       </c>
     </row>
     <row r="206">
       <c r="A206">
-        <v>2379</v>
+        <v>2449</v>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>Appalto specifico per l’acquisizione di farmaci occorrenti alle Aziende Sanitarie della Regione Lazio – Farmaci 2021_ Nona Tranche, nell’ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio e di altri soggetti aggregatori. ID ANAC n. 8118090 – ID STELLA PI060513-21. Determina di aggiudicazione.
-</t>
+          <t>Intervento AB25IR001 /WW "Fosso Tor Sapienza - Messa in sicurezza della zona urbana di Tor Sapienza". Determinazione a contrarre per l'affidamento diretto, ai sensi dell'art. 1, comma 2, lett. a) del Decreto-legge 16 luglio 2020 n. 76, del servizio per la redazione del progetto di fattibilità tecnica ed economica, definitivo ed esecutivo nonché del coordinamento della sicurezza in fase di progettazione. CUP F86B18000170005 - CIG 8972648F5A</t>
         </is>
       </c>
       <c r="C206" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="D206"/>
       <c r="E206" s="2">
-        <v>44399</v>
+        <v>46281</v>
+      </c>
+      <c r="F206"/>
+      <c r="G206" s="2">
+        <v>46164</v>
+      </c>
+      <c r="H206"/>
+      <c r="I206" s="2">
+        <v>46077</v>
+      </c>
+      <c r="J206"/>
+      <c r="K206" s="2">
+        <v>46077</v>
+      </c>
+      <c r="L206"/>
+      <c r="M206" s="2">
+        <v>44971</v>
+      </c>
+      <c r="N206"/>
+      <c r="O206" s="2">
+        <v>44559</v>
       </c>
     </row>
     <row r="207">
       <c r="A207">
-        <v>2375</v>
+        <v>2444</v>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>Servizio di pulizia dell'area sita in Roma tra via del Foro Italico e Via della Foce dell'Aniene in corrispondenza dell'ex campo nomadi, dalla situazione di degrado igienico - sanitario - ambientale con abbattimento di manufatti precari, rimozione dei rifiuti e ripristino delle condizioni di sicurezza idraulica. CUP F89J21005170002
-</t>
+          <t>Gara comunitaria centralizzata a procedura aperta finalizzata alla stipula di una convenzione per la fornitura di dispositivi per emodinamica (esclusi stent) da destinare alle Aziende Sanitarie ed Ospedaliere della Regione Lazio. Numero gara n. 8290914.</t>
         </is>
       </c>
       <c r="C207" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="D207"/>
       <c r="E207" s="2">
-        <v>44620</v>
+        <v>45140</v>
+      </c>
+      <c r="F207"/>
+      <c r="G207" s="2">
+        <v>44901</v>
       </c>
     </row>
     <row r="208">
       <c r="A208">
-        <v>2374</v>
+        <v>2437</v>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>Intervento di manutenzione degli impianti idrovori di Corcolle e Pratolungo, delle relative pertinenze e gestione degli stessi impianti in occasione di eventi di piena - annualità 2021 e 2022. CUP F86G20001100005 - CIG 8750783E90. M.O./345
-</t>
+          <t>Gara comunitaria centralizzata a procedura aperta finalizzata alla stipula di una convenzione per la fornitura di medicazioni generali da destinare alle Aziende Sanitarie ed Ospedaliere della Regione Lazio.</t>
         </is>
       </c>
       <c r="C208" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="D208"/>
       <c r="E208" s="2">
-        <v>45251</v>
+        <v>44840</v>
       </c>
       <c r="F208"/>
       <c r="G208" s="2">
-        <v>44627</v>
-[...3 lines deleted...]
-        <v>44524</v>
+        <v>44764</v>
       </c>
     </row>
     <row r="209">
       <c r="A209">
-        <v>2372</v>
-[...5 lines deleted...]
-        </is>
+        <v>2435</v>
+      </c>
+      <c r="B209" t="s">
+        <v>235</v>
       </c>
       <c r="C209" t="s">
-        <v>237</v>
+        <v>236</v>
+      </c>
+      <c r="D209"/>
+      <c r="E209" s="2">
+        <v>44687</v>
+      </c>
+      <c r="F209"/>
+      <c r="G209" s="2">
+        <v>44638</v>
       </c>
     </row>
     <row r="210">
       <c r="A210">
-        <v>2371</v>
-[...2 lines deleted...]
-        <v>238</v>
+        <v>2429</v>
+      </c>
+      <c r="B210" t="inlineStr">
+        <is>
+          <t>Fornitura di cancelleria e toner, cartucce a getto di inchiostro, materiale di consumo accessorio per le amministrazioni aventi sede sul territorio della Regione Lazio</t>
+        </is>
       </c>
       <c r="C210" t="s">
-        <v>239</v>
+        <v>237</v>
+      </c>
+      <c r="D210"/>
+      <c r="E210" s="2">
+        <v>44608</v>
+      </c>
+      <c r="F210"/>
+      <c r="G210" s="2">
+        <v>44602</v>
       </c>
     </row>
     <row r="211">
       <c r="A211">
-        <v>2370</v>
+        <v>2428</v>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>Avviso di indagine di mercato ai sensi degli artt. 36, comma 2, lett. b) e 66 del D.Lgs. 50/2016 e Linee Guida n. 4 dell’A.N.A.C., approvate dal Consiglio dell’Autorità con Delibera n. 1097 del 26/10/2016, finalizzata all’individuazione di operatori economici da invitare alla procedura negoziata per la fornitura del servizio di assistenza sui sistemi software "Anagrafe Regionale dell'Edilizia Scolastica” e “InfraMob".
+          <t>Servizio di assistenza tecnica all'Autorità di Gestione del POR FSE+ Lazio 2021-2027 e per la chiusura del POR FSE Lazio 2014-2020". Approvazione ulteriori atti di gara ed autorizzazione ad indire.
 </t>
         </is>
       </c>
       <c r="C211" t="s">
-        <v>240</v>
+        <v>238</v>
+      </c>
+      <c r="D211"/>
+      <c r="E211" s="2">
+        <v>73471</v>
       </c>
     </row>
     <row r="212">
       <c r="A212">
-        <v>2369</v>
-[...5 lines deleted...]
-        </is>
+        <v>2427</v>
+      </c>
+      <c r="B212" t="s">
+        <v>239</v>
       </c>
       <c r="C212" t="s">
-        <v>241</v>
+        <v>240</v>
+      </c>
+      <c r="D212"/>
+      <c r="E212" s="2">
+        <v>44631</v>
+      </c>
+      <c r="F212"/>
+      <c r="G212" s="2">
+        <v>44561</v>
       </c>
     </row>
     <row r="213">
       <c r="A213">
-        <v>2368</v>
+        <v>2426</v>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>Procedura di gara aperta per la stipula di Convenzioni Quadro ai sensi dell'art. 1, comma 456, della L. 296/2006, per l'affidamento del "Servizio di noleggio a lungo termine, senza conducente, di veicoli di servizio a ridotto impatto ambientale e a basso consumo energetico a favore delle Strutture della Giunta Regionale e degli Enti dipendenti e delle Società partecipate della Regione Lazio".
+          <t>Procedura di gara negoziata per l’affidamento della “Gestione degli impianti idrovori situati in Via Salaria in sponda sinistra e in via Flaminia in sponda destra del Fiume Tevere e lavori di manutenzione dell’argine da Castel Giubileo a Via del Foro Italico in Comune di Roma.” Annualità 2022/2023. CIG 894595104F - Determinazione a contrarre n. &amp;nbsp;G09983 del 22/07/2021.
 </t>
         </is>
       </c>
       <c r="C213" t="s">
-        <v>242</v>
+        <v>241</v>
+      </c>
+      <c r="D213"/>
+      <c r="E213" s="2">
+        <v>44613</v>
       </c>
     </row>
     <row r="214">
       <c r="A214">
-        <v>2367</v>
+        <v>2420</v>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>Determinazione a contrarre finalizzata all'affidamento, ai sensi dell'art.1, comma 2, lettera b) della Legge 11 settembre 2020, n.120, previa indagine esplorativa del mercato, del servizio di Coordinamento della Sicurezza in fase di Esecuzione nell'ambito della realizzazione delle "Opere di collettamento e depurazione relativamente ai poli di Civita Castellana, Sutri e Vignanello - I Lotto". CUP F73J08000040001 - CIG 8756097FD0. Approvazione atti di gara - Rettifica determinazione n. G05898 del 18.05.2021.
-</t>
+          <t>Servizi di Vigilanza Armata presso le sedi dei Centri per l’Impiego (CPI), gli Sportelli Agricoli di Zona (SAZ) e gli Sportelli Territoriali del Turismo (STT) siti nella Regione Lazio con esclusione del territorio del Comune di Roma e dei servizi di Vigilanza Armata e Guardiania presso le sedi del Policlinico Umberto I</t>
         </is>
       </c>
       <c r="C214" t="s">
-        <v>243</v>
+        <v>242</v>
+      </c>
+      <c r="D214"/>
+      <c r="E214" s="2">
+        <v>44704</v>
       </c>
     </row>
     <row r="215">
       <c r="A215">
-        <v>2366</v>
+        <v>2419</v>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>Gara comunitaria a procedura aperta per la fornitura di antisettici e disinfettanti occorrenti alle Aziende Sanitarie della Regione Lazio.&amp;nbsp;Numero Gara 8195854.</t>
+          <t>Intervento Codice Rendis AB25IR002/WW "Fosso della Caffarella - Realizzazione di cassa di espansione". Determinazione a contrarre per l'affidamento diretto, ai sensi dell'art. 1, comma 2, lett. a) del Decreto-legge 16 luglio 2020 n. 76, del servizio per la redazione del progetto di fattibilità tecnica ed economica, definitivo ed esecutivo nonché del coordinamento della sicurezza in fase di progettazione. CUP F76B18000300005 - CIG 893496458B</t>
         </is>
       </c>
       <c r="C215" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="D215"/>
       <c r="E215" s="2">
-        <v>44900</v>
-[...3 lines deleted...]
-        <v>44623</v>
+        <v>44545</v>
       </c>
     </row>
     <row r="216">
       <c r="A216">
-        <v>2365</v>
+        <v>2416</v>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile - Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili. "Lavori di efficientamento energetico da eseguirsi presso la «Scuola Elementare Melogrosso», nel Comune di Sezze (LT)" - Dossier LI-ES2-2960292, Intervento A0100E0119. Determina a contrarre ed approvazione atti di gara per l'affidamento dei lavori. Impegno ANAC di € 225,00= sui capitoli U0000A42134-U0000A42135- U0000A42136, nomina Direttore Lavori, e CSE. CUP F14D17000400006 - CIG 8780888A00</t>
+          <t>Determina a contrarre per l’affidamento del servizio di assistenza sui sistemi software "Anagrafe Regionale dell'Edilizia Scolastica” e “InfraMob". Importo € 256.200,00.
+</t>
         </is>
       </c>
       <c r="C216" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
     </row>
     <row r="217">
       <c r="A217">
-        <v>2364</v>
+        <v>2394</v>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>Gara comunitaria a procedura aperta finalizzata alla stipula di Convenzioni Quadro per l'acquisizione e distribuzione di Ausili per incontinenti per le esigenze delle Aziende Sanitarie della Regione Lazio.</t>
+          <t>O.C.D.P.C. 558/2018 - Interventi di cui all'Ordinanza del Capo Dipartimento di Protezione Civile n. 558 del 15 novembre 2018 per l'attuazione degli interventi inerenti i lavori finalizzati alla riduzione dei rischi residui strettamente connessi con l'evento calamitoso verificatosi nei giorni 29 e 30 ottobre 2018 - Interventi di messa in sicurezza dell'alberature ubicate nell'area verde/ambito 1 presenti nel complesso dell'ex Ospedale Forlanini - Codici interventi n. 601 e 603. Decreto a contrarre ai sensi dell'art. 32 del D.Lgs. 50/2016. CUP F87H19005010002, CIG 88006069CF, SMART CIG ZBA322F55D, Z34322F586.
+</t>
         </is>
       </c>
       <c r="C217" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="D217"/>
       <c r="E217" s="2">
-        <v>44784</v>
+        <v>44453</v>
+      </c>
+      <c r="F217"/>
+      <c r="G217" s="2">
+        <v>44453</v>
+      </c>
+      <c r="H217"/>
+      <c r="I217" s="2">
+        <v>44453</v>
       </c>
     </row>
     <row r="218">
       <c r="A218">
-        <v>2361</v>
+        <v>2388</v>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>POR FESR Lazio 2014 - 2020. Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile - Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili", Dossier LI-ES2-1110067_Intervento A0100E0371, e lavori di ristrutturazione presso gli "Uffici Pubblici Ex ASL" sito in Via Garibaldi 7 nel Comune di Monterotondo (RM) da destinare a sede della Compagnia Guardia di Finanza.Affidamento del servizio di pubblicazione dell'Avviso Pubblico per manifestazione di interesse.Impegno di € 1.653,47= sul Capitolo U0000S23427, ) in favore della Lexmedia S.r.l. (cod creditore 112034).CUP F97H17001940002_ Z853201865</t>
+          <t>Appalto specifico per l’acquisizione di farmaci occorrenti alle Aziende Sanitarie della Regione Lazio – Farmaci 2021_UNDICESIMA &amp;nbsp;tranche, nell’ambito del bando istitutivo avente ad oggetto il Sistema Dinamico di Acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio – Determinazione a contrarre. Approvazione schemi, atti e indizione gara. Nr. Gara 8231379. Proroga del termine di presentazione delle offerte
+</t>
         </is>
       </c>
       <c r="C218" t="s">
-        <v>247</v>
+        <v>246</v>
+      </c>
+      <c r="D218"/>
+      <c r="E218" s="2">
+        <v>44508</v>
       </c>
     </row>
     <row r="219">
       <c r="A219">
-        <v>2360</v>
+        <v>2379</v>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>Progetto STAR-Cities -Sustainable Tourism for Attractivity of Riverside Cities. Programma di Cooperazione Territoriale Europea Interreg Europe 2014-2020 - CUP F79F18000200006 ? SmartCIG ZF92D3ED84. Affidamento di incarico esterno per lo sviluppo di linee guida e modelli comuni tra i partner, per la preparazione dei piani d'azione e il successivo monitoraggio nella fase 2 del Progetto. Procedura di acquisizione sotto soglia, ai sensi dell'art. 36 del D.Lgs. 50/2016 ss. mm. ii., con l'utilizzo della piattaforma MEPA/Consip. Determinazione a contrarre. Approvazione del documento tecnico e impegno di spesa, a favore di Creditori diversi, di euro 20.000,00 (IVA ed oneri compresi) sui capitoli A33180 e A33181 - Es. Fin. 2020.
+          <t>Appalto specifico per l’acquisizione di farmaci occorrenti alle Aziende Sanitarie della Regione Lazio – Farmaci 2021_ Nona Tranche, nell’ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio e di altri soggetti aggregatori. ID ANAC n. 8118090 – ID STELLA PI060513-21. Determina di aggiudicazione.
 </t>
         </is>
       </c>
       <c r="C219" t="s">
-        <v>248</v>
+        <v>247</v>
+      </c>
+      <c r="D219"/>
+      <c r="E219" s="2">
+        <v>44399</v>
       </c>
     </row>
     <row r="220">
       <c r="A220">
-        <v>2359</v>
+        <v>2375</v>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>Contratto di servizio per l'affidamento dei servizi pubblici di cabotaggio marittimo di collegamento con le isole dell'arcipelago pontino, sottoscritto tra la Regione Lazio e la Laziomar S.p.A. in data 15/01/2014. Approvazione del nuovo programma d'esercizio e Approvazione schema di Atto Aggiuntivo per il periodo 01.06.2021 - 31.05.2022.
+          <t>Servizio di pulizia dell'area sita in Roma tra via del Foro Italico e Via della Foce dell'Aniene in corrispondenza dell'ex campo nomadi, dalla situazione di degrado igienico - sanitario - ambientale con abbattimento di manufatti precari, rimozione dei rifiuti e ripristino delle condizioni di sicurezza idraulica. CUP F89J21005170002
 </t>
         </is>
       </c>
       <c r="C220" t="s">
-        <v>249</v>
+        <v>248</v>
+      </c>
+      <c r="D220"/>
+      <c r="E220" s="2">
+        <v>44620</v>
       </c>
     </row>
     <row r="221">
       <c r="A221">
-        <v>2358</v>
+        <v>2374</v>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>Lavori di manutenzione straordinaria e riqualificazione architettonica di beni immobili appartenenti o in uso alla Regione Lazio per il triennio 2021/2024 suddiviso in 3 Lotti funzionali.
+          <t>Intervento di manutenzione degli impianti idrovori di Corcolle e Pratolungo, delle relative pertinenze e gestione degli stessi impianti in occasione di eventi di piena - annualità 2021 e 2022. CUP F86G20001100005 - CIG 8750783E90. M.O./345
 </t>
         </is>
       </c>
       <c r="C221" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="D221"/>
       <c r="E221" s="2">
-        <v>44397</v>
+        <v>45251</v>
       </c>
       <c r="F221"/>
       <c r="G221" s="2">
-        <v>44397</v>
+        <v>44627</v>
       </c>
       <c r="H221"/>
       <c r="I221" s="2">
-        <v>44357</v>
+        <v>44524</v>
       </c>
     </row>
     <row r="222">
       <c r="A222">
-        <v>2357</v>
+        <v>2372</v>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>Gara comunitaria centralizzata a procedura aperta per l’affidamento della fornitura di prodotti nutrizionali da somministrare per via enterale e/o os e latti occorrenti alle Aziende Sanitarie della Regione Lazio.&amp;nbsp;Numero Gara 8183575
+          <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile - Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili". Intervento A0100E0071. "Scuola Giardinieri" Via di Porta San Sebastiano, 2 nel Comune di Roma Capitale. Affidamento dei servizi di ingegneria e architettura di importo inferiore a € 5.000,00 ai sensi dell'art. 1, comma 2, lett. a) D.L. n. 76/2020, convertito in L. n. 120/2020 - Incarico per la redazione dell'Attestato di Prestazione Energetica. Disimpegno di € 881,66 ed attribuzione impegni nn 156877/2021, 157035/2021 e 15449/2021 rispettivamente dei Capitoli U0000A42200, U0000A42201 U0000A42202 a favore dell'arch. Andrea Baliva (cod. cred.198006). CUP F87D17000870009 CIG 876750452E
 </t>
         </is>
       </c>
       <c r="C222" t="s">
-        <v>251</v>
-[...3 lines deleted...]
-        <v>44550</v>
+        <v>250</v>
       </c>
     </row>
     <row r="223">
       <c r="A223">
-        <v>2356</v>
-[...5 lines deleted...]
-        </is>
+        <v>2371</v>
+      </c>
+      <c r="B223" t="s">
+        <v>251</v>
       </c>
       <c r="C223" t="s">
         <v>252</v>
       </c>
-      <c r="D223"/>
-[...2 lines deleted...]
-      </c>
     </row>
     <row r="224">
       <c r="A224">
-        <v>2355</v>
+        <v>2370</v>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile - Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili. Dossier LI-ES2-2160153 - Intervento A0100E0072, presso la Scuola Elementare Nino Manfredi sita in Via Corropoli n. 122, Roma Capitale. Determina a contrarre ed approvazione atti di gara per l'affidamento dei lavori. Impegno ANAC di € 225,00= sui capitoli A42134-A42135-A42136, nomina Direttore Lavori, e CSE. CUP F87D18000550006 CIG 8770330146
+          <t>Avviso di indagine di mercato ai sensi degli artt. 36, comma 2, lett. b) e 66 del D.Lgs. 50/2016 e Linee Guida n. 4 dell’A.N.A.C., approvate dal Consiglio dell’Autorità con Delibera n. 1097 del 26/10/2016, finalizzata all’individuazione di operatori economici da invitare alla procedura negoziata per la fornitura del servizio di assistenza sui sistemi software "Anagrafe Regionale dell'Edilizia Scolastica” e “InfraMob".
 </t>
         </is>
       </c>
       <c r="C224" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="225">
       <c r="A225">
-        <v>2354</v>
+        <v>2369</v>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>Gestione del servizio di trasporto pubblico ferroviario di interesse regionale e locale sulle ferrovie Regionali Roma-Lido, Roma-Viterbo e Roma-Giardinetti. Presa d’atto del servizio svolto da ATAC S.p.A., in regime di proroga del Contratto di servizio relativo al biennio 2017-2019, nelle more del perfezionamento del subentro delle società regionali in house COTRAL S.p.A. e ASTRAL S.p.A. in attuazione delle DGR 688/2019, 288/2020 e 926/2020.
+          <t>Impegno di spesa di euro 61.000,00 (IVA inclusa) per l’annualità 2020, a favore della SIAE (cod. creditore 122764), sul capitolo di bilancio R31920 - esercizio finanziario 2020 - giusta Convenzione tra Regione Lazio e SIAE per il pagamento dei diritti di esecuzione musicale in occasione di manifestazioni culturali e ricreative organizzate dai centri anziani del Lazio nel corso del 2020.
 </t>
         </is>
       </c>
       <c r="C225" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="226">
       <c r="A226">
-        <v>2353</v>
+        <v>2368</v>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>O.C.D.P.C. 558/2018 Primi interventi urgenti di protezione civile in conseguenza degli eccezionali eventi meteorologici che hanno interessato il territorio della Regione Lazio nei giorni 29 e 30 ottobre 2018 - Intervento codice 593 denominato "Lavori straordinari ed urgenti di manutenzione dell'alveo del fosso Vallerano dal GRA alla confluenza con il fiume Tevere". Approvazione modifica del contratto in corso di efficacia ai sensi dell'art. 106, comma 1 lettera b) del Dlgs 50/2016. CUP F85H20000110002. CIG Z962FA9658.
+          <t>Procedura di gara aperta per la stipula di Convenzioni Quadro ai sensi dell'art. 1, comma 456, della L. 296/2006, per l'affidamento del "Servizio di noleggio a lungo termine, senza conducente, di veicoli di servizio a ridotto impatto ambientale e a basso consumo energetico a favore delle Strutture della Giunta Regionale e degli Enti dipendenti e delle Società partecipate della Regione Lazio".
 </t>
         </is>
       </c>
       <c r="C226" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="227">
       <c r="A227">
-        <v>2352</v>
+        <v>2367</v>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>POR FESR 2014-2020 - Call for proposal “Energia sostenibile 2.0” - Azione 4.1.1Affidamento diretto dei servizi di ingegneria ed architettura di importo inferiore a 5.000,00 euro, ai sensi dell’art. 1, comma 2, lett. a) del D.L. n. 76 del 16/07/2020, convertito, con modificazioni, dalla Legge n. 120 dell’11/09/2020 AVVISO OPERAZIONI DI PUBBLICO SORTEGGIO per l’individuazione degli Operatori Economici abilitati alla Certificazione Energetica degli Edifici (A.P.E.) iscritti nell’Elenco approvato con Determinazione n. G01128 del 08/02/2021, e successiva Determinazione di rettifica n. G01735 del 19/03/2021
+          <t>Determinazione a contrarre finalizzata all'affidamento, ai sensi dell'art.1, comma 2, lettera b) della Legge 11 settembre 2020, n.120, previa indagine esplorativa del mercato, del servizio di Coordinamento della Sicurezza in fase di Esecuzione nell'ambito della realizzazione delle "Opere di collettamento e depurazione relativamente ai poli di Civita Castellana, Sutri e Vignanello - I Lotto". CUP F73J08000040001 - CIG 8756097FD0. Approvazione atti di gara - Rettifica determinazione n. G05898 del 18.05.2021.
 </t>
         </is>
       </c>
       <c r="C227" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="228">
       <c r="A228">
-        <v>2351</v>
-[...1 lines deleted...]
-      <c r="B228" t="s">
+        <v>2366</v>
+      </c>
+      <c r="B228" t="inlineStr">
+        <is>
+          <t>Gara comunitaria a procedura aperta per la fornitura di antisettici e disinfettanti occorrenti alle Aziende Sanitarie della Regione Lazio.&amp;nbsp;Numero Gara 8195854.</t>
+        </is>
+      </c>
+      <c r="C228" t="s">
         <v>257</v>
       </c>
-      <c r="C228" t="s">
-        <v>258</v>
+      <c r="D228"/>
+      <c r="E228" s="2">
+        <v>44900</v>
+      </c>
+      <c r="F228"/>
+      <c r="G228" s="2">
+        <v>44623</v>
       </c>
     </row>
     <row r="229">
       <c r="A229">
-        <v>2350</v>
+        <v>2365</v>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>Eliminazione del degrado igienico sanitario ed ambientale e ripristino delle condizioni di sicurezza idraulica delle aree site in Roma nei pressi di Ponte Marconi prospiciente lungotevere di Pietra Papa nonché dell’area prospiciente il Parco della Magliana, con abbattimento di manufatti precari, taglio della vegetazione e raccolta dei rifiuti, carico e trasporto ai centri di trattamento con avvio al recupero e/o smaltimento.
-</t>
+          <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile - Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili. "Lavori di efficientamento energetico da eseguirsi presso la «Scuola Elementare Melogrosso», nel Comune di Sezze (LT)" - Dossier LI-ES2-2960292, Intervento A0100E0119. Determina a contrarre ed approvazione atti di gara per l'affidamento dei lavori. Impegno ANAC di € 225,00= sui capitoli U0000A42134-U0000A42135- U0000A42136, nomina Direttore Lavori, e CSE. CUP F14D17000400006 - CIG 8780888A00</t>
         </is>
       </c>
       <c r="C229" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="230">
       <c r="A230">
-        <v>2349</v>
+        <v>2364</v>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>FORUM P.A. 2021 (21-25 giugno). Realizzazione di una rubrica quotidiana online di 40' sulla piattaforma dedicata del Forum. Impegno di € 24.400,00 (Iva inclusa). Capitolo R31902 - Esercizio finanziario 2021.
-</t>
+          <t>Gara comunitaria a procedura aperta finalizzata alla stipula di Convenzioni Quadro per l'acquisizione e distribuzione di Ausili per incontinenti per le esigenze delle Aziende Sanitarie della Regione Lazio.</t>
         </is>
       </c>
       <c r="C230" t="s">
-        <v>260</v>
+        <v>259</v>
+      </c>
+      <c r="D230"/>
+      <c r="E230" s="2">
+        <v>44784</v>
       </c>
     </row>
     <row r="231">
       <c r="A231">
-        <v>2348</v>
+        <v>2361</v>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>Affidamento diretto ai sensi dell'art. 36, co. 2, lett. a) del d.lgs n.50 del 2016, per la concessione di licenza d'uso di "IOPythagoras",a scopi analitici e di valutazione per l'anno 2021, a favore di IRPET.
-</t>
+          <t>POR FESR Lazio 2014 - 2020. Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile - Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili", Dossier LI-ES2-1110067_Intervento A0100E0371, e lavori di ristrutturazione presso gli "Uffici Pubblici Ex ASL" sito in Via Garibaldi 7 nel Comune di Monterotondo (RM) da destinare a sede della Compagnia Guardia di Finanza.Affidamento del servizio di pubblicazione dell'Avviso Pubblico per manifestazione di interesse.Impegno di € 1.653,47= sul Capitolo U0000S23427, ) in favore della Lexmedia S.r.l. (cod creditore 112034).CUP F97H17001940002_ Z853201865</t>
         </is>
       </c>
       <c r="C231" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="232">
       <c r="A232">
-        <v>2347</v>
+        <v>2360</v>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>Affidamento diretto, ai sensi dell'art. 1, comma 2, lett. a) del Decreto-legge 16 luglio 2020 n. 76, per l'affidamento dei lavori finalizzati alla realizzazione di un locale idoneo per il trattamento degli stranieri nel periodo di definizione dell'udienza di convalida dell'esecuzione del provvedimento di espulsione. (D.L. 4/10/2018 convertito in Legge n. 132/2018). CIG : 8741319CA0 - CUP F56C20000110006
+          <t>Progetto STAR-Cities -Sustainable Tourism for Attractivity of Riverside Cities. Programma di Cooperazione Territoriale Europea Interreg Europe 2014-2020 - CUP F79F18000200006 ? SmartCIG ZF92D3ED84. Affidamento di incarico esterno per lo sviluppo di linee guida e modelli comuni tra i partner, per la preparazione dei piani d'azione e il successivo monitoraggio nella fase 2 del Progetto. Procedura di acquisizione sotto soglia, ai sensi dell'art. 36 del D.Lgs. 50/2016 ss. mm. ii., con l'utilizzo della piattaforma MEPA/Consip. Determinazione a contrarre. Approvazione del documento tecnico e impegno di spesa, a favore di Creditori diversi, di euro 20.000,00 (IVA ed oneri compresi) sui capitoli A33180 e A33181 - Es. Fin. 2020.
 </t>
         </is>
       </c>
       <c r="C232" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
     </row>
     <row r="233">
       <c r="A233">
-        <v>2341</v>
+        <v>2359</v>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>Procedura aperta, ai sensi dell'art. 60 del D.lgs. 50/2016 e ss.mm.ii., sopra soglia comunitaria, per l'affidamento dell'incarico di progettazione definitiva ed esecutiva, compresa relazione geologica e il coordinamento della sicurezza in fase di progettazione, relativo ai lavori di ricostruzione dell'ospedale di Amatrice, di cui all'Ordinanza Commissariale Ordinanza n. 109 del 21/11/2020 - codice intervento n. 354. Determina a contrarre ed approvazione degli atti di gara. CUP F74J20000010005 - CIG 8699012BC9</t>
+          <t>Contratto di servizio per l'affidamento dei servizi pubblici di cabotaggio marittimo di collegamento con le isole dell'arcipelago pontino, sottoscritto tra la Regione Lazio e la Laziomar S.p.A. in data 15/01/2014. Approvazione del nuovo programma d'esercizio e Approvazione schema di Atto Aggiuntivo per il periodo 01.06.2021 - 31.05.2022.
+</t>
         </is>
       </c>
       <c r="C233" t="s">
-        <v>263</v>
-[...7 lines deleted...]
-        <v>44522</v>
+        <v>262</v>
       </c>
     </row>
     <row r="234">
       <c r="A234">
-        <v>2338</v>
-[...2 lines deleted...]
-        <v>264</v>
+        <v>2358</v>
+      </c>
+      <c r="B234" t="inlineStr">
+        <is>
+          <t>Lavori di manutenzione straordinaria e riqualificazione architettonica di beni immobili appartenenti o in uso alla Regione Lazio per il triennio 2021/2024 suddiviso in 3 Lotti funzionali.
+</t>
+        </is>
       </c>
       <c r="C234" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="D234"/>
       <c r="E234" s="2">
-        <v>44512</v>
+        <v>44397</v>
       </c>
       <c r="F234"/>
       <c r="G234" s="2">
-        <v>44343</v>
+        <v>44397</v>
+      </c>
+      <c r="H234"/>
+      <c r="I234" s="2">
+        <v>44357</v>
       </c>
     </row>
     <row r="235">
       <c r="A235">
-        <v>2335</v>
-[...2 lines deleted...]
-        <v>266</v>
+        <v>2357</v>
+      </c>
+      <c r="B235" t="inlineStr">
+        <is>
+          <t>Gara comunitaria centralizzata a procedura aperta per l’affidamento della fornitura di prodotti nutrizionali da somministrare per via enterale e/o os e latti occorrenti alle Aziende Sanitarie della Regione Lazio.&amp;nbsp;Numero Gara 8183575
+</t>
+        </is>
       </c>
       <c r="C235" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
       <c r="D235"/>
       <c r="E235" s="2">
-        <v>44936</v>
-[...7 lines deleted...]
-        <v>44936</v>
+        <v>44550</v>
       </c>
     </row>
     <row r="236">
       <c r="A236">
-        <v>2334</v>
-[...2 lines deleted...]
-        <v>268</v>
+        <v>2356</v>
+      </c>
+      <c r="B236" t="inlineStr">
+        <is>
+          <t>Gara comunitaria centralizzata a procedura aperta per l'affidamento del servizio di tesoreria occorrente alle Aziende Sanitarie della Regione Lazio. Numero Gara 8179103
+</t>
+        </is>
       </c>
       <c r="C236" t="s">
-        <v>269</v>
+        <v>265</v>
+      </c>
+      <c r="D236"/>
+      <c r="E236" s="2">
+        <v>44512</v>
       </c>
     </row>
     <row r="237">
       <c r="A237">
-        <v>2329</v>
+        <v>2355</v>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>Interventi per la riqualificazione, pulizia e bonifica delle aree golenali del tratto del Fiume Tevere. “Sistemazione di un’area ricreativa a Marconi e Parco Tevere Magliana – 2 stralcio”. Nomina di responsabile unico del procedimento (R.U.P.) dell’Ing. Antonio Battaglino ai sensi dell'art. 31 del D.lgs. n. 50/2016&amp;nbsp;CUP: F83B19000300002
+          <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile - Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili. Dossier LI-ES2-2160153 - Intervento A0100E0072, presso la Scuola Elementare Nino Manfredi sita in Via Corropoli n. 122, Roma Capitale. Determina a contrarre ed approvazione atti di gara per l'affidamento dei lavori. Impegno ANAC di € 225,00= sui capitoli A42134-A42135-A42136, nomina Direttore Lavori, e CSE. CUP F87D18000550006 CIG 8770330146
 </t>
         </is>
       </c>
       <c r="C237" t="s">
-        <v>270</v>
-[...3 lines deleted...]
-        <v>44573</v>
+        <v>266</v>
       </c>
     </row>
     <row r="238">
       <c r="A238">
-        <v>2326</v>
-[...2 lines deleted...]
-        <v>271</v>
+        <v>2354</v>
+      </c>
+      <c r="B238" t="inlineStr">
+        <is>
+          <t>Gestione del servizio di trasporto pubblico ferroviario di interesse regionale e locale sulle ferrovie Regionali Roma-Lido, Roma-Viterbo e Roma-Giardinetti. Presa d’atto del servizio svolto da ATAC S.p.A., in regime di proroga del Contratto di servizio relativo al biennio 2017-2019, nelle more del perfezionamento del subentro delle società regionali in house COTRAL S.p.A. e ASTRAL S.p.A. in attuazione delle DGR 688/2019, 288/2020 e 926/2020.
+</t>
+        </is>
       </c>
       <c r="C238" t="s">
-        <v>272</v>
-[...7 lines deleted...]
-        <v>44396</v>
+        <v>267</v>
       </c>
     </row>
     <row r="239">
       <c r="A239">
-        <v>2317</v>
+        <v>2353</v>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>Accordo Quadro (art. 54, D.lgs. 50/16) con unico operatore, avente ad oggetto l'affidamento degli interventi di demolizione di manufatti pericolanti, manutenzione ordinaria e lavori di sanificazione e riqualificazione negli immobili regionali, ivi compreso lo smaltimento dei relativi rifiuti. Impegno di spesa sul Capitolo S21900 del Bilancio della Regione Lazio, es. fin. 2021, di:€ 181.780,00 a favore di GMAST ECOLOGICA s.r.l., con sede in Roma. Via Acuto n. 8, C.F. / P.IVA 13614531005. C.I.G.: 86741929AD.€ 11.780,00 a favore dell'Arch. Daniela Filastò, con studio in Roma, via di Pietralata n. 159/A, C.F.: FLSDNL66E52C352Z, P.IVA 06585251009. SMART C.I.G.: Z2131103CF.</t>
+          <t>O.C.D.P.C. 558/2018 Primi interventi urgenti di protezione civile in conseguenza degli eccezionali eventi meteorologici che hanno interessato il territorio della Regione Lazio nei giorni 29 e 30 ottobre 2018 - Intervento codice 593 denominato "Lavori straordinari ed urgenti di manutenzione dell'alveo del fosso Vallerano dal GRA alla confluenza con il fiume Tevere". Approvazione modifica del contratto in corso di efficacia ai sensi dell'art. 106, comma 1 lettera b) del Dlgs 50/2016. CUP F85H20000110002. CIG Z962FA9658.
+</t>
         </is>
       </c>
       <c r="C239" t="s">
-        <v>273</v>
-[...5 lines deleted...]
-        <v>44298</v>
+        <v>268</v>
       </c>
     </row>
     <row r="240">
       <c r="A240">
-        <v>2316</v>
+        <v>2352</v>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>Lavori di rifacimento di rifacimento di parte delle condotte idriche degli acquedotti regionali di Palidoro, Castel di Guido, Paola Merla, Malagrotta, Cecanibbio, Massimina. 
+          <t>POR FESR 2014-2020 - Call for proposal “Energia sostenibile 2.0” - Azione 4.1.1Affidamento diretto dei servizi di ingegneria ed architettura di importo inferiore a 5.000,00 euro, ai sensi dell’art. 1, comma 2, lett. a) del D.L. n. 76 del 16/07/2020, convertito, con modificazioni, dalla Legge n. 120 dell’11/09/2020 AVVISO OPERAZIONI DI PUBBLICO SORTEGGIO per l’individuazione degli Operatori Economici abilitati alla Certificazione Energetica degli Edifici (A.P.E.) iscritti nell’Elenco approvato con Determinazione n. G01128 del 08/02/2021, e successiva Determinazione di rettifica n. G01735 del 19/03/2021
 </t>
         </is>
       </c>
       <c r="C240" t="s">
-        <v>275</v>
-[...3 lines deleted...]
-        <v>44343</v>
+        <v>269</v>
       </c>
     </row>
     <row r="241">
       <c r="A241">
-        <v>2315</v>
-[...4 lines deleted...]
-        </is>
+        <v>2351</v>
+      </c>
+      <c r="B241" t="s">
+        <v>270</v>
       </c>
       <c r="C241" t="s">
-        <v>276</v>
-[...5 lines deleted...]
-        <v>44277</v>
+        <v>271</v>
       </c>
     </row>
     <row r="242">
       <c r="A242">
-        <v>2314</v>
+        <v>2350</v>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>Procedura aperta, suddivisa in 6 Lotti, finalizzata alla stipula di Convenzioni Quadro per l'affidamento dei servizi di facchinaggio e di trasloco, destinati alle Amministrazioni del territorio della Regione Lazio.</t>
+          <t>Eliminazione del degrado igienico sanitario ed ambientale e ripristino delle condizioni di sicurezza idraulica delle aree site in Roma nei pressi di Ponte Marconi prospiciente lungotevere di Pietra Papa nonché dell’area prospiciente il Parco della Magliana, con abbattimento di manufatti precari, taglio della vegetazione e raccolta dei rifiuti, carico e trasporto ai centri di trattamento con avvio al recupero e/o smaltimento.
+</t>
         </is>
       </c>
       <c r="C242" t="s">
-        <v>278</v>
-[...17 lines deleted...]
-        <v>44284</v>
+        <v>272</v>
       </c>
     </row>
     <row r="243">
       <c r="A243">
-        <v>2308</v>
+        <v>2349</v>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>Appalto specifico per l’acquisizione di Vaccini antinfluenzali 2021/2022 occorrenti alle Aziende Sanitarie della Regione Lazio, nell’ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alle AA.SS. della Regione Lazio e di altri soggetti aggregatori – Determina a contrarre. Approvazione schemi, atti e indizione gara. Numero Gara 8077813</t>
+          <t>FORUM P.A. 2021 (21-25 giugno). Realizzazione di una rubrica quotidiana online di 40' sulla piattaforma dedicata del Forum. Impegno di € 24.400,00 (Iva inclusa). Capitolo R31902 - Esercizio finanziario 2021.
+</t>
         </is>
       </c>
       <c r="C243" t="s">
-        <v>280</v>
-[...5 lines deleted...]
-        <v>44298</v>
+        <v>273</v>
       </c>
     </row>
     <row r="244">
       <c r="A244">
-        <v>2307</v>
-[...2 lines deleted...]
-        <v>282</v>
+        <v>2348</v>
+      </c>
+      <c r="B244" t="inlineStr">
+        <is>
+          <t>Affidamento diretto ai sensi dell'art. 36, co. 2, lett. a) del d.lgs n.50 del 2016, per la concessione di licenza d'uso di "IOPythagoras",a scopi analitici e di valutazione per l'anno 2021, a favore di IRPET.
+</t>
+        </is>
       </c>
       <c r="C244" t="s">
-        <v>283</v>
-[...23 lines deleted...]
-        <v>44356</v>
+        <v>274</v>
       </c>
     </row>
     <row r="245">
       <c r="A245">
-        <v>2304</v>
+        <v>2347</v>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>Appalto specifico per l’acquisizione di farmaci occorrenti alle Aziende Sanitarie della Regione Lazio – Farmaci 2020_settima tranche, nell’ambito del bando istitutivo avente ad oggetto il Sistema Dinamico di Acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio e di altri soggetti aggregatori – Determinazione a contrarre. Approvazione schemi, atti e indizione gara. ID Anac 8066928.
+          <t>Affidamento diretto, ai sensi dell'art. 1, comma 2, lett. a) del Decreto-legge 16 luglio 2020 n. 76, per l'affidamento dei lavori finalizzati alla realizzazione di un locale idoneo per il trattamento degli stranieri nel periodo di definizione dell'udienza di convalida dell'esecuzione del provvedimento di espulsione. (D.L. 4/10/2018 convertito in Legge n. 132/2018). CIG : 8741319CA0 - CUP F56C20000110006
 </t>
         </is>
       </c>
       <c r="C245" t="s">
-        <v>284</v>
-[...11 lines deleted...]
-        <v>44306</v>
+        <v>275</v>
       </c>
     </row>
     <row r="246">
       <c r="A246">
-        <v>2303</v>
+        <v>2341</v>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>Procedura aperta ai sensi dell’art. 60 del D.lgs. n. 50/2016 finalizzata all'affidamento del “servizio di progettazione concernente lo studio delle portate di deflusso dei fossi e collettori immissari degli impianti idrovori di via Salaria e via Flaminia sul fiume Tevere, la realizzazione delle nuove apparecchiature elettromeccaniche di sollevamento e l'adeguamento strutturale degli edifici e delle pertinenze costituenti i medesimi impianti idrovori”, rientrante nell'ambito dell’intervento di manutenzione straordinaria degli impianti idrovori sul fiume Tevere, situati nel tratto urbano della città di Roma tra Via Salaria e Via Flaminia. Pubblicazione documentazione di gara
-</t>
+          <t>Procedura aperta, ai sensi dell'art. 60 del D.lgs. 50/2016 e ss.mm.ii., sopra soglia comunitaria, per l'affidamento dell'incarico di progettazione definitiva ed esecutiva, compresa relazione geologica e il coordinamento della sicurezza in fase di progettazione, relativo ai lavori di ricostruzione dell'ospedale di Amatrice, di cui all'Ordinanza Commissariale Ordinanza n. 109 del 21/11/2020 - codice intervento n. 354. Determina a contrarre ed approvazione degli atti di gara. CUP F74J20000010005 - CIG 8699012BC9</t>
         </is>
       </c>
       <c r="C246" t="s">
-        <v>287</v>
+        <v>276</v>
       </c>
       <c r="D246"/>
       <c r="E246" s="2">
-        <v>44630</v>
+        <v>45484</v>
       </c>
       <c r="F246"/>
       <c r="G246" s="2">
-        <v>44518</v>
+        <v>44522</v>
       </c>
     </row>
     <row r="247">
       <c r="A247">
-        <v>2301</v>
-[...5 lines deleted...]
-        </is>
+        <v>2338</v>
+      </c>
+      <c r="B247" t="s">
+        <v>277</v>
       </c>
       <c r="C247" t="s">
-        <v>288</v>
+        <v>278</v>
       </c>
       <c r="D247"/>
       <c r="E247" s="2">
-        <v>44468</v>
-[...3 lines deleted...]
-      </c>
+        <v>44512</v>
+      </c>
+      <c r="F247"/>
       <c r="G247" s="2">
-        <v>44320</v>
+        <v>44343</v>
       </c>
     </row>
     <row r="248">
       <c r="A248">
-        <v>2294</v>
-[...5 lines deleted...]
-        </is>
+        <v>2335</v>
+      </c>
+      <c r="B248" t="s">
+        <v>279</v>
       </c>
       <c r="C248" t="s">
-        <v>290</v>
+        <v>280</v>
       </c>
       <c r="D248"/>
       <c r="E248" s="2">
-        <v>44497</v>
+        <v>44936</v>
       </c>
       <c r="F248"/>
       <c r="G248" s="2">
-        <v>44497</v>
+        <v>44936</v>
+      </c>
+      <c r="H248"/>
+      <c r="I248" s="2">
+        <v>44936</v>
       </c>
     </row>
     <row r="249">
       <c r="A249">
-        <v>2292</v>
+        <v>2334</v>
       </c>
       <c r="B249" t="s">
-        <v>291</v>
+        <v>281</v>
       </c>
       <c r="C249" t="s">
-        <v>292</v>
-[...9 lines deleted...]
-        <v>44307</v>
+        <v>282</v>
       </c>
     </row>
     <row r="250">
       <c r="A250">
-        <v>2291</v>
+        <v>2329</v>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>Servizio di caratterizzazione integrativa e analisi di rischio sito specifica dell'ex discarica ubicata in località "Facciano" in agro del Comune di Pignataro Interamna (FR). Determinazione a contrarre finalizzata all'affidamento, ai sensi dell'art. 36, comma 2, lettera b) del D.lgs. n. 50/2016, previa indagine esplorativa del mercato, approvazione progetto, atti di gara e nomina RUP. Approvazione q.e. rimodulato e autorizzazione agli impegni sul capitolo E32504 per un importo totale di € 131.944,82 così suddiviso: a favore di creditori diversi per € 130.555,88 e a favore del Fondo Incentivi ex art. 383 sexies R.R. n. 1/2002 per l'importo di €1.388,94, bilancio regionale e.f. 2020.
+          <t>Interventi per la riqualificazione, pulizia e bonifica delle aree golenali del tratto del Fiume Tevere. “Sistemazione di un’area ricreativa a Marconi e Parco Tevere Magliana – 2 stralcio”. Nomina di responsabile unico del procedimento (R.U.P.) dell’Ing. Antonio Battaglino ai sensi dell'art. 31 del D.lgs. n. 50/2016&amp;nbsp;CUP: F83B19000300002
 </t>
         </is>
       </c>
       <c r="C250" t="s">
-        <v>294</v>
+        <v>283</v>
       </c>
       <c r="D250"/>
       <c r="E250" s="2">
-        <v>44377</v>
+        <v>44573</v>
       </c>
     </row>
     <row r="251">
       <c r="A251">
-        <v>2290</v>
-[...5 lines deleted...]
-        </is>
+        <v>2326</v>
+      </c>
+      <c r="B251" t="s">
+        <v>284</v>
       </c>
       <c r="C251" t="s">
-        <v>295</v>
+        <v>285</v>
       </c>
       <c r="D251"/>
       <c r="E251" s="2">
-        <v>44543</v>
+        <v>44585</v>
+      </c>
+      <c r="F251"/>
+      <c r="G251" s="2">
+        <v>44396</v>
       </c>
     </row>
     <row r="252">
       <c r="A252">
-        <v>2284</v>
-[...2 lines deleted...]
-        <v>296</v>
+        <v>2317</v>
+      </c>
+      <c r="B252" t="inlineStr">
+        <is>
+          <t>Accordo Quadro (art. 54, D.lgs. 50/16) con unico operatore, avente ad oggetto l'affidamento degli interventi di demolizione di manufatti pericolanti, manutenzione ordinaria e lavori di sanificazione e riqualificazione negli immobili regionali, ivi compreso lo smaltimento dei relativi rifiuti. Impegno di spesa sul Capitolo S21900 del Bilancio della Regione Lazio, es. fin. 2021, di:€ 181.780,00 a favore di GMAST ECOLOGICA s.r.l., con sede in Roma. Via Acuto n. 8, C.F. / P.IVA 13614531005. C.I.G.: 86741929AD.€ 11.780,00 a favore dell'Arch. Daniela Filastò, con studio in Roma, via di Pietralata n. 159/A, C.F.: FLSDNL66E52C352Z, P.IVA 06585251009. SMART C.I.G.: Z2131103CF.</t>
+        </is>
       </c>
       <c r="C252" t="s">
-        <v>297</v>
+        <v>286</v>
       </c>
       <c r="D252" t="s">
-        <v>298</v>
+        <v>287</v>
       </c>
       <c r="E252" s="2">
-        <v>44281</v>
-[...5 lines deleted...]
-        <v>44314</v>
+        <v>44298</v>
       </c>
     </row>
     <row r="253">
       <c r="A253">
-        <v>2280</v>
+        <v>2316</v>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>Determina a contrarre ai sensi dell'art. 32 del D.lgs. 50/2016 di autorizzazione dell'espletamento di una procedura negoziata per la stipula di un Accordo Quadro (art. 54, D.lgs. 50/16), avente ad oggetto i lavori di messa in sicurezza e di manutenzione delle essenze arboree ubicate sulle fasce frangivento presenti nel territorio di Latina e Provincia – 4 Lotti Funzionali. Impegni e prenotazioni di spesa sul Bilancio Pluriennale della Regione Lazio, ess. finn. 2020-2021:sul capitolo S22501 per € 1.292.624,24 per lavori, sul capitolo S22501 per € 55.998,00 per incarico di Direzione dei Lavori,sul capitolo S22501 per € 44.408,00 per incarico di Coordinamento per la sicurezza in fase di esecuzione,€ 20.992,47 sul capitolo S22501, accertamento in entrata di € 20.992,47 sui capitoli 341559, 341562 e 341563, a titolo d'incentivi al personale dipendente.</t>
+          <t>Lavori di rifacimento di rifacimento di parte delle condotte idriche degli acquedotti regionali di Palidoro, Castel di Guido, Paola Merla, Malagrotta, Cecanibbio, Massimina. 
+</t>
         </is>
       </c>
       <c r="C253" t="s">
-        <v>300</v>
-[...3 lines deleted...]
-      </c>
+        <v>288</v>
+      </c>
+      <c r="D253"/>
       <c r="E253" s="2">
-        <v>44278</v>
-[...35 lines deleted...]
-        <v>44277</v>
+        <v>44343</v>
       </c>
     </row>
     <row r="254">
       <c r="A254">
-        <v>2274</v>
+        <v>2315</v>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>Gara comunitaria centralizzata a procedura aperta finalizzata alla fornitura di ausili tecnici standard per disabili di cui al dpcm del 12 gennaio 2017 (gu n.65 del 18/03/2017) e servizi connessi, occorrenti alle Aziende Sanitarie della Regione Lazio. Determinazione a contrarre. Provvedimento di indizione e approvazione atti.</t>
+          <t>Disposizioni per fronteggiare l'emergenza conseguente all'incendio del piano terra della Palazzina B sede degli Uffici della Giunta Regione Lazio siti in Roma, via Cristoforo Colombo n. 212. - I202001055. Aggiudicazione e rimodulazione quadro economico finanziario degli interventi di ricostruzione, efficientamento energetico, riqualificazione funzionale e rispristino dell'atrio d'ingresso e degli spazi ufficio e di accoglienza della palazzina B sede degli Uffici della Giunta Regione Lazio, giusta Determinazione G15151 del 11/12/2020 - CIG: 8550697263. Contestuale affidamento ai sensi dell'art. 63, comma 3, D. Lgs. 50/2016, per la fornitura di varchi di accesso motorizzato in favore della ditta ELTIME s.r.l. CIG: 863895967D.</t>
         </is>
       </c>
       <c r="C254" t="s">
-        <v>308</v>
-[...1 lines deleted...]
-      <c r="D254"/>
+        <v>289</v>
+      </c>
+      <c r="D254" t="s">
+        <v>290</v>
+      </c>
       <c r="E254" s="2">
-        <v>45110</v>
-[...11 lines deleted...]
-        <v>44789</v>
+        <v>44277</v>
       </c>
     </row>
     <row r="255">
       <c r="A255">
-        <v>2250</v>
+        <v>2314</v>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>Affidamento su MePA, a seguito di Trattativa Diretta con la ditta Soluxioni S.r.l., del servizio di manutenzione evolutiva dei sistemi informativi IMCRUD e ARES-InfraMob – Autorizzazione alla stipula del contratto - Importo € 44.196,57 - Capitolo S26515 - Esercizio finanziario 2020.</t>
+          <t>Procedura aperta, suddivisa in 6 Lotti, finalizzata alla stipula di Convenzioni Quadro per l'affidamento dei servizi di facchinaggio e di trasloco, destinati alle Amministrazioni del territorio della Regione Lazio.</t>
         </is>
       </c>
       <c r="C255" t="s">
-        <v>309</v>
-[...3 lines deleted...]
-      </c>
+        <v>291</v>
+      </c>
+      <c r="D255"/>
       <c r="E255" s="2">
-        <v>44208</v>
+        <v>44853</v>
+      </c>
+      <c r="F255"/>
+      <c r="G255" s="2">
+        <v>44551</v>
+      </c>
+      <c r="H255"/>
+      <c r="I255" s="2">
+        <v>44530</v>
+      </c>
+      <c r="J255" t="s">
+        <v>292</v>
+      </c>
+      <c r="K255" s="2">
+        <v>44284</v>
       </c>
     </row>
     <row r="256">
       <c r="A256">
-        <v>2222</v>
+        <v>2308</v>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>Appalto specifico per l’acquisizione di farmaci occorrenti alle Aziende Sanitarie della Regione Lazio e della Regione Calabria – Farmaci 2020_quinta tranche, nell’ambito del bando istitutivo avente ad oggetto il Sistema Dinamico di Acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio e di altri soggetti aggregatori – Determinazione a contrarre. Approvazione schemi, atti e indizione gara. Nr. Gara 7983849.
-</t>
+          <t>Appalto specifico per l’acquisizione di Vaccini antinfluenzali 2021/2022 occorrenti alle Aziende Sanitarie della Regione Lazio, nell’ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alle AA.SS. della Regione Lazio e di altri soggetti aggregatori – Determina a contrarre. Approvazione schemi, atti e indizione gara. Numero Gara 8077813</t>
         </is>
       </c>
       <c r="C256" t="s">
-        <v>311</v>
+        <v>293</v>
       </c>
       <c r="D256" t="s">
-        <v>312</v>
+        <v>294</v>
       </c>
       <c r="E256" s="2">
-        <v>44235</v>
+        <v>44298</v>
       </c>
     </row>
     <row r="257">
       <c r="A257">
-        <v>2215</v>
+        <v>2307</v>
       </c>
       <c r="B257" t="s">
-        <v>313</v>
+        <v>295</v>
       </c>
       <c r="C257" t="s">
-        <v>314</v>
-[...3 lines deleted...]
-      </c>
+        <v>296</v>
+      </c>
+      <c r="D257"/>
       <c r="E257" s="2">
-        <v>44183</v>
+        <v>45090</v>
+      </c>
+      <c r="F257"/>
+      <c r="G257" s="2">
+        <v>45090</v>
+      </c>
+      <c r="H257"/>
+      <c r="I257" s="2">
+        <v>45090</v>
+      </c>
+      <c r="J257"/>
+      <c r="K257" s="2">
+        <v>44918</v>
+      </c>
+      <c r="L257"/>
+      <c r="M257" s="2">
+        <v>44519</v>
+      </c>
+      <c r="N257"/>
+      <c r="O257" s="2">
+        <v>44356</v>
       </c>
     </row>
     <row r="258">
       <c r="A258">
-        <v>2212</v>
+        <v>2304</v>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>Appalto specifico per l’acquisizione di farmaci occorrenti alle Aziende Sanitarie della Regione Lazio, della Regione Calabria e della Regione Sardegna – Farmaci 2020_quarta tranche, nell’ambito del bando istitutivo avente ad oggetto il Sistema Dinamico di Acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio e di altri soggetti aggregatori - Nr. Gara 7970854.
+          <t>Appalto specifico per l’acquisizione di farmaci occorrenti alle Aziende Sanitarie della Regione Lazio – Farmaci 2020_settima tranche, nell’ambito del bando istitutivo avente ad oggetto il Sistema Dinamico di Acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio e di altri soggetti aggregatori – Determinazione a contrarre. Approvazione schemi, atti e indizione gara. ID Anac 8066928.
 </t>
         </is>
       </c>
       <c r="C258" t="s">
-        <v>316</v>
+        <v>297</v>
       </c>
       <c r="D258" t="s">
-        <v>317</v>
+        <v>298</v>
       </c>
       <c r="E258" s="2">
-        <v>44223</v>
+        <v>44273</v>
       </c>
       <c r="F258" t="s">
-        <v>318</v>
+        <v>299</v>
       </c>
       <c r="G258" s="2">
-        <v>44229</v>
-[...5 lines deleted...]
-        <v>44181</v>
+        <v>44306</v>
       </c>
     </row>
     <row r="259">
       <c r="A259">
-        <v>2206</v>
-[...2 lines deleted...]
-        <v>320</v>
+        <v>2303</v>
+      </c>
+      <c r="B259" t="inlineStr">
+        <is>
+          <t>Procedura aperta ai sensi dell’art. 60 del D.lgs. n. 50/2016 finalizzata all'affidamento del “servizio di progettazione concernente lo studio delle portate di deflusso dei fossi e collettori immissari degli impianti idrovori di via Salaria e via Flaminia sul fiume Tevere, la realizzazione delle nuove apparecchiature elettromeccaniche di sollevamento e l'adeguamento strutturale degli edifici e delle pertinenze costituenti i medesimi impianti idrovori”, rientrante nell'ambito dell’intervento di manutenzione straordinaria degli impianti idrovori sul fiume Tevere, situati nel tratto urbano della città di Roma tra Via Salaria e Via Flaminia. Pubblicazione documentazione di gara
+</t>
+        </is>
       </c>
       <c r="C259" t="s">
-        <v>321</v>
+        <v>300</v>
       </c>
       <c r="D259"/>
       <c r="E259" s="2">
-        <v>44844</v>
-[...3 lines deleted...]
-      </c>
+        <v>44630</v>
+      </c>
+      <c r="F259"/>
       <c r="G259" s="2">
-        <v>44293</v>
+        <v>44518</v>
       </c>
     </row>
     <row r="260">
       <c r="A260">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>323</v>
+        <v>2301</v>
+      </c>
+      <c r="B260" t="inlineStr">
+        <is>
+          <t>Int. n. 44 - Lavori di consolidamento del dissesto gravitativo in località Peschio, nel Comune di Morolo (FR). Determinazione a contrarre finalizzata all'affidamento lavori approvazione atti di gara e nomina RUP. CUP B26B12000050002 CIG 8633857430 
+</t>
+        </is>
       </c>
       <c r="C260" t="s">
-        <v>324</v>
+        <v>301</v>
       </c>
       <c r="D260"/>
       <c r="E260" s="2">
-        <v>44400</v>
+        <v>44468</v>
       </c>
       <c r="F260" t="s">
-        <v>325</v>
+        <v>302</v>
       </c>
       <c r="G260" s="2">
-        <v>44256</v>
+        <v>44320</v>
       </c>
     </row>
     <row r="261">
       <c r="A261">
-        <v>2199</v>
+        <v>2294</v>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>Appalto specifico per l'acquisizione di farmaci per pazienti cronici fragili e fattori della coagulazione per continuità ed esigenze terapeutiche occorrenti alle Aziende Sanitarie della Regione Lazio e Regione Calabria.</t>
+          <t>DGR 74/2019 - "Manutenzione e sistemazione delle scogliere emerse di Isola Sacra loc. Passo della Sentinella nel comune di Fiumicino (RM)". Determinazione a contrarre finalizzata all'affidamento dei lavori tramite procedura negoziata di cui all'art. 1, comma 2, lett. b), del Decreto-Legge n. 76 del 16.7.2020, convertito in Legge n. 120 dell'11/09/2020 e approvazione atti di gara. CUP F14D20000050002 - CIG: 8598735C96 
+</t>
         </is>
       </c>
       <c r="C261" t="s">
-        <v>326</v>
-[...3 lines deleted...]
-      </c>
+        <v>303</v>
+      </c>
+      <c r="D261"/>
       <c r="E261" s="2">
-        <v>44181</v>
+        <v>44497</v>
+      </c>
+      <c r="F261"/>
+      <c r="G261" s="2">
+        <v>44497</v>
       </c>
     </row>
     <row r="262">
       <c r="A262">
-        <v>2198</v>
-[...4 lines deleted...]
-        </is>
+        <v>2292</v>
+      </c>
+      <c r="B262" t="s">
+        <v>304</v>
       </c>
       <c r="C262" t="s">
-        <v>328</v>
-[...3 lines deleted...]
-      </c>
+        <v>305</v>
+      </c>
+      <c r="D262"/>
       <c r="E262" s="2">
-        <v>44246</v>
+        <v>44391</v>
+      </c>
+      <c r="F262" t="s">
+        <v>306</v>
+      </c>
+      <c r="G262" s="2">
+        <v>44307</v>
       </c>
     </row>
     <row r="263">
       <c r="A263">
-        <v>2178</v>
+        <v>2291</v>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>POR FESR LAZIO 2014-2020. Progetto A0102E0001. Gara europea a procedura aperta, ai sensi dell'articolo 60 del Decreto Legislativo 18 aprile 2016, n. 50, per l’affidamento dei lavori di efficientamento energetico dell’edificio sede della Giunta Regionale della Regione Lazio sito in Via Cristoforo Colombo 212 – Roma. CUP F82B17002490009 (ex F89B17000260009); CIG 843242406C
+          <t>Servizio di caratterizzazione integrativa e analisi di rischio sito specifica dell'ex discarica ubicata in località "Facciano" in agro del Comune di Pignataro Interamna (FR). Determinazione a contrarre finalizzata all'affidamento, ai sensi dell'art. 36, comma 2, lettera b) del D.lgs. n. 50/2016, previa indagine esplorativa del mercato, approvazione progetto, atti di gara e nomina RUP. Approvazione q.e. rimodulato e autorizzazione agli impegni sul capitolo E32504 per un importo totale di € 131.944,82 così suddiviso: a favore di creditori diversi per € 130.555,88 e a favore del Fondo Incentivi ex art. 383 sexies R.R. n. 1/2002 per l'importo di €1.388,94, bilancio regionale e.f. 2020.
 </t>
         </is>
       </c>
       <c r="C263" t="s">
-        <v>330</v>
+        <v>307</v>
       </c>
       <c r="D263"/>
       <c r="E263" s="2">
-        <v>44519</v>
+        <v>44377</v>
       </c>
     </row>
     <row r="264">
       <c r="A264">
-        <v>2176</v>
+        <v>2290</v>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>Procedura negoziata d'urgenza tramite RDO su Mepa Consip per la conclusione di un accordo quadro per la fornitura di pulsossimetri da dito necessari per la gestione dell'emergenza sanitaria covid-19-2. CIG n. 85041441A3. Determinazione a contrarre. Nomina del Responsabile unico del procedimento, approvazione atti e indizione gara - COV- 20</t>
+          <t>POR FESR LAZIO 2014-2020. Progetto A0102E0001. Gara europea a procedura aperta ai sensi degli artt. 157 c. 2 e 60 del Decreto Legislativo 18 aprile 2016, n. 50, per l'affidamento dell'incarico dell'Ufficio Direzione Lavori e Coordinamento della&amp;nbsp;sicurezza in fase di esecuzione, relativo ai lavori di "efficientamento energetico dell'edificio sede della Giunta Regionale della Regione Lazio sito in via Cristoforo Colombo 212 - Roma". CUP F82B17002490009 (ex F89B17000260009) - CIG 84501303DF. Determinazione di indizione, ai sensi dell'art. 32 del D.lgs. 50/2016 ed approvazione degli atti di gara.
+</t>
         </is>
       </c>
       <c r="C264" t="s">
-        <v>331</v>
-[...3 lines deleted...]
-      </c>
+        <v>308</v>
+      </c>
+      <c r="D264"/>
       <c r="E264" s="2">
-        <v>44144</v>
-[...11 lines deleted...]
-        <v>44152</v>
+        <v>44543</v>
       </c>
     </row>
     <row r="265">
       <c r="A265">
-        <v>2174</v>
-[...4 lines deleted...]
-        </is>
+        <v>2284</v>
+      </c>
+      <c r="B265" t="s">
+        <v>309</v>
       </c>
       <c r="C265" t="s">
-        <v>335</v>
-[...1 lines deleted...]
-      <c r="D265"/>
+        <v>310</v>
+      </c>
+      <c r="D265" t="s">
+        <v>311</v>
+      </c>
       <c r="E265" s="2">
-        <v>45877</v>
-[...1 lines deleted...]
-      <c r="F265"/>
+        <v>44281</v>
+      </c>
+      <c r="F265" t="s">
+        <v>312</v>
+      </c>
       <c r="G265" s="2">
-        <v>44757</v>
+        <v>44314</v>
       </c>
     </row>
     <row r="266">
       <c r="A266">
-        <v>2172</v>
-[...2 lines deleted...]
-        <v>336</v>
+        <v>2280</v>
+      </c>
+      <c r="B266" t="inlineStr">
+        <is>
+          <t>Determina a contrarre ai sensi dell'art. 32 del D.lgs. 50/2016 di autorizzazione dell'espletamento di una procedura negoziata per la stipula di un Accordo Quadro (art. 54, D.lgs. 50/16), avente ad oggetto i lavori di messa in sicurezza e di manutenzione delle essenze arboree ubicate sulle fasce frangivento presenti nel territorio di Latina e Provincia – 4 Lotti Funzionali. Impegni e prenotazioni di spesa sul Bilancio Pluriennale della Regione Lazio, ess. finn. 2020-2021:sul capitolo S22501 per € 1.292.624,24 per lavori, sul capitolo S22501 per € 55.998,00 per incarico di Direzione dei Lavori,sul capitolo S22501 per € 44.408,00 per incarico di Coordinamento per la sicurezza in fase di esecuzione,€ 20.992,47 sul capitolo S22501, accertamento in entrata di € 20.992,47 sui capitoli 341559, 341562 e 341563, a titolo d'incentivi al personale dipendente.</t>
+        </is>
       </c>
       <c r="C266" t="s">
-        <v>337</v>
+        <v>313</v>
       </c>
       <c r="D266" t="s">
-        <v>338</v>
+        <v>314</v>
       </c>
       <c r="E266" s="2">
-        <v>44270</v>
+        <v>44278</v>
       </c>
       <c r="F266" t="s">
-        <v>339</v>
+        <v>315</v>
       </c>
       <c r="G266" s="2">
-        <v>44210</v>
+        <v>44264</v>
       </c>
       <c r="H266" t="s">
-        <v>340</v>
+        <v>316</v>
       </c>
       <c r="I266" s="2">
-        <v>44229</v>
+        <v>44264</v>
+      </c>
+      <c r="J266" t="s">
+        <v>317</v>
+      </c>
+      <c r="K266" s="2">
+        <v>44271</v>
+      </c>
+      <c r="L266" t="s">
+        <v>318</v>
+      </c>
+      <c r="M266" s="2">
+        <v>44271</v>
+      </c>
+      <c r="N266" t="s">
+        <v>319</v>
+      </c>
+      <c r="O266" s="2">
+        <v>44271</v>
+      </c>
+      <c r="P266" t="s">
+        <v>320</v>
+      </c>
+      <c r="Q266" s="2">
+        <v>44277</v>
       </c>
     </row>
     <row r="267">
       <c r="A267">
-        <v>2170</v>
-[...2 lines deleted...]
-        <v>341</v>
+        <v>2274</v>
+      </c>
+      <c r="B267" t="inlineStr">
+        <is>
+          <t>Gara comunitaria centralizzata a procedura aperta finalizzata alla fornitura di ausili tecnici standard per disabili di cui al dpcm del 12 gennaio 2017 (gu n.65 del 18/03/2017) e servizi connessi, occorrenti alle Aziende Sanitarie della Regione Lazio. Determinazione a contrarre. Provvedimento di indizione e approvazione atti.</t>
+        </is>
       </c>
       <c r="C267" t="s">
-        <v>342</v>
-[...3 lines deleted...]
-      </c>
+        <v>321</v>
+      </c>
+      <c r="D267"/>
       <c r="E267" s="2">
-        <v>44222</v>
+        <v>45110</v>
+      </c>
+      <c r="F267"/>
+      <c r="G267" s="2">
+        <v>45042</v>
+      </c>
+      <c r="H267"/>
+      <c r="I267" s="2">
+        <v>44827</v>
+      </c>
+      <c r="J267"/>
+      <c r="K267" s="2">
+        <v>44789</v>
       </c>
     </row>
     <row r="268">
       <c r="A268">
-        <v>2168</v>
+        <v>2250</v>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>O.C.D.P.C. 558/2018 - Primi interventi urgenti di protezione civile in conseguenza degli eccezionali eventi meteorologici che hanno interessato il territorio della Regione Lazio nei giorni 29 e 30 ottobre 2018 – "Lavori di riparazione danni a seguito degli eventi metereologici agli impianti idrovori di Focene, Ostia Antica, Tor S. Michele e Bocca di Leone - Codice Intervento 558". Approvazione progetto esecutivo e decreto a contrarre. CUP F94H20000850006 - CIG 8474935999. </t>
+          <t>Affidamento su MePA, a seguito di Trattativa Diretta con la ditta Soluxioni S.r.l., del servizio di manutenzione evolutiva dei sistemi informativi IMCRUD e ARES-InfraMob – Autorizzazione alla stipula del contratto - Importo € 44.196,57 - Capitolo S26515 - Esercizio finanziario 2020.</t>
         </is>
       </c>
       <c r="C268" t="s">
-        <v>344</v>
+        <v>322</v>
       </c>
       <c r="D268" t="s">
-        <v>345</v>
+        <v>323</v>
       </c>
       <c r="E268" s="2">
-        <v>44152</v>
+        <v>44208</v>
       </c>
     </row>
     <row r="269">
       <c r="A269">
-        <v>2167</v>
+        <v>2222</v>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>O.C.D.P.C. 558/2018 - Primi interventi urgenti di protezione civile in conseguenza degli eccezionali eventi meteorologici che hanno interessato il territorio della Regione Lazio nei giorni 29 e 30 ottobre 2018 - "Lavori urgenti di manutenzione straordinaria dei canali di bonifica zona Piana del Sole Roma Capitale e Comune di Fiumicino - Codice Intervento 557". Approvazione progetto esecutivo e decreto a contrarre. CUP F14H20001350006 - CIG 8474879B62.</t>
+          <t>Appalto specifico per l’acquisizione di farmaci occorrenti alle Aziende Sanitarie della Regione Lazio e della Regione Calabria – Farmaci 2020_quinta tranche, nell’ambito del bando istitutivo avente ad oggetto il Sistema Dinamico di Acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio e di altri soggetti aggregatori – Determinazione a contrarre. Approvazione schemi, atti e indizione gara. Nr. Gara 7983849.
+</t>
         </is>
       </c>
       <c r="C269" t="s">
-        <v>346</v>
+        <v>324</v>
       </c>
       <c r="D269" t="s">
-        <v>347</v>
+        <v>325</v>
       </c>
       <c r="E269" s="2">
-        <v>44152</v>
+        <v>44235</v>
       </c>
     </row>
     <row r="270">
       <c r="A270">
-        <v>2166</v>
-[...4 lines deleted...]
-        </is>
+        <v>2215</v>
+      </c>
+      <c r="B270" t="s">
+        <v>326</v>
       </c>
       <c r="C270" t="s">
-        <v>348</v>
+        <v>327</v>
       </c>
       <c r="D270" t="s">
-        <v>349</v>
+        <v>328</v>
       </c>
       <c r="E270" s="2">
-        <v>44152</v>
+        <v>44183</v>
       </c>
     </row>
     <row r="271">
       <c r="A271">
-        <v>2163</v>
-[...2 lines deleted...]
-        <v>350</v>
+        <v>2212</v>
+      </c>
+      <c r="B271" t="inlineStr">
+        <is>
+          <t>Appalto specifico per l’acquisizione di farmaci occorrenti alle Aziende Sanitarie della Regione Lazio, della Regione Calabria e della Regione Sardegna – Farmaci 2020_quarta tranche, nell’ambito del bando istitutivo avente ad oggetto il Sistema Dinamico di Acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio e di altri soggetti aggregatori - Nr. Gara 7970854.
+</t>
+        </is>
       </c>
       <c r="C271" t="s">
-        <v>351</v>
+        <v>329</v>
       </c>
       <c r="D271" t="s">
-        <v>352</v>
+        <v>330</v>
       </c>
       <c r="E271" s="2">
-        <v>44264</v>
+        <v>44223</v>
+      </c>
+      <c r="F271" t="s">
+        <v>331</v>
+      </c>
+      <c r="G271" s="2">
+        <v>44229</v>
+      </c>
+      <c r="H271" t="s">
+        <v>332</v>
+      </c>
+      <c r="I271" s="2">
+        <v>44181</v>
       </c>
     </row>
     <row r="272">
       <c r="A272">
-        <v>2162</v>
-[...4 lines deleted...]
-        </is>
+        <v>2206</v>
+      </c>
+      <c r="B272" t="s">
+        <v>333</v>
       </c>
       <c r="C272" t="s">
-        <v>353</v>
-[...3 lines deleted...]
-      </c>
+        <v>334</v>
+      </c>
+      <c r="D272"/>
       <c r="E272" s="2">
-        <v>44174</v>
+        <v>44844</v>
+      </c>
+      <c r="F272" t="s">
+        <v>335</v>
+      </c>
+      <c r="G272" s="2">
+        <v>44293</v>
       </c>
     </row>
     <row r="273">
       <c r="A273">
-        <v>2160</v>
-[...5 lines deleted...]
-        </is>
+        <v>2200</v>
+      </c>
+      <c r="B273" t="s">
+        <v>336</v>
       </c>
       <c r="C273" t="s">
-        <v>355</v>
+        <v>337</v>
       </c>
       <c r="D273"/>
       <c r="E273" s="2">
-        <v>44844</v>
-[...1 lines deleted...]
-      <c r="F273"/>
+        <v>44400</v>
+      </c>
+      <c r="F273" t="s">
+        <v>338</v>
+      </c>
       <c r="G273" s="2">
-        <v>44355</v>
-[...5 lines deleted...]
-        <v>44223</v>
+        <v>44256</v>
       </c>
     </row>
     <row r="274">
       <c r="A274">
-        <v>2154</v>
+        <v>2199</v>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>Appalto specifico per l'acquisizione del vaccino pneumococcico polisaccaridico e di farmaci vari occorrenti alle Aziende sanitarie delle Regioni Lazio e Calabria, nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio e di altri soggetti aggregatori. Nr. Gara 7905737.
-</t>
+          <t>Appalto specifico per l'acquisizione di farmaci per pazienti cronici fragili e fattori della coagulazione per continuità ed esigenze terapeutiche occorrenti alle Aziende Sanitarie della Regione Lazio e Regione Calabria.</t>
         </is>
       </c>
       <c r="C274" t="s">
-        <v>357</v>
+        <v>339</v>
       </c>
       <c r="D274" t="s">
-        <v>358</v>
+        <v>340</v>
       </c>
       <c r="E274" s="2">
-        <v>44147</v>
+        <v>44181</v>
       </c>
     </row>
     <row r="275">
       <c r="A275">
-        <v>2153</v>
-[...2 lines deleted...]
-        <v>359</v>
+        <v>2198</v>
+      </c>
+      <c r="B275" t="inlineStr">
+        <is>
+          <t>Determinazione a contrarre per l'affidamento diretto, ai sensi dell'art. 1, comma 2, lett. a) del Decreto-legge 16 luglio 2020 n. 76, del servizio di progettazione definitiva ed esecutiva degli arredi ed attrezzature sanitarie, relativi all'intervento di ricostruzione dell'ospedale di Amatrice, di cui all'Ordinanza Commissariale n. 56 del 10/05/2018, allo studio Valle 3.0 S.R.L. CUP F78I18000070008 - CIG 852124737A</t>
+        </is>
       </c>
       <c r="C275" t="s">
-        <v>360</v>
-[...1 lines deleted...]
-      <c r="D275"/>
+        <v>341</v>
+      </c>
+      <c r="D275" t="s">
+        <v>342</v>
+      </c>
       <c r="E275" s="2">
-        <v>44908</v>
+        <v>44246</v>
       </c>
     </row>
     <row r="276">
       <c r="A276">
-        <v>2151</v>
-[...2 lines deleted...]
-        <v>361</v>
+        <v>2178</v>
+      </c>
+      <c r="B276" t="inlineStr">
+        <is>
+          <t>POR FESR LAZIO 2014-2020. Progetto A0102E0001. Gara europea a procedura aperta, ai sensi dell'articolo 60 del Decreto Legislativo 18 aprile 2016, n. 50, per l’affidamento dei lavori di efficientamento energetico dell’edificio sede della Giunta Regionale della Regione Lazio sito in Via Cristoforo Colombo 212 – Roma. CUP F82B17002490009 (ex F89B17000260009); CIG 843242406C
+</t>
+        </is>
       </c>
       <c r="C276" t="s">
-        <v>362</v>
-[...3 lines deleted...]
-      </c>
+        <v>343</v>
+      </c>
+      <c r="D276"/>
       <c r="E276" s="2">
-        <v>44223</v>
+        <v>44519</v>
       </c>
     </row>
     <row r="277">
       <c r="A277">
-        <v>2145</v>
+        <v>2176</v>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>Avviso per la manifestazione di interesse. Emergenza COVID-19 – Affidamento diretto ex art. 2, c. 4 del Decreto-legge n. 76/2020 di servizi di trasporto pubblico integrativi e temporanei a supporto della ripresa delle attività produttive e scolastiche per il periodo 14/09/2020-31/10/2020. Presa d'atto dei lavori della commissione esaminatrice. Revoca ex art. 21-quinquies L. 241/90 aggiudicazione lotti FRB2, LTB2 e VT1. Annullamento ex art. 21-nonies L. 241/90 aggiudicazione lotto LTA1.</t>
+          <t>Procedura negoziata d'urgenza tramite RDO su Mepa Consip per la conclusione di un accordo quadro per la fornitura di pulsossimetri da dito necessari per la gestione dell'emergenza sanitaria covid-19-2. CIG n. 85041441A3. Determinazione a contrarre. Nomina del Responsabile unico del procedimento, approvazione atti e indizione gara - COV- 20</t>
         </is>
       </c>
       <c r="C277" t="s">
-        <v>364</v>
+        <v>344</v>
       </c>
       <c r="D277" t="s">
-        <v>365</v>
+        <v>345</v>
       </c>
       <c r="E277" s="2">
-        <v>44106</v>
+        <v>44144</v>
+      </c>
+      <c r="F277" t="s">
+        <v>346</v>
+      </c>
+      <c r="G277" s="2">
+        <v>44151</v>
+      </c>
+      <c r="H277" t="s">
+        <v>347</v>
+      </c>
+      <c r="I277" s="2">
+        <v>44152</v>
       </c>
     </row>
     <row r="278">
       <c r="A278">
-        <v>2143</v>
+        <v>2174</v>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>O.C.D.P.C. 558/2018 - Primi interventi urgenti di protezione civile in conseguenza degli eccezionali eventi meteorologici che hanno interessato il territorio della Regione Lazio nei giorni 29 e 30 ottobre 2018 - "Interventi per la mitigazione del rischio idraulico Comune di Tarquinia, a seguito eventi metereologici verificatisi a partire dal mese di ottobre 2018 - Codice Intervento 559". Approvazione progetto esecutivo e decreto a contrarre. CUP F84H20001180006 - CIG 844179559C</t>
+          <t>Gara comunitaria centralizzata a procedura aperta, ai sensi dell'art. 60 del D. Lgs. n° 50/2016 e s.m.i., per l'acquisizione del servizio di sorveglianza attiva antincendio e di sicurezza occorrente alle Aziende Sanitarie della Regione Lazio.&amp;nbsp;</t>
         </is>
       </c>
       <c r="C278" t="s">
-        <v>366</v>
-[...3 lines deleted...]
-      </c>
+        <v>348</v>
+      </c>
+      <c r="D278"/>
       <c r="E278" s="2">
-        <v>44133</v>
+        <v>45877</v>
+      </c>
+      <c r="F278"/>
+      <c r="G278" s="2">
+        <v>44757</v>
       </c>
     </row>
     <row r="279">
       <c r="A279">
-        <v>2142</v>
-[...4 lines deleted...]
-        </is>
+        <v>2172</v>
+      </c>
+      <c r="B279" t="s">
+        <v>349</v>
       </c>
       <c r="C279" t="s">
-        <v>368</v>
+        <v>350</v>
       </c>
       <c r="D279" t="s">
-        <v>369</v>
+        <v>351</v>
       </c>
       <c r="E279" s="2">
-        <v>44133</v>
+        <v>44270</v>
+      </c>
+      <c r="F279" t="s">
+        <v>352</v>
+      </c>
+      <c r="G279" s="2">
+        <v>44210</v>
+      </c>
+      <c r="H279" t="s">
+        <v>353</v>
+      </c>
+      <c r="I279" s="2">
+        <v>44229</v>
       </c>
     </row>
     <row r="280">
       <c r="A280">
-        <v>2137</v>
-[...4 lines deleted...]
-        </is>
+        <v>2170</v>
+      </c>
+      <c r="B280" t="s">
+        <v>354</v>
       </c>
       <c r="C280" t="s">
-        <v>370</v>
+        <v>355</v>
       </c>
       <c r="D280" t="s">
-        <v>371</v>
+        <v>356</v>
       </c>
       <c r="E280" s="2">
-        <v>44103</v>
+        <v>44222</v>
       </c>
     </row>
     <row r="281">
       <c r="A281">
-        <v>2136</v>
-[...2 lines deleted...]
-        <v>372</v>
+        <v>2168</v>
+      </c>
+      <c r="B281" t="inlineStr">
+        <is>
+          <t>O.C.D.P.C. 558/2018 - Primi interventi urgenti di protezione civile in conseguenza degli eccezionali eventi meteorologici che hanno interessato il territorio della Regione Lazio nei giorni 29 e 30 ottobre 2018 – "Lavori di riparazione danni a seguito degli eventi metereologici agli impianti idrovori di Focene, Ostia Antica, Tor S. Michele e Bocca di Leone - Codice Intervento 558". Approvazione progetto esecutivo e decreto a contrarre. CUP F94H20000850006 - CIG 8474935999. </t>
+        </is>
       </c>
       <c r="C281" t="s">
-        <v>373</v>
+        <v>357</v>
       </c>
       <c r="D281" t="s">
-        <v>374</v>
+        <v>358</v>
       </c>
       <c r="E281" s="2">
-        <v>44270</v>
-[...5 lines deleted...]
-        <v>44179</v>
+        <v>44152</v>
       </c>
     </row>
     <row r="282">
       <c r="A282">
-        <v>2132</v>
+        <v>2167</v>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t>Gara comunitaria centralizzata a procedura aperta finalizzata alla stipula di accordi quadro per la fornitura di Acceleratori Lineari, Tomografi a Risonanza Magnetica (RM) e Tomografi Computerizzati (TC) destinati alle Aziende Sanitarie della Regione Lazio. Determinazione a contrarre. Approvazione atti e provvedimento di indizione. Importo complessivo di gara: euro 40.570.000,00 (iva inclusa) - Impegno di spesa per l'importo di euro 16.150.000,00 sul Capitolo C12161, euro 12.000.000,00 sul Capitolo H22527 - Accantonamento euro 4.420.000,00 sul Capitolo T21503 ed euro 8.000.000,00 sul Capitolo T22505. Esercizio finanziario 2021.</t>
+          <t>O.C.D.P.C. 558/2018 - Primi interventi urgenti di protezione civile in conseguenza degli eccezionali eventi meteorologici che hanno interessato il territorio della Regione Lazio nei giorni 29 e 30 ottobre 2018 - "Lavori urgenti di manutenzione straordinaria dei canali di bonifica zona Piana del Sole Roma Capitale e Comune di Fiumicino - Codice Intervento 557". Approvazione progetto esecutivo e decreto a contrarre. CUP F14H20001350006 - CIG 8474879B62.</t>
         </is>
       </c>
       <c r="C282" t="s">
-        <v>376</v>
+        <v>359</v>
       </c>
       <c r="D282" t="s">
-        <v>377</v>
+        <v>360</v>
       </c>
       <c r="E282" s="2">
-        <v>44277</v>
-[...5 lines deleted...]
-        <v>44277</v>
+        <v>44152</v>
       </c>
     </row>
     <row r="283">
       <c r="A283">
-        <v>2131</v>
+        <v>2166</v>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t>Gara comunitaria centralizzata a procedura aperta sopra soglia comunitaria, ai sensi dell'art. 60 del D.lgs. 50/2016, per la fornitura in noleggio di barelle, comprensiva di assistenza tecnica full risk e sanificazione, per le Aziende Sanitarie della Regione Lazio.</t>
+          <t>O.C.D.P.C. 558/2018 - Primi interventi urgenti di protezione civile in conseguenza degli eccezionali eventi meteorologici che hanno interessato il territorio della Regione Lazio nei giorni 29 e 30 ottobre 2018 – "Interventi urgenti di sistemazione dell'impianto idrovoro di Pagliete: sostituzione quadro elettrico generale ed installazione gruppo elettrogeno di emergenza - Codice Intervento 556". Approvazione progetto esecutivo e decreto a contrarre. CUP F14H20001340006 - CIG 84748302F5.</t>
         </is>
       </c>
       <c r="C283" t="s">
-        <v>379</v>
+        <v>361</v>
       </c>
       <c r="D283" t="s">
-        <v>380</v>
+        <v>362</v>
       </c>
       <c r="E283" s="2">
-        <v>44243</v>
+        <v>44152</v>
       </c>
     </row>
     <row r="284">
       <c r="A284">
-        <v>2127</v>
-[...5 lines deleted...]
-        </is>
+        <v>2163</v>
+      </c>
+      <c r="B284" t="s">
+        <v>363</v>
       </c>
       <c r="C284" t="s">
-        <v>381</v>
+        <v>364</v>
       </c>
       <c r="D284" t="s">
-        <v>382</v>
+        <v>365</v>
       </c>
       <c r="E284" s="2">
-        <v>44095</v>
+        <v>44264</v>
       </c>
     </row>
     <row r="285">
       <c r="A285">
-        <v>2126</v>
+        <v>2162</v>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>Intervento n. 44 - "Consolidamento dissesto gravitativo in località Peschio" nel comune di Morolo (FR). Revoca delle Determinazioni nn. G19186 del 30/12/2014 e H00041 del 18/04/2017 e, per l'effetto, degli atti della procedura indetta con le citate Determinazioni.</t>
+          <t>Procedura negoziata senza previa pubblicazione di bando di gara - per l’esecuzione dell’intervento codice R108 denominato “Lavori straordinari ed urgenti dell'alveo del fiume Salto dalla diga sino alla confluenza nel Velino”.</t>
         </is>
       </c>
       <c r="C285" t="s">
-        <v>383</v>
+        <v>366</v>
       </c>
       <c r="D285" t="s">
-        <v>384</v>
+        <v>367</v>
       </c>
       <c r="E285" s="2">
-        <v>44089</v>
+        <v>44174</v>
       </c>
     </row>
     <row r="286">
       <c r="A286">
-        <v>2121</v>
+        <v>2160</v>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>O.C.D.P.C. 558/2018 Primi interventi urgenti di protezione civile in conseguenza degli eccezionali eventi meteorologici che hanno interessato il territorio della Regione Lazio nei giorni 29 e 30 ottobre 2018 - Intervento R512 “Lavori straordinari di manutenzione dell’alveo del fiume Turano da Rocca Sinibalda a Ponte Salario in dx e sx idraulica per 3 Km”. Determinazione a contrarre. CUP F13H20000150001 - CIG 8415747E1C 
+          <t>Piano stralcio 2019 (Delibera CIPE n. 35 del 24 luglio 2019 - Intervento Codice Rendis 12IR003/G9 denominato "Lavori di sistemazione idrogeologica e messa in sicurezza del pendio tra via Bandita dei Buoi ed il Piazzale del Bocciodromo nel Comune di Allumiere (Rm)". Determinazione a contrarre finalizzata all'affidamento, tramite procedura negoziata di cui dell'art. 1, comma 2, lett. b), del Decreto Legge n. 76 del 16/07/2020, convertito in Legge n. 120 dell?11/09/2020. CUP: F25J19000130001 - CIG: 84854563CF
 </t>
         </is>
       </c>
       <c r="C286" t="s">
-        <v>385</v>
+        <v>368</v>
+      </c>
+      <c r="D286"/>
+      <c r="E286" s="2">
+        <v>44844</v>
+      </c>
+      <c r="F286"/>
+      <c r="G286" s="2">
+        <v>44355</v>
+      </c>
+      <c r="H286" t="s">
+        <v>369</v>
+      </c>
+      <c r="I286" s="2">
+        <v>44223</v>
       </c>
     </row>
     <row r="287">
       <c r="A287">
-        <v>2118</v>
+        <v>2154</v>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>Affidamento del "Servizio di manutenzione impianti degli immobili in uso a qualsiasi titolo alle Strutture della Giunta Regionale, agli Enti Dipendenti della Regione Lazio, alle Società Partecipate, agli Enti Locali territoriali ed alle Amministrazioni pubbliche aventi sede nel territorio della Regione Lazio". Procedura suddivisa in 4 lotti.</t>
+          <t>Appalto specifico per l'acquisizione del vaccino pneumococcico polisaccaridico e di farmaci vari occorrenti alle Aziende sanitarie delle Regioni Lazio e Calabria, nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio e di altri soggetti aggregatori. Nr. Gara 7905737.
+</t>
         </is>
       </c>
       <c r="C287" t="s">
-        <v>386</v>
-[...1 lines deleted...]
-      <c r="D287"/>
+        <v>370</v>
+      </c>
+      <c r="D287" t="s">
+        <v>371</v>
+      </c>
       <c r="E287" s="2">
-        <v>44371</v>
-[...5 lines deleted...]
-        <v>44294</v>
+        <v>44147</v>
       </c>
     </row>
     <row r="288">
       <c r="A288">
-        <v>2117</v>
-[...4 lines deleted...]
-        </is>
+        <v>2153</v>
+      </c>
+      <c r="B288" t="s">
+        <v>372</v>
       </c>
       <c r="C288" t="s">
-        <v>388</v>
-[...3 lines deleted...]
-      </c>
+        <v>373</v>
+      </c>
+      <c r="D288"/>
       <c r="E288" s="2">
-        <v>44210</v>
-[...5 lines deleted...]
-        <v>44131</v>
+        <v>44908</v>
       </c>
     </row>
     <row r="289">
       <c r="A289">
-        <v>2115</v>
-[...2 lines deleted...]
-        <v>391</v>
+        <v>2151</v>
+      </c>
+      <c r="B289" t="s" s="3">
+        <v>374</v>
       </c>
       <c r="C289" t="s">
-        <v>392</v>
+        <v>375</v>
       </c>
       <c r="D289" t="s">
-        <v>393</v>
+        <v>376</v>
       </c>
       <c r="E289" s="2">
-        <v>44221</v>
-[...5 lines deleted...]
-        <v>44134</v>
+        <v>44223</v>
       </c>
     </row>
     <row r="290">
       <c r="A290">
-        <v>2114</v>
+        <v>2145</v>
       </c>
       <c r="B290" t="inlineStr">
         <is>
-          <t>Procedura aperta, suddivisa in 2 Lotti, finalizzata alla stipula di Convenzioni Quadro per l'affidamento dei servizi postali e servizi «a monte» del recapito, destinati alle Amministrazioni del territorio della Regione Lazio. Indizione ed approvazione degli atti e documenti di gara.
-</t>
+          <t>Avviso per la manifestazione di interesse. Emergenza COVID-19 – Affidamento diretto ex art. 2, c. 4 del Decreto-legge n. 76/2020 di servizi di trasporto pubblico integrativi e temporanei a supporto della ripresa delle attività produttive e scolastiche per il periodo 14/09/2020-31/10/2020. Presa d'atto dei lavori della commissione esaminatrice. Revoca ex art. 21-quinquies L. 241/90 aggiudicazione lotti FRB2, LTB2 e VT1. Annullamento ex art. 21-nonies L. 241/90 aggiudicazione lotto LTA1.</t>
         </is>
       </c>
       <c r="C290" t="s">
-        <v>395</v>
+        <v>377</v>
       </c>
       <c r="D290" t="s">
-        <v>396</v>
+        <v>378</v>
       </c>
       <c r="E290" s="2">
-        <v>44222</v>
-[...17 lines deleted...]
-        <v>44194</v>
+        <v>44106</v>
       </c>
     </row>
     <row r="291">
       <c r="A291">
-        <v>2112</v>
-[...2 lines deleted...]
-        <v>400</v>
+        <v>2143</v>
+      </c>
+      <c r="B291" t="inlineStr">
+        <is>
+          <t>O.C.D.P.C. 558/2018 - Primi interventi urgenti di protezione civile in conseguenza degli eccezionali eventi meteorologici che hanno interessato il territorio della Regione Lazio nei giorni 29 e 30 ottobre 2018 - "Interventi per la mitigazione del rischio idraulico Comune di Tarquinia, a seguito eventi metereologici verificatisi a partire dal mese di ottobre 2018 - Codice Intervento 559". Approvazione progetto esecutivo e decreto a contrarre. CUP F84H20001180006 - CIG 844179559C</t>
+        </is>
       </c>
       <c r="C291" t="s">
-        <v>401</v>
+        <v>379</v>
       </c>
       <c r="D291" t="s">
-        <v>402</v>
+        <v>380</v>
       </c>
       <c r="E291" s="2">
-        <v>44165</v>
-[...5 lines deleted...]
-        <v>44110</v>
+        <v>44133</v>
       </c>
     </row>
     <row r="292">
       <c r="A292">
-        <v>2109</v>
+        <v>2142</v>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t>Comune di Ceprano – Ex Europress – Caratterizzazione e MISE – “SERVIZIO PER LA CLASSIFICAZIONE DEI RIFIUTI E L’ELABORAZIONE DEL PIANO DI RIMOZIONE RIFIUTI – SITO EX EUROPRESS”. CUP F97F19000160002 CIG 8390696D5F.Determinazione a contrarre finalizzata all’affidamento, ai sensi dell’art. 36, comma 2, lettera b) del D.lgs. n. 50/2016, previa indagine esplorativa del mercato, approvazione progetto, atti di gara e nomina RUP</t>
+          <t>O.C.D.P.C. 558/2018 - Primi interventi urgenti di protezione civile in conseguenza degli eccezionali eventi meteorologici che hanno interessato il territorio della Regione Lazio nei giorni 29 e 30 ottobre 2018 - "Interventi per la mitigazione del rischio idraulico Comune di Montalto di Castro, a seguito eventi metereologici verificatisi a partire dal mese di ottobre 2018 - Codice Intervento 560". Approvazione progetto esecutivo e decreto a contrarre. CUP F24H20000870006 - CIG 84418291AC</t>
         </is>
       </c>
       <c r="C292" t="s">
-        <v>404</v>
+        <v>381</v>
       </c>
       <c r="D292" t="s">
-        <v>405</v>
+        <v>382</v>
       </c>
       <c r="E292" s="2">
-        <v>44266</v>
+        <v>44133</v>
       </c>
     </row>
     <row r="293">
       <c r="A293">
-        <v>2108</v>
-[...2 lines deleted...]
-        <v>406</v>
+        <v>2137</v>
+      </c>
+      <c r="B293" t="inlineStr">
+        <is>
+          <t>Procedura negoziata d’urgenza, senza previa pubblicazione del bando di gara, ai sensi dell’art. 63, comma 2, lett. c) e 163 del D.Lgs. 50/2016, finalizzata alla conclusione di un Accordo Quadro per la fornitura di dispositivi vari necessari alla gestione dell’emergenza sanitaria COVID-19-2</t>
+        </is>
       </c>
       <c r="C293" t="s">
-        <v>407</v>
+        <v>383</v>
       </c>
       <c r="D293" t="s">
-        <v>408</v>
+        <v>384</v>
       </c>
       <c r="E293" s="2">
-        <v>44119</v>
+        <v>44103</v>
       </c>
     </row>
     <row r="294">
       <c r="A294">
-        <v>2105</v>
-[...4 lines deleted...]
-        </is>
+        <v>2136</v>
+      </c>
+      <c r="B294" t="s">
+        <v>385</v>
       </c>
       <c r="C294" t="s">
-        <v>409</v>
+        <v>386</v>
       </c>
       <c r="D294" t="s">
-        <v>410</v>
+        <v>387</v>
       </c>
       <c r="E294" s="2">
-        <v>44153</v>
+        <v>44270</v>
+      </c>
+      <c r="F294" t="s">
+        <v>388</v>
+      </c>
+      <c r="G294" s="2">
+        <v>44179</v>
       </c>
     </row>
     <row r="295">
       <c r="A295">
-        <v>2102</v>
+        <v>2132</v>
       </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t>Procedura negoziata d'urgenza, senza previa pubblicazione del bando di procedura, ai sensi dell'art. 63, comma 2, lettera b) del d.lgs. 50/2016 per la fornitura di kit tipo CLIA per la rilevazione di anticorpi totali specifici per SARS-COV-2 Determinazione a contrarre. Approvazione schemi, atti e indizione gara. ID gara n.7824299 </t>
+          <t>Gara comunitaria centralizzata a procedura aperta finalizzata alla stipula di accordi quadro per la fornitura di Acceleratori Lineari, Tomografi a Risonanza Magnetica (RM) e Tomografi Computerizzati (TC) destinati alle Aziende Sanitarie della Regione Lazio. Determinazione a contrarre. Approvazione atti e provvedimento di indizione. Importo complessivo di gara: euro 40.570.000,00 (iva inclusa) - Impegno di spesa per l'importo di euro 16.150.000,00 sul Capitolo C12161, euro 12.000.000,00 sul Capitolo H22527 - Accantonamento euro 4.420.000,00 sul Capitolo T21503 ed euro 8.000.000,00 sul Capitolo T22505. Esercizio finanziario 2021.</t>
         </is>
       </c>
       <c r="C295" t="s">
-        <v>411</v>
+        <v>389</v>
       </c>
       <c r="D295" t="s">
-        <v>412</v>
+        <v>390</v>
       </c>
       <c r="E295" s="2">
-        <v>44054</v>
+        <v>44277</v>
       </c>
       <c r="F295" t="s">
-        <v>413</v>
+        <v>391</v>
       </c>
       <c r="G295" s="2">
-        <v>44117</v>
+        <v>44277</v>
       </c>
     </row>
     <row r="296">
       <c r="A296">
-        <v>2101</v>
+        <v>2131</v>
       </c>
       <c r="B296" t="inlineStr">
         <is>
-          <t>Piano stralcio 2019 (Delibera CIPE n. 35 del 24 luglio 2019) - Intervento 12IR025/G9 denominato "Lavori straordinari di manutenzione delle arginature del Fiume Ninfa-Sisto." Determinazione a contrarre finalizzata all'affidamento, ai sensi dell'art. 36, comma 2, lettera c-bis) del D.lgs. n. 50/2016 e approvazione atti di gara. CUP F75J19000400001. CIG 8364944A27</t>
+          <t>Gara comunitaria centralizzata a procedura aperta sopra soglia comunitaria, ai sensi dell'art. 60 del D.lgs. 50/2016, per la fornitura in noleggio di barelle, comprensiva di assistenza tecnica full risk e sanificazione, per le Aziende Sanitarie della Regione Lazio.</t>
         </is>
       </c>
       <c r="C296" t="s">
-        <v>414</v>
+        <v>392</v>
       </c>
       <c r="D296" t="s">
-        <v>415</v>
+        <v>393</v>
       </c>
       <c r="E296" s="2">
-        <v>44225</v>
+        <v>44243</v>
       </c>
     </row>
     <row r="297">
       <c r="A297">
-        <v>2083</v>
+        <v>2127</v>
       </c>
       <c r="B297" t="inlineStr">
         <is>
-          <t>Appalto specifico per l’acquisizione di vaccini vari ad uso umano occorrenti alle Aziende sanitarie delle Regioni Lazio e Calabria, nell’ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio e di altri soggetti aggregatori </t>
+          <t>Gara comunitaria centralizzata a procedura aperta per l'acquisizione e la distribuzione di cannule e cateteri da destinare in assistenza territoriale ai pazienti delle aziende sanitarie della Regione Lazio - 19 lotti
+</t>
         </is>
       </c>
       <c r="C297" t="s">
-        <v>416</v>
+        <v>394</v>
       </c>
       <c r="D297" t="s">
-        <v>417</v>
+        <v>395</v>
       </c>
       <c r="E297" s="2">
-        <v>44050</v>
-[...5 lines deleted...]
-        <v>44088</v>
+        <v>44095</v>
       </c>
     </row>
     <row r="298">
       <c r="A298">
-        <v>2082</v>
+        <v>2126</v>
       </c>
       <c r="B298" t="inlineStr">
         <is>
-          <t>Recepimento della Determinazione n. 400 del 21.10.2019 (lotti 13-14-20-23) - come rettificata dalla Determinazione n. 420 del 06.11.2019 - e della Determinazione n. 539 del 31.12.2019 (lotti 15-16-17-18-19-21-22-24) di INTERCENT-ER (Agenzia regionale di sviluppo dei mercati Telematici dell'Emilia Romagna) ad oggetto "Procedura aperta per la fornitura di defibrillatori impiantabili e pacemaker per le Regioni Emilia-Romagna e Lazio". 
-</t>
+          <t>Intervento n. 44 - "Consolidamento dissesto gravitativo in località Peschio" nel comune di Morolo (FR). Revoca delle Determinazioni nn. G19186 del 30/12/2014 e H00041 del 18/04/2017 e, per l'effetto, degli atti della procedura indetta con le citate Determinazioni.</t>
         </is>
       </c>
       <c r="C298" t="s">
-        <v>419</v>
-[...1 lines deleted...]
-      <c r="D298"/>
+        <v>396</v>
+      </c>
+      <c r="D298" t="s">
+        <v>397</v>
+      </c>
       <c r="E298" s="2">
-        <v>44708</v>
-[...49 lines deleted...]
-        <v>44166</v>
+        <v>44089</v>
       </c>
     </row>
     <row r="299">
       <c r="A299">
-        <v>2080</v>
+        <v>2121</v>
       </c>
       <c r="B299" t="inlineStr">
         <is>
-          <t>SERVIZIO PER LA CLASSIFICAZIONE DEI RIFIUTI PRESENTI NEL SITO E PER L’ELABORAZIONE DEL PIANO DI RIMOZIONE RIFIUTI – COMUNE DI PALIANO PONTI DELLA SELVA”. Determinazione a contrarre finalizzata all’affidamento, ai sensi dell’art. 36, comma 2, lettera b) del D.lgs. n. 50/2016, previa indagine esplorativa del mercato, ed approvazione atti di gara. </t>
+          <t>O.C.D.P.C. 558/2018 Primi interventi urgenti di protezione civile in conseguenza degli eccezionali eventi meteorologici che hanno interessato il territorio della Regione Lazio nei giorni 29 e 30 ottobre 2018 - Intervento R512 “Lavori straordinari di manutenzione dell’alveo del fiume Turano da Rocca Sinibalda a Ponte Salario in dx e sx idraulica per 3 Km”. Determinazione a contrarre. CUP F13H20000150001 - CIG 8415747E1C 
+</t>
         </is>
       </c>
       <c r="C299" t="s">
-        <v>425</v>
-[...5 lines deleted...]
-        <v>44266</v>
+        <v>398</v>
       </c>
     </row>
     <row r="300">
       <c r="A300">
-        <v>2069</v>
+        <v>2118</v>
       </c>
       <c r="B300" t="inlineStr">
         <is>
-          <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile. Dossier - LI-ES2-3550477 - Intervento A0100E0347 presso la "Scuola Primaria Giovanni Pascoli" nel Comune di Sutri (VT). Determina a contrarre ed approvazione atti di gara per l'affidamento dei lavori. Impegno sui Capitoli A42134 - A42135 - A42136 a favore dell'Autorità Nazionale Anticorruzione (Cod. cred.159683), E.F. 2020.CUP: F77D18000120002 - CIG 8311610D8A </t>
+          <t>Affidamento del "Servizio di manutenzione impianti degli immobili in uso a qualsiasi titolo alle Strutture della Giunta Regionale, agli Enti Dipendenti della Regione Lazio, alle Società Partecipate, agli Enti Locali territoriali ed alle Amministrazioni pubbliche aventi sede nel territorio della Regione Lazio". Procedura suddivisa in 4 lotti.</t>
         </is>
       </c>
       <c r="C300" t="s">
-        <v>427</v>
-[...3 lines deleted...]
-      </c>
+        <v>399</v>
+      </c>
+      <c r="D300"/>
       <c r="E300" s="2">
-        <v>44152</v>
+        <v>44371</v>
+      </c>
+      <c r="F300" t="s">
+        <v>400</v>
+      </c>
+      <c r="G300" s="2">
+        <v>44294</v>
       </c>
     </row>
     <row r="301">
       <c r="A301">
-        <v>2066</v>
+        <v>2117</v>
       </c>
       <c r="B301" t="inlineStr">
         <is>
-          <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile. Dossier LI-ES2-1860266- Intervento A0100E0123 presso l'Istituto Tecnico Commerciale di Via Monterozzi Marina nel Comune di Tarquinia (VT). E.F. 2020.CUP F84D16000040006
-</t>
+          <t>Intervento n. 54. Determinazione a contrarre finalizzata all'affidamento dei "Lavori di consolidamento del Versante in Prossimità del lago Fibreno, Zona incubatoio, nel Comune di Posta Fibreno (FR)" tramite procedura negoziata di cui dell'art. 1, comma 2, lett. b), del Decreto Legge n. 76 del 16.7.2020. CUP: F57B10000290003 - CIG: 84118573FE </t>
         </is>
       </c>
       <c r="C301" t="s">
-        <v>429</v>
+        <v>401</v>
       </c>
       <c r="D301" t="s">
-        <v>430</v>
+        <v>402</v>
       </c>
       <c r="E301" s="2">
-        <v>44138</v>
+        <v>44210</v>
+      </c>
+      <c r="F301" t="s">
+        <v>403</v>
+      </c>
+      <c r="G301" s="2">
+        <v>44131</v>
       </c>
     </row>
     <row r="302">
       <c r="A302">
-        <v>2062</v>
+        <v>2115</v>
       </c>
       <c r="B302" t="s">
-        <v>431</v>
+        <v>404</v>
       </c>
       <c r="C302" t="s">
-        <v>432</v>
+        <v>405</v>
       </c>
       <c r="D302" t="s">
-        <v>433</v>
+        <v>406</v>
       </c>
       <c r="E302" s="2">
-        <v>44154</v>
+        <v>44221</v>
       </c>
       <c r="F302" t="s">
-        <v>434</v>
+        <v>407</v>
       </c>
       <c r="G302" s="2">
-        <v>44053</v>
+        <v>44134</v>
       </c>
     </row>
     <row r="303">
       <c r="A303">
-        <v>2057</v>
+        <v>2114</v>
       </c>
       <c r="B303" t="inlineStr">
         <is>
-          <t>Appalto specifico per l'acquisizione di Vaccini anti influenzali 2020/2021 e vaccini vari occorrenti alle Aziende Sanitarie della Regione Lazio e Calabria, nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alle AA.SS. della Regione Lazio e di altri soggetti aggregatori – Determina a contrarre. Approvazione schemi, atti e indizione gara.</t>
+          <t>Procedura aperta, suddivisa in 2 Lotti, finalizzata alla stipula di Convenzioni Quadro per l'affidamento dei servizi postali e servizi «a monte» del recapito, destinati alle Amministrazioni del territorio della Regione Lazio. Indizione ed approvazione degli atti e documenti di gara.
+</t>
         </is>
       </c>
       <c r="C303" t="s">
-        <v>435</v>
+        <v>408</v>
       </c>
       <c r="D303" t="s">
-        <v>436</v>
+        <v>409</v>
       </c>
       <c r="E303" s="2">
-        <v>44004</v>
+        <v>44222</v>
+      </c>
+      <c r="F303" t="s">
+        <v>410</v>
+      </c>
+      <c r="G303" s="2">
+        <v>44246</v>
+      </c>
+      <c r="H303" t="s">
+        <v>411</v>
+      </c>
+      <c r="I303" s="2">
+        <v>44054</v>
+      </c>
+      <c r="J303" t="s">
+        <v>412</v>
+      </c>
+      <c r="K303" s="2">
+        <v>44194</v>
       </c>
     </row>
     <row r="304">
       <c r="A304">
-        <v>2051</v>
-[...5 lines deleted...]
-        </is>
+        <v>2112</v>
+      </c>
+      <c r="B304" t="s">
+        <v>413</v>
       </c>
       <c r="C304" t="s">
-        <v>437</v>
+        <v>414</v>
       </c>
       <c r="D304" t="s">
-        <v>438</v>
+        <v>415</v>
       </c>
       <c r="E304" s="2">
-        <v>44056</v>
+        <v>44165</v>
       </c>
       <c r="F304" t="s">
-        <v>439</v>
+        <v>416</v>
       </c>
       <c r="G304" s="2">
-        <v>44001</v>
-[...5 lines deleted...]
-        <v>44035</v>
+        <v>44110</v>
       </c>
     </row>
     <row r="305">
       <c r="A305">
-        <v>2047</v>
+        <v>2109</v>
       </c>
       <c r="B305" t="inlineStr">
         <is>
-          <t>Gruppo Acquedottistico Reatino/Cicolano. Affidamento diretto ai sensi dell'art. 36, comma 2, lettera a) del D. Lgs. n. 50/2016 della manutenzione del sistema automazione Hermes acquedotto Terminillo a favore della Soc. ITALPONTI TELECOMUNICAZIONI SRL (cod. creditore n.134159) CIG ZAF2C4C6A2 Impegno di spesa sul capitolo D33904 Importo € 8.296,00. Nomina Responsabile Unico del Procedimento e Direttore Lavori.</t>
+          <t>Comune di Ceprano – Ex Europress – Caratterizzazione e MISE – “SERVIZIO PER LA CLASSIFICAZIONE DEI RIFIUTI E L’ELABORAZIONE DEL PIANO DI RIMOZIONE RIFIUTI – SITO EX EUROPRESS”. CUP F97F19000160002 CIG 8390696D5F.Determinazione a contrarre finalizzata all’affidamento, ai sensi dell’art. 36, comma 2, lettera b) del D.lgs. n. 50/2016, previa indagine esplorativa del mercato, approvazione progetto, atti di gara e nomina RUP</t>
         </is>
       </c>
       <c r="C305" t="s">
-        <v>441</v>
+        <v>417</v>
       </c>
       <c r="D305" t="s">
-        <v>442</v>
+        <v>418</v>
       </c>
       <c r="E305" s="2">
-        <v>43924</v>
+        <v>44266</v>
       </c>
     </row>
     <row r="306">
       <c r="A306">
-        <v>2040</v>
-[...4 lines deleted...]
-        </is>
+        <v>2108</v>
+      </c>
+      <c r="B306" t="s">
+        <v>419</v>
       </c>
       <c r="C306" t="s">
-        <v>443</v>
+        <v>420</v>
       </c>
       <c r="D306" t="s">
-        <v>444</v>
+        <v>421</v>
       </c>
       <c r="E306" s="2">
-        <v>44069</v>
+        <v>44119</v>
       </c>
     </row>
     <row r="307">
       <c r="A307">
-        <v>2035</v>
+        <v>2105</v>
       </c>
       <c r="B307" t="inlineStr">
         <is>
-          <t>Procedura negoziata senza previa pubblicazione del bando di gara ai sensi dell'art. 63, comma 2, lettera b) del D.Lgs. 50/2016 per la fornitura di specialità medicinale AFSTYLA occorrente alle Aziende Sanitarie della Regione Lazio. Provvedimento di affidamento e autorizzazione esecuzione d'urgenza.</t>
+          <t>Procedura aperta, ai sensi dell'art. 60 del D.lgs. 50/2016 e ss.mm.ii., sopra soglia comunitaria, e tramite procedura telematica, per l'affidamento dei lavori di ricostruzione dell'ospedale di Amatrice, di cui all'Ordinanza Commissariale n. 56 del 10/05/2018. Determina a contrarre ed approvazione degli atti di gara. Codice Opera: OOPP_M_002_2017 - CUP: F78I18000070008 - CIG: 83810759E0 </t>
         </is>
       </c>
       <c r="C307" t="s">
-        <v>445</v>
+        <v>422</v>
       </c>
       <c r="D307" t="s">
-        <v>446</v>
+        <v>423</v>
       </c>
       <c r="E307" s="2">
-        <v>43913</v>
+        <v>44153</v>
       </c>
     </row>
     <row r="308">
       <c r="A308">
-        <v>2033</v>
+        <v>2102</v>
       </c>
       <c r="B308" t="inlineStr">
         <is>
-          <t>Consolidamento del costone roccioso di Monte Orlando, prospicente la spiaggia di Serapo e lungo la Via Lucio Munazio Planco - Comune di Gaeta (Lt). Determinazione a contrarre finalizzata all'affidamento, ai sensi ai sensi dell'art. 36, comma 2, lettera c-bis) del D.lgs. n. 50/2016. - CUP: B94J18000030002 - CIG: 81853837BB</t>
+          <t>Procedura negoziata d'urgenza, senza previa pubblicazione del bando di procedura, ai sensi dell'art. 63, comma 2, lettera b) del d.lgs. 50/2016 per la fornitura di kit tipo CLIA per la rilevazione di anticorpi totali specifici per SARS-COV-2 Determinazione a contrarre. Approvazione schemi, atti e indizione gara. ID gara n.7824299 </t>
         </is>
       </c>
       <c r="C308" t="s">
-        <v>447</v>
+        <v>424</v>
       </c>
       <c r="D308" t="s">
-        <v>448</v>
+        <v>425</v>
       </c>
       <c r="E308" s="2">
-        <v>43971</v>
+        <v>44054</v>
+      </c>
+      <c r="F308" t="s">
+        <v>426</v>
+      </c>
+      <c r="G308" s="2">
+        <v>44117</v>
       </c>
     </row>
     <row r="309">
       <c r="A309">
-        <v>2031</v>
+        <v>2101</v>
       </c>
       <c r="B309" t="inlineStr">
         <is>
-          <t>Procedura negoziata senza previa pubblicazione del bando di gara ai sensi dell'art. 63, comma 2, lettera b) del D.Lgs. 50/2016 per la fornitura di specialità medicinali occorrenti alle Aziende Sanitarie della Regione Lazio – "Negoziata 18". ID 7689060 Indizione gara e approvazione atti.</t>
+          <t>Piano stralcio 2019 (Delibera CIPE n. 35 del 24 luglio 2019) - Intervento 12IR025/G9 denominato "Lavori straordinari di manutenzione delle arginature del Fiume Ninfa-Sisto." Determinazione a contrarre finalizzata all'affidamento, ai sensi dell'art. 36, comma 2, lettera c-bis) del D.lgs. n. 50/2016 e approvazione atti di gara. CUP F75J19000400001. CIG 8364944A27</t>
         </is>
       </c>
       <c r="C309" t="s">
-        <v>449</v>
+        <v>427</v>
       </c>
       <c r="D309" t="s">
-        <v>450</v>
+        <v>428</v>
       </c>
       <c r="E309" s="2">
-        <v>43901</v>
+        <v>44225</v>
       </c>
     </row>
     <row r="310">
       <c r="A310">
-        <v>2030</v>
+        <v>2083</v>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t>Appalto specifico per l'acquisizione di farmaci occorrenti alle Aziende Sanitarie della Regione Lazio e Calabria – Farmaci 2020_Prima tranche, nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio e di altri soggetti aggregatori. Ammissione al prosieguo della procedura di gara.</t>
+          <t>Appalto specifico per l’acquisizione di vaccini vari ad uso umano occorrenti alle Aziende sanitarie delle Regioni Lazio e Calabria, nell’ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio e di altri soggetti aggregatori </t>
         </is>
       </c>
       <c r="C310" t="s">
-        <v>451</v>
+        <v>429</v>
       </c>
       <c r="D310" t="s">
-        <v>452</v>
+        <v>430</v>
       </c>
       <c r="E310" s="2">
-        <v>44221</v>
+        <v>44050</v>
       </c>
       <c r="F310" t="s">
-        <v>453</v>
+        <v>431</v>
       </c>
       <c r="G310" s="2">
-        <v>43913</v>
-[...11 lines deleted...]
-        <v>44188</v>
+        <v>44088</v>
       </c>
     </row>
     <row r="311">
       <c r="A311">
-        <v>2024</v>
+        <v>2082</v>
       </c>
       <c r="B311" t="inlineStr">
         <is>
-          <t>Servizio di assicurazione rischio infortuni per gli alunni delle scuole statali e paritarie private di ogni ordine grado nonché per il personale adibito alla sorveglianza degli stessi durante il trasporto
+          <t>Recepimento della Determinazione n. 400 del 21.10.2019 (lotti 13-14-20-23) - come rettificata dalla Determinazione n. 420 del 06.11.2019 - e della Determinazione n. 539 del 31.12.2019 (lotti 15-16-17-18-19-21-22-24) di INTERCENT-ER (Agenzia regionale di sviluppo dei mercati Telematici dell'Emilia Romagna) ad oggetto "Procedura aperta per la fornitura di defibrillatori impiantabili e pacemaker per le Regioni Emilia-Romagna e Lazio". 
 </t>
         </is>
       </c>
       <c r="C311" t="s">
-        <v>456</v>
-[...3 lines deleted...]
-      </c>
+        <v>432</v>
+      </c>
+      <c r="D311"/>
       <c r="E311" s="2">
-        <v>44043</v>
+        <v>44708</v>
+      </c>
+      <c r="F311"/>
+      <c r="G311" s="2">
+        <v>44663</v>
+      </c>
+      <c r="H311"/>
+      <c r="I311" s="2">
+        <v>44612</v>
+      </c>
+      <c r="J311"/>
+      <c r="K311" s="2">
+        <v>44614</v>
+      </c>
+      <c r="L311"/>
+      <c r="M311" s="2">
+        <v>44554</v>
+      </c>
+      <c r="N311"/>
+      <c r="O311" s="2">
+        <v>44473</v>
+      </c>
+      <c r="P311" t="s">
+        <v>433</v>
+      </c>
+      <c r="Q311" s="2">
+        <v>44295</v>
+      </c>
+      <c r="R311" t="s">
+        <v>434</v>
+      </c>
+      <c r="S311" s="2">
+        <v>44012</v>
+      </c>
+      <c r="T311" t="s">
+        <v>435</v>
+      </c>
+      <c r="U311" s="2">
+        <v>44102</v>
+      </c>
+      <c r="V311" t="s">
+        <v>436</v>
+      </c>
+      <c r="W311" s="2">
+        <v>44119</v>
+      </c>
+      <c r="X311" t="s">
+        <v>437</v>
+      </c>
+      <c r="Y311" s="2">
+        <v>44166</v>
       </c>
     </row>
     <row r="312">
       <c r="A312">
-        <v>2017</v>
+        <v>2080</v>
       </c>
       <c r="B312" t="inlineStr">
         <is>
-          <t>Gara comunitaria centralizzata a procedura aperta, suddivisa in 43 lotti, finalizzata alla conclusione di un accordo quadro per la fornitura triennale di protesi ortopediche di anca, di ginocchio e di spalla per le AA.SS. e AA.OO. Regione Lazio.
-</t>
+          <t>SERVIZIO PER LA CLASSIFICAZIONE DEI RIFIUTI PRESENTI NEL SITO E PER L’ELABORAZIONE DEL PIANO DI RIMOZIONE RIFIUTI – COMUNE DI PALIANO PONTI DELLA SELVA”. Determinazione a contrarre finalizzata all’affidamento, ai sensi dell’art. 36, comma 2, lettera b) del D.lgs. n. 50/2016, previa indagine esplorativa del mercato, ed approvazione atti di gara. </t>
         </is>
       </c>
       <c r="C312" t="s">
-        <v>458</v>
+        <v>438</v>
       </c>
       <c r="D312" t="s">
-        <v>459</v>
+        <v>439</v>
       </c>
       <c r="E312" s="2">
-        <v>43853</v>
+        <v>44266</v>
       </c>
     </row>
     <row r="313">
       <c r="A313">
-        <v>2006</v>
-[...2 lines deleted...]
-        <v>460</v>
+        <v>2069</v>
+      </c>
+      <c r="B313" t="inlineStr">
+        <is>
+          <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile. Dossier - LI-ES2-3550477 - Intervento A0100E0347 presso la "Scuola Primaria Giovanni Pascoli" nel Comune di Sutri (VT). Determina a contrarre ed approvazione atti di gara per l'affidamento dei lavori. Impegno sui Capitoli A42134 - A42135 - A42136 a favore dell'Autorità Nazionale Anticorruzione (Cod. cred.159683), E.F. 2020.CUP: F77D18000120002 - CIG 8311610D8A </t>
+        </is>
       </c>
       <c r="C313" t="s">
-        <v>461</v>
+        <v>440</v>
       </c>
       <c r="D313" t="s">
-        <v>462</v>
+        <v>441</v>
       </c>
       <c r="E313" s="2">
-        <v>43927</v>
-[...5 lines deleted...]
-        <v>43985</v>
+        <v>44152</v>
       </c>
     </row>
     <row r="314">
       <c r="A314">
-        <v>2002</v>
+        <v>2066</v>
       </c>
       <c r="B314" t="inlineStr">
         <is>
-          <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile – Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili. Dossier n. LI-ES2-0900227_ Intervento A0100E0051 presso la "Scuola Elementare Dante Alighieri nel Comune di Fabrica Di Roma (VT). Determina a contrarre ed approvazione atti di gara per l'affidamento dei lavori. Impegno su Capitoli: A42200 - A42201 - A42202, Cod. creditore 3805, E.F. 2019. CUP F92B17000120006 – CIG 8139676121</t>
+          <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile. Dossier LI-ES2-1860266- Intervento A0100E0123 presso l'Istituto Tecnico Commerciale di Via Monterozzi Marina nel Comune di Tarquinia (VT). E.F. 2020.CUP F84D16000040006
+</t>
         </is>
       </c>
       <c r="C314" t="s">
-        <v>464</v>
+        <v>442</v>
       </c>
       <c r="D314" t="s">
-        <v>465</v>
+        <v>443</v>
       </c>
       <c r="E314" s="2">
-        <v>43964</v>
+        <v>44138</v>
       </c>
     </row>
     <row r="315">
       <c r="A315">
-        <v>2001</v>
-[...5 lines deleted...]
-        </is>
+        <v>2062</v>
+      </c>
+      <c r="B315" t="s">
+        <v>444</v>
       </c>
       <c r="C315" t="s">
-        <v>466</v>
+        <v>445</v>
       </c>
       <c r="D315" t="s">
-        <v>467</v>
+        <v>446</v>
       </c>
       <c r="E315" s="2">
-        <v>44228</v>
+        <v>44154</v>
+      </c>
+      <c r="F315" t="s">
+        <v>447</v>
+      </c>
+      <c r="G315" s="2">
+        <v>44053</v>
       </c>
     </row>
     <row r="316">
       <c r="A316">
-        <v>1997</v>
+        <v>2057</v>
       </c>
       <c r="B316" t="inlineStr">
         <is>
-          <t>Procedura di gara mediante adesione al Sistema Dinamico di Acquisizione di CONSIP SpA., di cui all'art. 55 del D. Lgs. n. 50/2016, per l'acquisto di arredi per ufficio a ridotto impatto ambientale occorrenti alle sedi della Regione Lazio site all'interno del comune di Roma e dell'area metropolitana suddivisa in due lotti.</t>
+          <t>Appalto specifico per l'acquisizione di Vaccini anti influenzali 2020/2021 e vaccini vari occorrenti alle Aziende Sanitarie della Regione Lazio e Calabria, nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alle AA.SS. della Regione Lazio e di altri soggetti aggregatori – Determina a contrarre. Approvazione schemi, atti e indizione gara.</t>
         </is>
       </c>
       <c r="C316" t="s">
-        <v>468</v>
+        <v>448</v>
       </c>
       <c r="D316" t="s">
-        <v>469</v>
+        <v>449</v>
       </c>
       <c r="E316" s="2">
-        <v>43872</v>
+        <v>44004</v>
       </c>
     </row>
     <row r="317">
       <c r="A317">
-        <v>1996</v>
+        <v>2051</v>
       </c>
       <c r="B317" t="inlineStr">
         <is>
-          <t>Gara comunitaria centralizzata a procedura aperta finalizzata all'affidamento del multiservizio tecnologico di manutenzione degli impianti relativi agli immobili in uso alle aziende sanitarie della Regione Lazio (Policlinico Umberto I, San Camillo, INMI “Spallanzani”, IFO “Istituto Nazionale Tumori Regina Elena”)</t>
+          <t>Appalto specifico per l'acquisizione di farmaci occorrenti alle Aziende Sanitarie della Regione Lazio e Calabria - Farmaci 2020_Seconda tranche, nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio e di altri soggetti aggregatori - Determina a contrarre. Approvazione schemi, atti e indizione gara.
+</t>
         </is>
       </c>
       <c r="C317" t="s">
-        <v>470</v>
+        <v>450</v>
       </c>
       <c r="D317" t="s">
-        <v>471</v>
+        <v>451</v>
       </c>
       <c r="E317" s="2">
-        <v>44305</v>
+        <v>44056</v>
+      </c>
+      <c r="F317" t="s">
+        <v>452</v>
+      </c>
+      <c r="G317" s="2">
+        <v>44001</v>
+      </c>
+      <c r="H317" t="s">
+        <v>453</v>
+      </c>
+      <c r="I317" s="2">
+        <v>44035</v>
       </c>
     </row>
     <row r="318">
       <c r="A318">
-        <v>1986</v>
+        <v>2047</v>
       </c>
       <c r="B318" t="inlineStr">
         <is>
-          <t>Procedura di gara per l'affidamento del Servizio di Assistenza Tecnica per la Gestione del Programma Operativo Nazionale "Sistema di politiche attive per l'occupazione".</t>
+          <t>Gruppo Acquedottistico Reatino/Cicolano. Affidamento diretto ai sensi dell'art. 36, comma 2, lettera a) del D. Lgs. n. 50/2016 della manutenzione del sistema automazione Hermes acquedotto Terminillo a favore della Soc. ITALPONTI TELECOMUNICAZIONI SRL (cod. creditore n.134159) CIG ZAF2C4C6A2 Impegno di spesa sul capitolo D33904 Importo € 8.296,00. Nomina Responsabile Unico del Procedimento e Direttore Lavori.</t>
         </is>
       </c>
       <c r="C318" t="s">
-        <v>472</v>
+        <v>454</v>
       </c>
       <c r="D318" t="s">
-        <v>473</v>
+        <v>455</v>
       </c>
       <c r="E318" s="2">
-        <v>44048</v>
-[...5 lines deleted...]
-        <v>44099</v>
+        <v>43924</v>
       </c>
     </row>
     <row r="319">
       <c r="A319">
-        <v>1985</v>
-[...2 lines deleted...]
-        <v>475</v>
+        <v>2040</v>
+      </c>
+      <c r="B319" t="inlineStr">
+        <is>
+          <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile – Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili. Dossier LI-ES2-2160150–Intervento n. A0100E0071 - "Scuola Giardinieri" nelComune di Roma Capitale. Determina a contrarre ed approvazione atti di gara per l'affidamento dei lavori. Impegno su Capitoli: A42200 - A42201 - A42202, Cod. creditore 3805, e A42134 - A42135 - A42136, Cod. 159683, E.F. 2020. CUP: F87D17000870009 - CIG 8166702FAC</t>
+        </is>
       </c>
       <c r="C319" t="s">
-        <v>476</v>
+        <v>456</v>
       </c>
       <c r="D319" t="s">
-        <v>477</v>
+        <v>457</v>
       </c>
       <c r="E319" s="2">
-        <v>43865</v>
+        <v>44069</v>
       </c>
     </row>
     <row r="320">
       <c r="A320">
-        <v>1982</v>
+        <v>2035</v>
       </c>
       <c r="B320" t="inlineStr">
         <is>
-          <t>Procedura di gara aperta ai sensi dell'art.60 del D.Lgs. 50/2016, per l'affidamento del "Servizio di Tesoreria della Regione Lazio", autorizzata con Determina a contrarre n G16652 del 03/12/2019. </t>
+          <t>Procedura negoziata senza previa pubblicazione del bando di gara ai sensi dell'art. 63, comma 2, lettera b) del D.Lgs. 50/2016 per la fornitura di specialità medicinale AFSTYLA occorrente alle Aziende Sanitarie della Regione Lazio. Provvedimento di affidamento e autorizzazione esecuzione d'urgenza.</t>
         </is>
       </c>
       <c r="C320" t="s">
-        <v>478</v>
+        <v>458</v>
       </c>
       <c r="D320" t="s">
-        <v>479</v>
+        <v>459</v>
       </c>
       <c r="E320" s="2">
-        <v>44021</v>
+        <v>43913</v>
       </c>
     </row>
     <row r="321">
       <c r="A321">
-        <v>1976</v>
-[...2 lines deleted...]
-        <v>480</v>
+        <v>2033</v>
+      </c>
+      <c r="B321" t="inlineStr">
+        <is>
+          <t>Consolidamento del costone roccioso di Monte Orlando, prospicente la spiaggia di Serapo e lungo la Via Lucio Munazio Planco - Comune di Gaeta (Lt). Determinazione a contrarre finalizzata all'affidamento, ai sensi ai sensi dell'art. 36, comma 2, lettera c-bis) del D.lgs. n. 50/2016. - CUP: B94J18000030002 - CIG: 81853837BB</t>
+        </is>
       </c>
       <c r="C321" t="s">
-        <v>481</v>
-[...1 lines deleted...]
-      <c r="D321"/>
+        <v>460</v>
+      </c>
+      <c r="D321" t="s">
+        <v>461</v>
+      </c>
       <c r="E321" s="2">
-        <v>44963</v>
-[...5 lines deleted...]
-        <v>44043</v>
+        <v>43971</v>
       </c>
     </row>
     <row r="322">
       <c r="A322">
-        <v>1967</v>
+        <v>2031</v>
       </c>
       <c r="B322" t="inlineStr">
         <is>
-          <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile - Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili. Dossier LI-ES2-2250332, Intervento A0100E0201, "Scuola primaria Edmondo De Amicis" nel Comune di Forano (RI)
-</t>
+          <t>Procedura negoziata senza previa pubblicazione del bando di gara ai sensi dell'art. 63, comma 2, lettera b) del D.Lgs. 50/2016 per la fornitura di specialità medicinali occorrenti alle Aziende Sanitarie della Regione Lazio – "Negoziata 18". ID 7689060 Indizione gara e approvazione atti.</t>
         </is>
       </c>
       <c r="C322" t="s">
-        <v>483</v>
+        <v>462</v>
       </c>
       <c r="D322" t="s">
-        <v>484</v>
+        <v>463</v>
       </c>
       <c r="E322" s="2">
-        <v>43964</v>
-[...5 lines deleted...]
-        <v>43880</v>
+        <v>43901</v>
       </c>
     </row>
     <row r="323">
       <c r="A323">
-        <v>1964</v>
+        <v>2030</v>
       </c>
       <c r="B323" t="inlineStr">
         <is>
-          <t>Servizio di gestione degli impianti idrovori di Via Ferloni, Via di Villa Livia e Via Frassineto con particolare riguardo agli eventi di piena, compresa la manutenzione dei canali adduttori e delle aree verdi, in Comune di Roma. Progetto n. 19 del 20/03/2019 </t>
+          <t>Appalto specifico per l'acquisizione di farmaci occorrenti alle Aziende Sanitarie della Regione Lazio e Calabria – Farmaci 2020_Prima tranche, nell'ambito del bando istitutivo avente ad oggetto il sistema dinamico di acquisizione della Regione Lazio per la fornitura di farmaci, emoderivati, vaccini e mezzi di contrasto destinato alla AA.SS. della Regione Lazio e di altri soggetti aggregatori. Ammissione al prosieguo della procedura di gara.</t>
         </is>
       </c>
       <c r="C323" t="s">
-        <v>486</v>
+        <v>464</v>
       </c>
       <c r="D323" t="s">
-        <v>487</v>
+        <v>465</v>
       </c>
       <c r="E323" s="2">
-        <v>43846</v>
+        <v>44221</v>
+      </c>
+      <c r="F323" t="s">
+        <v>466</v>
+      </c>
+      <c r="G323" s="2">
+        <v>43913</v>
+      </c>
+      <c r="H323" t="s">
+        <v>467</v>
+      </c>
+      <c r="I323" s="2">
+        <v>44307</v>
+      </c>
+      <c r="J323" t="s">
+        <v>468</v>
+      </c>
+      <c r="K323" s="2">
+        <v>44188</v>
       </c>
     </row>
     <row r="324">
       <c r="A324">
-        <v>1960</v>
+        <v>2024</v>
       </c>
       <c r="B324" t="inlineStr">
         <is>
-          <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile – Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili. Intervento n. A0100E0204 - Dossier n. LIES2- 20160109-2470216 “Lavori di efficientamento energetico presso la Scuola Media Luigi Dasti nel Comune di Tarquinia (VT)”. Determina a contrarre ed approvazione atti di gara per l’affidamento dei lavori. Impegno su Capitoli: A42200 - A42201 - A42202, Cod. creditore 3805, e A42134 - A42135 - A42136, Cod. 159683, E.F. 2019. CUP: F84D16000030006_CIG 7931281C1F</t>
+          <t>Servizio di assicurazione rischio infortuni per gli alunni delle scuole statali e paritarie private di ogni ordine grado nonché per il personale adibito alla sorveglianza degli stessi durante il trasporto
+</t>
         </is>
       </c>
       <c r="C324" t="s">
-        <v>488</v>
+        <v>469</v>
       </c>
       <c r="D324" t="s">
-        <v>489</v>
+        <v>470</v>
       </c>
       <c r="E324" s="2">
-        <v>43797</v>
+        <v>44043</v>
       </c>
     </row>
     <row r="325">
       <c r="A325">
-        <v>1949</v>
-[...2 lines deleted...]
-        <v>490</v>
+        <v>2017</v>
+      </c>
+      <c r="B325" t="inlineStr">
+        <is>
+          <t>Gara comunitaria centralizzata a procedura aperta, suddivisa in 43 lotti, finalizzata alla conclusione di un accordo quadro per la fornitura triennale di protesi ortopediche di anca, di ginocchio e di spalla per le AA.SS. e AA.OO. Regione Lazio.
+</t>
+        </is>
       </c>
       <c r="C325" t="s">
-        <v>491</v>
+        <v>471</v>
       </c>
       <c r="D325" t="s">
-        <v>492</v>
+        <v>472</v>
       </c>
       <c r="E325" s="2">
-        <v>43927</v>
-[...11 lines deleted...]
-        <v>43698</v>
+        <v>43853</v>
       </c>
     </row>
     <row r="326">
       <c r="A326">
-        <v>1948</v>
-[...4 lines deleted...]
-        </is>
+        <v>2006</v>
+      </c>
+      <c r="B326" t="s">
+        <v>473</v>
       </c>
       <c r="C326" t="s">
-        <v>495</v>
+        <v>474</v>
       </c>
       <c r="D326" t="s">
-        <v>496</v>
+        <v>475</v>
       </c>
       <c r="E326" s="2">
-        <v>43703</v>
+        <v>43927</v>
+      </c>
+      <c r="F326" t="s">
+        <v>476</v>
+      </c>
+      <c r="G326" s="2">
+        <v>43985</v>
       </c>
     </row>
     <row r="327">
       <c r="A327">
-        <v>1945</v>
+        <v>2002</v>
       </c>
       <c r="B327" t="inlineStr">
         <is>
-          <t>Gara comunitaria a procedura aperta per l’acquisizione del servizio di supporto al monitoraggio 2 del contratto di multiservizio tecnologico occorrente alle Aziende Sanitarie della Regione Lazio.</t>
+          <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile – Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili. Dossier n. LI-ES2-0900227_ Intervento A0100E0051 presso la "Scuola Elementare Dante Alighieri nel Comune di Fabrica Di Roma (VT). Determina a contrarre ed approvazione atti di gara per l'affidamento dei lavori. Impegno su Capitoli: A42200 - A42201 - A42202, Cod. creditore 3805, E.F. 2019. CUP F92B17000120006 – CIG 8139676121</t>
         </is>
       </c>
       <c r="C327" t="s">
-        <v>497</v>
+        <v>477</v>
       </c>
       <c r="D327" t="s">
-        <v>498</v>
+        <v>478</v>
       </c>
       <c r="E327" s="2">
-        <v>43684</v>
+        <v>43964</v>
       </c>
     </row>
     <row r="328">
       <c r="A328">
-        <v>1943</v>
-[...2 lines deleted...]
-        <v>499</v>
+        <v>2001</v>
+      </c>
+      <c r="B328" t="inlineStr">
+        <is>
+          <t>Lavori di consolidamento della Rupe in località Mercatello, a completamento dell'intervento di somma urgenza per movimento franoso nel Comune di Bagnoregio (VT). Determina a contrarre ed approvazione atti di gara per l'affidamento dei lavori. Impegno sul Capitolo C12152 a favore di creditori diversi (codice creditore 3805) di € 809.865,50=, e di € 1.350,86= a favore della soc. Lexemedia, e Impegno sul Capitolo T19427 di € 375,00= a favore dell'Autorita Nazionale Anticorruzione (Cod.creditore 159683) E.F. 2019.CUP: F69D15001850002- CIG lavori 8133947966 e CIG pubblicazione ZE929A1C28
+</t>
+        </is>
       </c>
       <c r="C328" t="s">
-        <v>500</v>
+        <v>479</v>
       </c>
       <c r="D328" t="s">
-        <v>501</v>
+        <v>480</v>
       </c>
       <c r="E328" s="2">
-        <v>43679</v>
+        <v>44228</v>
       </c>
     </row>
     <row r="329">
       <c r="A329">
-        <v>1942</v>
-[...2 lines deleted...]
-        <v>502</v>
+        <v>1997</v>
+      </c>
+      <c r="B329" t="inlineStr">
+        <is>
+          <t>Procedura di gara mediante adesione al Sistema Dinamico di Acquisizione di CONSIP SpA., di cui all'art. 55 del D. Lgs. n. 50/2016, per l'acquisto di arredi per ufficio a ridotto impatto ambientale occorrenti alle sedi della Regione Lazio site all'interno del comune di Roma e dell'area metropolitana suddivisa in due lotti.</t>
+        </is>
       </c>
       <c r="C329" t="s">
-        <v>503</v>
+        <v>481</v>
       </c>
       <c r="D329" t="s">
-        <v>504</v>
+        <v>482</v>
       </c>
       <c r="E329" s="2">
-        <v>44174</v>
+        <v>43872</v>
       </c>
     </row>
     <row r="330">
       <c r="A330">
-        <v>1938</v>
-[...2 lines deleted...]
-        <v>505</v>
+        <v>1996</v>
+      </c>
+      <c r="B330" t="inlineStr">
+        <is>
+          <t>Gara comunitaria centralizzata a procedura aperta finalizzata all'affidamento del multiservizio tecnologico di manutenzione degli impianti relativi agli immobili in uso alle aziende sanitarie della Regione Lazio (Policlinico Umberto I, San Camillo, INMI “Spallanzani”, IFO “Istituto Nazionale Tumori Regina Elena”)</t>
+        </is>
       </c>
       <c r="C330" t="s">
-        <v>506</v>
+        <v>483</v>
       </c>
       <c r="D330" t="s">
-        <v>507</v>
+        <v>484</v>
       </c>
       <c r="E330" s="2">
-        <v>44036</v>
+        <v>44305</v>
       </c>
     </row>
     <row r="331">
       <c r="A331">
-        <v>1936</v>
+        <v>1986</v>
       </c>
       <c r="B331" t="inlineStr">
         <is>
-          <t>POR-FESR Lazio 2014-2020 – Attuazione dell’Azione 5.1.1 “Interventi di messa in sicurezza e per l’aumento della resilienza dei territori più esposti a rischio idrogeologico e di erosione costiera” dell’Asse prioritario 5 Rischio idrogeologico, di cui alla D.G.R. n. 397 del 28 luglio 2015 che approva la Scheda Modalità Attuative del Programma Operativo. Progetto A0123E0199: Intervento di “Sistemazione Idraulica del Fiume Turano”- Cod. ReNDiS 12IR034/G1.Determinazione a contrarre e approvazione della documentazione di gara relativa all’affidamento dei lavori di “Sistemazione Idraulica del Fiume Turano” nel tratto compreso tra il Ponte sulla S.S. N. 4 Salaria e Via Votone e ripristino frana in fregio alla pista ciclabile sul Fiume Velino – fronte ex I.T.G. Tratto Urbano, nel Comune di Rieti” - CUP F13H17000020006 - CIG 79304248E8.</t>
+          <t>Procedura di gara per l'affidamento del Servizio di Assistenza Tecnica per la Gestione del Programma Operativo Nazionale "Sistema di politiche attive per l'occupazione".</t>
         </is>
       </c>
       <c r="C331" t="s">
-        <v>508</v>
+        <v>485</v>
       </c>
       <c r="D331" t="s">
-        <v>509</v>
+        <v>486</v>
       </c>
       <c r="E331" s="2">
-        <v>43809</v>
+        <v>44048</v>
+      </c>
+      <c r="F331" t="s">
+        <v>487</v>
+      </c>
+      <c r="G331" s="2">
+        <v>44099</v>
       </c>
     </row>
     <row r="332">
       <c r="A332">
-        <v>1932</v>
+        <v>1985</v>
       </c>
       <c r="B332" t="s">
-        <v>510</v>
+        <v>488</v>
       </c>
       <c r="C332" t="s">
-        <v>511</v>
+        <v>489</v>
       </c>
       <c r="D332" t="s">
-        <v>512</v>
+        <v>490</v>
       </c>
       <c r="E332" s="2">
-        <v>43728</v>
+        <v>43865</v>
       </c>
     </row>
     <row r="333">
       <c r="A333">
-        <v>1931</v>
+        <v>1982</v>
       </c>
       <c r="B333" t="inlineStr">
         <is>
-          <t>Affidamento servizio legale ai sensi dell'art.17 e art.36 comma 2 lettera a del D.lgs.n.50/2016 finalizzato all'effettuazione di uno studio teso a riscontrare l'esistenza dei fenomeni di erosione, di elusione o di evasione della tassa automobilistica, che danno luogo alla perdita di gettito nella Regione Lazio, nell'ambito dei contratti a noleggio a lungo termine, breve termine e car sharing e formulazione di possibili soluzioni riguardo al menzionato fenomeno del mancato gettito.</t>
+          <t>Procedura di gara aperta ai sensi dell'art.60 del D.Lgs. 50/2016, per l'affidamento del "Servizio di Tesoreria della Regione Lazio", autorizzata con Determina a contrarre n G16652 del 03/12/2019. </t>
         </is>
       </c>
       <c r="C333" t="s">
-        <v>513</v>
+        <v>491</v>
       </c>
       <c r="D333" t="s">
-        <v>514</v>
+        <v>492</v>
       </c>
       <c r="E333" s="2">
-        <v>43641</v>
+        <v>44021</v>
       </c>
     </row>
     <row r="334">
       <c r="A334">
-        <v>1927</v>
+        <v>1976</v>
       </c>
       <c r="B334" t="s">
-        <v>515</v>
+        <v>493</v>
       </c>
       <c r="C334" t="s">
-        <v>516</v>
-[...3 lines deleted...]
-      </c>
+        <v>494</v>
+      </c>
+      <c r="D334"/>
       <c r="E334" s="2">
-        <v>43894</v>
+        <v>44963</v>
+      </c>
+      <c r="F334" t="s">
+        <v>495</v>
+      </c>
+      <c r="G334" s="2">
+        <v>44043</v>
       </c>
     </row>
     <row r="335">
       <c r="A335">
-        <v>1924</v>
+        <v>1967</v>
       </c>
       <c r="B335" t="inlineStr">
         <is>
-          <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile - Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili. Intervento A0100E0182 - Dossier LI-ES2-3320347 "Scuola primaria G. Carducci nel Comune di Monte Porzio Catone (RM).</t>
+          <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile - Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili. Dossier LI-ES2-2250332, Intervento A0100E0201, "Scuola primaria Edmondo De Amicis" nel Comune di Forano (RI)
+</t>
         </is>
       </c>
       <c r="C335" t="s">
-        <v>518</v>
+        <v>496</v>
       </c>
       <c r="D335" t="s">
-        <v>519</v>
+        <v>497</v>
       </c>
       <c r="E335" s="2">
-        <v>43728</v>
+        <v>43964</v>
+      </c>
+      <c r="F335" t="s">
+        <v>498</v>
+      </c>
+      <c r="G335" s="2">
+        <v>43880</v>
       </c>
     </row>
     <row r="336">
       <c r="A336">
-        <v>1922</v>
+        <v>1964</v>
       </c>
       <c r="B336" t="inlineStr">
         <is>
-          <t>Lavori di S.U. per il ripristino della officiosità idraulica del fiume Fibreno, a seguito delle avverse condizioni meteo che hanno determinato il crollo di alberature di alto fusto nell’alveo, compromettendo e danneggiando le difese idrauliche, nei comuni di Isola del Liri, Sora e Broccostella.</t>
+          <t>Servizio di gestione degli impianti idrovori di Via Ferloni, Via di Villa Livia e Via Frassineto con particolare riguardo agli eventi di piena, compresa la manutenzione dei canali adduttori e delle aree verdi, in Comune di Roma. Progetto n. 19 del 20/03/2019 </t>
         </is>
       </c>
       <c r="C336" t="s">
-        <v>520</v>
+        <v>499</v>
       </c>
       <c r="D336" t="s">
-        <v>521</v>
+        <v>500</v>
       </c>
       <c r="E336" s="2">
-        <v>43622</v>
+        <v>43846</v>
       </c>
     </row>
     <row r="337">
       <c r="A337">
-        <v>1920</v>
+        <v>1960</v>
       </c>
       <c r="B337" t="inlineStr">
         <is>
-          <t>Determina a contrarre per affidamento del servizio di revisione e certificazione delle spese sostenute nell’ambito del progetto (Controllo di I livello) - prenotazione impegno di spesa a favore creditori diversi (cod. 3805) sui capitoli A33197 (pdc 1.03.02.11) e A33198 (pdc 1.03.02.11). Esercizio Finanziario 2018</t>
+          <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile – Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili. Intervento n. A0100E0204 - Dossier n. LIES2- 20160109-2470216 “Lavori di efficientamento energetico presso la Scuola Media Luigi Dasti nel Comune di Tarquinia (VT)”. Determina a contrarre ed approvazione atti di gara per l’affidamento dei lavori. Impegno su Capitoli: A42200 - A42201 - A42202, Cod. creditore 3805, e A42134 - A42135 - A42136, Cod. 159683, E.F. 2019. CUP: F84D16000030006_CIG 7931281C1F</t>
         </is>
       </c>
       <c r="C337" t="s">
-        <v>522</v>
+        <v>501</v>
       </c>
       <c r="D337" t="s">
-        <v>523</v>
+        <v>502</v>
       </c>
       <c r="E337" s="2">
-        <v>43614</v>
+        <v>43797</v>
       </c>
     </row>
     <row r="338">
       <c r="A338">
-        <v>1919</v>
-[...4 lines deleted...]
-        </is>
+        <v>1949</v>
+      </c>
+      <c r="B338" t="s">
+        <v>503</v>
       </c>
       <c r="C338" t="s">
-        <v>524</v>
+        <v>504</v>
       </c>
       <c r="D338" t="s">
-        <v>525</v>
+        <v>505</v>
       </c>
       <c r="E338" s="2">
-        <v>43789</v>
+        <v>43927</v>
       </c>
       <c r="F338" t="s">
-        <v>526</v>
+        <v>506</v>
       </c>
       <c r="G338" s="2">
-        <v>43732</v>
+        <v>43684</v>
+      </c>
+      <c r="H338" t="s">
+        <v>507</v>
+      </c>
+      <c r="I338" s="2">
+        <v>43698</v>
       </c>
     </row>
     <row r="339">
       <c r="A339">
-        <v>1918</v>
+        <v>1948</v>
       </c>
       <c r="B339" t="inlineStr">
         <is>
-          <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata ""Energia sostenibile - Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili. Dossier n. LI-ES2-0530026_Intervento A0100E0392 presso l'Edificio Scolastico ""Papa Giovanni XXIII"" nel Comune di Bomarzo (VT). Determina a contrarre ed approvazione atti di gara per l'affidamento dei lavori. Impegno su Capitoli: A42200 - A42201 - A42202, Cod. creditore 3805, e A42134 - A42135 - A42136, Cod. creditore 159683, E.F. 2019. CUP F34D16000020006 – CIG7878309A3F</t>
+          <t>O.C.D.P.C. 558/2018 Primi interventi urgenti di protezione civile in conseguenza degli eccezionali eventi meteorologici che hanno interessato il territorio della Regione Lazio nei giorni 29 e 30 ottobre 2018 - Intervento R61 "Lavori di messa in sicurezza di un'area soggetta a fenomeni franosi località Via La Veduta nel Comune di Atina (FR)".</t>
         </is>
       </c>
       <c r="C339" t="s">
-        <v>527</v>
+        <v>508</v>
       </c>
       <c r="D339" t="s">
-        <v>528</v>
+        <v>509</v>
       </c>
       <c r="E339" s="2">
-        <v>43754</v>
+        <v>43703</v>
       </c>
     </row>
     <row r="340">
       <c r="A340">
-        <v>1917</v>
+        <v>1945</v>
       </c>
       <c r="B340" t="inlineStr">
         <is>
-          <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata ""Energia sostenibile - Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili. Dossier LI-ES2-2960313_Intervento A0100E0118, presso il ""Palazzo De Magistris"" sede comunale sito in Piazza Diaz n. 1 nel Comune di Sezze (LT). Determina a contrarre ed approvazione atti di gara per l'affidamento dei lavori. Impegno su Capitoli: A42200 - A42201 - A42202, Codice creditore 3805, e A42134 - A42135 - A42136, codice creditore 159683, E.F. 2019.CUP F14D17000390006 CIG 78799872FC</t>
+          <t>Gara comunitaria a procedura aperta per l’acquisizione del servizio di supporto al monitoraggio 2 del contratto di multiservizio tecnologico occorrente alle Aziende Sanitarie della Regione Lazio.</t>
         </is>
       </c>
       <c r="C340" t="s">
-        <v>529</v>
+        <v>510</v>
       </c>
       <c r="D340" t="s">
-        <v>530</v>
+        <v>511</v>
       </c>
       <c r="E340" s="2">
-        <v>43754</v>
-[...5 lines deleted...]
-        <v>43732</v>
+        <v>43684</v>
       </c>
     </row>
     <row r="341">
       <c r="A341">
-        <v>1915</v>
-[...4 lines deleted...]
-        </is>
+        <v>1943</v>
+      </c>
+      <c r="B341" t="s">
+        <v>512</v>
       </c>
       <c r="C341" t="s">
-        <v>532</v>
+        <v>513</v>
       </c>
       <c r="D341" t="s">
-        <v>533</v>
+        <v>514</v>
       </c>
       <c r="E341" s="2">
-        <v>43684</v>
-[...5 lines deleted...]
-        <v>43676</v>
+        <v>43679</v>
       </c>
     </row>
     <row r="342">
       <c r="A342">
-        <v>1913</v>
+        <v>1942</v>
       </c>
       <c r="B342" t="s">
-        <v>535</v>
+        <v>515</v>
       </c>
       <c r="C342" t="s">
-        <v>536</v>
+        <v>516</v>
       </c>
       <c r="D342" t="s">
-        <v>537</v>
+        <v>517</v>
       </c>
       <c r="E342" s="2">
-        <v>43679</v>
+        <v>44174</v>
       </c>
     </row>
     <row r="343">
       <c r="A343">
-        <v>1911</v>
-[...4 lines deleted...]
-        </is>
+        <v>1938</v>
+      </c>
+      <c r="B343" t="s">
+        <v>518</v>
       </c>
       <c r="C343" t="s">
-        <v>538</v>
+        <v>519</v>
       </c>
       <c r="D343" t="s">
-        <v>539</v>
+        <v>520</v>
       </c>
       <c r="E343" s="2">
-        <v>43742</v>
-[...5 lines deleted...]
-        <v>43658</v>
+        <v>44036</v>
       </c>
     </row>
     <row r="344">
       <c r="A344">
-        <v>1904</v>
-[...2 lines deleted...]
-        <v>541</v>
+        <v>1936</v>
+      </c>
+      <c r="B344" t="inlineStr">
+        <is>
+          <t>POR-FESR Lazio 2014-2020 – Attuazione dell’Azione 5.1.1 “Interventi di messa in sicurezza e per l’aumento della resilienza dei territori più esposti a rischio idrogeologico e di erosione costiera” dell’Asse prioritario 5 Rischio idrogeologico, di cui alla D.G.R. n. 397 del 28 luglio 2015 che approva la Scheda Modalità Attuative del Programma Operativo. Progetto A0123E0199: Intervento di “Sistemazione Idraulica del Fiume Turano”- Cod. ReNDiS 12IR034/G1.Determinazione a contrarre e approvazione della documentazione di gara relativa all’affidamento dei lavori di “Sistemazione Idraulica del Fiume Turano” nel tratto compreso tra il Ponte sulla S.S. N. 4 Salaria e Via Votone e ripristino frana in fregio alla pista ciclabile sul Fiume Velino – fronte ex I.T.G. Tratto Urbano, nel Comune di Rieti” - CUP F13H17000020006 - CIG 79304248E8.</t>
+        </is>
       </c>
       <c r="C344" t="s">
-        <v>542</v>
-[...1 lines deleted...]
-      <c r="D344"/>
+        <v>521</v>
+      </c>
+      <c r="D344" t="s">
+        <v>522</v>
+      </c>
       <c r="E344" s="2">
-        <v>44348</v>
+        <v>43809</v>
       </c>
     </row>
     <row r="345">
       <c r="A345">
-        <v>1903</v>
-[...4 lines deleted...]
-        </is>
+        <v>1932</v>
+      </c>
+      <c r="B345" t="s">
+        <v>523</v>
       </c>
       <c r="C345" t="s">
-        <v>543</v>
+        <v>524</v>
       </c>
       <c r="D345" t="s">
-        <v>544</v>
+        <v>525</v>
       </c>
       <c r="E345" s="2">
-        <v>44103</v>
+        <v>43728</v>
       </c>
     </row>
     <row r="346">
       <c r="A346">
-        <v>1901</v>
-[...2 lines deleted...]
-        <v>545</v>
+        <v>1931</v>
+      </c>
+      <c r="B346" t="inlineStr">
+        <is>
+          <t>Affidamento servizio legale ai sensi dell'art.17 e art.36 comma 2 lettera a del D.lgs.n.50/2016 finalizzato all'effettuazione di uno studio teso a riscontrare l'esistenza dei fenomeni di erosione, di elusione o di evasione della tassa automobilistica, che danno luogo alla perdita di gettito nella Regione Lazio, nell'ambito dei contratti a noleggio a lungo termine, breve termine e car sharing e formulazione di possibili soluzioni riguardo al menzionato fenomeno del mancato gettito.</t>
+        </is>
       </c>
       <c r="C346" t="s">
-        <v>546</v>
+        <v>526</v>
       </c>
       <c r="D346" t="s">
-        <v>547</v>
+        <v>527</v>
       </c>
       <c r="E346" s="2">
-        <v>43524</v>
+        <v>43641</v>
       </c>
     </row>
     <row r="347">
       <c r="A347">
-        <v>1895</v>
-[...4 lines deleted...]
-        </is>
+        <v>1927</v>
+      </c>
+      <c r="B347" t="s">
+        <v>528</v>
       </c>
       <c r="C347" t="s">
-        <v>548</v>
-[...1 lines deleted...]
-      <c r="D347"/>
+        <v>529</v>
+      </c>
+      <c r="D347" t="s">
+        <v>530</v>
+      </c>
       <c r="E347" s="2">
-        <v>44918</v>
-[...5 lines deleted...]
-        <v>43530</v>
+        <v>43894</v>
       </c>
     </row>
     <row r="348">
       <c r="A348">
-        <v>1889</v>
+        <v>1924</v>
       </c>
       <c r="B348" t="inlineStr">
         <is>
-          <t>Gara comunitaria a procedura aperta, ai sensi dell’art. 60 del d. lgs. n° 50/2016 e s.m.i., per l’affidamento del servizio di valutazione del programma di reindustrializzazione del Lazio (attivita’ V_1 e V_2 del Piano di valutazione del POR FESR 2014-2020)
-</t>
+          <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile - Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili. Intervento A0100E0182 - Dossier LI-ES2-3320347 "Scuola primaria G. Carducci nel Comune di Monte Porzio Catone (RM).</t>
         </is>
       </c>
       <c r="C348" t="s">
-        <v>550</v>
-[...1 lines deleted...]
-      <c r="D348"/>
+        <v>531</v>
+      </c>
+      <c r="D348" t="s">
+        <v>532</v>
+      </c>
       <c r="E348" s="2">
-        <v>44963</v>
-[...7 lines deleted...]
-        <v>44963</v>
+        <v>43728</v>
       </c>
     </row>
     <row r="349">
       <c r="A349">
-        <v>1887</v>
-[...2 lines deleted...]
-        <v>551</v>
+        <v>1922</v>
+      </c>
+      <c r="B349" t="inlineStr">
+        <is>
+          <t>Lavori di S.U. per il ripristino della officiosità idraulica del fiume Fibreno, a seguito delle avverse condizioni meteo che hanno determinato il crollo di alberature di alto fusto nell’alveo, compromettendo e danneggiando le difese idrauliche, nei comuni di Isola del Liri, Sora e Broccostella.</t>
+        </is>
       </c>
       <c r="C349" t="s">
-        <v>552</v>
-[...1 lines deleted...]
-      <c r="D349"/>
+        <v>533</v>
+      </c>
+      <c r="D349" t="s">
+        <v>534</v>
+      </c>
       <c r="E349" s="2">
-        <v>44578</v>
-[...15 lines deleted...]
-        <v>44123</v>
+        <v>43622</v>
       </c>
     </row>
     <row r="350">
       <c r="A350">
-        <v>1885</v>
+        <v>1920</v>
       </c>
       <c r="B350" t="inlineStr">
         <is>
-          <t>Procedura di gara per l'affidamento del servizio di Vigilanza Armata presso le sedi istituzionali, gli uffici e gli immobili della Regione Lazio e presso alcune sedi istituzionali di Roma Capitale”.</t>
+          <t>Determina a contrarre per affidamento del servizio di revisione e certificazione delle spese sostenute nell’ambito del progetto (Controllo di I livello) - prenotazione impegno di spesa a favore creditori diversi (cod. 3805) sui capitoli A33197 (pdc 1.03.02.11) e A33198 (pdc 1.03.02.11). Esercizio Finanziario 2018</t>
         </is>
       </c>
       <c r="C350" t="s">
-        <v>555</v>
+        <v>535</v>
       </c>
       <c r="D350" t="s">
-        <v>556</v>
+        <v>536</v>
       </c>
       <c r="E350" s="2">
-        <v>44055</v>
-[...17 lines deleted...]
-        <v>44145</v>
+        <v>43614</v>
       </c>
     </row>
     <row r="351">
       <c r="A351">
-        <v>1867</v>
-[...2 lines deleted...]
-        <v>560</v>
+        <v>1919</v>
+      </c>
+      <c r="B351" t="inlineStr">
+        <is>
+          <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile - Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili. DOSSIER LI-ES2-3190420_Intervento A0100E0343 presso il Polo amministrativo e Socio educativo Via G. Mameli, nel Comune di Poggio Mirteto (RI). Determina a contrarre ed approvazione atti di gara per l'affidamento dei lavori. Impegno su Capitoli: A42200 - A42201 - A42202, Cod. creditore 3805, e A42134 - A42135 - A42136, Cod. 159683, E.F. 2019.CUP F142B16000000006 – CIG 78782319E1</t>
+        </is>
       </c>
       <c r="C351" t="s">
-        <v>561</v>
+        <v>537</v>
       </c>
       <c r="D351" t="s">
-        <v>562</v>
+        <v>538</v>
       </c>
       <c r="E351" s="2">
-        <v>43720</v>
+        <v>43789</v>
       </c>
       <c r="F351" t="s">
-        <v>563</v>
+        <v>539</v>
       </c>
       <c r="G351" s="2">
-        <v>43711</v>
-[...11 lines deleted...]
-        <v>43773</v>
+        <v>43732</v>
       </c>
     </row>
     <row r="352">
       <c r="A352">
-        <v>1859</v>
+        <v>1918</v>
       </c>
       <c r="B352" t="inlineStr">
         <is>
-          <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile - Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili. Intervento A0100E0141 - LI-ES2-1860264 - PRESSO SCUOLA ITIS VITERBO (VT) - Determina a contrarre per l’affidamento dell’incarico di progettazione di fattibilità tecnico economica, definitiva ed esecutiva e di coordinamento della sicurezza in fase di progettazione, ed approvazione degli schemi di: domanda partecipazione, tabella dichiarazione requisiti professionali, offerta economica e tempo, bando di gara, disciplinare di gara, disciplinare di gara disciplinare di incarico – contratto -. Impegno su Capitoli: A42200 - A42201 - A42202, codice creditore 3805, e A42134 - A42135 - A42136, codice creditore 159683, E.F. 2018. CUP - F84D16000050006</t>
+          <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata ""Energia sostenibile - Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili. Dossier n. LI-ES2-0530026_Intervento A0100E0392 presso l'Edificio Scolastico ""Papa Giovanni XXIII"" nel Comune di Bomarzo (VT). Determina a contrarre ed approvazione atti di gara per l'affidamento dei lavori. Impegno su Capitoli: A42200 - A42201 - A42202, Cod. creditore 3805, e A42134 - A42135 - A42136, Cod. creditore 159683, E.F. 2019. CUP F34D16000020006 – CIG7878309A3F</t>
         </is>
       </c>
       <c r="C352" t="s">
-        <v>566</v>
+        <v>540</v>
       </c>
       <c r="D352" t="s">
-        <v>567</v>
+        <v>541</v>
       </c>
       <c r="E352" s="2">
-        <v>43840</v>
+        <v>43754</v>
       </c>
     </row>
     <row r="353">
       <c r="A353">
-        <v>1857</v>
+        <v>1917</v>
       </c>
       <c r="B353" t="inlineStr">
         <is>
-          <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile - Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili. Intervento A0100E0072 - LI-ES2-2160153 - SCUOLA ELEMENTARE NINO MANFREDI – Comune di Roma – Determina a contrarre per l’affidamento dell’incarico di progettazione di fattibilità tecnico economica, definitiva ed esecutiva e di coordinamento della sicurezza in fase di progettazione, ed approvazione degli schemi di: domanda partecipazione, tabella dichiarazione requisiti professionali, offerta economica e tempo, bando di gara, disciplinare di gara, disciplinare di gara disciplinare di incarico – contratto -. Impegno su Capitoli: A42200 - A42201 - A42202, codice creditore 3805, e A42134 - A42135 - A42136, codice creditore 159683, E.F. 2018. CUP - F87D18000550006</t>
+          <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata ""Energia sostenibile - Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili. Dossier LI-ES2-2960313_Intervento A0100E0118, presso il ""Palazzo De Magistris"" sede comunale sito in Piazza Diaz n. 1 nel Comune di Sezze (LT). Determina a contrarre ed approvazione atti di gara per l'affidamento dei lavori. Impegno su Capitoli: A42200 - A42201 - A42202, Codice creditore 3805, e A42134 - A42135 - A42136, codice creditore 159683, E.F. 2019.CUP F14D17000390006 CIG 78799872FC</t>
         </is>
       </c>
       <c r="C353" t="s">
-        <v>568</v>
+        <v>542</v>
       </c>
       <c r="D353" t="s">
-        <v>569</v>
+        <v>543</v>
       </c>
       <c r="E353" s="2">
+        <v>43754</v>
+      </c>
+      <c r="F353" t="s">
+        <v>544</v>
+      </c>
+      <c r="G353" s="2">
         <v>43732</v>
       </c>
     </row>
     <row r="354">
       <c r="A354">
-        <v>1856</v>
+        <v>1915</v>
       </c>
       <c r="B354" t="inlineStr">
         <is>
-          <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile - Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili. Intervento A0100E0041 - LI-ES2-2570213- “Istituto Comprensivo Luigi Fantappie'” Piazza L. Concetti n. 1 nel Comune di Viterbo.Determina a contrarre per l’affidamento dell’incarico di progettazione di fattibilità tecnico economica, definitiva ed esecutiva e di coordinamento della sicurezza in fase di progettazione, ed approvazione degli schemi di: domanda partecipazione, tabella dichiarazione requisiti professionali, offerta economica e tempo, bando di gara, disciplinare di gara, disciplinare di gara disciplinare di incarico – contratto -. Impegno su Capitoli: A42200 - A42201 - A42202, codice creditore 3805, e A42134 - A42135 - A42136, codice creditore 159683, E.F. 2018. CUP - F87D17000820006</t>
+          <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile - Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili. Dossier n. “LI-ES2-2470214”. Intervento A0100E0205 presso la “Scuola Media Ettore Sacconi” nel Comune di Tarquinia(VT). Determina a contrarre ed approvazione atti di gara per l'affidamento dei lavori. Impegno su Capitoli: A42200 - A42201 - A42202, Codice creditore 3805, e A42134 - A42135 - A42136, codice creditore 159683, E.F. 2019. CUP F83C15000000006 – CIG 783229564C</t>
         </is>
       </c>
       <c r="C354" t="s">
-        <v>570</v>
+        <v>545</v>
       </c>
       <c r="D354" t="s">
-        <v>571</v>
+        <v>546</v>
       </c>
       <c r="E354" s="2">
-        <v>43734</v>
+        <v>43684</v>
+      </c>
+      <c r="F354" t="s">
+        <v>547</v>
+      </c>
+      <c r="G354" s="2">
+        <v>43676</v>
       </c>
     </row>
     <row r="355">
       <c r="A355">
-        <v>1855</v>
-[...4 lines deleted...]
-        </is>
+        <v>1913</v>
+      </c>
+      <c r="B355" t="s">
+        <v>548</v>
       </c>
       <c r="C355" t="s">
-        <v>572</v>
+        <v>549</v>
       </c>
       <c r="D355" t="s">
-        <v>573</v>
+        <v>550</v>
       </c>
       <c r="E355" s="2">
-        <v>43844</v>
-[...5 lines deleted...]
-        <v>43734</v>
+        <v>43679</v>
       </c>
     </row>
     <row r="356">
       <c r="A356">
-        <v>1849</v>
+        <v>1911</v>
       </c>
       <c r="B356" t="inlineStr">
         <is>
-          <t>Gara comunitaria a procedura aperta, suddivisa in 7 lotti, per l’affidamento di servizi informativi, giornalistici e videogiornalistici, a mezzo di agenzie di stampa, per le Strutture della Regione Lazio: approvazione atti di gara ed indizione della procedura.</t>
+          <t>POR-FESR Lazio 2014-2020 – Attuazione dell'Azione 5.1.1 "Interventi di messa in sicurezza e per l'aumento della resilienza dei territori più esposti a rischio idrogeologico e di erosione costiera" dell'Asse prioritario 5 Rischio idrogeologico, di cui alla D.G.R. n. 397 del 28 luglio 2015 che approva la Scheda Modalità Attuative del Programma Operativo. Progetto A0123E0207 - Intervento di "lavori di ripristino dell'officiosità dell'alveo del fiume Cosa nei comuni di Frosinone e Ceccano" - cod. ReNDiS 12IR031/G1 - Determinazione a contrarre e approvazione documentazione di gara. CIG 7850024CB9 CUP F33G14000150002</t>
         </is>
       </c>
       <c r="C356" t="s">
-        <v>575</v>
+        <v>551</v>
       </c>
       <c r="D356" t="s">
-        <v>576</v>
+        <v>552</v>
       </c>
       <c r="E356" s="2">
-        <v>43689</v>
+        <v>43742</v>
+      </c>
+      <c r="F356" t="s">
+        <v>553</v>
+      </c>
+      <c r="G356" s="2">
+        <v>43658</v>
       </c>
     </row>
     <row r="357">
       <c r="A357">
-        <v>1848</v>
-[...4 lines deleted...]
-        </is>
+        <v>1904</v>
+      </c>
+      <c r="B357" t="s">
+        <v>554</v>
       </c>
       <c r="C357" t="s">
-        <v>577</v>
-[...3 lines deleted...]
-      </c>
+        <v>555</v>
+      </c>
+      <c r="D357"/>
       <c r="E357" s="2">
-        <v>43395</v>
+        <v>44348</v>
       </c>
     </row>
     <row r="358">
       <c r="A358">
-        <v>1847</v>
+        <v>1903</v>
       </c>
       <c r="B358" t="inlineStr">
         <is>
-          <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile - Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili. Intervento A0100E0079 - LI-ES2-3320347 Scuola elementare Cerboni (Comune di Roma) (RM). Determina a contrarre per l'affidamento dell'incarico di progettazione di fattibilità tecnico economica, definitiva ed esecutiva e di coordinamento della sicurezza in fase di progettazione, ed approvazione dello schema lettera di invito, schema di offerta economica e tempo e lo schema di contratto. Impegno su Capitoli: A42200 - A42201 - A42202, codice creditore 3805, e A42134 - A42135 - A42136, codice creditore 159683, E.F. 2018. CUP: F86C17000050006"</t>
+          <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile" Azione 4.1.1. Intervento A0100E0125 - LI-ES2-2620312 - SCUOLA ELEMENTARE E MATERNA MARIANGELA VIRGILI – Comune di Ronciglione (VT) – Determina a contrarre per l'affidamento dell'incarico di progettazione di fattibilità tecnico economica, definitiva ed esecutiva e di coordinamento della sicurezza in fase di progettazione, ed approvazione degli schemi di: domanda partecipazione, tabella dichiarazione requisiti professionali, offerta economica e tempo, bando di gara, disciplinare di gara, disciplinare di incarico – contratto - CUP - F34D16000010006. Rettifica Determinazione n° G14058 del 06/11/2018.</t>
         </is>
       </c>
       <c r="C358" t="s">
-        <v>579</v>
+        <v>556</v>
       </c>
       <c r="D358" t="s">
-        <v>580</v>
+        <v>557</v>
       </c>
       <c r="E358" s="2">
-        <v>43633</v>
-[...5 lines deleted...]
-        <v>43395</v>
+        <v>44103</v>
       </c>
     </row>
     <row r="359">
       <c r="A359">
-        <v>1846</v>
-[...4 lines deleted...]
-        </is>
+        <v>1901</v>
+      </c>
+      <c r="B359" t="s">
+        <v>558</v>
       </c>
       <c r="C359" t="s">
-        <v>582</v>
+        <v>559</v>
       </c>
       <c r="D359" t="s">
-        <v>583</v>
+        <v>560</v>
       </c>
       <c r="E359" s="2">
-        <v>43395</v>
+        <v>43524</v>
       </c>
     </row>
     <row r="360">
       <c r="A360">
-        <v>1845</v>
+        <v>1895</v>
       </c>
       <c r="B360" t="inlineStr">
         <is>
-          <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile - Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili. Intervento A0100E0182 - DOSSIER LI-ES2-LI-ES2-3320347 ""Scuola primaria G. Carducci comune di Monte Porzio Catone (RM). Affidamento incarico di progettazione di fattibilità tecnico economica, definitiva ed esecutiva e di coordinamento della sicurezza in fase di progettazione, ed approvazione schema di lettera di accettazione incarico professionale all'ing Massimo Patrizi cod. cred.180849 Impegno su Capitoli A42200 - A42201 - A42202 - E.F. 2018.CUP H86J17000220006- CIG Z0624790B3"</t>
+          <t>Procedura aperta ex art. 60 del d.lgs. 50/2016 svolta con modalità telematica, finalizzata alla stipula di un Accordo Quadro di cui all’art. 54 del d.lgs. n. 50/2016 con un solo operatore economico avente ad oggetto lavori di manutenzione ordinaria degli impianti idrovori di Corcolle e Pratolungo sul fiume Aniene - Comune di Roma - CIG 7674840652 – Provvedimento di ammissione ed esclusione dei partecipanti alla procedura di gara ai sensi dell’art. 29, comma 1 del d.lgs.50/2016 e ss.mm.ii.</t>
         </is>
       </c>
       <c r="C360" t="s">
-        <v>584</v>
-[...3 lines deleted...]
-      </c>
+        <v>561</v>
+      </c>
+      <c r="D360"/>
       <c r="E360" s="2">
-        <v>43395</v>
+        <v>44918</v>
+      </c>
+      <c r="F360" t="s">
+        <v>562</v>
+      </c>
+      <c r="G360" s="2">
+        <v>43530</v>
       </c>
     </row>
     <row r="361">
       <c r="A361">
-        <v>1844</v>
+        <v>1889</v>
       </c>
       <c r="B361" t="inlineStr">
         <is>
-          <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile - Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili. Intervento A0100E0031 - DOSSIER LI-ES2-206015 - 2290190 "Palazzo Angeletti Antonelli sede comunale, Comune di Ceccano (FR). Affidamento incarico di progettazione di fattibilità tecnico economica, definitiva ed esecutiva e di coordinamento della sicurezza in fase di progettazione, ed approvazione schema di lettera di accettazione incarico professionale all'ing Antonio Marsturzo cod. cred 180647. Impegno su Capitoli A42200 - A42201 - A42202 - E.F. 2018. CUP F84H16002450006 - CIG ZAF226B7AB</t>
+          <t>Gara comunitaria a procedura aperta, ai sensi dell’art. 60 del d. lgs. n° 50/2016 e s.m.i., per l’affidamento del servizio di valutazione del programma di reindustrializzazione del Lazio (attivita’ V_1 e V_2 del Piano di valutazione del POR FESR 2014-2020)
+</t>
         </is>
       </c>
       <c r="C361" t="s">
-        <v>586</v>
-[...3 lines deleted...]
-      </c>
+        <v>563</v>
+      </c>
+      <c r="D361"/>
       <c r="E361" s="2">
-        <v>43395</v>
+        <v>44963</v>
+      </c>
+      <c r="F361"/>
+      <c r="G361" s="2">
+        <v>44963</v>
+      </c>
+      <c r="H361"/>
+      <c r="I361" s="2">
+        <v>44963</v>
       </c>
     </row>
     <row r="362">
       <c r="A362">
-        <v>1838</v>
-[...4 lines deleted...]
-        </is>
+        <v>1887</v>
+      </c>
+      <c r="B362" t="s">
+        <v>564</v>
       </c>
       <c r="C362" t="s">
-        <v>588</v>
-[...3 lines deleted...]
-      </c>
+        <v>565</v>
+      </c>
+      <c r="D362"/>
       <c r="E362" s="2">
-        <v>43684</v>
-[...3 lines deleted...]
-      </c>
+        <v>44578</v>
+      </c>
+      <c r="F362"/>
       <c r="G362" s="2">
-        <v>43676</v>
+        <v>44522</v>
+      </c>
+      <c r="H362" t="s">
+        <v>566</v>
+      </c>
+      <c r="I362" s="2">
+        <v>44270</v>
+      </c>
+      <c r="J362" t="s">
+        <v>567</v>
+      </c>
+      <c r="K362" s="2">
+        <v>44123</v>
       </c>
     </row>
     <row r="363">
       <c r="A363">
-        <v>1837</v>
-[...2 lines deleted...]
-        <v>591</v>
+        <v>1885</v>
+      </c>
+      <c r="B363" t="inlineStr">
+        <is>
+          <t>Procedura di gara per l'affidamento del servizio di Vigilanza Armata presso le sedi istituzionali, gli uffici e gli immobili della Regione Lazio e presso alcune sedi istituzionali di Roma Capitale”.</t>
+        </is>
       </c>
       <c r="C363" t="s">
-        <v>592</v>
+        <v>568</v>
       </c>
       <c r="D363" t="s">
-        <v>593</v>
+        <v>569</v>
       </c>
       <c r="E363" s="2">
-        <v>43742</v>
+        <v>44055</v>
+      </c>
+      <c r="F363" t="s">
+        <v>570</v>
+      </c>
+      <c r="G363" s="2">
+        <v>43865</v>
+      </c>
+      <c r="H363" t="s">
+        <v>571</v>
+      </c>
+      <c r="I363" s="2">
+        <v>44106</v>
+      </c>
+      <c r="J363" t="s">
+        <v>572</v>
+      </c>
+      <c r="K363" s="2">
+        <v>44145</v>
       </c>
     </row>
     <row r="364">
       <c r="A364">
-        <v>1831</v>
-[...4 lines deleted...]
-        </is>
+        <v>1867</v>
+      </c>
+      <c r="B364" t="s">
+        <v>573</v>
       </c>
       <c r="C364" t="s">
-        <v>594</v>
+        <v>574</v>
       </c>
       <c r="D364" t="s">
-        <v>595</v>
+        <v>575</v>
       </c>
       <c r="E364" s="2">
-        <v>43448</v>
+        <v>43720</v>
+      </c>
+      <c r="F364" t="s">
+        <v>576</v>
+      </c>
+      <c r="G364" s="2">
+        <v>43711</v>
+      </c>
+      <c r="H364" t="s">
+        <v>577</v>
+      </c>
+      <c r="I364" s="2">
+        <v>43745</v>
+      </c>
+      <c r="J364" t="s">
+        <v>578</v>
+      </c>
+      <c r="K364" s="2">
+        <v>43773</v>
       </c>
     </row>
     <row r="365">
       <c r="A365">
-        <v>1821</v>
+        <v>1859</v>
       </c>
       <c r="B365" t="inlineStr">
         <is>
-          <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile - Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili. Intervento A0100E0070 –presso la Scuola Elementare Gandhi", Via Corinaldo N. 41, Roma Capitale. Determina a contrarre per l’affidamento dell’incarico di progettazione di fattibilità tecnico economica, definitiva ed esecutiva e di coordinamento della sicurezza in fase di progettazione, ed approvazione dello schema lettera di invito, schema di offerta economica e tempo e lo schema di contratto. Impegno su Capitoli: A42200 - A42201 - A42202, codice creditore 3805, e A42134 - A42135 - A42136, codice creditore 159683, E.F. 2018.CUP: F84J17000170006</t>
+          <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile - Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili. Intervento A0100E0141 - LI-ES2-1860264 - PRESSO SCUOLA ITIS VITERBO (VT) - Determina a contrarre per l’affidamento dell’incarico di progettazione di fattibilità tecnico economica, definitiva ed esecutiva e di coordinamento della sicurezza in fase di progettazione, ed approvazione degli schemi di: domanda partecipazione, tabella dichiarazione requisiti professionali, offerta economica e tempo, bando di gara, disciplinare di gara, disciplinare di gara disciplinare di incarico – contratto -. Impegno su Capitoli: A42200 - A42201 - A42202, codice creditore 3805, e A42134 - A42135 - A42136, codice creditore 159683, E.F. 2018. CUP - F84D16000050006</t>
         </is>
       </c>
       <c r="C365" t="s">
-        <v>596</v>
+        <v>579</v>
       </c>
       <c r="D365" t="s">
-        <v>597</v>
+        <v>580</v>
       </c>
       <c r="E365" s="2">
-        <v>43633</v>
+        <v>43840</v>
       </c>
     </row>
     <row r="366">
       <c r="A366">
-        <v>1820</v>
+        <v>1857</v>
       </c>
       <c r="B366" t="inlineStr">
         <is>
-          <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile - Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili. Intervento A0100E0043 -presso il Palazzo dei Priori – Sede Comunale nel Comune di Viterbo (VT). Determina a contrarre per l’affidamento dell’incarico di progettazione di fattibilità tecnico economica, definitiva ed esecutiva e di coordinamento della sicurezza in fase di progettazione, ed approvazione dello schema lettera di invito, schema di offerta economica e tempo e lo schema di contratto. Impegno su Capitoli: A42200 - A42201 - A42202, codice creditore 3805, e A42134 - A42135 - A42136, codice creditore 159683, E.F. 2018.CUP: F84J17000170006 – CIG 7590394F44</t>
+          <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile - Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili. Intervento A0100E0072 - LI-ES2-2160153 - SCUOLA ELEMENTARE NINO MANFREDI – Comune di Roma – Determina a contrarre per l’affidamento dell’incarico di progettazione di fattibilità tecnico economica, definitiva ed esecutiva e di coordinamento della sicurezza in fase di progettazione, ed approvazione degli schemi di: domanda partecipazione, tabella dichiarazione requisiti professionali, offerta economica e tempo, bando di gara, disciplinare di gara, disciplinare di gara disciplinare di incarico – contratto -. Impegno su Capitoli: A42200 - A42201 - A42202, codice creditore 3805, e A42134 - A42135 - A42136, codice creditore 159683, E.F. 2018. CUP - F87D18000550006</t>
         </is>
       </c>
       <c r="C366" t="s">
-        <v>598</v>
+        <v>581</v>
       </c>
       <c r="D366" t="s">
-        <v>599</v>
+        <v>582</v>
       </c>
       <c r="E366" s="2">
-        <v>43774</v>
+        <v>43732</v>
       </c>
     </row>
     <row r="367">
       <c r="A367">
-        <v>1818</v>
+        <v>1856</v>
       </c>
       <c r="B367" t="inlineStr">
         <is>
-          <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile - Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili.  Intervento A0100E0118 - DOSSIER LI-ES2-2960313 “Palazzo de Magistris sede comunale, Comune di Sezze (LT). Affidamento incarico di progettazione di fattibilità tecnico economica, definitiva ed esecutiva e di coordinamento della sicurezza in fase di progettazione, ed approvazione schema di lettera di accettazione incarico professionale all’ing Massimo Pescosolido cod. cred. 177886 Impegno su Capitoli A42200 - A42201 - A42202 - E.F. 2018.CUP F14D17000390006 - CIG ZB9238C45F</t>
+          <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile - Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili. Intervento A0100E0041 - LI-ES2-2570213- “Istituto Comprensivo Luigi Fantappie'” Piazza L. Concetti n. 1 nel Comune di Viterbo.Determina a contrarre per l’affidamento dell’incarico di progettazione di fattibilità tecnico economica, definitiva ed esecutiva e di coordinamento della sicurezza in fase di progettazione, ed approvazione degli schemi di: domanda partecipazione, tabella dichiarazione requisiti professionali, offerta economica e tempo, bando di gara, disciplinare di gara, disciplinare di gara disciplinare di incarico – contratto -. Impegno su Capitoli: A42200 - A42201 - A42202, codice creditore 3805, e A42134 - A42135 - A42136, codice creditore 159683, E.F. 2018. CUP - F87D17000820006</t>
         </is>
       </c>
       <c r="C367" t="s">
-        <v>600</v>
+        <v>583</v>
       </c>
       <c r="D367" t="s">
-        <v>601</v>
+        <v>584</v>
       </c>
       <c r="E367" s="2">
-        <v>43502</v>
+        <v>43734</v>
       </c>
     </row>
     <row r="368">
       <c r="A368">
-        <v>1790</v>
-[...2 lines deleted...]
-        <v>602</v>
+        <v>1855</v>
+      </c>
+      <c r="B368" t="inlineStr">
+        <is>
+          <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile - Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili. Intervento A0100E0331 - LI-ES2-2740246 – presso gli Uffici Comunali di Piazza del Popolo Latina (LT) - Determina a contrarre per l’affidamento dell’incarico di progettazione di fattibilità tecnico economica, definitiva ed esecutiva e di coordinamento della sicurezza in fase di progettazione, ed approvazione degli schemi di: domanda partecipazione, tabella dichiarazione requisiti professionali, offerta economica e tempo, bando di gara, disciplinare di gara, disciplinare di gara disciplinare di incarico – contratto -. Impegno su Capitoli: A42200 - A42201 - A42202, codice creditore 3805, e A42134 - A42135 - A42136, codice creditore 159683, E.F. 2018.CUP - F22B16000010006</t>
+        </is>
       </c>
       <c r="C368" t="s">
-        <v>603</v>
+        <v>585</v>
       </c>
       <c r="D368" t="s">
-        <v>604</v>
+        <v>586</v>
       </c>
       <c r="E368" s="2">
-        <v>43293</v>
+        <v>43844</v>
+      </c>
+      <c r="F368" t="s">
+        <v>587</v>
+      </c>
+      <c r="G368" s="2">
+        <v>43734</v>
       </c>
     </row>
     <row r="369">
       <c r="A369">
-        <v>1774</v>
+        <v>1849</v>
       </c>
       <c r="B369" t="inlineStr">
         <is>
-          <t>Affidamento dell'incarico di progettazione dei lavori di ripristino della briglia e controbriglia in corrispondenza ed a valle del ponte Rosa con risezionamento della sezione idraulica del fiume Tronto in località Retrosi nel Comune di Amatrice (RI)</t>
+          <t>Gara comunitaria a procedura aperta, suddivisa in 7 lotti, per l’affidamento di servizi informativi, giornalistici e videogiornalistici, a mezzo di agenzie di stampa, per le Strutture della Regione Lazio: approvazione atti di gara ed indizione della procedura.</t>
         </is>
       </c>
       <c r="C369" t="s">
-        <v>605</v>
+        <v>588</v>
       </c>
       <c r="D369" t="s">
-        <v>606</v>
+        <v>589</v>
       </c>
       <c r="E369" s="2">
-        <v>43277</v>
+        <v>43689</v>
       </c>
     </row>
     <row r="370">
       <c r="A370">
-        <v>1769</v>
+        <v>1848</v>
       </c>
       <c r="B370" t="inlineStr">
         <is>
-          <t>Gara europea a procedura aperta, ai sensi dell'art. 71 d.lgs. n. 36/2023 per l'affidamento dei servizi di realizzazione ed attuazione della strategia di comunicazione relativa all'iniziativa 1.7.2 del PNRR "Rete dei servizi di facilitazione digitale" della Regione Lazio. Provvedimento di aggiudicazione.</t>
+          <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile - Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili. Intervento A0100E0437 - LI-ES2-1990130- Sede principale uffici comunali (COMUNE DI APRILIA) (LT). Determina a contrarre per l'affidamento dell'incarico di progettazione di fattibilità tecnico economica, definitiva ed esecutiva e di coordinamento della sicurezza in fase di progettazione, ed approvazione dello schema lettera di invito, schema di offerta economica e tempo e lo schema di contratto. Impegno su Capitoli: A42200 - A42201 - A42202, codice creditore 3805, e A42134 - A42135 - A42136, codice creditore 159683, E.F. 2018. CUP F17B17000220006"</t>
         </is>
       </c>
       <c r="C370" t="s">
-        <v>607</v>
-[...1 lines deleted...]
-      <c r="D370"/>
+        <v>590</v>
+      </c>
+      <c r="D370" t="s">
+        <v>591</v>
+      </c>
       <c r="E370" s="2">
-        <v>45784</v>
+        <v>43395</v>
       </c>
     </row>
     <row r="371">
       <c r="A371">
-        <v>1768</v>
-[...2 lines deleted...]
-        <v>608</v>
+        <v>1847</v>
+      </c>
+      <c r="B371" t="inlineStr">
+        <is>
+          <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile - Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili. Intervento A0100E0079 - LI-ES2-3320347 Scuola elementare Cerboni (Comune di Roma) (RM). Determina a contrarre per l'affidamento dell'incarico di progettazione di fattibilità tecnico economica, definitiva ed esecutiva e di coordinamento della sicurezza in fase di progettazione, ed approvazione dello schema lettera di invito, schema di offerta economica e tempo e lo schema di contratto. Impegno su Capitoli: A42200 - A42201 - A42202, codice creditore 3805, e A42134 - A42135 - A42136, codice creditore 159683, E.F. 2018. CUP: F86C17000050006"</t>
+        </is>
       </c>
       <c r="C371" t="s">
-        <v>609</v>
+        <v>592</v>
       </c>
       <c r="D371" t="s">
-        <v>610</v>
+        <v>593</v>
       </c>
       <c r="E371" s="2">
-        <v>43392</v>
+        <v>43633</v>
+      </c>
+      <c r="F371" t="s">
+        <v>594</v>
+      </c>
+      <c r="G371" s="2">
+        <v>43395</v>
       </c>
     </row>
     <row r="372">
       <c r="A372">
-        <v>1755</v>
-[...2 lines deleted...]
-        <v>611</v>
+        <v>1846</v>
+      </c>
+      <c r="B372" t="inlineStr">
+        <is>
+          <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile - Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili. Intervento A0100E0330 - LI-ES2-2740248-Audit energetico per Scuola Media 'Aldo Manuzio' di Latina Scalo (LT). Determina a contrarre per l'affidamento dell'incarico di progettazione di fattibilità tecnico economica, definitiva ed esecutiva e di coordinamento della sicurezza in fase di progettazione, ed approvazione dello schema lettera di invito, schema di offerta economica e tempo e lo schema di contratto. Impegno su Capitoli: A42200 - A42201 - A42202, codice creditore 3805, e A42134 - A42135 - A42136, codice creditore 159683, E.F. 2018. CUP: F24D17000010006 Pagina 1"</t>
+        </is>
       </c>
       <c r="C372" t="s">
-        <v>612</v>
+        <v>595</v>
       </c>
       <c r="D372" t="s">
-        <v>613</v>
+        <v>596</v>
       </c>
       <c r="E372" s="2">
-        <v>43259</v>
+        <v>43395</v>
       </c>
     </row>
     <row r="373">
       <c r="A373">
-        <v>1752</v>
+        <v>1845</v>
       </c>
       <c r="B373" t="inlineStr">
         <is>
-          <t>Lavori relativi all’ intervento prioritario di messa in sicurezza, di consolidamento e protezione della falesia sud-orientale della spiaggia Calanave - tratto Zia Bettina - Ventotene (LT)</t>
+          <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile - Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili. Intervento A0100E0182 - DOSSIER LI-ES2-LI-ES2-3320347 ""Scuola primaria G. Carducci comune di Monte Porzio Catone (RM). Affidamento incarico di progettazione di fattibilità tecnico economica, definitiva ed esecutiva e di coordinamento della sicurezza in fase di progettazione, ed approvazione schema di lettera di accettazione incarico professionale all'ing Massimo Patrizi cod. cred.180849 Impegno su Capitoli A42200 - A42201 - A42202 - E.F. 2018.CUP H86J17000220006- CIG Z0624790B3"</t>
         </is>
       </c>
       <c r="C373" t="s">
-        <v>614</v>
+        <v>597</v>
       </c>
       <c r="D373" t="s">
-        <v>615</v>
+        <v>598</v>
       </c>
       <c r="E373" s="2">
-        <v>43649</v>
+        <v>43395</v>
       </c>
     </row>
     <row r="374">
       <c r="A374">
-        <v>1750</v>
-[...2 lines deleted...]
-        <v>616</v>
+        <v>1844</v>
+      </c>
+      <c r="B374" t="inlineStr">
+        <is>
+          <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile - Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili. Intervento A0100E0031 - DOSSIER LI-ES2-206015 - 2290190 "Palazzo Angeletti Antonelli sede comunale, Comune di Ceccano (FR). Affidamento incarico di progettazione di fattibilità tecnico economica, definitiva ed esecutiva e di coordinamento della sicurezza in fase di progettazione, ed approvazione schema di lettera di accettazione incarico professionale all'ing Antonio Marsturzo cod. cred 180647. Impegno su Capitoli A42200 - A42201 - A42202 - E.F. 2018. CUP F84H16002450006 - CIG ZAF226B7AB</t>
+        </is>
       </c>
       <c r="C374" t="s">
-        <v>617</v>
+        <v>599</v>
       </c>
       <c r="D374" t="s">
-        <v>618</v>
+        <v>600</v>
       </c>
       <c r="E374" s="2">
-        <v>43455</v>
+        <v>43395</v>
       </c>
     </row>
     <row r="375">
       <c r="A375">
-        <v>1748</v>
+        <v>1838</v>
       </c>
       <c r="B375" t="inlineStr">
         <is>
-          <t>Affidamento dei lavori di: “Mitigazione del rischio idrogeologico dell’abitato in frazione Pace del Comune di Pescorocchiano (RI)” Importo complessivo a base di gara: € 1.469.584,43 oltre IVA, di cui € 1.413.175,87 soggetti a ribasso d’asta ed € 56.408,56 per oneri per la sicurezza non soggetti a ribasso d’asta</t>
+          <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile - Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili. Dossier LI-ES2- LI-ES2-0840334- Intervento A0100E0172 presso le Scuole dell'obbligo in Via A. Manzoni "Pio Fedi" nel Comune di Vitorchiano (VT). Rettifica determinazione a contrarre n. G13343 del 23/10/2018. CUP F94D16000020006 – CIG 7839997A2F</t>
         </is>
       </c>
       <c r="C375" t="s">
-        <v>619</v>
+        <v>601</v>
       </c>
       <c r="D375" t="s">
-        <v>620</v>
+        <v>602</v>
       </c>
       <c r="E375" s="2">
-        <v>43507</v>
+        <v>43684</v>
+      </c>
+      <c r="F375" t="s">
+        <v>603</v>
+      </c>
+      <c r="G375" s="2">
+        <v>43676</v>
       </c>
     </row>
     <row r="376">
       <c r="A376">
-        <v>1737</v>
-[...4 lines deleted...]
-        </is>
+        <v>1837</v>
+      </c>
+      <c r="B376" t="s">
+        <v>604</v>
       </c>
       <c r="C376" t="s">
-        <v>621</v>
+        <v>605</v>
       </c>
       <c r="D376" t="s">
-        <v>622</v>
+        <v>606</v>
       </c>
       <c r="E376" s="2">
-        <v>43199</v>
+        <v>43742</v>
       </c>
     </row>
     <row r="377">
       <c r="A377">
-        <v>1736</v>
+        <v>1831</v>
       </c>
       <c r="B377" t="inlineStr">
         <is>
-          <t>Procedura negoziata senza previa pubblicazione del bando di gara ai sensi dell'art. 63, comma 2, lettera b) del D.Lgs. 50/2016 per l'acquisizione della fornitura di farmaci per l'erogazione in DPC, diretta e ospedaliera occorrenti alle Aziende Sanitarie della Regione Lazio– Negoziata 8</t>
+          <t>Nomina della Commissione giudicatrice della procedura ristretta, ai sensi dell'articolo 157, comma 2 e dell'articolo 61 del Decreto Legislativo 18 aprile 2016, n. 50, avente ad oggetto l'affidamento di servizi di architettura e ingegneria relativi ai lavori di efficientamento energetico dell'edificio sede della Giunta regionale della Regione Lazio sito Roma, in via Cristoforo Colombo 212 indetto con Determinazione G04617 del 9/04/2018 e G06728 del 25/05/2018.</t>
         </is>
       </c>
       <c r="C377" t="s">
-        <v>623</v>
+        <v>607</v>
       </c>
       <c r="D377" t="s">
-        <v>624</v>
+        <v>608</v>
       </c>
       <c r="E377" s="2">
-        <v>43199</v>
+        <v>43448</v>
       </c>
     </row>
     <row r="378">
       <c r="A378">
-        <v>1735</v>
+        <v>1821</v>
       </c>
       <c r="B378" t="inlineStr">
         <is>
-          <t>Procedura negoziata senza previa pubblicazione del bando di gara ai sensi dell'art. 63, comma 2, lettera b) del D.Lgs. 50/2016 per l'acquisizione della fornitura di farmaci per l'erogazione in DPC, diretta e ospedaliera occorrenti alle Aziende Sanitarie della Regione Lazio e della Regione Emilia Romagna – Negoziata 7</t>
+          <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile - Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili. Intervento A0100E0070 –presso la Scuola Elementare Gandhi", Via Corinaldo N. 41, Roma Capitale. Determina a contrarre per l’affidamento dell’incarico di progettazione di fattibilità tecnico economica, definitiva ed esecutiva e di coordinamento della sicurezza in fase di progettazione, ed approvazione dello schema lettera di invito, schema di offerta economica e tempo e lo schema di contratto. Impegno su Capitoli: A42200 - A42201 - A42202, codice creditore 3805, e A42134 - A42135 - A42136, codice creditore 159683, E.F. 2018.CUP: F84J17000170006</t>
         </is>
       </c>
       <c r="C378" t="s">
-        <v>625</v>
+        <v>609</v>
       </c>
       <c r="D378" t="s">
-        <v>626</v>
+        <v>610</v>
       </c>
       <c r="E378" s="2">
-        <v>43199</v>
-[...5 lines deleted...]
-        <v>43199</v>
+        <v>43633</v>
       </c>
     </row>
     <row r="379">
       <c r="A379">
-        <v>1734</v>
+        <v>1820</v>
       </c>
       <c r="B379" t="inlineStr">
         <is>
-          <t>Procedura negoziata senza previa pubblicazione del bando di gara ai sensi dell'art. 63, comma 2, lettera b) del D.Lgs. 50/2016 per l'acquisizione della fornitura di farmaci occorrenti alle Aziende Sanitarie della Regione Lazio – Negoziata 6</t>
+          <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile - Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili. Intervento A0100E0043 -presso il Palazzo dei Priori – Sede Comunale nel Comune di Viterbo (VT). Determina a contrarre per l’affidamento dell’incarico di progettazione di fattibilità tecnico economica, definitiva ed esecutiva e di coordinamento della sicurezza in fase di progettazione, ed approvazione dello schema lettera di invito, schema di offerta economica e tempo e lo schema di contratto. Impegno su Capitoli: A42200 - A42201 - A42202, codice creditore 3805, e A42134 - A42135 - A42136, codice creditore 159683, E.F. 2018.CUP: F84J17000170006 – CIG 7590394F44</t>
         </is>
       </c>
       <c r="C379" t="s">
-        <v>628</v>
+        <v>611</v>
       </c>
       <c r="D379" t="s">
-        <v>629</v>
+        <v>612</v>
       </c>
       <c r="E379" s="2">
-        <v>43199</v>
-[...5 lines deleted...]
-        <v>43199</v>
+        <v>43774</v>
       </c>
     </row>
     <row r="380">
       <c r="A380">
-        <v>1733</v>
+        <v>1818</v>
       </c>
       <c r="B380" t="inlineStr">
         <is>
-          <t>Procedura negoziata senza previa pubblicazione del bando di gara ai sensi dell'art. 63, comma 2, lettera b) del D.Lgs. 50/2016 per l'acquisizione della fornitura di farmaci occorrenti alle Aziende Sanitarie della Regione Lazio – Negoziata 5</t>
+          <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile - Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili.  Intervento A0100E0118 - DOSSIER LI-ES2-2960313 “Palazzo de Magistris sede comunale, Comune di Sezze (LT). Affidamento incarico di progettazione di fattibilità tecnico economica, definitiva ed esecutiva e di coordinamento della sicurezza in fase di progettazione, ed approvazione schema di lettera di accettazione incarico professionale all’ing Massimo Pescosolido cod. cred. 177886 Impegno su Capitoli A42200 - A42201 - A42202 - E.F. 2018.CUP F14D17000390006 - CIG ZB9238C45F</t>
         </is>
       </c>
       <c r="C380" t="s">
-        <v>631</v>
+        <v>613</v>
       </c>
       <c r="D380" t="s">
-        <v>632</v>
+        <v>614</v>
       </c>
       <c r="E380" s="2">
-        <v>43199</v>
+        <v>43502</v>
       </c>
     </row>
     <row r="381">
       <c r="A381">
-        <v>1725</v>
-[...4 lines deleted...]
-        </is>
+        <v>1790</v>
+      </c>
+      <c r="B381" t="s">
+        <v>615</v>
       </c>
       <c r="C381" t="s">
-        <v>633</v>
+        <v>616</v>
       </c>
       <c r="D381" t="s">
-        <v>634</v>
+        <v>617</v>
       </c>
       <c r="E381" s="2">
-        <v>43186</v>
+        <v>43293</v>
       </c>
     </row>
     <row r="382">
       <c r="A382">
-        <v>1722</v>
+        <v>1774</v>
       </c>
       <c r="B382" t="inlineStr">
         <is>
-          <t>Appalto Specifico per la fornitura di medicazioni generali e specialistiche occorrenti alle Aziende Sanitarie della Regione Lazio indetto con Determinazione n. G03692 del 14/04/2016</t>
+          <t>Affidamento dell'incarico di progettazione dei lavori di ripristino della briglia e controbriglia in corrispondenza ed a valle del ponte Rosa con risezionamento della sezione idraulica del fiume Tronto in località Retrosi nel Comune di Amatrice (RI)</t>
         </is>
       </c>
       <c r="C382" t="s">
-        <v>635</v>
+        <v>618</v>
       </c>
       <c r="D382" t="s">
-        <v>636</v>
+        <v>619</v>
       </c>
       <c r="E382" s="2">
-        <v>43438</v>
+        <v>43277</v>
       </c>
     </row>
     <row r="383">
       <c r="A383">
-        <v>1721</v>
+        <v>1769</v>
       </c>
       <c r="B383" t="inlineStr">
         <is>
-          <t>Procedura di gara mediante adesione al “Sistema” Dinamico di Acquisizione di CONSIP SpA, ai sensi del D.Lgs. 163/2006, per l’affidamento della "Fornitura del servizio di ossigenoterapia domiciliare per i fabbisogni delle Aziende Asl del Lazio”. Procedura suddivisa in n. 6 (sei) lotti funzionali.</t>
+          <t>Gara europea a procedura aperta, ai sensi dell'art. 71 d.lgs. n. 36/2023 per l'affidamento dei servizi di realizzazione ed attuazione della strategia di comunicazione relativa all'iniziativa 1.7.2 del PNRR "Rete dei servizi di facilitazione digitale" della Regione Lazio. Provvedimento di aggiudicazione.</t>
         </is>
       </c>
       <c r="C383" t="s">
-        <v>637</v>
-[...3 lines deleted...]
-      </c>
+        <v>620</v>
+      </c>
+      <c r="D383"/>
       <c r="E383" s="2">
-        <v>43175</v>
-[...5 lines deleted...]
-        <v>43175</v>
+        <v>45784</v>
       </c>
     </row>
     <row r="384">
       <c r="A384">
-        <v>1720</v>
-[...4 lines deleted...]
-        </is>
+        <v>1768</v>
+      </c>
+      <c r="B384" t="s">
+        <v>621</v>
       </c>
       <c r="C384" t="s">
-        <v>640</v>
+        <v>622</v>
       </c>
       <c r="D384" t="s">
-        <v>641</v>
+        <v>623</v>
       </c>
       <c r="E384" s="2">
-        <v>43166</v>
+        <v>43392</v>
       </c>
     </row>
     <row r="385">
       <c r="A385">
-        <v>1719</v>
+        <v>1755</v>
       </c>
       <c r="B385" t="s">
-        <v>642</v>
+        <v>624</v>
       </c>
       <c r="C385" t="s">
-        <v>643</v>
+        <v>625</v>
       </c>
       <c r="D385" t="s">
-        <v>644</v>
+        <v>626</v>
       </c>
       <c r="E385" s="2">
-        <v>44172</v>
-[...5 lines deleted...]
-        <v>44172</v>
+        <v>43259</v>
       </c>
     </row>
     <row r="386">
       <c r="A386">
-        <v>1716</v>
+        <v>1752</v>
       </c>
       <c r="B386" t="inlineStr">
         <is>
-          <t>Dlgs 50/2016 determina a contrarre per l’affidamento  del servizio di diagnostica, monitoraggio  e consulenze scientifiche specialistiche di organismi nocivi da quarantena delle piante per l’anno 2018 nel territorio del Lazio. Impegno di spesa euro 142.772,51 IVA inclusa capitolo cap. B11115 macroaggr.  1.03.02.11.000. Es fin 2017 </t>
+          <t>Lavori relativi all’ intervento prioritario di messa in sicurezza, di consolidamento e protezione della falesia sud-orientale della spiaggia Calanave - tratto Zia Bettina - Ventotene (LT)</t>
         </is>
       </c>
       <c r="C386" t="s">
-        <v>646</v>
+        <v>627</v>
       </c>
       <c r="D386" t="s">
-        <v>647</v>
+        <v>628</v>
       </c>
       <c r="E386" s="2">
-        <v>43252</v>
+        <v>43649</v>
       </c>
     </row>
     <row r="387">
       <c r="A387">
-        <v>1715</v>
-[...4 lines deleted...]
-        </is>
+        <v>1750</v>
+      </c>
+      <c r="B387" t="s">
+        <v>629</v>
       </c>
       <c r="C387" t="s">
-        <v>648</v>
+        <v>630</v>
       </c>
       <c r="D387" t="s">
-        <v>649</v>
+        <v>631</v>
       </c>
       <c r="E387" s="2">
-        <v>43426</v>
+        <v>43455</v>
       </c>
     </row>
     <row r="388">
       <c r="A388">
-        <v>1713</v>
+        <v>1748</v>
       </c>
       <c r="B388" t="inlineStr">
         <is>
-          <t>Procedura di gara mediante adesione al “Sistema” Dinamico di Acquisizione di CONSIP SpA, ai sensi dell’art. 55 del D.Lgs. 50/2016, per l’affidamento del “Servizio di pulizia e sanificazione a ridotto impatto ambientale presso le Sedi istituzionali e gli Uffici della Regione Lazio”. Procedura suddivisa in n. 5 (cinque) lotti funzionali.</t>
+          <t>Affidamento dei lavori di: “Mitigazione del rischio idrogeologico dell’abitato in frazione Pace del Comune di Pescorocchiano (RI)” Importo complessivo a base di gara: € 1.469.584,43 oltre IVA, di cui € 1.413.175,87 soggetti a ribasso d’asta ed € 56.408,56 per oneri per la sicurezza non soggetti a ribasso d’asta</t>
         </is>
       </c>
       <c r="C388" t="s">
-        <v>650</v>
+        <v>632</v>
       </c>
       <c r="D388" t="s">
-        <v>651</v>
+        <v>633</v>
       </c>
       <c r="E388" s="2">
-        <v>43677</v>
-[...41 lines deleted...]
-        <v>43823</v>
+        <v>43507</v>
       </c>
     </row>
     <row r="389">
       <c r="A389">
-        <v>1712</v>
+        <v>1737</v>
       </c>
       <c r="B389" t="inlineStr">
         <is>
-          <t>Gara comunitaria a procedura aperta per l'affidamento del servizio di Loss Adjuster per la gestione sotto franchigia dei sinistri delle polizze assicurative RCT/O della Regione Lazio - CIG: 6840409414</t>
+          <t>Procedura negoziata senza previa pubblicazione del bando di gara ai sensi dell'art. 63, comma 2, lettera b) del D.Lgs. 50/2016 per l'acquisizione della fornitura di farmaci per l'erogazione in DPC, diretta e ospedaliera occorrenti alle Aziende Sanitarie della Regione Lazio– Negoziata 9</t>
         </is>
       </c>
       <c r="C389" t="s">
-        <v>659</v>
+        <v>634</v>
       </c>
       <c r="D389" t="s">
-        <v>660</v>
+        <v>635</v>
       </c>
       <c r="E389" s="2">
-        <v>43111</v>
+        <v>43199</v>
       </c>
     </row>
     <row r="390">
       <c r="A390">
-        <v>1709</v>
-[...2 lines deleted...]
-        <v>661</v>
+        <v>1736</v>
+      </c>
+      <c r="B390" t="inlineStr">
+        <is>
+          <t>Procedura negoziata senza previa pubblicazione del bando di gara ai sensi dell'art. 63, comma 2, lettera b) del D.Lgs. 50/2016 per l'acquisizione della fornitura di farmaci per l'erogazione in DPC, diretta e ospedaliera occorrenti alle Aziende Sanitarie della Regione Lazio– Negoziata 8</t>
+        </is>
       </c>
       <c r="C390" t="s">
-        <v>662</v>
+        <v>636</v>
       </c>
       <c r="D390" t="s">
-        <v>663</v>
+        <v>637</v>
       </c>
       <c r="E390" s="2">
-        <v>43153</v>
+        <v>43199</v>
       </c>
     </row>
     <row r="391">
       <c r="A391">
-        <v>1708</v>
+        <v>1735</v>
       </c>
       <c r="B391" t="inlineStr">
         <is>
-          <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile - Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili. Intervento A0100E0330 - LI-ES2-2740248- Scuola Media 'Aldo Manuzio' di Latina Scalo (LT). Rettifica Determina a contrarre n. G13081 del 17/10/2018 per l'affidamento dell'incarico di progettazione di fattibilità tecnico economica, definitiva ed esecutiva e di coordinamento della sicurezza in fase di progettazione ed approvazione degli schemi di: lettera di invito, offerta economica e tempo, schema disciplinare di incarico, domanda di partecipazione. CUP: F24D17000010006 CIG 78055900A4</t>
+          <t>Procedura negoziata senza previa pubblicazione del bando di gara ai sensi dell'art. 63, comma 2, lettera b) del D.Lgs. 50/2016 per l'acquisizione della fornitura di farmaci per l'erogazione in DPC, diretta e ospedaliera occorrenti alle Aziende Sanitarie della Regione Lazio e della Regione Emilia Romagna – Negoziata 7</t>
         </is>
       </c>
       <c r="C391" t="s">
-        <v>664</v>
+        <v>638</v>
       </c>
       <c r="D391" t="s">
-        <v>665</v>
+        <v>639</v>
       </c>
       <c r="E391" s="2">
-        <v>43685</v>
+        <v>43199</v>
+      </c>
+      <c r="F391" t="s">
+        <v>640</v>
+      </c>
+      <c r="G391" s="2">
+        <v>43199</v>
       </c>
     </row>
     <row r="392">
       <c r="A392">
-        <v>1707</v>
+        <v>1734</v>
       </c>
       <c r="B392" t="inlineStr">
         <is>
-          <t>POR FESR Lazio 2014-2020, Call for proposal "Energia sostenibile 2.0" – Azione 4.1.1 - Costituzione di un elenco regionale di professionisti esperti in risparmio energetico nell'edilizia e certificazione energetica degli edifici per l'affidamento dei servizi di ingegneria e architettura di importo inferiore a € 100.000,00 ai sensi degli artt. 36 e 157 del d.lgs. n. 50/2016. Validazione elenco.
-</t>
+          <t>Procedura negoziata senza previa pubblicazione del bando di gara ai sensi dell'art. 63, comma 2, lettera b) del D.Lgs. 50/2016 per l'acquisizione della fornitura di farmaci occorrenti alle Aziende Sanitarie della Regione Lazio – Negoziata 6</t>
         </is>
       </c>
       <c r="C392" t="s">
-        <v>666</v>
+        <v>641</v>
       </c>
       <c r="D392" t="s">
-        <v>667</v>
+        <v>642</v>
       </c>
       <c r="E392" s="2">
-        <v>43091</v>
+        <v>43199</v>
+      </c>
+      <c r="F392" t="s">
+        <v>643</v>
+      </c>
+      <c r="G392" s="2">
+        <v>43199</v>
       </c>
     </row>
     <row r="393">
       <c r="A393">
-        <v>1704</v>
-[...2 lines deleted...]
-        <v>668</v>
+        <v>1733</v>
+      </c>
+      <c r="B393" t="inlineStr">
+        <is>
+          <t>Procedura negoziata senza previa pubblicazione del bando di gara ai sensi dell'art. 63, comma 2, lettera b) del D.Lgs. 50/2016 per l'acquisizione della fornitura di farmaci occorrenti alle Aziende Sanitarie della Regione Lazio – Negoziata 5</t>
+        </is>
       </c>
       <c r="C393" t="s">
-        <v>669</v>
+        <v>644</v>
       </c>
       <c r="D393" t="s">
-        <v>670</v>
+        <v>645</v>
       </c>
       <c r="E393" s="2">
-        <v>43091</v>
+        <v>43199</v>
       </c>
     </row>
     <row r="394">
       <c r="A394">
-        <v>1701</v>
-[...2 lines deleted...]
-        <v>671</v>
+        <v>1725</v>
+      </c>
+      <c r="B394" t="inlineStr">
+        <is>
+          <t>Lavori di S.U. per il ripristino del muro d’argine in sponda destra del fiume Rapido, a salvaguardia della viabilità e delle civili abitazioni, in via Peschiera, comune di Sant’Elia Fiumerapido (FR).</t>
+        </is>
       </c>
       <c r="C394" t="s">
-        <v>672</v>
+        <v>646</v>
       </c>
       <c r="D394" t="s">
-        <v>634</v>
+        <v>647</v>
       </c>
       <c r="E394" s="2">
-        <v>43472</v>
-[...5 lines deleted...]
-        <v>43089</v>
+        <v>43186</v>
       </c>
     </row>
     <row r="395">
       <c r="A395">
-        <v>1699</v>
+        <v>1722</v>
       </c>
       <c r="B395" t="inlineStr">
         <is>
-          <t>Determina a contrarre per l'affidamento della fornitura, compresa posa in opera, di container estensibili e monoblocchi prefabbricati coibentati per l'allestimento di un Posto di Assistenza Socio-Sanitaria (PASS) presso il Comune di Amatrice reso</t>
+          <t>Appalto Specifico per la fornitura di medicazioni generali e specialistiche occorrenti alle Aziende Sanitarie della Regione Lazio indetto con Determinazione n. G03692 del 14/04/2016</t>
         </is>
       </c>
       <c r="C395" t="s">
-        <v>674</v>
+        <v>648</v>
       </c>
       <c r="D395" t="s">
-        <v>675</v>
+        <v>649</v>
       </c>
       <c r="E395" s="2">
-        <v>43087</v>
+        <v>43438</v>
       </c>
     </row>
     <row r="396">
       <c r="A396">
-        <v>1697</v>
+        <v>1721</v>
       </c>
       <c r="B396" t="inlineStr">
         <is>
-          <t>Interventi di manutenzione ordinaria, straordinaria e riqualificazione architettonica sul patrimonio immobiliare in proprietà e in uso della Regione Lazio - Lotto Roma Nord</t>
+          <t>Procedura di gara mediante adesione al “Sistema” Dinamico di Acquisizione di CONSIP SpA, ai sensi del D.Lgs. 163/2006, per l’affidamento della "Fornitura del servizio di ossigenoterapia domiciliare per i fabbisogni delle Aziende Asl del Lazio”. Procedura suddivisa in n. 6 (sei) lotti funzionali.</t>
         </is>
       </c>
       <c r="C396" t="s">
-        <v>676</v>
+        <v>650</v>
       </c>
       <c r="D396" t="s">
-        <v>677</v>
+        <v>651</v>
       </c>
       <c r="E396" s="2">
-        <v>43299</v>
+        <v>43175</v>
       </c>
       <c r="F396" t="s">
-        <v>678</v>
+        <v>652</v>
       </c>
       <c r="G396" s="2">
-        <v>43340</v>
+        <v>43175</v>
       </c>
     </row>
     <row r="397">
       <c r="A397">
-        <v>1695</v>
-[...2 lines deleted...]
-        <v>679</v>
+        <v>1720</v>
+      </c>
+      <c r="B397" t="inlineStr">
+        <is>
+          <t>Lavori di manutenzione urgente del fiume Rapido per il ripristino dell’officiosità dell’alveo, in comune di Sant’Elia Fiumerapido e a Cassino, dalla località Concentramento fino alla confluenza con la nuova inalveazione.</t>
+        </is>
       </c>
       <c r="C397" t="s">
-        <v>680</v>
+        <v>653</v>
       </c>
       <c r="D397" t="s">
-        <v>681</v>
+        <v>654</v>
       </c>
       <c r="E397" s="2">
-        <v>43034</v>
+        <v>43166</v>
       </c>
     </row>
     <row r="398">
       <c r="A398">
-        <v>1691</v>
-[...4 lines deleted...]
-        </is>
+        <v>1719</v>
+      </c>
+      <c r="B398" t="s">
+        <v>655</v>
       </c>
       <c r="C398" t="s">
-        <v>682</v>
+        <v>656</v>
       </c>
       <c r="D398" t="s">
-        <v>683</v>
+        <v>657</v>
       </c>
       <c r="E398" s="2">
-        <v>43011</v>
+        <v>44172</v>
+      </c>
+      <c r="F398" t="s">
+        <v>658</v>
+      </c>
+      <c r="G398" s="2">
+        <v>44172</v>
       </c>
     </row>
     <row r="399">
       <c r="A399">
-        <v>1690</v>
-[...2 lines deleted...]
-        <v>684</v>
+        <v>1716</v>
+      </c>
+      <c r="B399" t="inlineStr">
+        <is>
+          <t>Dlgs 50/2016 determina a contrarre per l’affidamento  del servizio di diagnostica, monitoraggio  e consulenze scientifiche specialistiche di organismi nocivi da quarantena delle piante per l’anno 2018 nel territorio del Lazio. Impegno di spesa euro 142.772,51 IVA inclusa capitolo cap. B11115 macroaggr.  1.03.02.11.000. Es fin 2017 </t>
+        </is>
       </c>
       <c r="C399" t="s">
-        <v>685</v>
+        <v>659</v>
       </c>
       <c r="D399" t="s">
-        <v>686</v>
+        <v>660</v>
       </c>
       <c r="E399" s="2">
-        <v>43174</v>
-[...5 lines deleted...]
-        <v>43174</v>
+        <v>43252</v>
       </c>
     </row>
     <row r="400">
       <c r="A400">
-        <v>1630</v>
+        <v>1715</v>
       </c>
       <c r="B400" t="inlineStr">
         <is>
-          <t>Appalto Specifico per la fornitura di prodotti farmaceutici utilizzati in ambito ospedaliero e per la distribuzione diretta occorrenti alle Aziende Sanitarie della Regione Lazio. Approvazione schemi atti e indizione gara</t>
+          <t>Dlgs 50/2016, Autorizzazione espletamento procedura di gara attraverso il MEPA di Consip, per la fornitura di materiali per lo svolgimento delle attivita’ istituzionali di competenza del Servizio Fitosanitario Regionale Impegni di spesa euro  3.473,50 IVA inclusa, capitolo B11122 macroaggregato 1.03.01.02, es. fin 2017</t>
         </is>
       </c>
       <c r="C400" t="s">
-        <v>688</v>
+        <v>661</v>
       </c>
       <c r="D400" t="s">
-        <v>689</v>
+        <v>662</v>
       </c>
       <c r="E400" s="2">
-        <v>43172</v>
-[...5 lines deleted...]
-        <v>43172</v>
+        <v>43426</v>
       </c>
     </row>
     <row r="401">
       <c r="A401">
-        <v>1578</v>
+        <v>1713</v>
       </c>
       <c r="B401" t="inlineStr">
         <is>
-          <t>Lavori urgenti di consolidamento della sponda dx del fiume Tevere, nel tratto a monte degli Uffici della Riserva Naturale Regionale Nazzano – Tevere – Farfa. Progetto n. 335 del 20 ottobre 2016. </t>
+          <t>Procedura di gara mediante adesione al “Sistema” Dinamico di Acquisizione di CONSIP SpA, ai sensi dell’art. 55 del D.Lgs. 50/2016, per l’affidamento del “Servizio di pulizia e sanificazione a ridotto impatto ambientale presso le Sedi istituzionali e gli Uffici della Regione Lazio”. Procedura suddivisa in n. 5 (cinque) lotti funzionali.</t>
         </is>
       </c>
       <c r="C401" t="s">
-        <v>691</v>
+        <v>663</v>
       </c>
       <c r="D401" t="s">
-        <v>692</v>
+        <v>664</v>
       </c>
       <c r="E401" s="2">
-        <v>42886</v>
+        <v>43677</v>
+      </c>
+      <c r="F401" t="s">
+        <v>665</v>
+      </c>
+      <c r="G401" s="2">
+        <v>43678</v>
+      </c>
+      <c r="H401" t="s">
+        <v>666</v>
+      </c>
+      <c r="I401" s="2">
+        <v>43719</v>
+      </c>
+      <c r="J401" t="s">
+        <v>667</v>
+      </c>
+      <c r="K401" s="2">
+        <v>43726</v>
+      </c>
+      <c r="L401" t="s">
+        <v>668</v>
+      </c>
+      <c r="M401" s="2">
+        <v>43726</v>
+      </c>
+      <c r="N401" t="s">
+        <v>669</v>
+      </c>
+      <c r="O401" s="2">
+        <v>43752</v>
+      </c>
+      <c r="P401" t="s">
+        <v>670</v>
+      </c>
+      <c r="Q401" s="2">
+        <v>43823</v>
+      </c>
+      <c r="R401" t="s">
+        <v>671</v>
+      </c>
+      <c r="S401" s="2">
+        <v>43823</v>
       </c>
     </row>
     <row r="402">
       <c r="A402">
-        <v>1577</v>
-[...2 lines deleted...]
-        <v>693</v>
+        <v>1712</v>
+      </c>
+      <c r="B402" t="inlineStr">
+        <is>
+          <t>Gara comunitaria a procedura aperta per l'affidamento del servizio di Loss Adjuster per la gestione sotto franchigia dei sinistri delle polizze assicurative RCT/O della Regione Lazio - CIG: 6840409414</t>
+        </is>
       </c>
       <c r="C402" t="s">
-        <v>694</v>
+        <v>672</v>
       </c>
       <c r="D402" t="s">
-        <v>695</v>
+        <v>673</v>
       </c>
       <c r="E402" s="2">
-        <v>42947</v>
+        <v>43111</v>
       </c>
     </row>
     <row r="403">
       <c r="A403">
-        <v>1576</v>
+        <v>1709</v>
       </c>
       <c r="B403" t="s">
-        <v>696</v>
+        <v>674</v>
       </c>
       <c r="C403" t="s">
-        <v>697</v>
+        <v>675</v>
       </c>
       <c r="D403" t="s">
-        <v>698</v>
+        <v>676</v>
       </c>
       <c r="E403" s="2">
-        <v>42947</v>
+        <v>43153</v>
       </c>
     </row>
     <row r="404">
       <c r="A404">
-        <v>1575</v>
-[...2 lines deleted...]
-        <v>699</v>
+        <v>1708</v>
+      </c>
+      <c r="B404" t="inlineStr">
+        <is>
+          <t>POR FESR Lazio 2014-2020, Call for proposal 2.0 relativa alla linea di intervento denominata "Energia sostenibile - Investire sugli edifici pubblici per migliorare la sostenibilità economica ed ambientale attraverso interventi per l'efficienza energetica e l'incremento dell'uso delle energie rinnovabili. Intervento A0100E0330 - LI-ES2-2740248- Scuola Media 'Aldo Manuzio' di Latina Scalo (LT). Rettifica Determina a contrarre n. G13081 del 17/10/2018 per l'affidamento dell'incarico di progettazione di fattibilità tecnico economica, definitiva ed esecutiva e di coordinamento della sicurezza in fase di progettazione ed approvazione degli schemi di: lettera di invito, offerta economica e tempo, schema disciplinare di incarico, domanda di partecipazione. CUP: F24D17000010006 CIG 78055900A4</t>
+        </is>
       </c>
       <c r="C404" t="s">
-        <v>700</v>
+        <v>677</v>
       </c>
       <c r="D404" t="s">
-        <v>701</v>
+        <v>678</v>
       </c>
       <c r="E404" s="2">
-        <v>42947</v>
+        <v>43685</v>
       </c>
     </row>
     <row r="405">
       <c r="A405">
+        <v>1707</v>
+      </c>
+      <c r="B405" t="inlineStr">
+        <is>
+          <t>POR FESR Lazio 2014-2020, Call for proposal "Energia sostenibile 2.0" – Azione 4.1.1 - Costituzione di un elenco regionale di professionisti esperti in risparmio energetico nell'edilizia e certificazione energetica degli edifici per l'affidamento dei servizi di ingegneria e architettura di importo inferiore a € 100.000,00 ai sensi degli artt. 36 e 157 del d.lgs. n. 50/2016. Validazione elenco.
+</t>
+        </is>
+      </c>
+      <c r="C405" t="s">
+        <v>679</v>
+      </c>
+      <c r="D405" t="s">
+        <v>680</v>
+      </c>
+      <c r="E405" s="2">
+        <v>43091</v>
+      </c>
+    </row>
+    <row r="406">
+      <c r="A406">
+        <v>1704</v>
+      </c>
+      <c r="B406" t="s">
+        <v>681</v>
+      </c>
+      <c r="C406" t="s">
+        <v>682</v>
+      </c>
+      <c r="D406" t="s">
+        <v>683</v>
+      </c>
+      <c r="E406" s="2">
+        <v>43091</v>
+      </c>
+    </row>
+    <row r="407">
+      <c r="A407">
+        <v>1701</v>
+      </c>
+      <c r="B407" t="s">
+        <v>684</v>
+      </c>
+      <c r="C407" t="s">
+        <v>685</v>
+      </c>
+      <c r="D407" t="s">
+        <v>647</v>
+      </c>
+      <c r="E407" s="2">
+        <v>43472</v>
+      </c>
+      <c r="F407" t="s">
+        <v>686</v>
+      </c>
+      <c r="G407" s="2">
+        <v>43089</v>
+      </c>
+    </row>
+    <row r="408">
+      <c r="A408">
+        <v>1699</v>
+      </c>
+      <c r="B408" t="inlineStr">
+        <is>
+          <t>Determina a contrarre per l'affidamento della fornitura, compresa posa in opera, di container estensibili e monoblocchi prefabbricati coibentati per l'allestimento di un Posto di Assistenza Socio-Sanitaria (PASS) presso il Comune di Amatrice reso</t>
+        </is>
+      </c>
+      <c r="C408" t="s">
+        <v>687</v>
+      </c>
+      <c r="D408" t="s">
+        <v>688</v>
+      </c>
+      <c r="E408" s="2">
+        <v>43087</v>
+      </c>
+    </row>
+    <row r="409">
+      <c r="A409">
+        <v>1697</v>
+      </c>
+      <c r="B409" t="inlineStr">
+        <is>
+          <t>Interventi di manutenzione ordinaria, straordinaria e riqualificazione architettonica sul patrimonio immobiliare in proprietà e in uso della Regione Lazio - Lotto Roma Nord</t>
+        </is>
+      </c>
+      <c r="C409" t="s">
+        <v>689</v>
+      </c>
+      <c r="D409" t="s">
+        <v>690</v>
+      </c>
+      <c r="E409" s="2">
+        <v>43299</v>
+      </c>
+      <c r="F409" t="s">
+        <v>691</v>
+      </c>
+      <c r="G409" s="2">
+        <v>43340</v>
+      </c>
+    </row>
+    <row r="410">
+      <c r="A410">
+        <v>1695</v>
+      </c>
+      <c r="B410" t="s">
+        <v>692</v>
+      </c>
+      <c r="C410" t="s">
+        <v>693</v>
+      </c>
+      <c r="D410" t="s">
+        <v>694</v>
+      </c>
+      <c r="E410" s="2">
+        <v>43034</v>
+      </c>
+    </row>
+    <row r="411">
+      <c r="A411">
+        <v>1691</v>
+      </c>
+      <c r="B411" t="inlineStr">
+        <is>
+          <t>Servizi di manutenzione ordinaria e straordinaria da adottare sull'asta del fiume Tevere, da Castel Giubileo all'Isola Tiberina, finalizzate al mantenimento delle pertinenze idrauliche per decoro urbano di Roma Capitale. Perizia n.303 del 11/11/2014</t>
+        </is>
+      </c>
+      <c r="C411" t="s">
+        <v>695</v>
+      </c>
+      <c r="D411" t="s">
+        <v>696</v>
+      </c>
+      <c r="E411" s="2">
+        <v>43011</v>
+      </c>
+    </row>
+    <row r="412">
+      <c r="A412">
+        <v>1690</v>
+      </c>
+      <c r="B412" t="s">
+        <v>697</v>
+      </c>
+      <c r="C412" t="s">
+        <v>698</v>
+      </c>
+      <c r="D412" t="s">
+        <v>699</v>
+      </c>
+      <c r="E412" s="2">
+        <v>43174</v>
+      </c>
+      <c r="F412" t="s">
+        <v>700</v>
+      </c>
+      <c r="G412" s="2">
+        <v>43174</v>
+      </c>
+    </row>
+    <row r="413">
+      <c r="A413">
+        <v>1630</v>
+      </c>
+      <c r="B413" t="inlineStr">
+        <is>
+          <t>Appalto Specifico per la fornitura di prodotti farmaceutici utilizzati in ambito ospedaliero e per la distribuzione diretta occorrenti alle Aziende Sanitarie della Regione Lazio. Approvazione schemi atti e indizione gara</t>
+        </is>
+      </c>
+      <c r="C413" t="s">
+        <v>701</v>
+      </c>
+      <c r="D413" t="s">
+        <v>702</v>
+      </c>
+      <c r="E413" s="2">
+        <v>43172</v>
+      </c>
+      <c r="F413" t="s">
+        <v>703</v>
+      </c>
+      <c r="G413" s="2">
+        <v>43172</v>
+      </c>
+    </row>
+    <row r="414">
+      <c r="A414">
+        <v>1578</v>
+      </c>
+      <c r="B414" t="inlineStr">
+        <is>
+          <t>Lavori urgenti di consolidamento della sponda dx del fiume Tevere, nel tratto a monte degli Uffici della Riserva Naturale Regionale Nazzano – Tevere – Farfa. Progetto n. 335 del 20 ottobre 2016. </t>
+        </is>
+      </c>
+      <c r="C414" t="s">
+        <v>704</v>
+      </c>
+      <c r="D414" t="s">
+        <v>705</v>
+      </c>
+      <c r="E414" s="2">
+        <v>42886</v>
+      </c>
+    </row>
+    <row r="415">
+      <c r="A415">
+        <v>1577</v>
+      </c>
+      <c r="B415" t="s">
+        <v>706</v>
+      </c>
+      <c r="C415" t="s">
+        <v>707</v>
+      </c>
+      <c r="D415" t="s">
+        <v>708</v>
+      </c>
+      <c r="E415" s="2">
+        <v>42947</v>
+      </c>
+    </row>
+    <row r="416">
+      <c r="A416">
+        <v>1576</v>
+      </c>
+      <c r="B416" t="s">
+        <v>709</v>
+      </c>
+      <c r="C416" t="s">
+        <v>710</v>
+      </c>
+      <c r="D416" t="s">
+        <v>711</v>
+      </c>
+      <c r="E416" s="2">
+        <v>42947</v>
+      </c>
+    </row>
+    <row r="417">
+      <c r="A417">
+        <v>1575</v>
+      </c>
+      <c r="B417" t="s">
+        <v>712</v>
+      </c>
+      <c r="C417" t="s">
+        <v>713</v>
+      </c>
+      <c r="D417" t="s">
+        <v>714</v>
+      </c>
+      <c r="E417" s="2">
+        <v>42947</v>
+      </c>
+    </row>
+    <row r="418">
+      <c r="A418">
         <v>1574</v>
       </c>
-      <c r="B405" t="s">
-[...8 lines deleted...]
-      <c r="E405" s="2">
+      <c r="B418" t="s">
+        <v>715</v>
+      </c>
+      <c r="C418" t="s">
+        <v>716</v>
+      </c>
+      <c r="D418" t="s">
+        <v>717</v>
+      </c>
+      <c r="E418" s="2">
         <v>42947</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>