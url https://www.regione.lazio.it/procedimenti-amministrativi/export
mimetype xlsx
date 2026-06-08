--- v0 (2025-10-08)
+++ v1 (2026-06-08)
@@ -1,59 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/_rels/workbook.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/_rels/sheet1.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="208" uniqueCount="208">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="924" uniqueCount="924">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Data di pubblicazione</t>
   </si>
   <si>
     <t>Data di aggiornamento</t>
   </si>
   <si>
     <t>Destinatari</t>
   </si>
   <si>
     <t>Materia</t>
   </si>
   <si>
     <t>Direzione regionale</t>
   </si>
   <si>
     <t>Breve descrizione e riferimenti normativi</t>
   </si>
   <si>
     <t>Unità organizzative responsabili dell'istruttoria (Area, Ufficio, Servizio)</t>
   </si>
   <si>
@@ -77,856 +78,2983 @@
   <si>
     <t>Modalità per l'effettuazione dei pagamenti eventualmente necessari (IBAN, Conto Corrente postale, codici identificativi del pagamento)</t>
   </si>
   <si>
     <t>Nome del soggetto a cui è attribuito, in caso di inerzia, il potere sostitutivo e recapiti</t>
   </si>
   <si>
     <t>Tipologia procedimento</t>
   </si>
   <si>
     <t>Atti e documenti da allegare all'istanza e modulistica necessaria</t>
   </si>
   <si>
     <t>Uffici ai quali rivolgersi per informazioni (orari e recapiti)</t>
   </si>
   <si>
     <t>Descrizione fasi procedurali e relativi termini (Art. 74 Regolamento regionale 6 settembre 2002, n. 1)</t>
   </si>
   <si>
     <t>Indicazione forme di comunicazione, notificazione e pubblicazione degli atti e dei provvedimenti (Art. 74 Regolamento regionale 6 settembre 2002, n. 1)</t>
   </si>
   <si>
     <t>Note</t>
   </si>
   <si>
+    <t>Cittadini</t>
+  </si>
+  <si>
+    <t>Agricoltura</t>
+  </si>
+  <si>
+    <t>DIREZIONE REGIONALE AGRICOLTURA E SOVRANITA’ ALIMENTARE, CACCIA E PESCA, FORESTE</t>
+  </si>
+  <si>
+    <t>autorizzazione alla pesca in deroga, pianificazione pesca sportiva e professionale</t>
+  </si>
+  <si>
+    <t>PESCA</t>
+  </si>
+  <si>
+    <t>Alessandro Serafini Sauli&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>****</t>
+  </si>
+  <si>
+    <t>consultando il sito www. regione.lazio.it/agricoltura , il BURL</t>
+  </si>
+  <si>
+    <t>tempi previsti dalla L. 241/90 e smi</t>
+  </si>
+  <si>
+    <t>non previsto</t>
+  </si>
+  <si>
+    <t>non pertinente</t>
+  </si>
+  <si>
+    <t>non sono previsti pagamenti da parte dell'interessato</t>
+  </si>
+  <si>
+    <t>Dirigente Area (Arch. Pasquale Zangara)/ Direttore regionale (dott. Roberto Aleandri) &amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Procedimento ad istanza di parte</t>
+  </si>
+  <si>
+    <t>nessuno</t>
+  </si>
+  <si>
+    <t>Area Pesca agripesca@pec.regione.lazio.it, pzangara@regione.lazio.it, aserafinisauli@regione.lazio.it, &amp;nbsp; ADA&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>recezione istanze, richieste integrazioni e pareri endoprocedimentali e provvedimenti finali</t>
+  </si>
+  <si>
+    <t>Il provvedimento finale viene pubblicato sul BURL &amp;nbsp;sul sito Agricoltura e viene notificato al beneficiario e enti preposti al controllo</t>
+  </si>
+  <si>
+    <t>Gestione CSR forestali nella Regione Lazio Reg. (CE) n. 1305/2013</t>
+  </si>
+  <si>
+    <t>GOVERNO DEL TERRITORIO E MULTIFUNZIONALITA', FORESTAZIONE</t>
+  </si>
+  <si>
+    <t>Gianluigi Davide Fiore</t>
+  </si>
+  <si>
+    <t>Area Governo del Territorio e Multifunzionalità, Forestazione</t>
+  </si>
+  <si>
+    <t>contatti diretti con il responsabile del procedimento</t>
+  </si>
+  <si>
+    <t>365 giorni</t>
+  </si>
+  <si>
+    <t>ricorso al TAR (60 gg), ricorso al Capo dello Stato (120 gg), richiesta accesso agli atti e ricorso giurisdizionale in via ordinaria se del caso</t>
+  </si>
+  <si>
+    <t>Non sono previsti pagamenti</t>
+  </si>
+  <si>
+    <t>Dirigente Area</t>
+  </si>
+  <si>
+    <t>Documenti previsti dai bandi di riferimento</t>
+  </si>
+  <si>
+    <t>Area Governo del Territorio e Multifunzionalità, Forestazione - orario di ufficio</t>
+  </si>
+  <si>
+    <t>Gestione dei bandi e istruttoria/verifica della documentazione pervenuta; erogazione del sostegno</t>
+  </si>
+  <si>
+    <t>pubblicazione sul &amp;nbsp;sito istituzionale della Regione Lazio/agricoltura e pubblicazione sul BURL</t>
+  </si>
+  <si>
+    <t>Riconoscimento alberi monumentali ai sensi della LR 39/2002 e della Legge 10/2013</t>
+  </si>
+  <si>
+    <t>Antonio Zani</t>
+  </si>
+  <si>
+    <t>180 giorni</t>
+  </si>
+  <si>
+    <t>Modulistica ministeriale di cui al DM n.112 del 23/10/2014</t>
+  </si>
+  <si>
+    <t>fasi procedurali e termini specifici secondo la Legge 10/2013 e il DM 112 del 23/10/2014</t>
+  </si>
+  <si>
+    <t>Comunicazione al soggetto istante e pubblicazione sul BURL</t>
+  </si>
+  <si>
+    <t>Autorizzazioni forestali per taglio cedui invecchiati, sughere, recupero coltivi abbandonati, ecc. ai sensi della LR 39/2002</t>
+  </si>
+  <si>
+    <t>Antonio Zani/Gianluigi Davide Fiore</t>
+  </si>
+  <si>
+    <t>90 giorni</t>
+  </si>
+  <si>
+    <t>non prevista modulistica specifica</t>
+  </si>
+  <si>
+    <t>fasi procedurali e termini specifici secondo il regolamento regionale n.7/2005</t>
+  </si>
+  <si>
+    <t>Avvio procedura VAS ai sensi del D.Lgs 152/2006 per Pianificazione forestale regionale ai sensi della LR 39/2002</t>
+  </si>
+  <si>
+    <t>Andrea Sintini</t>
+  </si>
+  <si>
+    <t>contatti diretti con il responsabile del procedimento&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>45 giorni</t>
+  </si>
+  <si>
+    <t>Procedimento d'ufficio</t>
+  </si>
+  <si>
+    <t>pubblicazione sul &amp;nbsp;sito istituzionale della Regione Lazio/agricoltura/foreste</t>
+  </si>
+  <si>
+    <t>Avvio procedura VAS ai sensi del D.Lgs 152/2006 per la Pianificazione agricola regionale ai sensi della LR 38/1999 e della DGR 594/2019</t>
+  </si>
+  <si>
+    <t>pubblicazione sul &amp;nbsp;sito istituzionale della Regione Lazio/agricoltura/governo del territorio</t>
+  </si>
+  <si>
+    <t>Rilascio parere unico regionale in CDS ai sensi del D.Lgs 241/1990, e dell'Art.8 LR 1/2020</t>
+  </si>
+  <si>
+    <t>60 giorni</t>
+  </si>
+  <si>
+    <t>il procedimento può concludersi con il silenzio-assenso</t>
+  </si>
+  <si>
+    <t>opposizione ai sensi dell'art.14quinques della L 241/1990</t>
+  </si>
+  <si>
+    <t>Documentazione di cui alla DGR 306/2026 e DD G07559 del 03/06/2026</t>
+  </si>
+  <si>
+    <t>Comunicazione all'Amministrazione procedente</t>
+  </si>
+  <si>
     <t>Enti</t>
   </si>
   <si>
+    <t>Miriam Rosa</t>
+  </si>
+  <si>
+    <t>30 giorni</t>
+  </si>
+  <si>
+    <t>Dirigente d'Area</t>
+  </si>
+  <si>
+    <t>non vi sono fasi procedurali e termini specifici</t>
+  </si>
+  <si>
+    <t>nessuna</t>
+  </si>
+  <si>
+    <t>Determinazione ricognitiva delle aziende che applicano la diversificazione delle attività agricole ai sensi della LR 14/2006 e della LR 14/2023</t>
+  </si>
+  <si>
+    <t>entro 90 giorni approvazione della determinazione ricognitiva delle aziende che applicano la diversificazione delle attività agricole</t>
+  </si>
+  <si>
+    <t>pubblicazione sul BURL e sul sito istituzionale della Regione Lazio/agricoltura/diversificazione delle attività agricole</t>
+  </si>
+  <si>
+    <t>Gestione elenco della diversificazione ai sensi della LR 14/2006, della LR 14/2023, e della LR 38/1999 art. 54, 57bis</t>
+  </si>
+  <si>
+    <t>Documentazione di cui alle Determinazioni n.G13338 del 09/10/2024 e G12258 del 19/09/2024</t>
+  </si>
+  <si>
+    <t>Approvazione della pianificazione forestale in area vasta di proprietà pubblica o privata ai sensi della LR 39/2002.</t>
+  </si>
+  <si>
+    <t>Documentazione di cui alla DGR 126/2005</t>
+  </si>
+  <si>
+    <t>Consorzi di bonifica</t>
+  </si>
+  <si>
+    <t>Bonifica e irrigazione</t>
+  </si>
+  <si>
+    <t>Vigilanza e controllo degli atti deliberati dai Commissari Straordinari dei Consorzi di Bonifica del Lazio</t>
+  </si>
+  <si>
+    <t>SISTEMA DEI CONTROLLI</t>
+  </si>
+  <si>
+    <t>Stefano Risa &amp;nbsp;srisa@regione.lazio.it</t>
+  </si>
+  <si>
+    <t>richiesta dati all'area</t>
+  </si>
+  <si>
+    <t>non previsto&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>deliberazioni consortili</t>
+  </si>
+  <si>
+    <t>Ricorso al TAR (60 gg), ricorso al Capo dello Stato (120 gg), richiesta accesso agli atti</t>
+  </si>
+  <si>
+    <t>Direttore Regionale Dott. Roberto Aleandri tel. 0651688003</t>
+  </si>
+  <si>
+    <t>pubblicazione sul BURL e sul sito www.lazioeuropa.it e notifica interessati</t>
+  </si>
+  <si>
+    <t>Digitalizzazione sistema irriguo, L. R. n. 19/2022 art. 1 e L. R. n. 20/2025 art. 22, commi 52-55</t>
+  </si>
+  <si>
+    <t>non è previsto l'istituto del silenzio-assenso</t>
+  </si>
+  <si>
+    <t>Ricorso al TAR (60 gg), Ricorso Straordinario al Presidente della Repubblica (120 gg)</t>
+  </si>
+  <si>
+    <t>proposte di candidature</t>
+  </si>
+  <si>
+    <t>valutazione progetti per lotti</t>
+  </si>
+  <si>
+    <t>pubblicazione sul BURL e sul sito www.lazioeuropa.it&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Progetti urgenti, L. R. n. 19/2024</t>
+  </si>
+  <si>
+    <t>Finanziamento di progetti urgenti e indifferibili ai Consorzi di Bonifica</t>
+  </si>
+  <si>
+    <t>domanda di sovvenzione e documentazione prevista dalla l.r. 88/1980</t>
+  </si>
+  <si>
+    <t>1 acquisizione domande di sovvenzione 2)valutazione delle proposte rispetto alla normativa diriferimento ed alle proceduree disposizioni adottate (60 gg)</t>
+  </si>
+  <si>
+    <t>Progetti europei e nazionali</t>
+  </si>
+  <si>
+    <t>Coordinamento dell'attuazione dei progetti finanziati con fondi europei e nazionali ai Consorzi di bonifica</t>
+  </si>
+  <si>
+    <t>richiesta dati all'area, piattaforme di gestione dei Fondi</t>
+  </si>
+  <si>
+    <t>30gg</t>
+  </si>
+  <si>
+    <t>domanda di sovvenzione e documentazione specifica del singolo avviso</t>
+  </si>
+  <si>
+    <t>Nomine istituzionali Art. 11, comma 3 lettera d) della L.R.12/2016</t>
+  </si>
+  <si>
+    <t>Nomina dei commissari straordinari e dei revisori dei conti dei Consorzi di Bonifica&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Province</t>
+  </si>
+  <si>
+    <t>Attuazione convenzioni art. 35 L. R. n. 53/98 e Articolo 14) DGR 1156/2025</t>
+  </si>
+  <si>
+    <t>Procedimento d'ufficio e ad istanza di parte</t>
+  </si>
+  <si>
+    <t>Programma annuale, rendicontazione</t>
+  </si>
+  <si>
+    <t>1) verifica dei programmi, 2) avvio lavori 3) rendicontazioni</t>
+  </si>
+  <si>
+    <t>pubblicazione sul BURL e sul sito www.lazioeuropa.it</t>
+  </si>
+  <si>
+    <t>Imprese</t>
+  </si>
+  <si>
+    <t>pesca</t>
+  </si>
+  <si>
+    <t>Gestione dei finanziamenti regionali alle imprese di pesca</t>
+  </si>
+  <si>
+    <t>Luca Berardi lberardi@regione.lazio.it</t>
+  </si>
+  <si>
+    <t>sito istituzionale www.agricoltura.regione.lazio.it &amp;nbsp; - modalità telefonica - - BURL</t>
+  </si>
+  <si>
+    <t>60 gg</t>
+  </si>
+  <si>
+    <t>Ricorso TAR (60 gg.); Ricorso Capo dello Stato (120 gg.)</t>
+  </si>
+  <si>
+    <t>domanda di sovvenzione e documentazione specifica del singoloavviso</t>
+  </si>
+  <si>
+    <t>pubblicazione sul BURL&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Enti pubblici</t>
+  </si>
+  <si>
+    <t>Procedure FEAMPA 2021/2027. &amp;nbsp; Gestione finanziaria e di bilancio del piano finanziario regionale FEAMPA e &amp;nbsp;dei relativi capitoli di bilancio</t>
+  </si>
+  <si>
+    <t>sito istituzionale www.agricoltura.regione.lazio.it &amp;nbsp; - modalità telefonica - sito www.lazioeuropa.it &amp;nbsp;- BURL</t>
+  </si>
+  <si>
+    <t>30 gg</t>
+  </si>
+  <si>
+    <t>Procedure FEAMPA 2021/2027. &amp;nbsp;Istruttoria e predisposizione degli atti di approvazione delle proposte di bandi a regia &amp;nbsp;presentate da GALPA</t>
+  </si>
+  <si>
+    <t>proposta di avviso da approvare&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>1) verifica della rispondenza dei bandi a Regia predisposti dal GALPA alle norme comunitarie di settore e alle procedure approvate dall'AdG e dall'O.I. (30 gg)</t>
+  </si>
+  <si>
+    <t>pubblicazione dei bandi sul sito del GALPA</t>
+  </si>
+  <si>
+    <t>Procedure FEAMPA 2021/2027. &amp;nbsp;Isruttoria delle proposte di rimodulazione delle strategie di Sviluppo Locale del GALPA</t>
+  </si>
+  <si>
+    <t>1) valutazione delle proposte rispetto alla normativa diriferimento ed alle proceduree disposizioni adottate (60 gg)</t>
+  </si>
+  <si>
+    <t>comunicazione di conclusione del procedimento ai beneficiari</t>
+  </si>
+  <si>
+    <t>Procedure FEAMPA 2021/2027. &amp;nbsp;Istruttoria delle domande di pagamento pervenute in attuazione degli interventi previsti dal fondo</t>
+  </si>
+  <si>
+    <t>60 gg&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>1) verifica del rispetto dei criteri di ammissibilità per il soggetto proponente ed il progetto &amp;nbsp;(60 gg)</t>
+  </si>
+  <si>
+    <t>comunicazione di avvio del procedimento ai richiedenti e pubblicazione su BURL e sul sito istituzionale dei risultati delle istruttorie</t>
+  </si>
+  <si>
+    <t>Procedure FEAMPA 2021/2027. &amp;nbsp;Predisposizione e pubblicazione avvisi pubblici per l'attuazione degli interventi previsti dal fondo</t>
+  </si>
+  <si>
+    <t>sito istituzionale www.agricoltura.regione.lazio.it- modalità telefonica - sito www.lazioeuropa.it &amp;nbsp;- BURL</t>
+  </si>
+  <si>
+    <t>60gg</t>
+  </si>
+  <si>
+    <t>sito istituzionale www.agricoltura.regione.lazio.it-- sito www.lazioeuropa.it &amp;nbsp;- BURL</t>
+  </si>
+  <si>
+    <t>verifica della documentazione trasmessa dalle ADA (15 gg)</t>
+  </si>
+  <si>
+    <t>pubblicazione sul sito www.lazioeuropa.it</t>
+  </si>
+  <si>
+    <t>Autorità Contabile del PN FEAMPA</t>
+  </si>
+  <si>
+    <t>Procedure FEAMPA 2021/2027 . Predisposizione delle dichiarazioni della spesa sostenuta nell'ambito dell'attuazione del PN FEAMPA&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>trasmissione attraverso il SIGEPA all' Organismo Intermedio dell'Autorità di certificazione</t>
+  </si>
+  <si>
+    <t>Procedure FEAMPA 2021/2027 . Elaborazione e modifica delle procedure attuative e del SIGECO in coerenza con le disposizioni dell'AdG (MASAF)</t>
+  </si>
+  <si>
+    <t>1) Modifiche delle Disposizioni procedurali e adeguamento del SIGECO 2) trasmissione delle proposte ed approvazione (30 gg)</t>
+  </si>
+  <si>
+    <t>Risorse umane</t>
+  </si>
+  <si>
+    <t>DIREZIONE REGIONALE PERSONALE, ENTI LOCALI E SICUREZZA</t>
+  </si>
+  <si>
+    <t>Iter amministrativo assenza alla visita di controllo durante un periodo di malattia</t>
+  </si>
+  <si>
+    <t>ORGANIZZAZIONE, VALUTAZIONE, TIME MANAGEMENT E SISTEMA INFORMATIVO DEL PERSONALE</t>
+  </si>
+  <si>
+    <t>Daniele Verrazzani</t>
+  </si>
+  <si>
+    <t>Direttore generale</t>
+  </si>
+  <si>
+    <t>Valutazione dei dirigenti non apicali e del comparto</t>
+  </si>
+  <si>
+    <t>Alessandra Tosti&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Modulistica presente nella intranet regionale</t>
+  </si>
+  <si>
+    <t>Organizzazione, Valutazione, Time Management e Sistema Informativo del Personale &amp;nbsp;- dal lunedì al venerdì 9:30 - 13:00 0651681 time@regione.lazio.it</t>
+  </si>
+  <si>
+    <t>Adempimenti in materia di presenze/assenze del personale regionale</t>
+  </si>
+  <si>
+    <t>Francesco Moroni</t>
+  </si>
+  <si>
+    <t>Modulistica presente nella intranet regionale&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Istruttoria delle pratiche di liquidazione delle spese di missione&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Claudio Dori Maria Cristina Bettazzi&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>****&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Gestione assenze per malattia del personale dipendente</t>
+  </si>
+  <si>
+    <t>Enti locali</t>
+  </si>
+  <si>
+    <t>Usura+Sovraindebitamento</t>
+  </si>
+  <si>
+    <t>LR 14/2015 Adempimenti amministrativo–contabili connessi ai contributi assegnati.</t>
+  </si>
+  <si>
+    <t>POLITICHE DEGLI ENTI LOCALI,POLIZIA LOCALE E LOTTA ALL'USURA</t>
+  </si>
+  <si>
+    <t>Presentazione istanze ex articolo 22 Legge 241/190, nonché accesso civico di cui all'articolo 5 DLGS 33-2013. Contatti con il Responsabile del procedimento</t>
+  </si>
+  <si>
+    <t>1) RICORSO AMMINISTRATIVO P.D.R. 2) RICORSO GIURISDIZIONALE AL T.A.R. 3) ATTO DI CITAZIONE TRIBUNALE ORDINARIO</t>
+  </si>
+  <si>
+    <t>non presente</t>
+  </si>
+  <si>
+    <t>Soggetto terzo erogatore a seguito di convenzione (Lazio Innova Spa)</t>
+  </si>
+  <si>
+    <t>COME DA AVVISI E BANDI</t>
+  </si>
+  <si>
+    <t>Il termine per ciascuna fase è di 30 gg.</t>
+  </si>
+  <si>
+    <t>Rimborsi elettorali</t>
+  </si>
+  <si>
+    <t>DE PERSIS SIMONA 0775851666,3341107135 &amp;nbsp;pec. politicheentilocali@pec.regione.lazio.it, &amp;nbsp;sdepersis@regione.lazio.it</t>
+  </si>
+  <si>
+    <t>Emissione atto di liquidazione</t>
+  </si>
+  <si>
+    <t>Aziende di Servizi alla Persona (ASP)</t>
+  </si>
+  <si>
+    <t>Politiche Sociali</t>
+  </si>
+  <si>
+    <t>DIREZIONE REGIONALE INCLUSIONE SOCIALE</t>
+  </si>
+  <si>
+    <t>Concessione di contributi finalizzati a sostenere l'erogazione dei servizi delle ASP (L. R. 2/2019)</t>
+  </si>
+  <si>
+    <t>AFFARI GENERALI E AZIENDE DI SERVIZI ALLA PERSONA (ASP)</t>
+  </si>
+  <si>
+    <t>Monica Angeloni</t>
+  </si>
+  <si>
+    <t>Richiesta di documentazione/informazioni - accesso agli atti ( richieste telefoniche, invio mail, invio pec)</t>
+  </si>
+  <si>
+    <t>Definiti dalla normativa che dispone il finanziamento&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Impugnazione al Tar o Ricorso straordinario al Presidente della Repubblica&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>E' presente un sistema informativo relativo alle attività di vigilanza denominato SOCASP ad uso esclusivo degli utenti regionali abilitati e delle ASP&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Direttore generale della Regione Lazio dott. Alessandro Ridolfi direzionegenerale@pec.regione.lazio.it</t>
+  </si>
+  <si>
+    <t>La modulistica è definita di volta in volta a seconda della tipologia di contributo</t>
+  </si>
+  <si>
+    <t>Concessione di contributi per la valorizzazione del patrimonio delle ASP (L. R. 2/2019)</t>
+  </si>
+  <si>
+    <t>Definiti da avviso pubblico&amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>La modulistica è definita dall'avviso pubblico&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Procedimento ad istanza di parte previo avviso pubblico</t>
+  </si>
+  <si>
+    <t>Concessione di contributi per la compartecipazione agli oneri IRAP delle ASP (L. R. 2/2019 - &amp;nbsp;R. R. 16/2021)</t>
+  </si>
+  <si>
+    <t>Richiesta di documentazione/informazioni - accesso agli atti ( richieste telefoniche, invio mail, invio pec)&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>definiti da avviso pubblico</t>
+  </si>
+  <si>
+    <t>Autorizzazione alla locazione passiva (L. R. 2/2019 - R. R. 5/2020)&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Termini non definiti dalla norma.Trovano applicazione le disposizioni generali di cui alla l. 241/1990 (30 gg, salvo sospensione)&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Notifica del provvedimento autorizzatorio all'ASP interessata e pubblicazione dello stesso sul BUR e sul sito regionale.</t>
+  </si>
+  <si>
+    <t>Autorizzazione all'acquisto o alla permuta di patrimonio delle ASP (L. R. 2/2019 - R. R. 5/2020)</t>
+  </si>
+  <si>
+    <t>Termini non definiti dalla normativa.Trovano applicazione le disposizioni generali di cui alla l. 241/1990 (30 gg, salvo sospensione)&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Impugnazione al Tar o Ricorso straordinario al Presidente della Repubblica&amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Autorizzazione all'alienazione di patrimonio delle ASP (L. R. 2/2019 - R. R. 5/2020)</t>
+  </si>
+  <si>
+    <t>Richiesta di documentazione/informazioni &amp;nbsp;- Accesso agli atti ( richieste telefoniche, invio mail, invio pec)</t>
+  </si>
+  <si>
+    <t>90 giorni (decorsi inutilmente i quali la richiesta si intende respinta )&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Nomine IPAB e ASP (CdA/Commissari straordinari/Revisori) (l. r. 2/2019, r. r. 17/2019 e r. r. 21/2019)</t>
+  </si>
+  <si>
+    <t>Presidenza della Regione Lazio&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>non e' possibile indicare un termine in quanto occorre acquisire anche&amp;nbsp; documentazione (ad. es. verifiche di cui al d. lgs. 39/2013) presso altri enti</t>
+  </si>
+  <si>
+    <t>Polizia locale</t>
+  </si>
+  <si>
+    <t>L.R. 1/2005 Adempimenti legati al funzionamento del Comitato tecnico Consultivo della Polizia locale del Lazio ex art 6 L.R. 1/2005</t>
+  </si>
+  <si>
+    <t>&amp;nbsp;DE PERSIS SIMONA &amp;nbsp;pec: politicheentilocali@pec.regione.lazio.it , tel. 0775851666, 3341107135 sdepersis@regione.lazio.</t>
+  </si>
+  <si>
+    <t>Presentazione istanze ex articolo 22 Legge 241/190, nonché accesso civico di cui all'articolo 5 DLGS 33-2013. Contatti con il Responsabile del procedimento.</t>
+  </si>
+  <si>
+    <t>NON PRESENTE</t>
+  </si>
+  <si>
+    <t>Attività di vigilanza sulle ASP (l. r. 2/2019, r. r. 21/2019 e 5/2020)</t>
+  </si>
+  <si>
+    <t>Termini diversi a seconda della tipologia di atto soggetto a vigilanza come definiti dalla l.r. 2/2019 e dal r. r. 21/2019&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>DE PERSIS SIMONA 0775851666,3341107135 pec. politicheentilocali@pec.regione.lazio.it, sdepersis@regione.lazio.it</t>
+  </si>
+  <si>
+    <t>Istituzioni Pubbliche di Assistenza e Beneficenza (IPAB)</t>
+  </si>
+  <si>
+    <t>Riordino delle IPAB/ Fusione o estinzione ASP (l. r. 2/2019 e r. r. 17/2019)</t>
+  </si>
+  <si>
+    <t>giunta regionale</t>
+  </si>
+  <si>
+    <t>richiesta di documentazione/accesso agli atti</t>
+  </si>
+  <si>
+    <t>60 giorni salvo sospensione dei termini&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/cittadini/sociale-famiglie/asp-socasp</t>
+  </si>
+  <si>
+    <t>Lavoro</t>
+  </si>
+  <si>
+    <t>ATTUAZIONE DELLE POLITICHE PER IL RAFFORZAMENTO AMMINISTRATIVO - RELAZIONI SINDACALI</t>
+  </si>
+  <si>
+    <t>Stefania Tufi tel. 0651684352 email stufi@regione.lazio.it</t>
+  </si>
+  <si>
+    <t>SITO ISTITUZIONALE http://www.regione.lazio.it SEZIONE "AMMINISTRAZIONE TRASPARENTE"</t>
+  </si>
+  <si>
+    <t>Termini stabiliti dal bando di concorso&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>RICORSO GIURISDIZIONALE AL TAR ENTRO 60 GIORNI DALLA PUBBLICAZIONE; RICORSO STRAORDINARIO AL PRESIDENTE DELLA REPUBBLICA ENTRO 120 GIORNI DALLA PUBBLICAZIONE</t>
+  </si>
+  <si>
+    <t>http://www.regione.lazio.it; https://www.inpa.gov.it&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Direttore Generale</t>
+  </si>
+  <si>
+    <t>Area Attuazione delle politiche di rafforzamento amministrativo - Relazioni sindacali 9:30 - 17:30 tel. 0651684352</t>
+  </si>
+  <si>
+    <t>Pubblicazione atti su InPA , su sito istituzionale, sezione "Bandi di concorso" e sul BURL &amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Sicurezza</t>
+  </si>
+  <si>
+    <t>Come da avvisi e bandi</t>
+  </si>
+  <si>
+    <t>AFFIDAMENTO INCARICHI DI COLLABORAZIONE PROFESSIONALE PNRR M1C1 subinvestimento 2.2.1 - art. 9 &amp;nbsp;Decreto legge 80/2021 convertito dalla Legge 113/2021</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it, sezione "Amministrazione Trasparente", "Titolari di incarichi di collaborazione e consulenze"&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Termini stabiliti dall'Avviso di selezione&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>http://www.regione.lazio.it</t>
+  </si>
+  <si>
+    <t>schema di domanda; documento di identità; curriculum vitae</t>
+  </si>
+  <si>
+    <t>Pubblicazione atti su sito istituzionale, sezione "Bandi di concorso" e sul BURL &amp;nbsp;</t>
+  </si>
+  <si>
+    <t>COME DA DISCIPLINARE APPROVATO</t>
+  </si>
+  <si>
+    <t>AFFIDAMENTO INCARICHI DI CONSULENZA/COLLABORAZIONE A SOGGETTI ESTERNI ALL'AMMINISTRAZIONE REGIONALE. D.LGS N. 165/2001 art. 7 co.6</t>
+  </si>
+  <si>
+    <t>detenuti</t>
+  </si>
+  <si>
+    <t>Reinserimento+Miglioramento condizioni di vita</t>
+  </si>
+  <si>
     <t>Cultura</t>
+  </si>
+  <si>
+    <t>L.R. 25/2008 - Adempimenti amministrativo–contabili per l’erogazione dei contributi per la promozione e l'istituzione dei "case della pace".</t>
+  </si>
+  <si>
+    <t>Sviluppo socio economico</t>
+  </si>
+  <si>
+    <t>Assegnazione contributi</t>
+  </si>
+  <si>
+    <t>DIREZIONE REGIONALE SVILUPPO ECONOMICO, LE ATTIVITA' PRODUTTIVE E LA RICERCA</t>
+  </si>
+  <si>
+    <t>MISURE PER LA COMPETITIVITA' DELLE IMPRESE</t>
+  </si>
+  <si>
+    <t>Letizia Ciaschetti lciaschetti@regione.lazio.it 06. 51683760</t>
+  </si>
+  <si>
+    <t>Direttore sviluppo economico, attività produttive e ricerca - Tiziana Petucci - 06.51686720 sviluppoeconomico@pec.regione.lazio.it tpetucci@regione.lazio.it</t>
+  </si>
+  <si>
+    <t>Definito nel singolo avviso. in ogni caso la DE di concessione entro 20 gg dalla ricezione degli elenchi beneficiari da parte dell'OI.</t>
+  </si>
+  <si>
+    <t>NO</t>
+  </si>
+  <si>
+    <t>Ricorso gerarchico in autotutela, al TAR, al G.O., straordinario al PdR</t>
+  </si>
+  <si>
+    <t>NO, gestione Lazio Innova</t>
+  </si>
+  <si>
+    <t>Modulistica prevista dall'avviso pubblico</t>
+  </si>
+  <si>
+    <t>pec di Area innovazionecompetitivita@pec.regione.lazio.it;gvasciminno@regione.lazio.it infobandi@lazioinnova.it, numero verde 800989796</t>
+  </si>
+  <si>
+    <t>Definito nel singolo avviso</t>
+  </si>
+  <si>
+    <t>Concessione contributi &amp;nbsp;alle PMI- Riferimenti normativi Legge Regionale 30/12/2013, n. 13, art. 6</t>
+  </si>
+  <si>
+    <t>Anna Maria Losapio alosapio@regione.lazio.it 06.51684465&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>I trasferimenti dalla RL a Lazio Innova in base a specifica convenzione verso c/c appositamente attivati da LI, che liquida alle singole imprese&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Fondo istituito con L.R. 10/2006 e ss.mm. - DGR135/2016 disciplina il Fondo, articolato in diverse Sezioni (Addendum)</t>
+  </si>
+  <si>
+    <t>Sabrina Mancini samancini@regione.lazio.it 06.51684204</t>
+  </si>
+  <si>
+    <t>Definito nel singolo avviso, 45 gg ove non previsto.</t>
+  </si>
+  <si>
+    <t>Definito nel singolo avviso del gstore del Fondo di Partecipazione (Lazio Innova) o del gestore del singolo fondo (BNL-MCC)</t>
+  </si>
+  <si>
+    <t>NO, gestione Lazio Innova o BNL-MCC</t>
+  </si>
+  <si>
+    <t>Contributi a fondo perduto alle MPMI</t>
+  </si>
+  <si>
+    <t>PR FESR 2021-2027, DAP, Si.Ge.Co. Avvisi pubblici per la concessione di contributi a fondo perduto per le MPMI</t>
+  </si>
+  <si>
+    <t>Dipendenti regionali</t>
+  </si>
+  <si>
+    <t>Personale</t>
+  </si>
+  <si>
+    <t>Tutela legale dei dirigenti e dei dipendenti della Giunta regionale nonché dei suoi amministratori. art. 285 r.r. 6 settembre 2002 n.1</t>
+  </si>
+  <si>
+    <t>PROVVEDIMENTI DISCIPLINARI, ANAGRAFE DELLE PRESTAZIONI E CONTENZIOSO DEL LAVORO - ATTIVITA' ELETTORALI</t>
+  </si>
+  <si>
+    <t>Paola Politi ppoliti@regione.lazio.it tel.06/51686261-338 4954009</t>
+  </si>
+  <si>
+    <t>Direzione regionale Personale, Enti Locali e Sicurezza Luigi Ferdinando Nazzaro risorseumane@pec.regione.lazio.it</t>
+  </si>
+  <si>
+    <t>accesso agli atti</t>
+  </si>
+  <si>
+    <t>90 gg dal ricevimento della documentazione dell'istante</t>
+  </si>
+  <si>
+    <t>no</t>
+  </si>
+  <si>
+    <t>ricorso al Giudice del lavoro</t>
+  </si>
+  <si>
+    <t>intranet/Sportello del dipendente/Rimborso spese legali</t>
+  </si>
+  <si>
+    <t>Area Provvedimenti disciplinari, anagrafe delle prestazioni e contenzioso del lavoro-attività elettorali</t>
+  </si>
+  <si>
+    <t>comunicazione all'interessato</t>
+  </si>
+  <si>
+    <t>Sospensione del procedimento disciplinare in attesa degli esiti penali; art. 55 ter d.lgs. n. 165/2001</t>
+  </si>
+  <si>
+    <t>Anna D'Angelo andangelo@regione.lazio.it tel.06/51685637</t>
+  </si>
+  <si>
+    <t>120 gg dalla contestazione</t>
+  </si>
+  <si>
+    <t>http://www.regione.lazio.it/intranet/sportello_dipendente/codice_disciplinare.php</t>
+  </si>
+  <si>
+    <t>notifica all'interessato</t>
+  </si>
+  <si>
+    <t>Sospensione cautelare facoltativa del dirigente in corso di provvedimento disciplinare; C.C.N.L. personale dirigente del 17/12/2020 (triennio 2016-2018), art.37</t>
+  </si>
+  <si>
+    <t>valutazione della necessità di espletare ulteriori accertamenti sui fatti addebitati al dirigente; predisposizione della determinazione di sospensione.</t>
+  </si>
+  <si>
+    <t>60 gg dalla comunicazione della sentenza esecutiva</t>
+  </si>
+  <si>
+    <t>presupposto sentenza irrevocabile; rinnovo contestazione degli addebiti; audizione a difesa; archiviazione o irrogazione della sanzione disciplinare.</t>
+  </si>
+  <si>
+    <t>Nomina della commissione per la tutela legale. art. 285 r.r. 6 settembre 2002 n.1</t>
+  </si>
+  <si>
+    <t>individuazione dei componenti della Commissione</t>
+  </si>
+  <si>
+    <t>notifica ai componenti</t>
+  </si>
+  <si>
+    <t>10 o 20 gg prime della costituzione in giudizio</t>
+  </si>
+  <si>
+    <t>Gestione del contenzioso del lavoro. art 390 r.r. n. 1 del 2002</t>
+  </si>
+  <si>
+    <t>Daniela Marturano dmarturano@regione.lazio.it tel. 06/51684019-334 1134230</t>
+  </si>
+  <si>
+    <t>d'ufficio su richiesta dell'Avvocatura regionale; istruttoria presso gli uffici competenti; redazione della relazione da inviare all'Avvocatura;</t>
+  </si>
+  <si>
+    <t>relazione con nota</t>
+  </si>
+  <si>
+    <t>Costituzione del comitato dei garanti . artt. 21 e 22 d.lgs. n.165/2001 - l.r. n. 6/2002 e s.m.i. artt. 24 e 25</t>
+  </si>
+  <si>
+    <t>individuazione dei componenti del Comitato; proposta di decreto presidenziale di nomina</t>
+  </si>
+  <si>
+    <t>Ciro Capasso c.capasso@regione.lazio.it tel. 06/51683191</t>
+  </si>
+  <si>
+    <t>30 gg dalla data di protocollazione dell'istanza</t>
+  </si>
+  <si>
+    <t>si</t>
+  </si>
+  <si>
+    <t>intranet/Sportello del dipendente/incarichi non compresi nei compiti e doveri d'ufficio/incarichi autorizzati</t>
+  </si>
+  <si>
+    <t>http://www.regione.lazio.it/intranet/incarichi_conferiti/pagina.php?pid=homepage</t>
+  </si>
+  <si>
+    <t>nota</t>
+  </si>
+  <si>
+    <t>Procedura concorsuale/selezione - approvazione graduatoria d.p.r. n. 487/94; d. lgs. n. 165/2001; d. lgs. n. 33/2013; l.r. n. 6/2002; r.r.n. 1/2002</t>
+  </si>
+  <si>
+    <t>TRATTAMENTO GIURIDICO</t>
+  </si>
+  <si>
+    <t>Di Giovanni Maria Tiziana - 06 51685793 - mtdigiovanni@regione.lazio.it&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>SITO ISTITUZIONALE http://www.regione.lazio.it SEZIONE "BANDI DI CONCORSO"</t>
+  </si>
+  <si>
+    <t>procedura concorsuale/selezione - approvazione graduatoria d.p.r. n. 487/94; d. lgs. n. 165/2001; d. lgs. n. 33/2013; l.r. n. 6/2002; r.r.n. 1/2002</t>
+  </si>
+  <si>
+    <t>ricorso giurisdizionale al tar entro 60 giorni dalla pubblicazione; ricorso straordinario al presidente della repubblica entro 120 giorni dalla pubblicazione</t>
+  </si>
+  <si>
+    <t>http://www.regione.lazio.it/rl_main/?vw=bandidiconcorso</t>
+  </si>
+  <si>
+    <t>Direttore generale (ex art. 23 della L.R. 18 febbraio 2002, n. 6)</t>
+  </si>
+  <si>
+    <t>Area trattamento giuridico - Maria Tiziana Di Giovanni tel 0651685793 e-mail: mtdigiovanni@regione.lazio.it - Orario d'ufficio&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Procedura concorsuale/selezione - nomina commissione esaminatrice d.p.r. n. 487/94; d. lgs. n. 165/2001; l.r. n. 6/2002; r.r.n. 1/2002</t>
+  </si>
+  <si>
+    <t>Maria Tiziana Di Giovanni &amp;nbsp;- 06 51685793 - mtdigiovanni@regione.lazio.it&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Procedura concorsuale per dirigenti - approvazione bando di concorso pubblico</t>
+  </si>
+  <si>
+    <t>versamento tassa di partecipazione al concorso mediante bonifico bancario, PagoPA</t>
+  </si>
+  <si>
+    <t>Domanda di partecipazione- dichiarazione sostitutiva dell'atto di notorietà (art. 47 del d.p.r. n. 445 del 28/12/2000)</t>
+  </si>
+  <si>
+    <t>predisposizione bando di concorso per dirigenti; acquisizione domande di partecipazione</t>
+  </si>
+  <si>
+    <t>pubblicazione della determinazione di nomina della commissione esaminatrice &amp;nbsp;sul bur e sul sito istituzionale alla sezione "bandi di concorso"</t>
+  </si>
+  <si>
+    <t>In.PA - SITO WEB ISTITUZIONALE</t>
+  </si>
+  <si>
+    <t>PUBBLICAZIONE DELLA DETERMINAZIONE DI AFFIDAMENTO DEL SERVIZIO &amp;nbsp;SUL SITO ISTITUZIONALE - SEZIONE "AMMINISTRAZIONE TRASPARENTE"</t>
+  </si>
+  <si>
+    <t>Non è fissato un termine in sede di disciplina normativa. Si tiene conto della decorrenza della riorganizzazione delle direzioni e delle scadenze contrattuali.</t>
+  </si>
+  <si>
+    <t>ricorso al Giudice ordinario&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Intranet regionale</t>
+  </si>
+  <si>
+    <t>pubblicazione del bando di concorso pubblico sul sito istituzionale della Regione Lazio, &amp;nbsp;sul BUR e sul portale InPA</t>
+  </si>
+  <si>
+    <t>ricorso al Giudice ordinario entro 5 anni</t>
+  </si>
+  <si>
+    <t>pubblicazione dell'avviso di mobilità volontaria per dirigenti &amp;nbsp;sul sito istituzionale della Regione Lazio, sul BUR e sul portale InPA</t>
+  </si>
+  <si>
+    <t>trasmissione dei dati relativi all'incarico e del CV per la pubblicazione sul sito istituzionale</t>
+  </si>
+  <si>
+    <t>Rocco Romeo tel: 06.5168.4094 e-mail: rromeo@regione.lazio.it</t>
+  </si>
+  <si>
+    <t>Direttore &amp;nbsp;generale (ex art. 23 della L.R. 18 febbraio 2002, n. 6)</t>
+  </si>
+  <si>
+    <t>PROCEDURA CONCORSUALE/SELEZIONE - NOMINA COMMISSIONE ESAMINATRICE D.P.R. N. 487/94; D. LGS. N. 165/2001; L.R. N. 6/2002; R.R.N. 1/2002</t>
+  </si>
+  <si>
+    <t>TRATTAMENTO DI PREVIDENZA E QUIESCENZA</t>
+  </si>
+  <si>
+    <t>PUBBLICAZIONE DELLA DETERMINAZIONE DI NOMINA DELLA COMMISSIONE ESAMINATRICE &amp;nbsp;SUL BUR E SUL SITO ISTITUZIONALE ALLA SEZIONE "BANDI DI CONCORSO"</t>
+  </si>
+  <si>
+    <t>PROCEDURA CONCORSUALE/SELEZIONE - APPROVAZIONE GRADUATORIA D.P.R. N. 487/94; D. LGS. N. 165/2001; D. LGS. N. 33/2013; L.R. N. 6/2002; R.R.N. 1/2002</t>
+  </si>
+  <si>
+    <t>Incarichi fiduciari</t>
+  </si>
+  <si>
+    <t>Marina De Majo 06.5168.4138 - email: mdemajo@regione.lazio.it</t>
+  </si>
+  <si>
+    <t>telefonate, mail, note</t>
+  </si>
+  <si>
+    <t>nessuno o termine indicato dal referente politico</t>
+  </si>
+  <si>
+    <t>ricorso al Giudice ordinario</t>
+  </si>
+  <si>
+    <t>Nessuno</t>
+  </si>
+  <si>
+    <t>Collaborazioni</t>
+  </si>
+  <si>
+    <t>AFFIDAMENTO INCARICHI DI COLLABORAZIONE A SOGGETTI ESTERNI ALL'AMMINISTRAZIONE REGIONALE. D.LGS N. 165/2001 - R.R. N.17/2005</t>
+  </si>
+  <si>
+    <t>Daniela Camuto tel 06.5168.5364 &amp;nbsp;dcamuto@regione.lazio.it</t>
+  </si>
+  <si>
+    <t>Termini stabiliti dall'Avviso</t>
+  </si>
+  <si>
+    <t>https://www.regione.lazio.it/bandi-di-concorso-avvisi</t>
+  </si>
+  <si>
+    <t>recapiti delle strutture della Direzione che ha necessità della collaborazione</t>
+  </si>
+  <si>
+    <t>PUBBLICAZIONE ATTI SUL SITO ISTITUZIONALE ALLA SEZIONE "BANDI DI CONCORSO"</t>
+  </si>
+  <si>
+    <t>Categorie protette</t>
+  </si>
+  <si>
+    <t>Annarita La Ruffa tel 0651683204 e-mail:alaruffa@regione.lazio.it</t>
+  </si>
+  <si>
+    <t>mail, telefono, note, raccomandata, &amp;nbsp;pec, &amp;nbsp;sito isituzinale, portale inpa</t>
+  </si>
+  <si>
+    <t>APPROVAZIONE GRADUATORIA ENTRO 6 MESI DALLO SVOLGIMENTO DELLE PROVE&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>ricorso giurisdizionale al TAR entro 60 gg.; ricorso straordinario al Presidente della Repubblica entro 120 gg.</t>
+  </si>
+  <si>
+    <t>Area trattamento giuridico - Annarita La Ruffa tel 065168.3204 e-mail:alaruffa@regione.lazio.it -Orario d'ufficio&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>acquisizione dei verbali della commissione; approvazione verbali e graduatoria, sottoscrizione del contratto di inquadramento nei ruoli della giunta regionale</t>
+  </si>
+  <si>
+    <t>Pubblicazione sul BUR, &amp;nbsp; sul sito istituzionale e portale inpa</t>
+  </si>
+  <si>
+    <t>Nomina commissione esaminatrice procedura concorsuale o assunzione obbligatoria per chiamata numerica degli iscritti nelle liste di collocamento - DPR 487/94</t>
+  </si>
+  <si>
+    <t>Annarita La Ruffa tel 0651683204 email:alaruffa@regione.lazio.it</t>
+  </si>
+  <si>
+    <t>mail, telefono, note, raccomandata, &amp;nbsp;pec &amp;nbsp;- sito isituzinale - portale inpa</t>
+  </si>
+  <si>
+    <t>espletamento prove entro 45 gg. dalla data di avviamento a selezione</t>
+  </si>
+  <si>
+    <t>Nessuno/ se procedura concorsuale sito istituzionale e portale inpa</t>
+  </si>
+  <si>
+    <t>pagamento compensi commissione IBAN/conto corrente</t>
+  </si>
+  <si>
+    <t>Pubblicazione sul l BUR, &amp;nbsp; sul sito istituzionale e portale inpa</t>
+  </si>
+  <si>
+    <t>&amp;nbsp;assunzione obbligatoria per chiamata numerica degli iscritti nelle liste del collocamento mirato o indizione procedura concorsuale</t>
+  </si>
+  <si>
+    <t>termini stabiliti in convenzione ex art. 11 legge 68/99</t>
+  </si>
+  <si>
+    <t>versamento &amp;nbsp;del contributo per la partecipazione al concorso da effettuare con pagopa</t>
+  </si>
+  <si>
+    <t>modulo di domanda di ammissione al concorso con relativi allegati</t>
+  </si>
+  <si>
+    <t>Determinazione pubblicazione sul BUR, &amp;nbsp; sul sito istituzionale e portale inpa</t>
+  </si>
+  <si>
+    <t>mail, telefono, note, raccomandata, &amp;nbsp;pec, &amp;nbsp;- sito isituzinale</t>
+  </si>
+  <si>
+    <t>Mobilità personale</t>
+  </si>
+  <si>
+    <t>Laura Derli tel 0651684872 e-mail:lderli@regione.lazio.it</t>
+  </si>
+  <si>
+    <t>Attraverso richieste telefoniche, invio mail, invio pec, o domande formalmente protocollate</t>
+  </si>
+  <si>
+    <t>30/60 giorni dalla data di ricevimento della richiesta di procedere salvo tempi previsti dalla normativa</t>
+  </si>
+  <si>
+    <t>Ricorso al Giudice ordinario</t>
+  </si>
+  <si>
+    <t>Eventuale domanda, se prevista, per partecipare alla procedura</t>
+  </si>
+  <si>
+    <t>Area Trattamento Giuridico e-mail: risorseumane@pec.regione.lazio.it; lderli@regione.lazio.it; tel. 065168.4872; Orario d'ufficio</t>
+  </si>
+  <si>
+    <t>Trasferimento in - out , art. 30 DLGS 165/2001, artt. 229, 230 del Regolamento regionale n.1/2002.</t>
+  </si>
+  <si>
+    <t>30 giorni dalla data di ricevimento della domanda ovvero della protocollazione della stessa</t>
+  </si>
+  <si>
+    <t>assenso al trasferimento da parte dell'interessato. Autodichiarazione</t>
+  </si>
+  <si>
+    <t>30 giorni dalla data di ricevimento della domanda ovvero della protocollazione della stessa ovvero dalla comunicazione da parte della Commissione (se prevista)</t>
+  </si>
+  <si>
+    <t>assenso da parte dell'interessato. Autodichiarazione</t>
+  </si>
+  <si>
+    <t>assenso al comando da parte dell'interessato. Autodichiarazione</t>
+  </si>
+  <si>
+    <t>Mobilità fra Giunta e Consiglio, art. 228 del Regolamento regionale n.1/2002, &amp;nbsp;scambio compensativo art. 7 del DPCM 05/08/1998 n. 325</t>
+  </si>
+  <si>
+    <t>30/60 giorni</t>
+  </si>
+  <si>
+    <t>Istanza di parte</t>
+  </si>
+  <si>
+    <t>Controllo e vigilanza</t>
+  </si>
+  <si>
+    <t>Art. 25 L.R. n. 2/2004, art.8 comma 2 L. 6/2002</t>
+  </si>
+  <si>
+    <t>POLITICHE DEL PERSONALE DEGLI ENTI E AZIENDE SUB-REGIONALI</t>
+  </si>
+  <si>
+    <t>&amp;nbsp;P.O. Proia Elisa tel. 0651683842</t>
+  </si>
+  <si>
+    <t>Giunta Regionale</t>
+  </si>
+  <si>
+    <t>Comunicazione tramite lettera, email e telefonate presso l'Area</t>
+  </si>
+  <si>
+    <t>60 gg. Salvo richiesta integrazioni</t>
+  </si>
+  <si>
+    <t>ACQUISIZIONE DELLE INFORMAZIONI, SVOLGIMENTO DELL'ISTRUTTORIA, CONCLUSIONE DEL PROCEDIMENTO</t>
+  </si>
+  <si>
+    <t>1) PRESA D'ATTO E, SE NECESSARIO, FORNISCE DIRETTIVE</t>
+  </si>
+  <si>
+    <t>DGR 679/2022; DGR 875/2025, DGR 1109/2025, art.8 comma 2 L.R. 6/2002</t>
+  </si>
+  <si>
+    <t>RICORSO AL TRIBUNALE AMMINISTRATIVO REGIONALE DEL LAZIO (60 GG.) E RICORSO STRAORDINARIO AL PRESIDENTE DELLA REPUBBLICA (120 GG.)</t>
+  </si>
+  <si>
+    <t>ACQUISIZIONE DELLA RICHIESTA DA PARTE DEGLI ORGANISMI REGIONALI, SVOLGIMENTO DELL'ISTRUTTORIA, CONCLUSIONE DEL PROCEDIMENTO</t>
+  </si>
+  <si>
+    <t>&amp;nbsp;1) COMUNICAZIONI TRAMITE LETTERA, EMAIL E TELEFONATE; 2) PUBBLICAZIONE SUL BURL</t>
+  </si>
+  <si>
+    <t>Welfare</t>
+  </si>
+  <si>
+    <t>Sostegno alla genitorialità per i dipendenti. L. 183/2014 - L.R. 9/2017 art. 11</t>
+  </si>
+  <si>
+    <t>PROMOZIONE DEL BENESSERE ORGANIZZATIVO, SERVIZI AL PERSONALE, SISTEMA PROFESSIONALE E FORMAZIONE</t>
+  </si>
+  <si>
+    <t>Zavagnini Maurizio 0651685517 mzavagnini@regione.lazio.it</t>
+  </si>
+  <si>
+    <t>Luigi Ferdinando Nazzaro Direttore Direzione Regionale Personale, Enti locali e Sicurezza tel. 0651683310 email: risorseumane@regione.lazio.it</t>
+  </si>
+  <si>
+    <t>telefono, e-mail e direttamente al personale incaricato; intranet</t>
+  </si>
+  <si>
+    <t>ricorso al TAR Lazio, ricorso straordinario al Capo dello Stato</t>
+  </si>
+  <si>
+    <t>intranet</t>
+  </si>
+  <si>
+    <t>cedolino dipendenti</t>
+  </si>
+  <si>
+    <t>Direttore generale ex art. 23 Legge regionale n. 6/2002</t>
+  </si>
+  <si>
+    <t>documento d'identità - domanda di partecipazione - Isee - documentazione contabile</t>
+  </si>
+  <si>
+    <t>Piattaforma dedicata</t>
+  </si>
+  <si>
+    <t>1° fase: presentazione istanza. 2° : inoltro documentazione richiesta. 3°: istruttoria istanze. 4° pubblicazione elenchi beneficiari.</t>
+  </si>
+  <si>
+    <t>intranet regionale</t>
+  </si>
+  <si>
+    <t>Benessere organizzativo</t>
+  </si>
+  <si>
+    <t>PAOLO FUSARO tel 0651684988 mail pfusaro@regione.lazio.it</t>
+  </si>
+  <si>
+    <t>Pagina Intranet dedicata "Formazione Dipendenti" -newsletter - &amp;nbsp;email - telefono</t>
+  </si>
+  <si>
+    <t>informativa privacy</t>
+  </si>
+  <si>
+    <t>https://intranet.regione.lazio.it/benessere-organizzativo/ - indirizzo di posta elettronica: supportopsicologico@regione.lazio.it - tel. 334/1106708</t>
+  </si>
+  <si>
+    <t>informativa trattamento dei dati</t>
+  </si>
+  <si>
+    <t>Richiesta del dipendente, verifica, presa visione dell'informativa, presa in carico</t>
+  </si>
+  <si>
+    <t>Intranet regionale, newsletter</t>
+  </si>
+  <si>
+    <t>Formazione</t>
+  </si>
+  <si>
+    <t>https://intranet.regione.lazio.it/formazione/tirocini-curriculari-universitari/</t>
+  </si>
+  <si>
+    <t>determinazione di approvazione della convenzione quadro</t>
+  </si>
+  <si>
+    <t>indirizzo e-mail dedicato tirocinicurriculari@regione.lazio.it,</t>
+  </si>
+  <si>
+    <t>predisposizione e sottoscrizione, con i soggetti promotori, delle convezioni quadro - &amp;nbsp;approvazione e gestione dei tirocini curriculari</t>
+  </si>
+  <si>
+    <t>Intranet regionale, newsletter, comunicazioni ai Referenti Formativi di ciascuna Direzione regionale</t>
+  </si>
+  <si>
+    <t>Affidamento incarico Consigliera di fiducia -Regolamento regionale n. 6 del 2002, Allegato S</t>
+  </si>
+  <si>
+    <t>Tiziana Iuvara - 0651685478- tiuvara@regione.lazio.it</t>
+  </si>
+  <si>
+    <t>e-mail del personale incaricato</t>
+  </si>
+  <si>
+    <t>PROVVEDIMENTO DI LIQUIDAZIONE</t>
+  </si>
+  <si>
+    <t>documenti indicati nell'Avviso pubblico</t>
+  </si>
+  <si>
+    <t>tiuvara@regione.lazio.it</t>
+  </si>
+  <si>
+    <t>BURL; sito istituzionale Regione Lazio Sez. Bandi di concorso e avvisi</t>
+  </si>
+  <si>
+    <t>Disciplina lavoro agile e predisposizione relativo allegato del PIAO (DL 9 giugno 2021, n. 80) e gestione adempimenti - L. 22/05/2017, n. 81</t>
+  </si>
+  <si>
+    <t>telefono, e-mail e direttamente al personale incaricato</t>
+  </si>
+  <si>
+    <t>ricorso giudice del lavoro</t>
+  </si>
+  <si>
+    <t>documenti contenuti nel PIAO e nelle circolari</t>
+  </si>
+  <si>
+    <t>lavoroagile@regione.lazio.it</t>
+  </si>
+  <si>
+    <t>Circolare inviata per prosa alle strutture e pubblicata sulla intranet</t>
+  </si>
+  <si>
+    <t>Servizio professionale medico di radiodiagnostica. D.l. 502/1992, D.Lgs.36/2023</t>
+  </si>
+  <si>
+    <t>Franco Marcoccia - tel. 0651683588 - fmarcoccia@regione.lazio.it</t>
+  </si>
+  <si>
+    <t>tramite piattaforma informatica Stella per individuazione operatori economici; intranet e persoanle incaricato per dipendenti</t>
+  </si>
+  <si>
+    <t>https://centraleacquisti.regione.lazio.it/</t>
+  </si>
+  <si>
+    <t>FATTURA ELETTRONICA - PROVVEDIMENTO DI LIQUIDAZIONE</t>
+  </si>
+  <si>
+    <t>piattaforma dedicata e intranet</t>
+  </si>
+  <si>
+    <t>&amp;nbsp;fmarcoccia@regione.lazio.it tel. 0651683588 - giquaranta@regione.lazio.it, tel. 0651683071</t>
+  </si>
+  <si>
+    <t>espletamento gara per affidamento servizio; gestione contratto; gestione agenda visite e utenza</t>
+  </si>
+  <si>
+    <t>Su piattaforma Stella e le altre forme di pubblicità previste dal D.lgs. 36/2023; intranet</t>
+  </si>
+  <si>
+    <t>Gestione del contratto di polizza integrativa sanitaria dipendenti. - L.R. 9/2017 art. 11</t>
+  </si>
+  <si>
+    <t>tutto pubblicato su piattaforma Stella e intranet</t>
+  </si>
+  <si>
+    <t>Tiziana Iuvara 75478, tiuvara@regione.lazio.it</t>
+  </si>
+  <si>
+    <t>espletamento gara per affidamento servizi; gestione contratti; gestione dell'utenza (dipendenti)</t>
+  </si>
+  <si>
+    <t>Paola Badamo - 0651685543- pbadamo@regione.lazio.it</t>
+  </si>
+  <si>
+    <t>Piattaforma Sir-HR_HCM su intranet regionale</t>
+  </si>
+  <si>
+    <t>non previsti</t>
+  </si>
+  <si>
+    <t>e-mail: sistemaprofessionale@regione.lazio.it</t>
+  </si>
+  <si>
+    <t>1) Assegnazione Profilo di ruolo; 2) autovalutazione; 3) eterovalutazione</t>
+  </si>
+  <si>
+    <t>31 gennaio di ogni anno (piano triennale) primo quadrimestre di ogni anno piano annuale</t>
+  </si>
+  <si>
+    <t>formazionedipendenti@regione.lazio.it</t>
+  </si>
+  <si>
+    <t>sito istituzionale e intranet</t>
+  </si>
+  <si>
+    <t>Salute e sicurezza nei luoghi di lavoro</t>
+  </si>
+  <si>
+    <t>d.lgs. n. 81/2008 - adempimenti in materia di &amp;nbsp;denunce di infortuni e malattie professionali</t>
+  </si>
+  <si>
+    <t>UFFICIO DATORE DI LAVORO, PREVENZIONE E PROTEZIONE</t>
+  </si>
+  <si>
+    <t>Nadia Latrofa - 0651685500 - nlatrofa@regione.lazio.it</t>
+  </si>
+  <si>
+    <t>intranet, e-mail, telefono</t>
+  </si>
+  <si>
+    <t>48 ore per infortuni; 5gg per malattia professionale</t>
+  </si>
+  <si>
+    <t>Direttore generale ex art. 23 Legge regionale n. 6/2003</t>
+  </si>
+  <si>
+    <t>certificato di infortunio e malattia professionale</t>
+  </si>
+  <si>
+    <t>Nadia Latrofa nlatrofa@regione.lazio.it; denunciainfortuni@regione.lazio.it</t>
+  </si>
+  <si>
+    <t>acquisizione della documentazione necessaria, denunicia tramite piattaforma INAIL; gestione dei periodi di continuazione e dell'assenza</t>
+  </si>
+  <si>
+    <t>Piattaforma INAIL</t>
+  </si>
+  <si>
+    <t>d.lgs. n. 81/2008 - adempimenti in materia di prevenzione e protezione nei luoghi di lavoro per i lavoratori della Giunta regionale del Lazio&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Alma D'Astolfo - 0651685786 - adastolfo@regione.lazio.it</t>
+  </si>
+  <si>
+    <t>nota formale, e-mail e telefono</t>
+  </si>
+  <si>
+    <t>Organi di vigilanza dell'ASL competente</t>
+  </si>
+  <si>
+    <t>Alma D'Astolfo adastolfo@regione.lazio.it &amp;nbsp;salutesicurezza@regione.lazio.it&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Riunione periodica con gli RLS; pubblicazioni sezione salute e sicurezza dell'intranet di circolari e atti&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Operatori economici</t>
+  </si>
+  <si>
+    <t>Nadia Latrofa - 0651685500- nlatrofa@regione.lazio.it</t>
+  </si>
+  <si>
+    <t>tramite piattaforma Acquisti in rete Consip</t>
+  </si>
+  <si>
+    <t>Consip o altre piattaforme dedicate</t>
+  </si>
+  <si>
+    <t>fattura elettronica - provvedimento di liquidazione</t>
+  </si>
+  <si>
+    <t>documentazione Consip o di gara</t>
+  </si>
+  <si>
+    <t>procedura di affidamneto del servizio/adesione accordo quadro e gestione contratto</t>
+  </si>
+  <si>
+    <t>Su piattaforma CONSIP o altre didcate e le altre forme di pubblicità previste dal D.lgs. 36/2023.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Enti ricerca</t>
+  </si>
+  <si>
+    <t>Ricerca</t>
+  </si>
+  <si>
+    <t>Avviso per concessione contributo in materia di ricerca e innovazione - PR FESR 2021/2027</t>
+  </si>
+  <si>
+    <t>RICERCA E INNOVAZIONE</t>
+  </si>
+  <si>
+    <t>Contattando i referenti regionali e/o di Lazio Innova spa ai recapiti pubblicati sui siti istituzionali (telefono, email, fax, indirizzo)</t>
+  </si>
+  <si>
+    <t>Termini previsti dai singoli avvisi</t>
+  </si>
+  <si>
+    <t>Pubblicazione sul BURL e pubblicazione sul sito istituzionale.</t>
+  </si>
+  <si>
+    <t>Avviso per concessione contributo in materia di ricerca e innovazione - Leggi Regionali&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Associazioni</t>
+  </si>
+  <si>
+    <t>Contributo regionale a favore dell'Osservatorio Astronomico di Campocatino - Legge Regionale n. 22/1988 e Legge Regionale n. 9/2017.</t>
+  </si>
+  <si>
+    <t>Non sono previsti termini</t>
+  </si>
+  <si>
+    <t>Istruttoria (verifica programma investimento annuale) e determinazione Direttore Regionale.</t>
+  </si>
+  <si>
+    <t>PR FESR LAZIO 2021/2027. Progetto T0008B0022. - Obiettivo specifico 1.1 - Approvazione Avviso Pubblico "Donne, Innovazione e Impresa" e relativa modulistica.</t>
+  </si>
+  <si>
+    <t>Termini previsti dall'Avviso Pubblico</t>
+  </si>
+  <si>
+    <t>Assistenza tecnica</t>
+  </si>
+  <si>
+    <t>Affidamento di servizi &amp;nbsp;tramite procedure di evidenza pubblica ex codice dei contratti pubblici</t>
+  </si>
+  <si>
+    <t>PROGRAMMAZIONE E ATTUAZIONE DEL PROGRAMMA OPERATIVO FESR LAZIO,ASSISTENZA ALL'AUTORITA' DI GESTIONE DEL POR FESR</t>
+  </si>
+  <si>
+    <t>Carlo Mazzucchi</t>
+  </si>
+  <si>
+    <t>Direttore (Determinazione &amp;nbsp;a contrarre) Tiziana Petucci - Tel. 06/51686720 - tpetucci@regione.lazio.it</t>
+  </si>
+  <si>
+    <t>AMMINISTRAZIONE TRASPARENTEPIATTAFORMA STELLA</t>
+  </si>
+  <si>
+    <t>Termini previsti dal Codice Contratti pubblici</t>
+  </si>
+  <si>
+    <t>Ricorso al TAR LAZIO entro 30 gg</t>
+  </si>
+  <si>
+    <t>http://www.lazioeuropa.it/ applicativo AVCP</t>
+  </si>
+  <si>
+    <t>IBAN&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>AMMINISTRAZIONE TRASPARENTE;&amp;nbsp;PIATTAFORMA STELLA</t>
+  </si>
+  <si>
+    <t>Comuni</t>
+  </si>
+  <si>
+    <t>PR Lazio FESR 2021-2027</t>
+  </si>
+  <si>
+    <t>Carlo Mazzucchi;Massimiliano Pacifico</t>
+  </si>
+  <si>
+    <t>https://www.lazioeuropa.it/</t>
+  </si>
+  <si>
+    <t>termini previsti dalla Programmazione FESR</t>
+  </si>
+  <si>
+    <t>Ricorso al TAR LAZIO entro 60 ggRicorso straordinario al capo dello Stato entro 120 gg</t>
+  </si>
+  <si>
+    <t>Pubblicazione su BURL e sul sito di www.lazioeuropa.it</t>
+  </si>
+  <si>
+    <t>Società in house</t>
+  </si>
+  <si>
+    <t>Vigilanza su attività affidate ad Organismi Intermedi nell'ambito del POR FESR Lazio&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>www.lazioeuropa.it</t>
+  </si>
+  <si>
+    <t>http://www.lazioeuropa.it/</t>
+  </si>
+  <si>
+    <t>Individuazione Organismi Intermedi nell'ambito del POR FESR Lazio e verifica permanenza requisiti</t>
+  </si>
+  <si>
+    <t>Affidamento di servizi &amp;nbsp;ex art 7 codice dei contratti pubblici</t>
+  </si>
+  <si>
+    <t>1. Affidamento diretto &amp;nbsp;a società in house- determinazione a contrarre ;2.Stipula del contratto.</t>
+  </si>
+  <si>
+    <t>AMMINISTRAZIONE TRASPARENTE</t>
+  </si>
+  <si>
+    <t>Uffici giudice di pace</t>
+  </si>
+  <si>
+    <t>l.r. 27 ottobre 2023 n. 15 .Concessione contributi ai comuni per le spese di funzionamento degli uffici dei GIUDICE DI PACE</t>
+  </si>
+  <si>
+    <t>POLITICHE PER LO SVILUPPO DELLE ZONE MONTANE E DEI PICCOLI COMUNI, SICUREZZA INTEGRATA E DEI BENI COMUNI</t>
+  </si>
+  <si>
+    <t>Antonella Iuliano tel. 0651683930 email: aiuliano@regione.lazio.it</t>
+  </si>
+  <si>
+    <t>PEC: sviluppoentilocali@pec.regione.lazio.itlazio.it &amp;nbsp;</t>
+  </si>
+  <si>
+    <t>entro 60 giorni dalla data di scadenza della presentazione delle domande prevista per il 31 marzo di ogni anno</t>
+  </si>
+  <si>
+    <t>Ricorso giurisdizionale al TAR entro 60 giorni dalla pubblicazione dell'atto conclusivo del procedimento o ricorso al Presidente della Repubblica.</t>
+  </si>
+  <si>
+    <t>Direttore generale art.167 rr</t>
+  </si>
+  <si>
+    <t>Modulistica prevista dalla DGR 87/2024&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Area Politiche per lo Sviluppo delle zone montane e dei piccoli comuni, sicurezza integrata e beni comuni - PEC sviluppoentilocali@regione.lazio.it</t>
+  </si>
+  <si>
+    <t>Pubblicazione sul Bur e notifica degli atti agli interessati - Pubblicazione sul sito istituzionale</t>
+  </si>
+  <si>
+    <t>d.lgs. n. 81/2008 - adempimenti in materia di &amp;nbsp;sorveglianza sanitaria</t>
+  </si>
+  <si>
+    <t>come da protocolli sanitari nel DVR</t>
+  </si>
+  <si>
+    <t>ricorso avverso giudizio del medico competente c/o ASL competente</t>
+  </si>
+  <si>
+    <t>Nadia Latrofa nlatrofa@regione.lazio.it; salutesicurezza@regione.lazio.it</t>
+  </si>
+  <si>
+    <t>Comunicazioni previste dal d.lgs. n. 81/2008 in forma riservata ai diretti interessati</t>
+  </si>
+  <si>
+    <t>Trasparenza</t>
+  </si>
+  <si>
+    <t>UFFICIO RELAZIONI CON IL PUBBLICO</t>
+  </si>
+  <si>
+    <t>Nannini Riccardo</t>
+  </si>
+  <si>
+    <t>attuazione delle politiche per la riqualificazione dei piccoli comuni e delle zone montane - l.r. 9/2020, art. 1, comma 593, l. 234/2021; art. 4 l. 131/2025</t>
+  </si>
+  <si>
+    <t>Raffaello Russo: 0651688411 - raffaello.russo@regione.lazio.it</t>
+  </si>
+  <si>
+    <t>Direttore Regionale Personale, enti locali e sicurezza - Luigi Ferdinando Nazzaro- risorseumane@regione.lazio.it; risorseumane@pec.regione.lazio.it; 0651683326</t>
+  </si>
+  <si>
+    <t>PEC: sviluppoentilocali@pec.regione.lazio.it</t>
+  </si>
+  <si>
+    <t>termini stabiliti da apposito avviso/bando</t>
+  </si>
+  <si>
+    <t>Direttore Generale, ai sensi dell'art. 167 del R.R. 1/2002</t>
+  </si>
+  <si>
+    <t>Modulistica approvata di volta in volta dall'avviso/bando</t>
+  </si>
+  <si>
+    <t>Pubblicazione sul BUR e sul sito istituzionale regionale.</t>
+  </si>
+  <si>
+    <t>Sostegno alle comunità montane</t>
+  </si>
+  <si>
+    <t>assegnazione delle risorse a sostegno del funzionamento delle Comunità montane - l.r. 9/1999, l.r. 4/2024</t>
+  </si>
+  <si>
+    <t>Sostegno all'associazionismo comunale</t>
+  </si>
+  <si>
+    <t>Internazionalizzazione+Imprese</t>
+  </si>
+  <si>
+    <t>LR 21/20 RR 7/22</t>
+  </si>
+  <si>
+    <t>INTERNAZIONALIZZAZIONE E ATTRAZIONE DEGLI INVESTIMENTI, SISTEMA FIERISTICO</t>
+  </si>
+  <si>
+    <t>CASSITTO LUISA&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Area Internazionalizzazione e Attrazione degli Investimenti, Sistema Fieristico</t>
+  </si>
+  <si>
+    <t>LE MODALITA SONO PREVISTE DAL REGOLAMENTO REGIONALE 7/22 E MODILISTITICA PUBBLICATA SUL SITO UFFICIALE DELLA REGIONE LAZIO&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>ANNUALE&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>provvedimenti a capo Area Internazionalizzazione e Attrazione degli Investimenti, Sistema Fieristico&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Ricorso al Tribunale amministrativo regionale entro 60 gg. o ricorso straordinario al Capo dello Stato entro 120 gg.</t>
+  </si>
+  <si>
+    <t>NON PREVISTO&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Il Direttore Generale</t>
+  </si>
+  <si>
+    <t>DOMANDA DI RICHIESTA ATTRIBUZIONE QUALIFICA, E ALLEGATI DI CUI ALL'ART. 5 DEL RR 7/22</t>
+  </si>
+  <si>
+    <t>Imprese+Internazionalizzazione</t>
+  </si>
+  <si>
+    <t>Avviso pubblico&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>provvedimenti a capo dell'Organismo Intermedio- lazio innova spa.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>servizio a capo dell'Organismo Intermedio- lazio innova spa.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Internazionalizzazione</t>
+  </si>
+  <si>
+    <t>Massimiliano Barresi</t>
+  </si>
+  <si>
+    <t>Attività gestita da Lazio Innova S.p.A. in qualità di soggetto attuatore</t>
+  </si>
+  <si>
+    <t>Termini fissati da specifiche call gestite e da Lazio Innova S.p.A. in qualità di soggetto attuatore</t>
+  </si>
+  <si>
+    <t>Attività gestita da Lazio Innova S.p.A. in qualità di soggetto attuatore.</t>
+  </si>
+  <si>
+    <t>Non si applica. Attività gestita da Lazio Innova S.p.A. in qualità di soggetto attuatore.</t>
+  </si>
+  <si>
+    <t>Avvocatura</t>
+  </si>
+  <si>
+    <t>DIREZIONE REGIONALE ISTRUZIONE, FORMAZIONE E POLITICHE PER L’OCCUPAZIONE</t>
+  </si>
+  <si>
+    <t>art 553 ter Regolamento regionale n. 1/2002</t>
+  </si>
+  <si>
+    <t>AFFARI GENERALI</t>
+  </si>
+  <si>
+    <t>Funzionario incaricato</t>
+  </si>
+  <si>
+    <t>Avvocatura regionale legale incaricato</t>
+  </si>
+  <si>
+    <t>Termine per la proposizione delle liti attive</t>
+  </si>
+  <si>
+    <t>Costituzione in giudizio</t>
+  </si>
+  <si>
+    <t>Avvocatura regionale</t>
+  </si>
+  <si>
+    <t>rimborso del costo effettivo anticipato dagli enti di provenienza del personale comandato "in"</t>
+  </si>
+  <si>
+    <t>TRATTAMENTO ECONOMICO</t>
+  </si>
+  <si>
+    <t>Pelliccioni Paola</t>
+  </si>
+  <si>
+    <t>contatti con area trattamento economico, &amp;nbsp;contatti con uffici competenti, contatti con responsabile del procedimento dott.ssa Paola Pelliccioni</t>
+  </si>
+  <si>
+    <t>Non sono previsti termini per gli specifici procedimenti in quanto legati a termini variabili da rispettare.</t>
+  </si>
+  <si>
+    <t>Giudice Ordinario in funzione di Giudice del Lavoro</t>
+  </si>
+  <si>
+    <t>Direttore Generale&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>ppelliccioni@regione.lazio.it</t>
+  </si>
+  <si>
+    <t>recupero del credito del personale regionale comandato out</t>
+  </si>
+  <si>
+    <t>liquidazione indennità sostitutiva del mancato preavviso in caso di decesso o di dispensa dal servizio</t>
+  </si>
+  <si>
+    <t>Pestonesi Nadia</t>
+  </si>
+  <si>
+    <t>contatti con area trattamento economico, &amp;nbsp;contatti con uffici competenti, contatti con responsabile del procedimento dott.ssa Nadia Pestonesi</t>
+  </si>
+  <si>
+    <t>npestonesi@regione.lazio.it</t>
+  </si>
+  <si>
+    <t>liquidazione in esercizio delle sentenze esecutive ed eventuale pedissequo atto di precetto</t>
+  </si>
+  <si>
+    <t>Giuffrè Marisa</t>
+  </si>
+  <si>
+    <t>contatti con area trattamento economico, &amp;nbsp;contatti con uffici competenti, contatti con responsabile del procedimento dott.ssa Marisa Giuffrè</t>
+  </si>
+  <si>
+    <t>mgiuffre@regione.lazio.it</t>
+  </si>
+  <si>
+    <t>gestione contributi - oneri previdenziali a carico dell'amministrazione regionale relativi al personale regionale cessato dal servizio</t>
+  </si>
+  <si>
+    <t>costituzione fondi per la retribuzione accessoria del personale dirigente e di comparto</t>
+  </si>
+  <si>
+    <t>contribuzione annuale all'aran per l'attività di assistenza sulle contrattazioni decentrate</t>
+  </si>
+  <si>
+    <t>assunzione impegno e determinazione del costo per il pagamento del premio assicurativo annuale per il personale regionale</t>
+  </si>
+  <si>
+    <t>Liquidazione indennità di anzianità - R.R. 01/2002 e successive modifiche ed integrazioni artt. 337, 338 e 339</t>
+  </si>
+  <si>
+    <t>Ciolli Piera</t>
+  </si>
+  <si>
+    <t>mail; telefonate, pec ; richiesta scritta</t>
+  </si>
+  <si>
+    <t>Tribunale civile in funzione di Giudice del Lavoro.</t>
+  </si>
+  <si>
+    <t>non ci sono pagamenti da effettuare</t>
+  </si>
+  <si>
+    <t>prospetto di liquidazione INPS</t>
+  </si>
+  <si>
+    <t>vavolio@regione.lazio.it</t>
+  </si>
+  <si>
+    <t>acquisizione prospetto di liquidazione inps. Predisposizione provvedimento di impegno. Liquidazione spettante. Notificazione all'interessato</t>
+  </si>
+  <si>
+    <t>nota scritta</t>
+  </si>
+  <si>
+    <t>certificazione di morte e documentazione eredi</t>
+  </si>
+  <si>
+    <t>pciolli@regione.lazio.it</t>
+  </si>
+  <si>
+    <t>predisposizione provvedimento d'ufficio. Notificazione all'interessato Trasmissione all'INPS</t>
+  </si>
+  <si>
+    <t>nota scrutta</t>
+  </si>
+  <si>
+    <t>predisposizione provvedimento d'ufficio. &amp;nbsp;Notificazione all'interessato, Trasmissione all'INPS</t>
+  </si>
+  <si>
+    <t>istanza di dimissioni&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>ricezione istanza di dimissioni redazione del provvedimento di cancellazione dai ruoli &amp;nbsp;Notificazione all'interessatoTrasmissione all'INPS</t>
+  </si>
+  <si>
+    <t>non ci sono pagamenti da effettuare&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>istanza di dimissioni estratto conto contributivo generale e domanda di pensione INPS</t>
+  </si>
+  <si>
+    <t>mail; telefonate, pec ; &amp;nbsp;richiesta scritta;</t>
+  </si>
+  <si>
+    <t>Sicurezza integrata</t>
+  </si>
+  <si>
+    <t>L.R.28/2019 Art.7 Concessione contributi per il sostegno delle persone fisiche e giuridiche vittime di azioni della criminalità sul territorio regionale</t>
+  </si>
+  <si>
+    <t>PEC: sviluppoentilocali@pec.regione.lazio.itlazio.it &amp;nbsp; &amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>entro 30 gg dalla data di presentazione delle domande</t>
+  </si>
+  <si>
+    <t>Modulistica prevista dalla DGR 925/2020</t>
+  </si>
+  <si>
+    <t>Antonella Iuliano tel. 0651683930 email: aiuliano@regione.lazio.it&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>PEC: sviluppoentilocali@pec.regione.lazio.itlazio.it</t>
+  </si>
+  <si>
+    <t>Termini stabiliti da appositi avvisi pubblici</t>
+  </si>
+  <si>
+    <t>Direttore generale art.167 rr 1/2002</t>
+  </si>
+  <si>
+    <t>CCNL - CCDI - Disciplina per il conferimento incarichi EQ (DGR 243/2024)</t>
+  </si>
+  <si>
+    <t>Sciarrillo Marina</t>
+  </si>
+  <si>
+    <t>Contatti via mail o telefonici con il personale dell'Area "Affari generali"</t>
+  </si>
+  <si>
+    <t>Ricorso al Giudice ordinario entro 5 anni</t>
+  </si>
+  <si>
+    <t>Modulistica allegata all'Avviso pubblicato sulla Intranet</t>
+  </si>
+  <si>
+    <t>Marina Sciarrillo pal.B-V piano st.1 msciarrillo@regione.lazio.it - tel. 0651685317</t>
+  </si>
+  <si>
+    <t>Pubblicazione Avviso interno - ricevimento istanze - istruttoria - provvedimento di conferimento (atto di organizzazione)</t>
+  </si>
+  <si>
+    <t>Comunicazione via mail al dipendente, al dirigente e alle Aree interessate - Atti informatizzati sul Sicer</t>
+  </si>
+  <si>
+    <t>Modifica profilo professionale - C.C.N.L. comparto Funzioni Locali 2022-2024; r.r. n.1/2002</t>
+  </si>
+  <si>
+    <t>GESTIONE DEGLI ISTITUTI NORMATIVI E CONTRATTUALI DEL RAPPORTO DI LAVORO</t>
+  </si>
+  <si>
+    <t>Emanuela Adamo: 0651683932 - eadamo@regione.lazio.it</t>
+  </si>
+  <si>
+    <t>Direttore Regionale Personale, enti locali e sicurezza - Luigi Ferdinando Nazzaro- risorseumane@regione.lazio.it; risorseumane@pec.regione.lazio.it; 06-51683326</t>
+  </si>
+  <si>
+    <t>contatti via mail o telefonici con il personale dell'area "Gestione degli istituti normativi e contrattuali del rapporto di lavoro"</t>
+  </si>
+  <si>
+    <t>Non prevista una modulistica specifica</t>
+  </si>
+  <si>
+    <t>istanza del dipendente; istruttoria, provvedimento</t>
+  </si>
+  <si>
+    <t>comunicazione formale al dipendente e alle aree competenti della Direzione tramite PROSA</t>
+  </si>
+  <si>
+    <t>Modifica del profilo professionale per inidoneità assoluta alla mansione specifica - C.C.N.L. comparto Funzioni Locali 2022-2024; r. r n.1/2002 ; dlgs 81/2008</t>
+  </si>
+  <si>
+    <t>Accertamento medico competente; istruttoria; provvedimento</t>
+  </si>
+  <si>
+    <t>comunicazione formale al dipendente e &amp;nbsp;alle aree competenti della Direzione tramite PROSA</t>
+  </si>
+  <si>
+    <t>Mobilità interna del personale ruolo giunta l. n. 6/2002 - r.r n. 1/2002; trasferimenti art. 33 l. 104/92</t>
+  </si>
+  <si>
+    <t>Roberta Gianni - rgianni@regione.lazio.it - tel. 0651684835</t>
+  </si>
+  <si>
+    <t>istanza del dipendente istruttoria provvedimento</t>
+  </si>
+  <si>
+    <t>Dispensa dal servizio per inabilità - art. 2, comma 12, legge n. 335 - 08 agosto 1995</t>
+  </si>
+  <si>
+    <t>Cinthia Brigida: 0651684217; cbrigida@regione.lazio.it</t>
+  </si>
+  <si>
+    <t>Cinthia Brigida pal.b-V piano st.39 cbrigida@regione.lazio.it Tel. 0651684217</t>
+  </si>
+  <si>
+    <t>comunicazione formale al dipendente, comunicazione alla C.M.V., notifica provvedimento INPS e alle aree competenti della Direzione tramite PROSA</t>
+  </si>
+  <si>
+    <t>Permessi retribuiti per il diritto allo studio (150 ore) - C.C.N.L. comparto Funzioni Locali 2022-2024</t>
+  </si>
+  <si>
+    <t>visionare la modulistica presente sullo sportello del dipendente sez. modulistica ( intranet regionale)</t>
+  </si>
+  <si>
+    <t>Istruttoria della richiesta - adozione del provvedimento (entro 30 giorni dalla presentazione dell'istanza)</t>
+  </si>
+  <si>
+    <t>comunicazione via mail al dipendente, comunicazione al dirigente del dipendente che ha richiesto l'istituto e alle aree competenti della Direzione tramite PROSA</t>
+  </si>
+  <si>
+    <t>Conservazione del posto per la durata del periodo di prova - C.C.N.L. comparto Funzioni Locali 2022-2024</t>
+  </si>
+  <si>
+    <t>Cinthia Brigida pal. B -V piano st.39 cbrigida@regione.lazio.it Tel. 0651684217</t>
+  </si>
+  <si>
+    <t>Istruttoria della richiesta di conservazione - provvedimento (entro 30 giorni dalla presentazione dell'istanza)</t>
+  </si>
+  <si>
+    <t>Congedo straordinario retribuito ai sensi dell'art. 42 del D.Lgs 151/2001</t>
+  </si>
+  <si>
+    <t>visionare la modulistica presente sullo sportello del dipendente sez. modulistica (intranet regionale)</t>
+  </si>
+  <si>
+    <t>Istanza del dipendente; Istruttoria della richiesta di congedo - &amp;nbsp;nota provvedimentale(entro 30 giorni dalla presentazione dell'istanza)</t>
+  </si>
+  <si>
+    <t>comunicazione via mail al dipendente, comunicazione al dirigente di riferimento e alle competenti Aree della Direzione tramite PROSA</t>
+  </si>
+  <si>
+    <t>Congedo per la formazione - art. 5 l. n. 53 del 08 marzo 2000</t>
+  </si>
+  <si>
+    <t>Istruttoria della richiesta di congedo - &amp;nbsp;provvedimento (entro 30 giorni dalla presentazione dell'istanza)</t>
+  </si>
+  <si>
+    <t>Congedo per gravi motivi familiari non retribuito ai sensi dell'art. 4 della L.53/2000; Decreto interministeriale 278/2000</t>
+  </si>
+  <si>
+    <t>10 giorni</t>
+  </si>
+  <si>
+    <t>Istanza del dipendente; Istruttoria della richiesta di congedo - nota provvedimentale(entro 30 giorni dalla presentazione dell'istanza)</t>
+  </si>
+  <si>
+    <t>Congedo parentale - D. Lgs. n. 151/2001&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Cinthia Brigida pal. B -V piano st. 39 cbrigida@regione.lazio.it Tel. 0651684217; Alessia Calò Pal. B -V piano st. 40 - acalo@regione.lazio.it Tel. 0651684426</t>
+  </si>
+  <si>
+    <t>Istruttoria della richiesta di congedo e aggiornamento cartellino (entro 30 giorni dalla presentazione dell'istanza)</t>
+  </si>
+  <si>
+    <t>controllo cartellino mensile su NOIPA</t>
+  </si>
+  <si>
+    <t>Concessione dei permessi previsti dalla legge 104/92</t>
+  </si>
+  <si>
+    <t>Direttore Regionale Personale, enti locali e sicurezza - Luigi Ferdinando Nazzaro- risorseumane@regione.lazio.it; risorseumane@pec.regione.lazio.it; 06-51683325</t>
+  </si>
+  <si>
+    <t>Istanza del dipendente - istruttoria - provvedimento autorizzativo &amp;nbsp;</t>
+  </si>
+  <si>
+    <t>E-MAIL - PROSA - NOTIFICAZIONE IN PRESENZA</t>
+  </si>
+  <si>
+    <t>Collocamento in part-time - r.r. n. 1/2002 - l. n. 662/1996 - D. Lgs. del 15.6.2015 n.81 (artt.4-12) - C.C.N.L. comparto Funzioni Locali &amp;nbsp;2022-2024</t>
+  </si>
+  <si>
+    <t>Direttore Regionale Personale, enti locali e sicurezza - Luigi Ferdinando Nazzaro- risorseumane@regione.lazio.it; risorseumane@pec.regione.lazio.it; 06-51683324</t>
+  </si>
+  <si>
+    <t>Istanza del dipendente; Istruttoria della richiesta di part-time e provvedimento (entro 30 giorni dalla presentazione dell'istanza)</t>
+  </si>
+  <si>
+    <t>Direttore Regionale Personale, enti locali e sicurezza - Luigi Ferdinando Nazzaro- risorseumane@regione.lazio.it; risorseumane@pec.regione.lazio.it; 06-51683323</t>
+  </si>
+  <si>
+    <t>istruttoria e provvedimento (entro 30 giorni dal termine ultimo della conservazione)</t>
+  </si>
+  <si>
+    <t>comunicazione via mail al dipendente, comunicazione al dirigente del dipendente e alle aree competenti della Direzione tramite PROSA</t>
+  </si>
+  <si>
+    <t>Aspettativa per seguire il coniuge in servizio all'estero - Legge n. 26 del 11 febbraio 1980 - Legge n. 333 del 25 giugno 1985 - r.r. 1/2002</t>
+  </si>
+  <si>
+    <t>Direttore Regionale Personale, enti locali e sicurezza - Luigi Ferdinando Nazzaro- risorseumane@regione.lazio.it; risorseumane@pec.regione.lazio.it; 06-51683322</t>
+  </si>
+  <si>
+    <t>Cinthia Brigida pal. B-V piano st.39 cbrigida@regione.lazio.it Tel. 0651684217</t>
+  </si>
+  <si>
+    <t>Istanza del dipendente; Istruttoria della richiesta di aspettativa - &amp;nbsp;provvedimento (entro 30 giorni dalla presentazione dell'istanza)</t>
+  </si>
+  <si>
+    <t>Aspettativa per motivi personali - CCNL comparto &amp;nbsp;Funzioni Locali 2022–2024)</t>
+  </si>
+  <si>
+    <t>Direttore Regionale Personale, enti locali e sicurezza - Luigi Ferdinando Nazzaro- risorseumane@regione.lazio.it; risorseumane@pec.regione.lazio.it; 06-51683321</t>
+  </si>
+  <si>
+    <t>Istanza del dipendente; Istruttoria della richiesta di aspettativa - provvedimento (entro 30 giorni dalla presentazione dell'istanza)</t>
+  </si>
+  <si>
+    <t>Direttore Regionale Personale, enti locali e sicurezza - Luigi Ferdinando Nazzaro- risorseumane@regione.lazio.it; risorseumane@pec.regione.lazio.it; 06-51683319</t>
+  </si>
+  <si>
+    <t>Cinthia Brigida pal.B -V piano st.39 cbrigida@regione.lazio.it Tel. 0651684217</t>
+  </si>
+  <si>
+    <t>Direttore Regionale Personale, enti locali e sicurezza - Luigi Ferdinando Nazzaro- risorseumane@regione.lazio.it; risorseumane@pec.regione.lazio.it; 06-51683318</t>
+  </si>
+  <si>
+    <t>comunicazione via mail al dipendente e comunicazione al dirigente del dipendente che ha richiesto l'aspettativa e alle aree competenti tramite PROSA</t>
+  </si>
+  <si>
+    <t>Direttore Regionale Personale, enti locali e sicurezza - Luigi Ferdinando Nazzaro- risorseumane@regione.lazio.it; risorseumane@pec.regione.lazio.it; 06-51683310</t>
+  </si>
+  <si>
+    <t>Istanza del dipendente;Istruttoria della richiesta di aspettativa - provvedimento (entro 30 giorni dalla presentazione dell'istanza)</t>
+  </si>
+  <si>
+    <t>comunicazione &amp;nbsp;via mail al dipendente e comunicazione al dirigente del dipendente che ha richiesto l'aspettativa e alle aree competenti tramite PROSA</t>
+  </si>
+  <si>
+    <t>Aspettativa per assegno di ricerca - art. 51 comma 6 l.n. 449 del 27 dicembre 1997 così come modificato dall'art. 22 l.n.240/2010</t>
+  </si>
+  <si>
+    <t>Aspettativa non retribuita per servizio militare (ai sensi della normativa vigente e del CCNL comparto &amp;nbsp;Funzioni Locali 2022–2024)</t>
+  </si>
+  <si>
+    <t>Aspettativa non retribuita per mandato al Parlamento Nazionale, al Parlamento Europeo e nei Consigli Regionali - art. 68 d. lgs. n. 165 del 2001</t>
+  </si>
+  <si>
+    <t>Aspettativa non retribuita per incarichi pubblici elettivi nelle amministrazioni locali Legge n. 6 del 2001 - r.r. n. 1/2002 - art. 81 d.lgs n. 267/2000</t>
+  </si>
+  <si>
+    <t>Aspettativa non retribuita per candidatura alle elezioni regionali - Legge n. 6 del 2001 - art. 312 r.r. n. 1/2002</t>
+  </si>
+  <si>
+    <t>Aspettativa non retribuita per incarichi dirigenziali presso Amministarzioni pubbliche - art. 19 d. lgs. n. 165 del 2001</t>
   </si>
   <si>
     <t>DIREZIONE REGIONALE CULTURA E LAZIO CREATIVO</t>
   </si>
   <si>
     <t>L.R. 24/2019 e RR 20/2020. Procedimento per l'iscrizione all'Albo regionale degli Istituti Culturali
 </t>
   </si>
   <si>
-    <t>Procedimento d'ufficio e ad istanza di parte</t>
-[...27 lines deleted...]
-</t>
+    <t>SERVIZI CULTURALI E PROMOZIONE DELLA LETTURA</t>
+  </si>
+  <si>
+    <t>dott.ssa G. Fatuzzo Tel. 0651683350 e-amail gfatuzzo@regione.lazio.it</t>
+  </si>
+  <si>
+    <t>Direzione Regionale Cultura e Lazio Creativo</t>
+  </si>
+  <si>
+    <t>per email a: gfatuzzo@regione.lazio.it; cell. 334.1105110. indicare le modalità di contatto</t>
+  </si>
+  <si>
+    <t>febbraio 2024</t>
+  </si>
+  <si>
+    <t>link indicato nel sito istituzionale regionale, sezione cultura</t>
+  </si>
+  <si>
+    <t>Direttore Generale della Giunta Regionale</t>
+  </si>
+  <si>
+    <t>Area Servizi Culturali e Promozione della Lettura, via Rosa Raimondi Garibaldi 7, 00145 ROMA, 06 51683350, gfatuzzo@regione.lazio.it</t>
   </si>
   <si>
     <t>L.R. 8/2016. Concedere contributi a sostegno delle dimore e dei giardini storici del Lazio, di proprietà pubblica o privata, accreditati alla Rete regionale.
 </t>
   </si>
   <si>
-    <t>Procedimento d'ufficio</t>
-[...59 lines deleted...]
-</t>
+    <t>VALORIZZAZIONE DEL PATRIMONIO CULTURALE</t>
+  </si>
+  <si>
+    <t>Area Valorizzazione del Patrimonio Culturale</t>
+  </si>
+  <si>
+    <t>telefono +39.06 51 68 42 41</t>
+  </si>
+  <si>
+    <t>Termine specifico per conclusione procedimento non definito. &amp;nbsp;Termine a carico degli istanti per produzione domande stabilito nell'avviso- 16-11-2023.</t>
+  </si>
+  <si>
+    <t>Non presente</t>
+  </si>
+  <si>
+    <t>link di accesso alla piattaforma di presentazione delle domande: https://cugban.regione.lazio.it/bandiavvisi, attivo dal 17-10-2023.</t>
+  </si>
+  <si>
+    <t>Area Valorizzazione del Patrimonio Culturale, via Rosa Raimondi Garibaldi 7,00157 Roma, 06 51685552, cbelardelli@regione.lazio.it</t>
+  </si>
+  <si>
+    <t>Dott.ssa Valeria Fabio, P.O. Divulgazione e valorizzazione del patrimonio culturale</t>
+  </si>
+  <si>
+    <t>Direttore della Direzione Cultura e Lazio Creativo</t>
+  </si>
+  <si>
+    <t>via mail ordinaria/PEC</t>
+  </si>
+  <si>
+    <t>Non applicabile</t>
+  </si>
+  <si>
+    <t>Non previsto</t>
+  </si>
+  <si>
+    <t>Richiesti all'interessato mediante PEC dalla Direzione Cultura e Lazio Creativo.</t>
+  </si>
+  <si>
+    <t>Area Servizi Culturali e Promozione della lettura, via Rosa Raimondi Garibaldi 7, Pal. B/Piano 6 - tel. 06 5168 5541, vfabio@regione.lazio.it</t>
+  </si>
+  <si>
+    <t>Assegnazione finanziamento, erogazione in due tranche (acconto e saldo a fronte della rendicontazione)</t>
+  </si>
+  <si>
+    <t>Dott.ssa Valeria Fabio, P.O. Divulgazione e valorizzazione del patrimonio culturale &amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Termine &amp;nbsp;per conclusione procedimento non previsto.&amp;nbsp;Termine a carico dell'interessato stabilito nell'Avviso Pubblico.</t>
+  </si>
+  <si>
+    <t>https://cugban.regione.lazio.it/bandiavvisi/</t>
+  </si>
+  <si>
+    <t>indicati nell'Avviso Pubblico e sul sito https://cugban.regione.lazio.it/bandiavvisi/</t>
   </si>
   <si>
     <t>L.R. 24/2019 - DGR 126/2022. Procedimento per l'adesione al Polo bibliotecario della Regione Lazio RL1 S.B.N., di cui alla DE n. G02072/2023.
 </t>
   </si>
   <si>
-    <t>Termine &amp;nbsp;per conclusione procedimento non specificato. Termine a carico dell'interessato stabilito nell'Avviso Pubblico.
-[...12 lines deleted...]
-</t>
+    <t>Termine &amp;nbsp;per conclusione procedimento non specificato. Termine a carico dell'interessato stabilito nell'Avviso Pubblico.</t>
+  </si>
+  <si>
+    <t>Chiara Belardelli PO A.O. G07812 del 22-06-2021</t>
+  </si>
+  <si>
+    <t>Direttore Regionale ad interim per la Direzione Regionale Cultura e Lazio Creativo, Direttore Tiziana Petucci - 06 51686720 - tpetucci@regione.lazio.it</t>
+  </si>
+  <si>
+    <t>e-mail cbelardelli@regione.lazio.it telefono +39.06.5168.5552</t>
+  </si>
+  <si>
+    <t>Termine specifico per conclusione procedimento non definito. &amp;nbsp;Termine a carico degli istanti per produzione domande stabilito nell'avviso (02-10-2023).</t>
+  </si>
+  <si>
+    <t>link di accesso alla piattaforma di presentazione delle domande: https://cugban.regione.lazio.it/bandiavvisi, attivo dal 12-09-2023.</t>
   </si>
   <si>
     <t>Esperti in materia di Ricerca</t>
-  </si>
-[...4 lines deleted...]
-    <t>DIREZIONE REGIONALE SVILUPPO ECONOMICO, LE ATTIVITA' PRODUTTIVE E LA RICERCA</t>
   </si>
   <si>
     <t>Nomina Nucleo per la valutazione dei progetti di ricerca, sviluppo, innovazione e trasferimento tecnologico - Legge Regionale n. 13/2008
 </t>
   </si>
   <si>
-    <t>Contatto telefonico, email istituzionali, email al personale dell'area, note protocollate inviate alle strutture interessate
-[...23 lines deleted...]
-    <t>Imprese</t>
+    <t>Contatto telefonico, email istituzionali, email al personale dell'area, note protocollate inviate alle strutture interessate</t>
+  </si>
+  <si>
+    <t>Reperibili all'interno degli avvisi stessi</t>
+  </si>
+  <si>
+    <t>Pubblicazione sul BURL e pubblicazione sul sito istituzionale</t>
   </si>
   <si>
     <t>Documenti programmatici per la ricerca, l'innovazione ed il trasferimento tecnologico - Legge Regionale n.13/2008
 </t>
   </si>
   <si>
-    <t>Termini previsti dalla LR 13/2008
-[...10 lines deleted...]
-</t>
+    <t>Termini previsti dalla LR 13/2008</t>
+  </si>
+  <si>
+    <t>Giudice ordinario laddove previsto nei singoli accordi</t>
   </si>
   <si>
     <t>Avviso per concessione contributo in materia di ricerca e innovazione - &amp;nbsp;POR FESR 2014/2020
 </t>
   </si>
   <si>
-    <t>Procedimento ad istanza di parte</t>
-[...28 lines deleted...]
-  <si>
     <t>Manifestazione di interesse per concessione contributo in materia di ricerca su Emiplegia alternante dell'infanzia (AHC) - Art. 57 Legge Regionale n. 14/2021
 </t>
   </si>
   <si>
-    <t>Termini previsti dalla manifestazione di interesse
-[...295 lines deleted...]
-</t>
+    <t>Termini previsti dalla manifestazione di interesse</t>
+  </si>
+  <si>
+    <t>Silvana vitagliano tel. 06 51683053: e-mail: svitagliano@regione.lazio.it, Via Rosa Raimondi Garibaldi 7, 00145 Roma</t>
+  </si>
+  <si>
+    <t>mail: svitagliano@regione.lazio.it; telefono 06 51684492 o 06 516830453; PEC: cultura@regione.lazio.legalmail.it</t>
+  </si>
+  <si>
+    <t>Entro il 31/12/2022 assunzione da parte della Comunità Montana della obbligazione verso terzi; Conferma del finanziamento per il 2023</t>
+  </si>
+  <si>
+    <t>Ricorso al TAR del Lazio entro 60 gg. o al Presidente della Repubblica entro 120 gg</t>
+  </si>
+  <si>
+    <t>Indicati negli atti endoprocedimentali</t>
+  </si>
+  <si>
+    <t>Responsabile del procedimento o ufficio competente all'adozione del provvedimento finale</t>
+  </si>
+  <si>
+    <t>DGR pubblicata sul BUR. Atti endoprocedimentali inviati via PEC alla Comunità montana interessata.</t>
+  </si>
+  <si>
+    <t>ARTI FIGURATIVE, CINEMA E AUDIOVISIVO</t>
+  </si>
+  <si>
+    <t>Angela Toro 06 51683557 - atoro@regione.lazio.it</t>
+  </si>
+  <si>
+    <t>e-mail a: atelier2022@regione.lazio.it; atoro@regione.lazio.it</t>
+  </si>
+  <si>
+    <t>non previsto un termine specifico per la conclusione</t>
+  </si>
+  <si>
+    <t>Ricorso al t.a.r. entro 60 giorni dall'approvazione dell'approvazione delle graduatorie o ricorso al capo dello stato entro 120 giorni</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>Indicati nella "Manifestazione d'interesse"</t>
+  </si>
+  <si>
+    <t>Area Arti Figurative, Cinema e Audiovisivo, via Rosa Raimondi Garibaldi 7, tel. 0651683557, atoro@regione.lazio.it</t>
+  </si>
+  <si>
+    <t>Maria Paola Moscetta - 0651684380 - mmoscetta@regione.lazio.it</t>
+  </si>
+  <si>
+    <t>Maria Paola Moscetta- tel. 0651684380, mmoscetta@regione.lazio.it; artifigurativeecinema@regione.lazio.legalmail.it&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Termine specifico per conclusione procedimento non definito. Termini a carico dei partecipanti indicati nell'avviso pubblico.</t>
+  </si>
+  <si>
+    <t>Indicata nell'avviso pubblico</t>
+  </si>
+  <si>
+    <t>Recapiti responsabile del procedimento; PEC dell'Area: artifigurativeecinema@regione.lazio.legalmail.it&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Lorenza De Maria tel. 0651683262 mail: &amp;nbsp;ldemaria@regione.lazio.it&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Via PEC a: artifigurativeecinema@regione.lazio.legalmail.it</t>
+  </si>
+  <si>
+    <t>Termine specifico per conclusione procedimento corrispondente alla chiusura della programmazione POR FESR 2014 - 2020</t>
+  </si>
+  <si>
+    <t>Ricorso giurisdizionale al TAR entro 60 giorni o al Capo dello Stato entro 120 giorni&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Potere sostitutivo del responsabile del provvedimento finale attribuito al direttore generale della Giunta Regionale, sensi dell'art. 167 del R.R. 1/2002.</t>
+  </si>
+  <si>
+    <t>indicati negli atti endoprocedimentali inviati all'interessato</t>
+  </si>
+  <si>
+    <t>Termine specifico per conclusione procedimento non definito</t>
+  </si>
+  <si>
+    <t>Indicati nell'Avviso Pubblico&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Lazio Innova Spa &amp;nbsp; &amp;nbsp; 800989796 &amp;nbsp; &amp;nbsp;info@lazioinnova.it &amp;nbsp; infobandiimprese@lazioinnova.it&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Lorenza De Maria tel. 0651683262 mail: &amp;nbsp;ldemaria@regione.lazio.it - &amp;nbsp;Incarico conferito &amp;nbsp;con AO n.G16894 del 06/12/2017</t>
+  </si>
+  <si>
+    <t>Termine specifico per conclusione procedimento non definito. Termini a carico degli interessati indicati nell'avviso pubblico.</t>
+  </si>
+  <si>
+    <t>indicati nell'Avviso Pubblico&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Francesco De Matthaeis tel. 0651683745 mail: &amp;nbsp;fdematthaeis@regione.lazio.it&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>indicato nell'avviso pubblico</t>
+  </si>
+  <si>
+    <t>Indicati nell'Avviso Pubblico con cui è avviato il procedimento</t>
+  </si>
+  <si>
+    <t>Indicato nell'avviso pubblico</t>
+  </si>
+  <si>
+    <t>ING. ALESSANDRO CURRA' &amp;nbsp; &amp;nbsp; &amp;nbsp;acurra@regione.lazio.it</t>
+  </si>
+  <si>
+    <t>architetturaruralelaziopnrr@regione.lazio.legalmail.it</t>
+  </si>
+  <si>
+    <t>ricorso al t.a.r. entro 60 giorni dall'approvazione dell'atto di impegno o ricorso al capo dello stato entro 120 giorni</t>
+  </si>
+  <si>
+    <t>https://progetti.regione.lazio.it/bandi-cultura/bandi/investimento-2-2-protezione-e-valorizzazione-dellarchitettura-e-del-paesaggio-rurale/</t>
+  </si>
+  <si>
+    <t>Direttore della Direzione Cultura e Lazio Creativo - Miriam Cipriani - &amp;nbsp;0651683404, 0651684049, 0651683218, 0651683919 - mcipriani@regione.lazio.it</t>
+  </si>
+  <si>
+    <t>Indicati nell'Avviso pubblico</t>
+  </si>
+  <si>
+    <t>SPETTACOLO DAL VIVO</t>
+  </si>
+  <si>
+    <t>Alessandra Reggi</t>
+  </si>
+  <si>
+    <t>Direttore della Direzione Cultura e Lazio Creativo - Miriam Cipriani - &amp;nbsp;mcipriani@regione.lazio.it</t>
+  </si>
+  <si>
+    <t>areggi@regione.lazio.it</t>
+  </si>
+  <si>
+    <t>Indicati ed allegati alla DGR 586/2022. Link documenti sito istituzionale: https://www.regione.lazio.it/documenti/77900</t>
+  </si>
+  <si>
+    <t>Area Spettacolo dal vivo - Alessandra Reggi areggi@regione.lazio.it</t>
+  </si>
+  <si>
+    <t>DOTT. GIUSEPPE MACCHIONE</t>
+  </si>
+  <si>
+    <t>gmacchione@regione.lazio.it&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>non applicabile</t>
+  </si>
+  <si>
+    <t>Indicati nell'Avviso pubblico adottato con la determinazione G00709/2020</t>
+  </si>
+  <si>
+    <t>dott.ssa Emilia Cento, cell. 334.4917003, email: ecento@regione.lazio.it</t>
+  </si>
+  <si>
+    <t>per email a: ecento@regione.lazio.it; numero istituzionale 334.4917003.</t>
+  </si>
+  <si>
+    <t>Non è previsto uno specifico termine per la conclusione del procedimento. Termini a carico dei partecipanti stabiliti nell'Avviso pubblico&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>link indicato nel sito istituzionale regionale, sezione cultura.</t>
+  </si>
+  <si>
+    <t>Indicati nell'Avviso e raggiungibile dall'indirizzo indicato nel sito istutizonale regionale, nella sezione dedicata alla cultura.</t>
+  </si>
+  <si>
+    <t>Area Servizi Culturalie Promozione della Lettura, via Rosa Raimondi Garibaldi 7, 00145 ROMA, cell. 334.4917003, ecento@regione.lazio.it</t>
+  </si>
+  <si>
+    <t>Area Valorizzazione del patrimonio culturale Dirigente Sabrina Varroni tel. 0651684492 svarroni@regione.lazio.it</t>
+  </si>
+  <si>
+    <t>Termine specifico di conclusione del procedimento non stabilito. Termini a carico degli interessati stabiliti nell'atto di avvio del procedimento</t>
+  </si>
+  <si>
+    <t>individuati nell'atto di avvio del procedimento</t>
+  </si>
+  <si>
+    <t>Maria Federico, Area Valorizzazione del Patrimonio culturale, &amp;nbsp;tel. 06 5168 3049, e.mail mfederico@regione.lazio.it</t>
+  </si>
+  <si>
+    <t>Termine specifico di conclusione del procedimento non previsto.</t>
+  </si>
+  <si>
+    <t>Arch. Cristina Crisari; ccrisari@egione.lazio.it &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>e-mail a: atoro@regione.lazio.it</t>
+  </si>
+  <si>
+    <t>Documentazione inclusa nell'Avviso (cfr. allegati)&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Area Arti Figurative, Cinema e Audiovisivo, via Rosa Raimondi Garibaldi 7, tel. 0651683633, &amp;nbsp;ccrisari@regione.lazio.it&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Arch. Cristina Crisari; ccrisari@regione.lazio.it &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>e-mail a atoro@regione.lazio.it</t>
+  </si>
+  <si>
+    <t>Verifica presupposti erogazione. Approvazione determinazione di impegno.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Determinazione di attribuzione della quota, pubblicata sul BUR. Atti endoprocedimentali trasmessi via PEC.</t>
+  </si>
+  <si>
+    <t>Angela Toro 06 51683557 - atoro@regione.lazio.it &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp;&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>P.O. dott.ssa Giuseppa Fatuzzo, cell. 334.1105110, email gfatuzzo@regione.lazio.it</t>
+  </si>
+  <si>
+    <t>Non previsto uno specifico termine per la conclusione del procedimento.</t>
+  </si>
+  <si>
+    <t>Non previsti.</t>
+  </si>
+  <si>
+    <t>per email a: gfatuzzo@regione.lazio.it; numero istituzionale 334.1105110.</t>
+  </si>
+  <si>
+    <t>Non previsto uno specifico termine per la conclusione del procedimento. Termini a carico dei partecipanti stabiliti negli Avvisi pubblici&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Area Servizi Culturalie Promozione della Lettura, via Rosa Raimondi Garibaldi 7, 00145 ROMA, 06 51683350, gfatuzzo@regione.lazio.it</t>
+  </si>
+  <si>
+    <t>Donatella Palmisano Tel.0651683873 dpalmisano@regione.lazio.it</t>
+  </si>
+  <si>
+    <t>richiesta telefonica o per posta elettronica</t>
+  </si>
+  <si>
+    <t>Non previsto uno specifico termine per la inclusione del procedimento.</t>
+  </si>
+  <si>
+    <t>ricorso al tar entro 60 gg ricorso straordinario al Presidente della Repubblica 120 gg</t>
+  </si>
+  <si>
+    <t>tipo di servizio che non sarà attivabile on line</t>
+  </si>
+  <si>
+    <t>Area Spettacolo dal Vivo spettacolodalvivo@regione.lazio.legalmail.it</t>
+  </si>
+  <si>
+    <t>Atti endoprocedimentali comunicati agli interessati via PEC.</t>
+  </si>
+  <si>
+    <t>Indicato nell'Avviso pubblico</t>
+  </si>
+  <si>
+    <t>Miriam Cipriani - &amp;nbsp;0651683404, 0651684049, 0651683218, 0651683919 - mcipriani@regione.lazio.it</t>
+  </si>
+  <si>
+    <t>Pubblicazione sul sito istituzionale (sezione Cultura) e bollettino ufficiale della RL</t>
+  </si>
+  <si>
+    <t>Area Servizi culturali e Promozione della lettura., via Rosa Raimondi Garibaldi 7, Piano VI, stanza 53, 06 5168.3345, gpcastelli@regione.lazio.it</t>
   </si>
   <si>
     <t>Acquisti</t>
   </si>
   <si>
     <t>DIREZIONE REGIONALE CENTRALE ACQUISTI</t>
   </si>
   <si>
-    <t>240 giorni dalla scadenza della presentazione delle offerte fatte salve sospensioni dovute da quanto previsto dalla normativa vigente
-[...20 lines deleted...]
-</t>
+    <t>PIANIFICAZIONE E GARE PER STRUTTURE REGIONALI ED ENTI LOCALI</t>
+  </si>
+  <si>
+    <t>METE Fulvio; PRIMAVERA Alessio; OCCHINO Giovanni; DRAMIS Marzia, SCARPALEGGIA Francesco</t>
+  </si>
+  <si>
+    <t>240 giorni dalla scadenza della presentazione delle offerte fatte salve sospensioni dovute da quanto previsto dalla normativa vigente</t>
+  </si>
+  <si>
+    <t>ricorso al TAR secondo quanto previsto dall'art. 120 e seguenti del Codice del processo amministrativo</t>
+  </si>
+  <si>
+    <t>n.d.</t>
+  </si>
+  <si>
+    <t>Segretario generale (ex art. 23 della L.R. 18 febbraio 2002, n. 6)</t>
+  </si>
+  <si>
+    <t>Amministrazione Trasparente - Tramite piattaforme telematiche di gestione delle procedure di gara (STELLA - CONSIP)</t>
+  </si>
+  <si>
+    <t>Amministrazione Trasparente - Tramite piattaforme telematiche di gestione delle procedure di gara (STELLA - CONSIP)&amp;nbsp;</t>
   </si>
   <si>
     <t>GARE PER ACQUISTO DI BENI E SERVIZI AD USO DIRETTO DELLE STRUTTURE REGIONALI - Gestite in tutte le fasi dalla Direzione Centrale Acquisti. D.Lgs. 50/2016
 </t>
   </si>
   <si>
     <t>GARE IN CONVENZIONE PER ACQUISTO DI BENI E SERVIZI per enti dipendenti regionali ed enti locali. D.Lgs. 50/2016
 </t>
   </si>
   <si>
     <t>GARE IN CONVENZIONE PER ACQUISTO DI BENI E SERVIZI per enti dipendenti regionali ed enti locali. D.Lgs. 50/2016
 &amp;nbsp;
 </t>
   </si>
   <si>
     <t>GARE DELEGATE PER ACQUISTO DI BENI E SERVIZI per enti dipendenti regionali ed enti locali. D.Lgs. 50/2016
 </t>
   </si>
   <si>
-    <t>Richiesta telefonica o per posta elettronica&amp;nbsp;
-[...32 lines deleted...]
-</t>
+    <t>Beatrice Sanfilippo Tel. 06516873569 bsanfilippo@regione.lazio.it&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Richiesta telefonica o per posta elettronica&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Non previsto uno specifico termine di conclusione del procedimento. Termini a carico degli interessati indicati nell'Avviso pubblico&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Ricorso al Tar entro 60 gg., ricorso straordinario al Presidente della Repubblica 120 gg.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>indicati nell'avviso pubblico</t>
+  </si>
+  <si>
+    <t>Area Spettacolo dal Vivo spettacolodalvivo@regione.lazio.legalmail.it&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>P.O. dott.ssa Filomena Avallone, cell. 334.1106562, email favallone@regione.lazio.it</t>
+  </si>
+  <si>
+    <t>per email a: favallone@regione.lazio.it; Telefono fisso 0773.446517 &amp;nbsp;cell. 334.1106562.</t>
+  </si>
+  <si>
+    <t>Area Servizi Culturali &amp;nbsp;e Promozione della Lettura via Rosa Raimondi Garibaldi 7 00145 ROMA favallone@regione.lazio.it 0773.446517</t>
+  </si>
+  <si>
+    <t>link indicato nel sito istituzionale regionale, sezione Cultura</t>
+  </si>
+  <si>
+    <t>Area Servizi Culturali e Promozione della Lettura - via Rosa Raimondi Garibaldi 7 00145 ROMA favallone@regione.lazio.it&amp;nbsp;0773.446517</t>
+  </si>
+  <si>
+    <t>dott.ssa Filomena Avallone, cell. 334.1106562, email favallone@regione.lazio.it</t>
   </si>
   <si>
     <t>L.R. 24/2109; R.R. 20/20 - Inserimento dei servizi culturali nell'Organizzazione Bibliotecaria Regionale
 </t>
   </si>
   <si>
-    <t>Telefonicamente 0651685441 o in alternativa al cellulare di servizio 3341104301; via e.mail:vfabio@regione.lazio.it
-[...20 lines deleted...]
-</t>
+    <t>P.O. dott.ssa Valeria Fabio cell. 334/1104301 e.mail: vfabio@regione.lazio.it</t>
+  </si>
+  <si>
+    <t>Telefonicamente 0651685441 o in alternativa al cellulare di servizio 3341104301; via e.mail:vfabio@regione.lazio.it</t>
+  </si>
+  <si>
+    <t>link indicato nel sito istituzionale regionale, sezione Cultura: https://www.regione.lazio.it/cittadini/cultura/sistema-accreditamento-servizi-culturali</t>
+  </si>
+  <si>
+    <t>Area Servizi Culturali e Promozione della Lettura via Rosa Raimondi Garibaldi 7 00145 ROMA vfabio@regione.lazio.it 06/51685441</t>
+  </si>
+  <si>
+    <t>Approvazione e pubblicazione modelli da utilizzare per la presentazione delle istanze. Presentazione delle istanze. Istruttoria.</t>
+  </si>
+  <si>
+    <t>Telefonicamente: 0651685441 o in alternativa al cellulare di servizio 3341104301; via e.mail:vfabio@regione.lazio.it</t>
+  </si>
+  <si>
+    <t>Area Servizi Culturali &amp;nbsp;e Promozione della Lettura - via Rosa Raimondi Garibaldi 7 00145 ROMA vfabio@regione.lazio.it 06/51685441</t>
   </si>
   <si>
     <t>Art. 11 L.R. 24/2109; art. 2 R.R. 20/20; iscrizione nell’Albo regionale degli istituti culturali&amp;nbsp;
 </t>
   </si>
   <si>
     <t>Attuazione D.G.R. n. 192 del 20 aprile 2021. Approvazione dell'Avviso pubblico per la valorizzazione dei luoghi della cultura del Lazio.
 </t>
   </si>
   <si>
-    <t>Non previsto un termine specifico per la conclusione del procedimento. Termini a carico dei partecipanti indicati nell'avviso.&amp;nbsp;
-[...12 lines deleted...]
-</t>
+    <t>Chiara Belardelli, Area Valorizzazione del Patrimonio culturale, tel. 065168 5552, cbelardelli@regione.lazio.it, Via Rosa Raimondi Garibaldi 7, 00145 Roma</t>
+  </si>
+  <si>
+    <t>Non previsto un termine specifico per la conclusione del procedimento. Termini a carico dei partecipanti indicati nell'avviso.&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>allegati all'avviso</t>
+  </si>
+  <si>
+    <t>Pubblicazione sul BUR e sul sito istituzionale regionale, nella sezione di riferimento. Atti endoprocedimentali comunicati via PEC&amp;nbsp;</t>
   </si>
   <si>
     <t>Urbanistica</t>
   </si>
   <si>
     <t>DIREZIONE REGIONALE PER LE POLITICHE ABITATIVE E LA PIANIFICAZIONE TERRITORIALE, PAESISTICA E URBANISTICA [CESSATA]</t>
   </si>
   <si>
     <t>&amp;nbsp;Concessione di finanziamenti i comuni del Lazio per il Recupero dei centri storici minori ai sensi della legge regionale 38/1999
 </t>
   </si>
   <si>
-    <t>Direzione regionale per le politiche abitative e la pianificazione territoriale, paesistica e urbanistica (e-mail segreteriatumr@regione.lazio.it)
-[...24 lines deleted...]
-</t>
+    <t>SUPPORTO AI COMUNI PER LA PIANIFICAZIONE URBANISTICA, IL RECUPERO DEI CENTRI STORICI E LA RIQUALIFICAZIONE URBANA</t>
+  </si>
+  <si>
+    <t>Ing. Giulia Lo Gatto - &amp;nbsp;tel. 0651686300, mail: glogatto@regione.lazio.it</t>
+  </si>
+  <si>
+    <t>Direzione regionale per le politiche abitative e la pianificazione territoriale, paesistica e urbanistica (e-mail segreteriatumr@regione.lazio.it)</t>
+  </si>
+  <si>
+    <t>Non è previsto uno specifico termine di conclusione del procedimento (eventuali termini rilevanti sono stabiliti nell'avviso pubblico)</t>
+  </si>
+  <si>
+    <t>NON PREVISTO</t>
+  </si>
+  <si>
+    <t>ricorso giurisdizionale al TAR entro 60 giorni, ricorso straordinario al Presidente della Repubblica entro 120 giorni</t>
+  </si>
+  <si>
+    <t>la modulistica è scaricabile sul sito istituzionale regionale&amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Note sul procedimento</t>
   </si>
   <si>
     <t>Cultura+Urbanistica</t>
   </si>
   <si>
-    <t>Tel. 06 51685380 email parmellin@regione.lazio.it PEC benchmarkingculturale@regione.lazio.legamail.it
-[...20 lines deleted...]
-</t>
+    <t>BENCHMARKING CULTURALE E QUALITA'</t>
+  </si>
+  <si>
+    <t>Francesca Fei - 06 51685086 ffei@regione.lazio.it</t>
+  </si>
+  <si>
+    <t>Tel. 06 51685380 email parmellin@regione.lazio.it PEC benchmarkingculturale@regione.lazio.legamail.it</t>
+  </si>
+  <si>
+    <t>Non previsto un termine specifico per la conclusione del procedimento. Termini a carico dei partecipanti indicati nell'avviso, &amp;nbsp;</t>
+  </si>
+  <si>
+    <t>Modalità</t>
+  </si>
+  <si>
+    <t>Nome del soggetto...</t>
+  </si>
+  <si>
+    <t>indicati nell'Avviso pubblico</t>
+  </si>
+  <si>
+    <t>mail posta certificata: benchmarkingculturale@regione.lazio.legalmail.it</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
   </numFmts>
-  <fonts count="1">
+  <fonts count="3">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <u/>
+      <color rgb="FF0563C1"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:politicheentilocali@pec.regione.lazio.it" TargetMode="External"/>
+<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lazio.it/cittadini/sociale-famiglie/asp-socasp" TargetMode="External"/>
+<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.regione.lazio.it" TargetMode="External"/>
+<Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.regione.lazio.it" TargetMode="External"/>
+<Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lazio.it" TargetMode="External"/>
+<Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.regione.lazio.it" TargetMode="External"/>
+<Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.regione.lazio.it" TargetMode="External"/>
+<Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lazio.it" TargetMode="External"/>
+<Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.regione.lazio.it" TargetMode="External"/>
+<Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.regione.lazio.it" TargetMode="External"/>
+<Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.regione.lazio.it/intranet/sportello_dipendente/codice_disciplinare.php" TargetMode="External"/>
+<Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.regione.lazio.it/intranet/sportello_dipendente/codice_disciplinare.php" TargetMode="External"/>
+<Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.regione.lazio.it/intranet/sportello_dipendente/codice_disciplinare.php" TargetMode="External"/>
+<Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.regione.lazio.it/intranet/sportello_dipendente/codice_disciplinare.php" TargetMode="External"/>
+<Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.regione.lazio.it/intranet/sportello_dipendente/codice_disciplinare.php" TargetMode="External"/>
+<Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.regione.lazio.it/intranet/sportello_dipendente/codice_disciplinare.php" TargetMode="External"/>
+<Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.regione.lazio.it/intranet/sportello_dipendente/codice_disciplinare.php" TargetMode="External"/>
+<Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.regione.lazio.it/intranet/sportello_dipendente/codice_disciplinare.php" TargetMode="External"/>
+<Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.regione.lazio.it/intranet/sportello_dipendente/codice_disciplinare.php" TargetMode="External"/>
+<Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.regione.lazio.it/intranet/sportello_dipendente/codice_disciplinare.php" TargetMode="External"/>
+<Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.regione.lazio.it/intranet/sportello_dipendente/codice_disciplinare.php" TargetMode="External"/>
+<Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.regione.lazio.it/intranet/sportello_dipendente/codice_disciplinare.php" TargetMode="External"/>
+<Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.regione.lazio.it/intranet/incarichi_conferiti/pagina.php?pid=homepage" TargetMode="External"/>
+<Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.regione.lazio.it/intranet/incarichi_conferiti/pagina.php?pid=homepage" TargetMode="External"/>
+<Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.regione.lazio.it/intranet/sportello_dipendente/codice_disciplinare.php" TargetMode="External"/>
+<Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.regione.lazio.it/intranet/sportello_dipendente/codice_disciplinare.php" TargetMode="External"/>
+<Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.regione.lazio.it" TargetMode="External"/>
+<Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.regione.lazio.it/rl_main/?vw=bandidiconcorso" TargetMode="External"/>
+<Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.regione.lazio.it/rl_main/?vw=bandidiconcorso" TargetMode="External"/>
+<Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.regione.lazio.it" TargetMode="External"/>
+<Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.regione.lazio.it/rl_main/?vw=bandidiconcorso" TargetMode="External"/>
+<Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.regione.lazio.it/rl_main/?vw=bandidiconcorso" TargetMode="External"/>
+<Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.regione.lazio.it" TargetMode="External"/>
+<Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.regione.lazio.it/rl_main/?vw=bandidiconcorso" TargetMode="External"/>
+<Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.regione.lazio.it/rl_main/?vw=bandidiconcorso" TargetMode="External"/>
+<Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.regione.lazio.it" TargetMode="External"/>
+<Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.regione.lazio.it/rl_main/?vw=bandidiconcorso" TargetMode="External"/>
+<Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.regione.lazio.it/rl_main/?vw=bandidiconcorso" TargetMode="External"/>
+<Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.regione.lazio.it" TargetMode="External"/>
+<Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.regione.lazio.it" TargetMode="External"/>
+<Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.regione.lazio.it " TargetMode="External"/>
+<Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.regione.lazio.it" TargetMode="External"/>
+<Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.regione.lazio.it" TargetMode="External"/>
+<Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.regione.lazio.it" TargetMode="External"/>
+<Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.regione.lazio.it" TargetMode="External"/>
+<Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.regione.lazio.it" TargetMode="External"/>
+<Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:risorseumane@regione.lazio.it" TargetMode="External"/>
+<Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.regione.lazio.it" TargetMode="External"/>
+<Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.regione.lazio.it/rl_main/?vw=bandidiconcorso" TargetMode="External"/>
+<Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.regione.lazio.it/rl_main/?vw=bandidiconcorso" TargetMode="External"/>
+<Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:risorseumane@regione.lazio.it" TargetMode="External"/>
+<Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.regione.lazio.it" TargetMode="External"/>
+<Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.regione.lazio.it/rl_main/?vw=bandidiconcorso" TargetMode="External"/>
+<Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.regione.lazio.it/rl_main/?vw=bandidiconcorso" TargetMode="External"/>
+<Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:risorseumane@regione.lazio.it" TargetMode="External"/>
+<Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.regione.lazio.it" TargetMode="External"/>
+<Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.regione.lazio.it/rl_main/?vw=bandidiconcorso" TargetMode="External"/>
+<Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.regione.lazio.it/rl_main/?vw=bandidiconcorso" TargetMode="External"/>
+<Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:risorseumane@regione.lazio.it" TargetMode="External"/>
+<Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:risorseumane@regione.lazio.it" TargetMode="External"/>
+<Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:risorseumane@regione.lazio.it" TargetMode="External"/>
+<Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.regione.lazio.it" TargetMode="External"/>
+<Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lazio.it/bandi-di-concorso-avvisi" TargetMode="External"/>
+<Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.regione.lazio.it/bandi-di-concorso-avvisi" TargetMode="External"/>
+<Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:risorseumane@regione.lazio.it" TargetMode="External"/>
+<Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:risorseumane@regione.lazio.it" TargetMode="External"/>
+<Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:risorseumane@regione.lazio.it" TargetMode="External"/>
+<Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:risorseumane@regione.lazio.it" TargetMode="External"/>
+<Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:risorseumane@regione.lazio.it" TargetMode="External"/>
+<Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:risorseumane@regione.lazio.it" TargetMode="External"/>
+<Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:risorseumane@regione.lazio.it" TargetMode="External"/>
+<Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:risorseumane@regione.lazio.it" TargetMode="External"/>
+<Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:risorseumane@regione.lazio.it" TargetMode="External"/>
+<Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:risorseumane@regione.lazio.it" TargetMode="External"/>
+<Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.regione.lazio.it/formazione/tirocini-curriculari-universitari/" TargetMode="External"/>
+<Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tiuvara@regione.lazio.it" TargetMode="External"/>
+<Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lavoroagile@regione.lazio.it" TargetMode="External"/>
+<Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centraleacquisti.regione.lazio.it/" TargetMode="External"/>
+<Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centraleacquisti.regione.lazio.it/" TargetMode="External"/>
+<Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centraleacquisti.regione.lazio.it/" TargetMode="External"/>
+<Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:formazionedipendenti@regione.lazio.it" TargetMode="External"/>
+<Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lazioeuropa.it/ applicativo AVCP" TargetMode="External"/>
+<Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lazioeuropa.it/" TargetMode="External"/>
+<Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lazioeuropa.it/" TargetMode="External"/>
+<Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lazioeuropa.it" TargetMode="External"/>
+<Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lazioeuropa.it" TargetMode="External"/>
+<Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lazioeuropa.it/" TargetMode="External"/>
+<Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lazioeuropa.it/" TargetMode="External"/>
+<Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lazioeuropa.it" TargetMode="External"/>
+<Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lazioeuropa.it" TargetMode="External"/>
+<Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lazioeuropa.it/" TargetMode="External"/>
+<Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lazioeuropa.it/" TargetMode="External"/>
+<Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lazioeuropa.it" TargetMode="External"/>
+<Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lazioeuropa.it/ applicativo AVCP" TargetMode="External"/>
+<Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.laziointernational.it" TargetMode="External"/>
+<Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ppelliccioni@regione.lazio.it" TargetMode="External"/>
+<Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ppelliccioni@regione.lazio.it" TargetMode="External"/>
+<Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:npestonesi@regione.lazio.it" TargetMode="External"/>
+<Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mgiuffre@regione.lazio.it" TargetMode="External"/>
+<Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ppelliccioni@regione.lazio.it" TargetMode="External"/>
+<Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:npestonesi@regione.lazio.it" TargetMode="External"/>
+<Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mgiuffre@regione.lazio.it" TargetMode="External"/>
+<Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:npestonesi@regione.lazio.it" TargetMode="External"/>
+<Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:npestonesi@regione.lazio.it" TargetMode="External"/>
+<Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vavolio@regione.lazio.it" TargetMode="External"/>
+<Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pciolli@regione.lazio.it" TargetMode="External"/>
+<Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pciolli@regione.lazio.it" TargetMode="External"/>
+<Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pciolli@regione.lazio.it" TargetMode="External"/>
+<Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pciolli@regione.lazio.it" TargetMode="External"/>
+<Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pciolli@regione.lazio.it" TargetMode="External"/>
+<Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cugban.regione.lazio.it/bandiavvisi/" TargetMode="External"/>
+<Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cugban.regione.lazio.it/bandiavvisi/" TargetMode="External"/>
+<Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:architetturaruralelaziopnrr@regione.lazio.legalmail.it" TargetMode="External"/>
+<Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://progetti.regione.lazio.it/bandi-cultura/bandi/investimento-2-2-protezione-e-valorizzazione-dellarchitettura-e-del-paesaggio-rurale/" TargetMode="External"/>
+<Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:areggi@regione.lazio.it" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:W70"/>
+  <dimension ref="A1:W235"/>
   <cols>
-    <col min="1" max="1" width="3" customWidth="1"/>
+    <col min="1" max="1" width="4" customWidth="1"/>
     <col min="2" max="2" width="22" customWidth="1"/>
     <col min="3" max="3" width="22" customWidth="1"/>
-    <col min="4" max="4" width="30" customWidth="1"/>
-    <col min="5" max="5" width="20" customWidth="1"/>
+    <col min="4" max="4" width="57" customWidth="1"/>
+    <col min="5" max="5" width="47" customWidth="1"/>
     <col min="6" max="6" width="60" customWidth="1"/>
     <col min="7" max="7" width="60" customWidth="1"/>
     <col min="8" max="8" width="60" customWidth="1"/>
     <col min="9" max="9" width="60" customWidth="1"/>
     <col min="10" max="10" width="60" customWidth="1"/>
     <col min="11" max="11" width="60" customWidth="1"/>
     <col min="12" max="12" width="60" customWidth="1"/>
     <col min="13" max="13" width="60" customWidth="1"/>
     <col min="14" max="14" width="60" customWidth="1"/>
     <col min="15" max="15" width="60" customWidth="1"/>
     <col min="16" max="16" width="60" customWidth="1"/>
     <col min="17" max="17" width="60" customWidth="1"/>
-    <col min="18" max="18" width="60" customWidth="1"/>
+    <col min="18" max="18" width="45" customWidth="1"/>
     <col min="19" max="19" width="60" customWidth="1"/>
     <col min="20" max="20" width="60" customWidth="1"/>
     <col min="21" max="21" width="60" customWidth="1"/>
     <col min="22" max="22" width="60" customWidth="1"/>
-    <col min="23" max="23" width="5" customWidth="1"/>
+    <col min="23" max="23" width="60" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -960,5599 +3088,17483 @@
       </c>
       <c r="Q1" t="s">
         <v>15</v>
       </c>
       <c r="R1" t="s">
         <v>16</v>
       </c>
       <c r="S1" t="s">
         <v>17</v>
       </c>
       <c r="T1" t="s">
         <v>18</v>
       </c>
       <c r="U1" t="s">
         <v>19</v>
       </c>
       <c r="V1" t="s">
         <v>20</v>
       </c>
       <c r="W1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
-        <v>73</v>
+        <v>253</v>
       </c>
       <c r="B2" s="2">
-        <v>45329</v>
+        <v>46181</v>
       </c>
       <c r="C2" s="2">
-        <v>45329</v>
+        <v>46181</v>
       </c>
       <c r="D2" t="s">
         <v>22</v>
       </c>
       <c r="E2" t="s">
         <v>23</v>
       </c>
       <c r="F2" t="s">
         <v>24</v>
       </c>
       <c r="G2" t="s">
         <v>25</v>
       </c>
       <c r="H2" t="s">
         <v>26</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="K2" t="s">
         <v>29</v>
       </c>
       <c r="L2" t="s">
         <v>30</v>
       </c>
-      <c r="M2" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N2" t="s">
+      <c r="M2" t="s">
         <v>31</v>
       </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Ricorso giurisdizionale innanzi Tribunale Amministrativo Regionale del Lazio nel termine di 60 giorni dalla comunicazione, ovvero ricorso straordinario al Capo dello Stato entro il termine di 120 giorni</t>
+        </is>
+      </c>
       <c r="O2" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="P2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="Q2" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-        </is>
+        <v>34</v>
+      </c>
+      <c r="R2" t="s">
+        <v>35</v>
       </c>
       <c r="S2" t="s">
-        <v>33</v>
-[...11 lines deleted...]
-        </is>
+        <v>36</v>
+      </c>
+      <c r="T2" t="s">
+        <v>37</v>
+      </c>
+      <c r="U2" t="s">
+        <v>38</v>
+      </c>
+      <c r="V2" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
-        <v>71</v>
+        <v>252</v>
       </c>
       <c r="B3" s="2">
-        <v>45320</v>
+        <v>46181</v>
       </c>
       <c r="C3" s="2">
-        <v>45320</v>
+        <v>46181</v>
       </c>
       <c r="D3" t="s">
         <v>22</v>
       </c>
       <c r="E3" t="s">
         <v>23</v>
       </c>
       <c r="F3" t="s">
         <v>24</v>
       </c>
       <c r="G3" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="H3" t="s">
+        <v>41</v>
+      </c>
+      <c r="I3" t="s">
+        <v>42</v>
+      </c>
+      <c r="J3" t="s">
+        <v>43</v>
+      </c>
+      <c r="K3" t="s">
+        <v>44</v>
+      </c>
+      <c r="L3" t="s">
+        <v>45</v>
+      </c>
+      <c r="M3" t="s">
+        <v>31</v>
+      </c>
+      <c r="N3" t="s">
+        <v>46</v>
+      </c>
+      <c r="O3" t="s">
+        <v>36</v>
+      </c>
+      <c r="P3" t="s">
+        <v>47</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>48</v>
+      </c>
+      <c r="R3" t="s">
         <v>35</v>
       </c>
-      <c r="I3" t="inlineStr">
-[...44 lines deleted...]
-      </c>
       <c r="S3" t="s">
-        <v>40</v>
-[...11 lines deleted...]
-        </is>
+        <v>49</v>
+      </c>
+      <c r="T3" t="s">
+        <v>50</v>
+      </c>
+      <c r="U3" t="s">
+        <v>51</v>
+      </c>
+      <c r="V3" t="s">
+        <v>52</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
-        <v>70</v>
+        <v>251</v>
       </c>
       <c r="B4" s="2">
-        <v>45299</v>
+        <v>46181</v>
       </c>
       <c r="C4" s="2">
-        <v>45299</v>
+        <v>46181</v>
       </c>
       <c r="D4" t="s">
         <v>22</v>
       </c>
       <c r="E4" t="s">
         <v>23</v>
       </c>
       <c r="F4" t="s">
         <v>24</v>
       </c>
-      <c r="G4" t="inlineStr">
+      <c r="G4" t="s">
+        <v>53</v>
+      </c>
+      <c r="H4" t="s">
+        <v>41</v>
+      </c>
+      <c r="I4" t="s">
+        <v>54</v>
+      </c>
+      <c r="J4" t="s">
+        <v>43</v>
+      </c>
+      <c r="K4" t="s">
+        <v>44</v>
+      </c>
+      <c r="L4" t="s">
+        <v>55</v>
+      </c>
+      <c r="M4" t="s">
+        <v>31</v>
+      </c>
+      <c r="N4" t="s">
+        <v>46</v>
+      </c>
+      <c r="O4" t="s">
+        <v>36</v>
+      </c>
+      <c r="P4" t="s">
+        <v>47</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>48</v>
+      </c>
+      <c r="R4" t="s">
+        <v>35</v>
+      </c>
+      <c r="S4" t="s">
+        <v>56</v>
+      </c>
+      <c r="T4" t="s">
+        <v>50</v>
+      </c>
+      <c r="U4" t="s">
+        <v>57</v>
+      </c>
+      <c r="V4" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5">
+        <v>250</v>
+      </c>
+      <c r="B5" s="2">
+        <v>46181</v>
+      </c>
+      <c r="C5" s="2">
+        <v>46181</v>
+      </c>
+      <c r="D5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E5" t="s">
+        <v>23</v>
+      </c>
+      <c r="F5" t="s">
+        <v>24</v>
+      </c>
+      <c r="G5" t="s">
+        <v>59</v>
+      </c>
+      <c r="H5" t="s">
+        <v>41</v>
+      </c>
+      <c r="I5" t="s">
+        <v>60</v>
+      </c>
+      <c r="J5" t="s">
+        <v>43</v>
+      </c>
+      <c r="K5" t="s">
+        <v>44</v>
+      </c>
+      <c r="L5" t="s">
+        <v>61</v>
+      </c>
+      <c r="M5" t="s">
+        <v>31</v>
+      </c>
+      <c r="N5" t="s">
+        <v>46</v>
+      </c>
+      <c r="O5" t="s">
+        <v>36</v>
+      </c>
+      <c r="P5" t="s">
+        <v>47</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>48</v>
+      </c>
+      <c r="R5" t="s">
+        <v>35</v>
+      </c>
+      <c r="S5" t="s">
+        <v>62</v>
+      </c>
+      <c r="T5" t="s">
+        <v>50</v>
+      </c>
+      <c r="U5" t="s">
+        <v>63</v>
+      </c>
+      <c r="V5" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6">
+        <v>249</v>
+      </c>
+      <c r="B6" s="2">
+        <v>46181</v>
+      </c>
+      <c r="C6" s="2">
+        <v>46181</v>
+      </c>
+      <c r="D6" t="s">
+        <v>22</v>
+      </c>
+      <c r="E6" t="s">
+        <v>23</v>
+      </c>
+      <c r="F6" t="s">
+        <v>24</v>
+      </c>
+      <c r="G6" t="s">
+        <v>64</v>
+      </c>
+      <c r="H6" t="s">
+        <v>41</v>
+      </c>
+      <c r="I6" t="s">
+        <v>65</v>
+      </c>
+      <c r="J6" t="s">
+        <v>43</v>
+      </c>
+      <c r="K6" t="s">
+        <v>66</v>
+      </c>
+      <c r="L6" t="s">
+        <v>67</v>
+      </c>
+      <c r="M6" t="s">
+        <v>31</v>
+      </c>
+      <c r="N6" t="s">
+        <v>46</v>
+      </c>
+      <c r="O6" t="s">
+        <v>36</v>
+      </c>
+      <c r="P6" t="s">
+        <v>47</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>48</v>
+      </c>
+      <c r="R6" t="s">
+        <v>68</v>
+      </c>
+      <c r="S6" t="s">
+        <v>62</v>
+      </c>
+      <c r="T6" t="s">
+        <v>50</v>
+      </c>
+      <c r="U6" t="inlineStr">
+        <is>
+          <t>fasi procedurali e termini specifici secondo il Titolo II della Parte Seconda del D.Lgs 152/2006 per le procedure di valutazione ambientale strategica dei piani e programmi</t>
+        </is>
+      </c>
+      <c r="V6" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7">
+        <v>248</v>
+      </c>
+      <c r="B7" s="2">
+        <v>46181</v>
+      </c>
+      <c r="C7" s="2">
+        <v>46181</v>
+      </c>
+      <c r="D7" t="s">
+        <v>22</v>
+      </c>
+      <c r="E7" t="s">
+        <v>23</v>
+      </c>
+      <c r="F7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G7" t="s">
+        <v>70</v>
+      </c>
+      <c r="H7" t="s">
+        <v>41</v>
+      </c>
+      <c r="I7" t="s">
+        <v>65</v>
+      </c>
+      <c r="J7" t="s">
+        <v>43</v>
+      </c>
+      <c r="K7" t="s">
+        <v>66</v>
+      </c>
+      <c r="L7" t="s">
+        <v>67</v>
+      </c>
+      <c r="M7" t="s">
+        <v>31</v>
+      </c>
+      <c r="N7" t="s">
+        <v>46</v>
+      </c>
+      <c r="O7" t="s">
+        <v>36</v>
+      </c>
+      <c r="P7" t="s">
+        <v>47</v>
+      </c>
+      <c r="Q7" t="s">
+        <v>48</v>
+      </c>
+      <c r="R7" t="s">
+        <v>68</v>
+      </c>
+      <c r="S7" t="s">
+        <v>62</v>
+      </c>
+      <c r="T7" t="s">
+        <v>50</v>
+      </c>
+      <c r="U7" t="inlineStr">
+        <is>
+          <t>fasi procedurali e termini specifici secondo il Titolo II della Parte Seconda del D.Lgs 152/2006 per le procedure di valutazione ambientale strategica dei piani e programmi</t>
+        </is>
+      </c>
+      <c r="V7" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8">
+        <v>247</v>
+      </c>
+      <c r="B8" s="2">
+        <v>46181</v>
+      </c>
+      <c r="C8" s="2">
+        <v>46181</v>
+      </c>
+      <c r="D8" t="s">
+        <v>22</v>
+      </c>
+      <c r="E8" t="s">
+        <v>23</v>
+      </c>
+      <c r="F8" t="s">
+        <v>24</v>
+      </c>
+      <c r="G8" t="s">
+        <v>72</v>
+      </c>
+      <c r="H8" t="s">
+        <v>41</v>
+      </c>
+      <c r="I8" t="s">
+        <v>65</v>
+      </c>
+      <c r="J8" t="s">
+        <v>43</v>
+      </c>
+      <c r="K8" t="s">
+        <v>66</v>
+      </c>
+      <c r="L8" t="s">
+        <v>73</v>
+      </c>
+      <c r="M8" t="s">
+        <v>74</v>
+      </c>
+      <c r="N8" t="s">
+        <v>75</v>
+      </c>
+      <c r="O8" t="s">
+        <v>36</v>
+      </c>
+      <c r="P8" t="s">
+        <v>47</v>
+      </c>
+      <c r="Q8" t="s">
+        <v>48</v>
+      </c>
+      <c r="R8" t="s">
+        <v>35</v>
+      </c>
+      <c r="S8" t="s">
+        <v>76</v>
+      </c>
+      <c r="T8" t="s">
+        <v>50</v>
+      </c>
+      <c r="U8" t="inlineStr">
+        <is>
+          <t>partecipazione alla CDS simultanea/sincrona in qualità di RUR; inoltro all'Amministrazione procedente di eventuali richieste di documentazione integrativa da parte degli uffici regionali rappresentati; all'esito della CDS ed entro 60 giorni, salvo proroghe del richiedente, emissione del Parere Unico Regionale (PUR)</t>
+        </is>
+      </c>
+      <c r="V8" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9">
+        <v>246</v>
+      </c>
+      <c r="B9" s="2">
+        <v>46181</v>
+      </c>
+      <c r="C9" s="2">
+        <v>46181</v>
+      </c>
+      <c r="D9" t="s">
+        <v>78</v>
+      </c>
+      <c r="E9" t="s">
+        <v>23</v>
+      </c>
+      <c r="F9" t="s">
+        <v>24</v>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t>Trasferimento fondi stanziati per lo sviluppo e la promozione delle attività di diversificazione delle aziende agricole ai sensi della LR 14/2006 e della LR 14/2023</t>
+        </is>
+      </c>
+      <c r="H9" t="s">
+        <v>41</v>
+      </c>
+      <c r="I9" t="s">
+        <v>79</v>
+      </c>
+      <c r="J9" t="s">
+        <v>43</v>
+      </c>
+      <c r="K9" t="s">
+        <v>44</v>
+      </c>
+      <c r="L9" t="s">
+        <v>80</v>
+      </c>
+      <c r="M9" t="s">
+        <v>31</v>
+      </c>
+      <c r="N9" t="s">
+        <v>46</v>
+      </c>
+      <c r="O9" t="s">
+        <v>36</v>
+      </c>
+      <c r="P9" t="s">
+        <v>47</v>
+      </c>
+      <c r="Q9" t="s">
+        <v>81</v>
+      </c>
+      <c r="R9" t="s">
+        <v>68</v>
+      </c>
+      <c r="S9" t="s">
+        <v>62</v>
+      </c>
+      <c r="T9" t="s">
+        <v>50</v>
+      </c>
+      <c r="U9" t="s">
+        <v>82</v>
+      </c>
+      <c r="V9" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10">
+        <v>245</v>
+      </c>
+      <c r="B10" s="2">
+        <v>46181</v>
+      </c>
+      <c r="C10" s="2">
+        <v>46181</v>
+      </c>
+      <c r="D10" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" t="s">
+        <v>84</v>
+      </c>
+      <c r="H10" t="s">
+        <v>41</v>
+      </c>
+      <c r="I10" t="s">
+        <v>79</v>
+      </c>
+      <c r="J10" t="s">
+        <v>43</v>
+      </c>
+      <c r="K10" t="s">
+        <v>44</v>
+      </c>
+      <c r="L10" t="s">
+        <v>61</v>
+      </c>
+      <c r="M10" t="s">
+        <v>31</v>
+      </c>
+      <c r="N10" t="s">
+        <v>46</v>
+      </c>
+      <c r="O10" t="s">
+        <v>36</v>
+      </c>
+      <c r="P10" t="s">
+        <v>47</v>
+      </c>
+      <c r="Q10" t="s">
+        <v>48</v>
+      </c>
+      <c r="R10" t="s">
+        <v>68</v>
+      </c>
+      <c r="S10" t="s">
+        <v>62</v>
+      </c>
+      <c r="T10" t="s">
+        <v>50</v>
+      </c>
+      <c r="U10" t="s">
+        <v>85</v>
+      </c>
+      <c r="V10" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11">
+        <v>244</v>
+      </c>
+      <c r="B11" s="2">
+        <v>46181</v>
+      </c>
+      <c r="C11" s="2">
+        <v>46181</v>
+      </c>
+      <c r="D11" t="s">
+        <v>22</v>
+      </c>
+      <c r="E11" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" t="s">
+        <v>87</v>
+      </c>
+      <c r="H11" t="s">
+        <v>41</v>
+      </c>
+      <c r="I11" t="s">
+        <v>79</v>
+      </c>
+      <c r="J11" t="s">
+        <v>43</v>
+      </c>
+      <c r="K11" t="s">
+        <v>44</v>
+      </c>
+      <c r="L11" t="s">
+        <v>80</v>
+      </c>
+      <c r="M11" t="s">
+        <v>31</v>
+      </c>
+      <c r="N11" t="s">
+        <v>46</v>
+      </c>
+      <c r="O11" t="s">
+        <v>36</v>
+      </c>
+      <c r="P11" t="s">
+        <v>47</v>
+      </c>
+      <c r="Q11" t="s">
+        <v>48</v>
+      </c>
+      <c r="R11" t="s">
+        <v>68</v>
+      </c>
+      <c r="S11" t="s">
+        <v>88</v>
+      </c>
+      <c r="T11" t="s">
+        <v>50</v>
+      </c>
+      <c r="U11" t="inlineStr">
+        <is>
+          <t>entro 30 giorni dalla comunicazione di inizio attività l'Amministrazione comunale invia i dati e la richiesta di iscrizione/modifica &amp;nbsp;all'elenco regionale dei soggetti abilitati all'esercizio delle attività multifunzionali o la cancellazione; eventuale richiesta di documentazione integrativa; iscrizione nell'elenco con attribuzione di un codice univoco o eventuale modifica o cancellazione del soggetto agricolo e comunicazione all'Ente interessato</t>
+        </is>
+      </c>
+      <c r="V11" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12">
+        <v>243</v>
+      </c>
+      <c r="B12" s="2">
+        <v>46181</v>
+      </c>
+      <c r="C12" s="2">
+        <v>46181</v>
+      </c>
+      <c r="D12" t="s">
+        <v>22</v>
+      </c>
+      <c r="E12" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" t="s">
+        <v>89</v>
+      </c>
+      <c r="H12" t="s">
+        <v>41</v>
+      </c>
+      <c r="I12" t="s">
+        <v>54</v>
+      </c>
+      <c r="J12" t="s">
+        <v>43</v>
+      </c>
+      <c r="K12" t="s">
+        <v>66</v>
+      </c>
+      <c r="L12" t="s">
+        <v>55</v>
+      </c>
+      <c r="M12" t="s">
+        <v>31</v>
+      </c>
+      <c r="N12" t="s">
+        <v>46</v>
+      </c>
+      <c r="O12" t="s">
+        <v>36</v>
+      </c>
+      <c r="P12" t="s">
+        <v>47</v>
+      </c>
+      <c r="Q12" t="s">
+        <v>48</v>
+      </c>
+      <c r="R12" t="s">
+        <v>35</v>
+      </c>
+      <c r="S12" t="s">
+        <v>90</v>
+      </c>
+      <c r="T12" t="s">
+        <v>50</v>
+      </c>
+      <c r="U12" t="inlineStr">
+        <is>
+          <t>Presentazione istanza; Tavolo di presentazione; eventuale richiesta documentazione integrativa; acquisizione pareri, nulla osta e autorizzazioni, tavolo di approvazione, spedizione verbale del tavolo di approvazione; trascorsi 30 giorni dall'invio si procede alla redazione della determina di approvazione che verrà pubblicata sull'albo pretorio del Comune interessato; trascorsi 30 giorni dalla pubblicazione, in caso di assenza di osservazioni si procede a redigere la determinazione di esecutività</t>
+        </is>
+      </c>
+      <c r="V12" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13">
+        <v>242</v>
+      </c>
+      <c r="B13" s="2">
+        <v>46181</v>
+      </c>
+      <c r="C13" s="2">
+        <v>46181</v>
+      </c>
+      <c r="D13" t="s">
+        <v>91</v>
+      </c>
+      <c r="E13" t="s">
+        <v>92</v>
+      </c>
+      <c r="F13" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" t="s">
+        <v>93</v>
+      </c>
+      <c r="H13" t="s">
+        <v>94</v>
+      </c>
+      <c r="I13" t="s">
+        <v>95</v>
+      </c>
+      <c r="J13" t="s">
+        <v>28</v>
+      </c>
+      <c r="K13" t="s">
+        <v>96</v>
+      </c>
+      <c r="L13" t="s">
+        <v>97</v>
+      </c>
+      <c r="M13" t="s">
+        <v>98</v>
+      </c>
+      <c r="N13" t="s">
+        <v>99</v>
+      </c>
+      <c r="O13" t="s">
+        <v>32</v>
+      </c>
+      <c r="P13" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q13" t="s">
+        <v>100</v>
+      </c>
+      <c r="R13" t="s">
+        <v>68</v>
+      </c>
+      <c r="S13" t="s">
+        <v>32</v>
+      </c>
+      <c r="T13" t="inlineStr">
+        <is>
+          <t>DIREZIONE REGIONALE AGRICOLTURA E SOVRANITA' ALIMENTARE, CACCIA E PESCA, FORESTE, Area Sistema dei Controlli via di Camporomano 65 Roma pec agricon t rollo@pec.region e.lazio.it</t>
+        </is>
+      </c>
+      <c r="U13" t="inlineStr">
+        <is>
+          <t>Acquisizione delibere consortili - Termini fissati dalla LR 80 del 1984 art. 28 "(Vigilanza, tutela e controllo sui consorzi di bonifica) Atti sottoposti all'approvazione della Giunta regionale che, sentita la commissione conciliare permanente per l'agricoltura, provvede entro sessanta giorni dalla data di ricevimento.</t>
+        </is>
+      </c>
+      <c r="V13" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14">
+        <v>241</v>
+      </c>
+      <c r="B14" s="2">
+        <v>46181</v>
+      </c>
+      <c r="C14" s="2">
+        <v>46181</v>
+      </c>
+      <c r="D14" t="s">
+        <v>91</v>
+      </c>
+      <c r="E14" t="s">
+        <v>92</v>
+      </c>
+      <c r="F14" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" t="s">
+        <v>102</v>
+      </c>
+      <c r="H14" t="s">
+        <v>94</v>
+      </c>
+      <c r="I14" t="s">
+        <v>95</v>
+      </c>
+      <c r="J14" t="inlineStr">
+        <is>
+          <t>verifica e potenziamento degli impianti irrigui, anche mediante digitalizzazione dei processi gestionali, per l’ottimizzazione e l’efficientamento dell’uso irriguo e per il monitoraggio quantitativo e qualitativo della sua distribuzione</t>
+        </is>
+      </c>
+      <c r="K14" t="s">
+        <v>96</v>
+      </c>
+      <c r="L14" t="s">
+        <v>97</v>
+      </c>
+      <c r="M14" t="s">
+        <v>103</v>
+      </c>
+      <c r="N14" t="s">
+        <v>104</v>
+      </c>
+      <c r="O14" t="s">
+        <v>32</v>
+      </c>
+      <c r="P14" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q14" t="s">
+        <v>100</v>
+      </c>
+      <c r="R14" t="s">
+        <v>68</v>
+      </c>
+      <c r="S14" t="s">
+        <v>105</v>
+      </c>
+      <c r="T14" t="inlineStr">
+        <is>
+          <t>DIREZIONE REGIONALE AGRICOLTURA E SOVRANITA' ALIMENTARE, CACCIA E PESCA, FORESTE, Area Sistema dei Controlli via di Camporomano 65 Roma pec agricon t rollo@pec.region e.lazio.it</t>
+        </is>
+      </c>
+      <c r="U14" t="s">
+        <v>106</v>
+      </c>
+      <c r="V14" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15">
+        <v>240</v>
+      </c>
+      <c r="B15" s="2">
+        <v>46181</v>
+      </c>
+      <c r="C15" s="2">
+        <v>46181</v>
+      </c>
+      <c r="D15" t="s">
+        <v>91</v>
+      </c>
+      <c r="E15" t="s">
+        <v>92</v>
+      </c>
+      <c r="F15" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" t="s">
+        <v>108</v>
+      </c>
+      <c r="H15" t="s">
+        <v>94</v>
+      </c>
+      <c r="I15" t="s">
+        <v>95</v>
+      </c>
+      <c r="J15" t="s">
+        <v>109</v>
+      </c>
+      <c r="K15" t="s">
+        <v>96</v>
+      </c>
+      <c r="L15" t="s">
+        <v>97</v>
+      </c>
+      <c r="M15" t="s">
+        <v>103</v>
+      </c>
+      <c r="N15" t="s">
+        <v>104</v>
+      </c>
+      <c r="O15" t="s">
+        <v>32</v>
+      </c>
+      <c r="P15" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q15" t="s">
+        <v>100</v>
+      </c>
+      <c r="R15" t="s">
+        <v>35</v>
+      </c>
+      <c r="S15" t="s">
+        <v>110</v>
+      </c>
+      <c r="T15" t="inlineStr">
+        <is>
+          <t>DIREZIONE REGIONALE AGRICOLTURA E SOVRANITA' ALIMENTARE, CACCIA E PESCA, FORESTE, Area Sistema dei Controlli via di Camporomano 65 Roma pec agricon t rollo@pec.region e.lazio.it</t>
+        </is>
+      </c>
+      <c r="U15" t="s">
+        <v>111</v>
+      </c>
+      <c r="V15" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16">
+        <v>239</v>
+      </c>
+      <c r="B16" s="2">
+        <v>46181</v>
+      </c>
+      <c r="C16" s="2">
+        <v>46181</v>
+      </c>
+      <c r="D16" t="s">
+        <v>91</v>
+      </c>
+      <c r="E16" t="s">
+        <v>92</v>
+      </c>
+      <c r="F16" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" t="s">
+        <v>112</v>
+      </c>
+      <c r="H16" t="s">
+        <v>94</v>
+      </c>
+      <c r="I16" t="s">
+        <v>95</v>
+      </c>
+      <c r="J16" t="s">
+        <v>113</v>
+      </c>
+      <c r="K16" t="s">
+        <v>114</v>
+      </c>
+      <c r="L16" t="s">
+        <v>115</v>
+      </c>
+      <c r="M16" t="s">
+        <v>103</v>
+      </c>
+      <c r="N16" t="s">
+        <v>99</v>
+      </c>
+      <c r="O16" t="s">
+        <v>32</v>
+      </c>
+      <c r="P16" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q16" t="s">
+        <v>100</v>
+      </c>
+      <c r="R16" t="s">
+        <v>35</v>
+      </c>
+      <c r="S16" t="s">
+        <v>116</v>
+      </c>
+      <c r="T16" t="inlineStr">
+        <is>
+          <t>DIREZIONE REGIONALE AGRICOLTURA E SOVRANITA' ALIMENTARE, CACCIA E PESCA, FORESTE, Area Sistema dei Controlli via di Camporomano 65 Roma pec agricon t rollo@pec.region e.lazio.it</t>
+        </is>
+      </c>
+      <c r="U16" t="s">
+        <v>111</v>
+      </c>
+      <c r="V16" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17">
+        <v>238</v>
+      </c>
+      <c r="B17" s="2">
+        <v>46181</v>
+      </c>
+      <c r="C17" s="2">
+        <v>46181</v>
+      </c>
+      <c r="D17" t="s">
+        <v>91</v>
+      </c>
+      <c r="E17" t="s">
+        <v>92</v>
+      </c>
+      <c r="F17" t="s">
+        <v>24</v>
+      </c>
+      <c r="G17" t="s">
+        <v>117</v>
+      </c>
+      <c r="H17" t="s">
+        <v>94</v>
+      </c>
+      <c r="I17" t="s">
+        <v>95</v>
+      </c>
+      <c r="J17" t="s">
+        <v>118</v>
+      </c>
+      <c r="K17" t="s">
+        <v>96</v>
+      </c>
+      <c r="L17" t="s">
+        <v>97</v>
+      </c>
+      <c r="M17" t="s">
+        <v>103</v>
+      </c>
+      <c r="N17" t="s">
+        <v>99</v>
+      </c>
+      <c r="O17" t="s">
+        <v>32</v>
+      </c>
+      <c r="P17" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q17" t="s">
+        <v>100</v>
+      </c>
+      <c r="R17" t="s">
+        <v>68</v>
+      </c>
+      <c r="S17" t="s">
+        <v>36</v>
+      </c>
+      <c r="T17" t="inlineStr">
+        <is>
+          <t>DIREZIONE REGIONALE AGRICOLTURA E SOVRANITA' ALIMENTARE, CACCIA E PESCA, FORESTE, Area Sistema dei Controlli via di Camporomano 65 Roma pec agricon t rollo@pec.region e.lazio.it</t>
+        </is>
+      </c>
+      <c r="U17" t="inlineStr">
+        <is>
+          <t>1) proposta nomina, 2) acquisizione C.V. autodichiarazioni e disponibilità 3) verifica requisiti 4) invio ufficio decreti,5) acquisizione parere Commissione Consiliare 6) pubblicazione 7) notifica interessati</t>
+        </is>
+      </c>
+      <c r="V17" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18">
+        <v>237</v>
+      </c>
+      <c r="B18" s="2">
+        <v>46181</v>
+      </c>
+      <c r="C18" s="2">
+        <v>46181</v>
+      </c>
+      <c r="D18" t="s">
+        <v>119</v>
+      </c>
+      <c r="E18" t="s">
+        <v>92</v>
+      </c>
+      <c r="F18" t="s">
+        <v>24</v>
+      </c>
+      <c r="G18" t="s">
+        <v>120</v>
+      </c>
+      <c r="H18" t="s">
+        <v>94</v>
+      </c>
+      <c r="I18" t="s">
+        <v>95</v>
+      </c>
+      <c r="J18" t="inlineStr">
+        <is>
+          <t>Concessione contributi alle Amministrazioni Provinciali ed ai Consorzi di Bonfica per il servizio di pubblica manutenzione dei corsi d'acqua, la realizzazione e la manutenzione di opere idrauliche, di bonifica e di irrigazione (convenzioni PIR/SPM)</t>
+        </is>
+      </c>
+      <c r="K18" t="s">
+        <v>96</v>
+      </c>
+      <c r="L18" t="s">
+        <v>97</v>
+      </c>
+      <c r="M18" t="s">
+        <v>103</v>
+      </c>
+      <c r="N18" t="s">
+        <v>99</v>
+      </c>
+      <c r="O18" t="s">
+        <v>32</v>
+      </c>
+      <c r="P18" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q18" t="s">
+        <v>100</v>
+      </c>
+      <c r="R18" t="s">
+        <v>121</v>
+      </c>
+      <c r="S18" t="s">
+        <v>122</v>
+      </c>
+      <c r="T18" t="s">
+        <v>28</v>
+      </c>
+      <c r="U18" t="s">
+        <v>123</v>
+      </c>
+      <c r="V18" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19">
+        <v>236</v>
+      </c>
+      <c r="B19" s="2">
+        <v>46177</v>
+      </c>
+      <c r="C19" s="2">
+        <v>46177</v>
+      </c>
+      <c r="D19" t="s">
+        <v>125</v>
+      </c>
+      <c r="E19" t="s">
+        <v>126</v>
+      </c>
+      <c r="F19" t="s">
+        <v>24</v>
+      </c>
+      <c r="G19" t="s">
+        <v>127</v>
+      </c>
+      <c r="H19" t="s">
+        <v>94</v>
+      </c>
+      <c r="I19" t="s">
+        <v>128</v>
+      </c>
+      <c r="J19" t="s">
+        <v>28</v>
+      </c>
+      <c r="K19" t="s">
+        <v>129</v>
+      </c>
+      <c r="L19" t="s">
+        <v>130</v>
+      </c>
+      <c r="M19" t="s">
+        <v>103</v>
+      </c>
+      <c r="N19" t="s">
+        <v>131</v>
+      </c>
+      <c r="O19" t="s">
+        <v>32</v>
+      </c>
+      <c r="P19" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q19" t="s">
+        <v>100</v>
+      </c>
+      <c r="R19" t="s">
+        <v>68</v>
+      </c>
+      <c r="S19" t="s">
+        <v>132</v>
+      </c>
+      <c r="T19" t="inlineStr">
+        <is>
+          <t>DIREZIONE REGIONALE AGRICOLTURA E SOVRANITA' ALIMENTARE, CACCIA E PESCA, FORESTE, Area Sistema dei Controlli via di Camporomano 65 Roma pec agricon t rollo@pec.region e.lazio.it</t>
+        </is>
+      </c>
+      <c r="U19" t="inlineStr">
+        <is>
+          <t>1) pubblicazione avviso, 2) raccolta domande di contributo, 3) verifica del rispetto delle condizioni di accesso. 4) erogazione contributo &amp;nbsp; &amp;nbsp;&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="V19" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
+        <v>235</v>
+      </c>
+      <c r="B20" s="2">
+        <v>46177</v>
+      </c>
+      <c r="C20" s="2">
+        <v>46177</v>
+      </c>
+      <c r="D20" t="s">
+        <v>134</v>
+      </c>
+      <c r="E20" t="s">
+        <v>126</v>
+      </c>
+      <c r="F20" t="s">
+        <v>24</v>
+      </c>
+      <c r="G20" t="s">
+        <v>135</v>
+      </c>
+      <c r="H20" t="s">
+        <v>94</v>
+      </c>
+      <c r="I20" t="s">
+        <v>128</v>
+      </c>
+      <c r="J20" t="s">
+        <v>28</v>
+      </c>
+      <c r="K20" t="s">
+        <v>136</v>
+      </c>
+      <c r="L20" t="s">
+        <v>137</v>
+      </c>
+      <c r="M20" t="s">
+        <v>103</v>
+      </c>
+      <c r="N20" t="s">
+        <v>131</v>
+      </c>
+      <c r="O20" t="s">
+        <v>32</v>
+      </c>
+      <c r="P20" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q20" t="s">
+        <v>100</v>
+      </c>
+      <c r="R20" t="s">
+        <v>68</v>
+      </c>
+      <c r="S20" t="s">
+        <v>36</v>
+      </c>
+      <c r="T20" t="inlineStr">
+        <is>
+          <t>DIREZIONE REGIONALE AGRICOLTURA E SOVRANITA' ALIMENTARE, CACCIA E PESCA, FORESTE, Area Sistema dei Controlli via di Camporomano 65 Roma pec agricon t rollo@pec.region e.lazio.it</t>
+        </is>
+      </c>
+      <c r="U20" t="inlineStr">
+        <is>
+          <t>1) verifica con l'AdG (MASAF) delle modifiche del PF 2) elaborazione della modifica ed approvazione da parte dell'AdG (15 gg); 3) proposte di stanziamento sul bilancio regionale ed eventuali modifiche</t>
+        </is>
+      </c>
+      <c r="V20" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21">
+        <v>234</v>
+      </c>
+      <c r="B21" s="2">
+        <v>46177</v>
+      </c>
+      <c r="C21" s="2">
+        <v>46177</v>
+      </c>
+      <c r="D21" t="s">
+        <v>125</v>
+      </c>
+      <c r="E21" t="s">
+        <v>126</v>
+      </c>
+      <c r="F21" t="s">
+        <v>24</v>
+      </c>
+      <c r="G21" t="s">
+        <v>138</v>
+      </c>
+      <c r="H21" t="s">
+        <v>94</v>
+      </c>
+      <c r="I21" t="s">
+        <v>128</v>
+      </c>
+      <c r="J21" t="s">
+        <v>28</v>
+      </c>
+      <c r="K21" t="s">
+        <v>96</v>
+      </c>
+      <c r="L21" t="s">
+        <v>115</v>
+      </c>
+      <c r="M21" t="s">
+        <v>103</v>
+      </c>
+      <c r="N21" t="s">
+        <v>131</v>
+      </c>
+      <c r="O21" t="s">
+        <v>32</v>
+      </c>
+      <c r="P21" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q21" t="s">
+        <v>100</v>
+      </c>
+      <c r="R21" t="s">
+        <v>35</v>
+      </c>
+      <c r="S21" t="s">
+        <v>139</v>
+      </c>
+      <c r="T21" t="inlineStr">
+        <is>
+          <t>DIREZIONE REGIONALE AGRICOLTURA E SOVRANITA' ALIMENTARE, CACCIA E PESCA, FORESTE, Area Sistema dei Controlli via di Camporomano 65 Roma pec agricon t rollo@pec.region e.lazio.it</t>
+        </is>
+      </c>
+      <c r="U21" t="s">
+        <v>140</v>
+      </c>
+      <c r="V21" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22">
+        <v>233</v>
+      </c>
+      <c r="B22" s="2">
+        <v>46177</v>
+      </c>
+      <c r="C22" s="2">
+        <v>46177</v>
+      </c>
+      <c r="D22" t="s">
+        <v>125</v>
+      </c>
+      <c r="E22" t="s">
+        <v>126</v>
+      </c>
+      <c r="F22" t="s">
+        <v>24</v>
+      </c>
+      <c r="G22" t="s">
+        <v>142</v>
+      </c>
+      <c r="H22" t="s">
+        <v>94</v>
+      </c>
+      <c r="I22" t="s">
+        <v>128</v>
+      </c>
+      <c r="J22" t="s">
+        <v>28</v>
+      </c>
+      <c r="K22" t="s">
+        <v>96</v>
+      </c>
+      <c r="L22" t="s">
+        <v>137</v>
+      </c>
+      <c r="M22" t="s">
+        <v>103</v>
+      </c>
+      <c r="N22" t="s">
+        <v>131</v>
+      </c>
+      <c r="O22" t="s">
+        <v>32</v>
+      </c>
+      <c r="P22" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q22" t="s">
+        <v>100</v>
+      </c>
+      <c r="R22" t="s">
+        <v>35</v>
+      </c>
+      <c r="S22" t="s">
+        <v>36</v>
+      </c>
+      <c r="T22" t="inlineStr">
+        <is>
+          <t>DIREZIONE REGIONALE AGRICOLTURA E SOVRANITA' ALIMENTARE, CACCIA E PESCA, FORESTE, Area Sistema dei Controlli via di Camporomano 65 Roma pec agricon t rollo@pec.region e.lazio.it</t>
+        </is>
+      </c>
+      <c r="U22" t="s">
+        <v>143</v>
+      </c>
+      <c r="V22" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23">
+        <v>232</v>
+      </c>
+      <c r="B23" s="2">
+        <v>46177</v>
+      </c>
+      <c r="C23" s="2">
+        <v>46177</v>
+      </c>
+      <c r="D23" t="s">
+        <v>134</v>
+      </c>
+      <c r="E23" t="s">
+        <v>126</v>
+      </c>
+      <c r="F23" t="s">
+        <v>24</v>
+      </c>
+      <c r="G23" t="s">
+        <v>145</v>
+      </c>
+      <c r="H23" t="s">
+        <v>94</v>
+      </c>
+      <c r="I23" t="s">
+        <v>128</v>
+      </c>
+      <c r="J23" t="s">
+        <v>28</v>
+      </c>
+      <c r="K23" t="s">
+        <v>96</v>
+      </c>
+      <c r="L23" t="s">
+        <v>146</v>
+      </c>
+      <c r="M23" t="s">
+        <v>103</v>
+      </c>
+      <c r="N23" t="s">
+        <v>131</v>
+      </c>
+      <c r="O23" t="s">
+        <v>32</v>
+      </c>
+      <c r="P23" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q23" t="s">
+        <v>100</v>
+      </c>
+      <c r="R23" t="s">
+        <v>35</v>
+      </c>
+      <c r="S23" t="s">
+        <v>36</v>
+      </c>
+      <c r="T23" t="inlineStr">
+        <is>
+          <t>DIREZIONE REGIONALE AGRICOLTURA E SOVRANITA' ALIMENTARE, CACCIA E PESCA, FORESTE, Area Sistema dei Controlli via di Camporomano 65 Roma pec agricon t rollo@pec.region e.lazio.it</t>
+        </is>
+      </c>
+      <c r="U23" t="s">
+        <v>147</v>
+      </c>
+      <c r="V23" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>231</v>
+      </c>
+      <c r="B24" s="2">
+        <v>46177</v>
+      </c>
+      <c r="C24" s="2">
+        <v>46177</v>
+      </c>
+      <c r="D24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E24" t="s">
+        <v>126</v>
+      </c>
+      <c r="F24" t="s">
+        <v>24</v>
+      </c>
+      <c r="G24" t="s">
+        <v>149</v>
+      </c>
+      <c r="H24" t="s">
+        <v>94</v>
+      </c>
+      <c r="I24" t="s">
+        <v>128</v>
+      </c>
+      <c r="J24" t="s">
+        <v>28</v>
+      </c>
+      <c r="K24" t="s">
+        <v>150</v>
+      </c>
+      <c r="L24" t="s">
+        <v>151</v>
+      </c>
+      <c r="M24" t="s">
+        <v>103</v>
+      </c>
+      <c r="N24" t="s">
+        <v>131</v>
+      </c>
+      <c r="O24" t="s">
+        <v>32</v>
+      </c>
+      <c r="P24" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q24" t="s">
+        <v>100</v>
+      </c>
+      <c r="R24" t="s">
+        <v>35</v>
+      </c>
+      <c r="S24" t="s">
+        <v>132</v>
+      </c>
+      <c r="T24" t="inlineStr">
+        <is>
+          <t>DIREZIONE REGIONALE AGRICOLTURA E SOVRANITA' ALIMENTARE, CACCIA E PESCA, FORESTE, Area Sistema dei Controlli via di Camporomano 65 Roma pec agricon t rollo@pec.region e.lazio.it</t>
+        </is>
+      </c>
+      <c r="U24" t="s">
+        <v>147</v>
+      </c>
+      <c r="V24" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>230</v>
+      </c>
+      <c r="B25" s="2">
+        <v>46177</v>
+      </c>
+      <c r="C25" s="2">
+        <v>46177</v>
+      </c>
+      <c r="D25" t="s">
+        <v>134</v>
+      </c>
+      <c r="E25" t="s">
+        <v>126</v>
+      </c>
+      <c r="F25" t="s">
+        <v>24</v>
+      </c>
+      <c r="G25" t="inlineStr">
+        <is>
+          <t>Procedure FEAMPA 2021/2027. &amp;nbsp;Verifica ed implementazione delle rendicontazioni di spesa sul Sistema Informativo della Pesca ed Acquacoltura per tutte le misure a gestione regionale</t>
+        </is>
+      </c>
+      <c r="H25" t="s">
+        <v>94</v>
+      </c>
+      <c r="I25" t="s">
+        <v>128</v>
+      </c>
+      <c r="J25" t="s">
+        <v>28</v>
+      </c>
+      <c r="K25" t="s">
+        <v>152</v>
+      </c>
+      <c r="L25" t="s">
+        <v>137</v>
+      </c>
+      <c r="M25" t="s">
+        <v>103</v>
+      </c>
+      <c r="N25" t="s">
+        <v>131</v>
+      </c>
+      <c r="O25" t="s">
+        <v>32</v>
+      </c>
+      <c r="P25" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q25" t="s">
+        <v>100</v>
+      </c>
+      <c r="R25" t="s">
+        <v>68</v>
+      </c>
+      <c r="S25" t="s">
+        <v>36</v>
+      </c>
+      <c r="T25" t="inlineStr">
+        <is>
+          <t>DIREZIONE REGIONALE AGRICOLTURA E SOVRANITA' ALIMENTARE, CACCIA E PESCA, FORESTE, Area Sistema dei Controlli via di Camporomano 65 Roma pec agricon t rollo@pec.region e.lazio.it</t>
+        </is>
+      </c>
+      <c r="U25" t="s">
+        <v>153</v>
+      </c>
+      <c r="V25" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>229</v>
+      </c>
+      <c r="B26" s="2">
+        <v>46177</v>
+      </c>
+      <c r="C26" s="2">
+        <v>46177</v>
+      </c>
+      <c r="D26" t="s">
+        <v>155</v>
+      </c>
+      <c r="E26" t="s">
+        <v>126</v>
+      </c>
+      <c r="F26" t="s">
+        <v>24</v>
+      </c>
+      <c r="G26" t="s">
+        <v>156</v>
+      </c>
+      <c r="H26" t="s">
+        <v>94</v>
+      </c>
+      <c r="I26" t="s">
+        <v>128</v>
+      </c>
+      <c r="J26" t="s">
+        <v>28</v>
+      </c>
+      <c r="K26" t="s">
+        <v>96</v>
+      </c>
+      <c r="L26" t="s">
+        <v>97</v>
+      </c>
+      <c r="M26" t="s">
+        <v>103</v>
+      </c>
+      <c r="N26" t="s">
+        <v>131</v>
+      </c>
+      <c r="O26" t="s">
+        <v>32</v>
+      </c>
+      <c r="P26" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q26" t="s">
+        <v>100</v>
+      </c>
+      <c r="R26" t="s">
+        <v>68</v>
+      </c>
+      <c r="S26" t="s">
+        <v>36</v>
+      </c>
+      <c r="T26" t="inlineStr">
+        <is>
+          <t>DIREZIONE REGIONALE AGRICOLTURA E SOVRANITA' ALIMENTARE, CACCIA E PESCA, FORESTE, Area Sistema dei Controlli via di Camporomano 65 Roma pec agricon t rollo@pec.region e.lazio.it</t>
+        </is>
+      </c>
+      <c r="U26" t="inlineStr">
+        <is>
+          <t>1) verifica dell'avvenuto inserimento su SIPA delle domande di pagamento e dell'inserimento delle check list di primo livello di controllo in loco e di revisione; 2) elaborazione della dichiarazione di spesa e sua sottoscrizione da parte del Referente del O.I. (15 gg)</t>
+        </is>
+      </c>
+      <c r="V26" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>228</v>
+      </c>
+      <c r="B27" s="2">
+        <v>46177</v>
+      </c>
+      <c r="C27" s="2">
+        <v>46177</v>
+      </c>
+      <c r="D27" t="s">
+        <v>125</v>
+      </c>
+      <c r="E27" t="s">
+        <v>126</v>
+      </c>
+      <c r="F27" t="s">
+        <v>24</v>
+      </c>
+      <c r="G27" t="s">
+        <v>158</v>
+      </c>
+      <c r="H27" t="s">
+        <v>94</v>
+      </c>
+      <c r="I27" t="s">
+        <v>128</v>
+      </c>
+      <c r="J27" t="s">
+        <v>28</v>
+      </c>
+      <c r="K27" t="s">
+        <v>96</v>
+      </c>
+      <c r="L27" t="s">
+        <v>137</v>
+      </c>
+      <c r="M27" t="s">
+        <v>103</v>
+      </c>
+      <c r="N27" t="s">
+        <v>131</v>
+      </c>
+      <c r="O27" t="s">
+        <v>32</v>
+      </c>
+      <c r="P27" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q27" t="s">
+        <v>100</v>
+      </c>
+      <c r="R27" t="s">
+        <v>68</v>
+      </c>
+      <c r="S27" t="s">
+        <v>36</v>
+      </c>
+      <c r="T27" t="inlineStr">
+        <is>
+          <t>DIREZIONE REGIONALE AGRICOLTURA E SOVRANITA' ALIMENTARE, CACCIA E PESCA, FORESTE, Area Sistema dei Controlli via di Camporomano 65 Roma pec agricon t rollo@pec.region e.lazio.it</t>
+        </is>
+      </c>
+      <c r="U27" t="s">
+        <v>159</v>
+      </c>
+      <c r="V27" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28">
+        <v>227</v>
+      </c>
+      <c r="B28" s="2">
+        <v>46177</v>
+      </c>
+      <c r="C28" s="2">
+        <v>46177</v>
+      </c>
+      <c r="D28" t="s">
+        <v>78</v>
+      </c>
+      <c r="E28" t="s">
+        <v>160</v>
+      </c>
+      <c r="F28" t="s">
+        <v>161</v>
+      </c>
+      <c r="G28" t="s">
+        <v>162</v>
+      </c>
+      <c r="H28" t="s">
+        <v>163</v>
+      </c>
+      <c r="I28" t="s">
+        <v>164</v>
+      </c>
+      <c r="J28" t="s">
+        <v>28</v>
+      </c>
+      <c r="K28" t="s">
+        <v>28</v>
+      </c>
+      <c r="L28" t="s">
+        <v>28</v>
+      </c>
+      <c r="M28" t="s">
+        <v>28</v>
+      </c>
+      <c r="N28" t="s">
+        <v>28</v>
+      </c>
+      <c r="O28" t="s">
+        <v>28</v>
+      </c>
+      <c r="P28" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q28" t="s">
+        <v>165</v>
+      </c>
+      <c r="R28" t="s">
+        <v>68</v>
+      </c>
+      <c r="S28" t="s">
+        <v>28</v>
+      </c>
+      <c r="T28" t="inlineStr">
+        <is>
+          <t>Organizzazione, Valutazione, Time Management e Sistema Informativo del Personale &amp;nbsp;- dal lunedì al venerdì 9:30 - 13:00 0651681 malattia@regione.lazio.it</t>
+        </is>
+      </c>
+      <c r="U28" t="s">
+        <v>28</v>
+      </c>
+      <c r="V28" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29">
+        <v>226</v>
+      </c>
+      <c r="B29" s="2">
+        <v>46177</v>
+      </c>
+      <c r="C29" s="2">
+        <v>46177</v>
+      </c>
+      <c r="D29"/>
+      <c r="E29" t="s">
+        <v>160</v>
+      </c>
+      <c r="F29" t="s">
+        <v>161</v>
+      </c>
+      <c r="G29" t="s">
+        <v>166</v>
+      </c>
+      <c r="H29" t="s">
+        <v>163</v>
+      </c>
+      <c r="I29" t="s">
+        <v>167</v>
+      </c>
+      <c r="J29" t="s">
+        <v>28</v>
+      </c>
+      <c r="K29" t="s">
+        <v>28</v>
+      </c>
+      <c r="L29" t="s">
+        <v>28</v>
+      </c>
+      <c r="M29" t="s">
+        <v>28</v>
+      </c>
+      <c r="N29" t="s">
+        <v>28</v>
+      </c>
+      <c r="O29" t="s">
+        <v>28</v>
+      </c>
+      <c r="P29" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q29" t="s">
+        <v>165</v>
+      </c>
+      <c r="R29" t="s">
+        <v>68</v>
+      </c>
+      <c r="S29" t="s">
+        <v>168</v>
+      </c>
+      <c r="T29" t="s">
+        <v>169</v>
+      </c>
+      <c r="U29" t="s">
+        <v>28</v>
+      </c>
+      <c r="V29" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30">
+        <v>225</v>
+      </c>
+      <c r="B30" s="2">
+        <v>46177</v>
+      </c>
+      <c r="C30" s="2">
+        <v>46177</v>
+      </c>
+      <c r="D30"/>
+      <c r="E30" t="s">
+        <v>160</v>
+      </c>
+      <c r="F30" t="s">
+        <v>161</v>
+      </c>
+      <c r="G30" t="s">
+        <v>170</v>
+      </c>
+      <c r="H30" t="s">
+        <v>163</v>
+      </c>
+      <c r="I30" t="s">
+        <v>171</v>
+      </c>
+      <c r="J30" t="s">
+        <v>28</v>
+      </c>
+      <c r="K30" t="s">
+        <v>28</v>
+      </c>
+      <c r="L30" t="s">
+        <v>28</v>
+      </c>
+      <c r="M30" t="s">
+        <v>28</v>
+      </c>
+      <c r="N30" t="s">
+        <v>28</v>
+      </c>
+      <c r="O30" t="s">
+        <v>28</v>
+      </c>
+      <c r="P30" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q30" t="s">
+        <v>165</v>
+      </c>
+      <c r="R30" t="s">
+        <v>68</v>
+      </c>
+      <c r="S30" t="s">
+        <v>172</v>
+      </c>
+      <c r="T30" t="s">
+        <v>169</v>
+      </c>
+      <c r="U30" t="s">
+        <v>28</v>
+      </c>
+      <c r="V30" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31">
+        <v>224</v>
+      </c>
+      <c r="B31" s="2">
+        <v>46177</v>
+      </c>
+      <c r="C31" s="2">
+        <v>46177</v>
+      </c>
+      <c r="D31"/>
+      <c r="E31" t="s">
+        <v>160</v>
+      </c>
+      <c r="F31" t="s">
+        <v>161</v>
+      </c>
+      <c r="G31" t="s">
+        <v>173</v>
+      </c>
+      <c r="H31" t="s">
+        <v>163</v>
+      </c>
+      <c r="I31" t="s">
+        <v>174</v>
+      </c>
+      <c r="J31" t="s">
+        <v>28</v>
+      </c>
+      <c r="K31" t="s">
+        <v>175</v>
+      </c>
+      <c r="L31" t="s">
+        <v>28</v>
+      </c>
+      <c r="M31" t="s">
+        <v>28</v>
+      </c>
+      <c r="N31" t="s">
+        <v>28</v>
+      </c>
+      <c r="O31" t="s">
+        <v>28</v>
+      </c>
+      <c r="P31" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q31" t="s">
+        <v>165</v>
+      </c>
+      <c r="R31" t="s">
+        <v>121</v>
+      </c>
+      <c r="S31" t="s">
+        <v>168</v>
+      </c>
+      <c r="T31" t="inlineStr">
+        <is>
+          <t>Organizzazione, Valutazione, Time Management e Sistema Informativo del Personale &amp;nbsp;- dal lunedì al venerdì 9:30 - 13:00 0651681 time@regione.lazio.it&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="U31" t="s">
+        <v>28</v>
+      </c>
+      <c r="V31" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>223</v>
+      </c>
+      <c r="B32" s="2">
+        <v>46177</v>
+      </c>
+      <c r="C32" s="2">
+        <v>46177</v>
+      </c>
+      <c r="D32"/>
+      <c r="E32" t="s">
+        <v>160</v>
+      </c>
+      <c r="F32" t="s">
+        <v>161</v>
+      </c>
+      <c r="G32" t="s">
+        <v>176</v>
+      </c>
+      <c r="H32" t="s">
+        <v>163</v>
+      </c>
+      <c r="I32" t="s">
+        <v>164</v>
+      </c>
+      <c r="J32" t="s">
+        <v>28</v>
+      </c>
+      <c r="K32" t="s">
+        <v>28</v>
+      </c>
+      <c r="L32" t="s">
+        <v>28</v>
+      </c>
+      <c r="M32" t="s">
+        <v>28</v>
+      </c>
+      <c r="N32" t="s">
+        <v>28</v>
+      </c>
+      <c r="O32" t="s">
+        <v>28</v>
+      </c>
+      <c r="P32" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q32" t="s">
+        <v>165</v>
+      </c>
+      <c r="R32" t="s">
+        <v>68</v>
+      </c>
+      <c r="S32" t="s">
+        <v>28</v>
+      </c>
+      <c r="T32" t="inlineStr">
+        <is>
+          <t>Organizzazione, Valutazione, Time Management e Sistema Informativo del Personale &amp;nbsp;- dal lunedì al venerdì 9:30 - 13:00 0651681 malattia@regione.lazio.it</t>
+        </is>
+      </c>
+      <c r="U32" t="s">
+        <v>28</v>
+      </c>
+      <c r="V32" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>222</v>
+      </c>
+      <c r="B33" s="2">
+        <v>46177</v>
+      </c>
+      <c r="C33" s="2">
+        <v>46177</v>
+      </c>
+      <c r="D33" t="s">
+        <v>177</v>
+      </c>
+      <c r="E33" t="s">
+        <v>178</v>
+      </c>
+      <c r="F33" t="s">
+        <v>161</v>
+      </c>
+      <c r="G33" t="s">
+        <v>179</v>
+      </c>
+      <c r="H33" t="s">
+        <v>180</v>
+      </c>
+      <c r="I33" t="inlineStr">
+        <is>
+          <t>ANNA SCALA pec. politicheentilocali@pec.regione.lazio.it, &amp;nbsp;tel.0651688173, 3312317750 &amp;nbsp;ascala@regione.lazio.it , MICHELI GIACINTO pec. politicheentilocali@pec.regione.lazio.it &amp;nbsp;0775851688, 3491053503 g.micheli@regione.lazio.it.&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="J33" t="inlineStr">
+        <is>
+          <t>Direttore regionale DIREZIONE REGIONALE PERSONALE, ENTI LOCALI E SICUREZZA Telefono: 0651683310, Email: lfnazzaro@regione.lazio.it, risorseumane@regione.lazio.it PEC: risorseumane@pec.regione.lazio.it &amp;nbsp;Indirizzo: Via Rosa Raimondi Garibaldi 7 - 00145 Roma (RM) Palazzina/Piano/Stanza: B / 5 / 5</t>
+        </is>
+      </c>
+      <c r="K33" t="s">
+        <v>181</v>
+      </c>
+      <c r="L33" t="s">
+        <v>80</v>
+      </c>
+      <c r="M33" t="s">
+        <v>28</v>
+      </c>
+      <c r="N33" t="s">
+        <v>182</v>
+      </c>
+      <c r="O33" t="s">
+        <v>183</v>
+      </c>
+      <c r="P33" t="s">
+        <v>184</v>
+      </c>
+      <c r="Q33" t="inlineStr">
+        <is>
+          <t>DIRETTORE GENERALE DELLA REGIONE LAZIO Telefono: 0651681Email: direttoregenerale@regione.lazio.itPEC: direzionegenerale@pec.regione.lazio.itSede: Via Rosa Raimondi Garibaldi, 7 - 00145 Roma</t>
+        </is>
+      </c>
+      <c r="R33" t="s">
+        <v>35</v>
+      </c>
+      <c r="S33" t="s">
+        <v>185</v>
+      </c>
+      <c r="T33" t="inlineStr">
+        <is>
+          <t>POLITICHE DEGLI ENTI LOCALI,POLIZIA LOCALE E LOTTA ALL'USURA - dal lun. al ven. dalle ore 10:00 alle ore 12:00 o previo appuntamento SEDE DI FROSINONE VIA FRANCESCO VECCIA N. 23 &amp;nbsp;pec. politicheentilocali@pec.regione.lazio.it &amp;nbsp; ANNA SCALA tel.0651688173, 3312317750 &amp;nbsp;ascala@regione.lazio.it ,MICHELI GIACINTO &amp;nbsp;0775851688,3491053503 g.micheli@regione.lazio.it.&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="U33" t="s">
+        <v>186</v>
+      </c>
+      <c r="V33" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34">
+        <v>221</v>
+      </c>
+      <c r="B34" s="2">
+        <v>46177</v>
+      </c>
+      <c r="C34" s="2">
+        <v>46177</v>
+      </c>
+      <c r="D34" t="s">
+        <v>177</v>
+      </c>
+      <c r="E34" t="s">
+        <v>187</v>
+      </c>
+      <c r="F34" t="s">
+        <v>161</v>
+      </c>
+      <c r="G34" t="inlineStr">
+        <is>
+          <t>Adempimenti amministrativo - contabili connessi al rimborso delle spese elettorali sostenute dalle Prefetture – UTG per lo svolgimento delle elezioni e dei referendum regionali (Legge 17 febbraio 1968 n.16 art.17).</t>
+        </is>
+      </c>
+      <c r="H34" t="s">
+        <v>180</v>
+      </c>
+      <c r="I34" t="s">
+        <v>188</v>
+      </c>
+      <c r="J34" t="inlineStr">
+        <is>
+          <t>Direttore regionale DIREZIONE REGIONALE PERSONALE, ENTI LOCALI E SICUREZZA Telefono: 0651683310, Email: lfnazzaro@regione.lazio.it, risorseumane@regione.lazio.it PEC: risorseumane@pec.regione.lazio.it &amp;nbsp;Indirizzo: Via Rosa Raimondi Garibaldi 7 - 00145 Roma (RM) Palazzina/Piano/Stanza: B / 5 / 5</t>
+        </is>
+      </c>
+      <c r="K34" t="s">
+        <v>181</v>
+      </c>
+      <c r="L34" t="s">
+        <v>80</v>
+      </c>
+      <c r="M34" t="s">
+        <v>28</v>
+      </c>
+      <c r="N34" t="s">
+        <v>182</v>
+      </c>
+      <c r="O34" t="s">
+        <v>183</v>
+      </c>
+      <c r="P34" t="s">
+        <v>189</v>
+      </c>
+      <c r="Q34" t="inlineStr">
+        <is>
+          <t>DIRETTORE GENERALE DELLA REGIONE LAZIO Telefono: 0651681Email: direttoregenerale@regione.lazio.itPEC: direzionegenerale@pec.regione.lazio.itSede: Via Rosa Raimondi Garibaldi, 7 - 00145 Roma</t>
+        </is>
+      </c>
+      <c r="R34" t="s">
+        <v>35</v>
+      </c>
+      <c r="S34" t="s">
+        <v>185</v>
+      </c>
+      <c r="T34" t="inlineStr">
+        <is>
+          <t>POLITICHE DEGLI ENTI LOCALI,POLIZIA LOCALE E LOTTA ALL'USURA - dal lun. al ven. dalle ore 10:00 alle ore 12:00 o previo appuntamento SEDE DI FROSINONE VIA FRANCESCO VECCIA N. 23, pec. politicheentilocali@pec.regione.lazio.it &amp;nbsp;DE PERSIS SIMONA tel. 0775851666, 3341107135</t>
+        </is>
+      </c>
+      <c r="U34" t="s">
+        <v>186</v>
+      </c>
+      <c r="V34" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35">
+        <v>220</v>
+      </c>
+      <c r="B35" s="2">
+        <v>46177</v>
+      </c>
+      <c r="C35" s="2">
+        <v>46177</v>
+      </c>
+      <c r="D35" t="s">
+        <v>177</v>
+      </c>
+      <c r="E35" t="s">
+        <v>177</v>
+      </c>
+      <c r="F35" t="s">
+        <v>161</v>
+      </c>
+      <c r="G35" t="inlineStr">
+        <is>
+          <t>Adempimenti in materia di modifica alle circoscrizioni territoriali in materia di istituzione di nuovi comuni e di nuove province, curandone le conseguenti operazioni relative alla ripartizione patrimoniale e finanziaria con l’adozione di tutti gli atti connessi.</t>
+        </is>
+      </c>
+      <c r="H35" t="s">
+        <v>180</v>
+      </c>
+      <c r="I35" t="s">
+        <v>188</v>
+      </c>
+      <c r="J35" t="inlineStr">
+        <is>
+          <t>Direttore regionale DIREZIONE REGIONALE PERSONALE, ENTI LOCALI E SICUREZZA Telefono: 0651683310, Email: lfnazzaro@regione.lazio.it, risorseumane@regione.lazio.it PEC: risorseumane@pec.regione.lazio.it &amp;nbsp;Indirizzo: Via Rosa Raimondi Garibaldi 7 - 00145 Roma (RM) Palazzina/Piano/Stanza: B / 5 / 5</t>
+        </is>
+      </c>
+      <c r="K35" t="s">
+        <v>181</v>
+      </c>
+      <c r="L35" t="s">
+        <v>80</v>
+      </c>
+      <c r="M35" t="s">
+        <v>28</v>
+      </c>
+      <c r="N35" t="s">
+        <v>182</v>
+      </c>
+      <c r="O35" t="s">
+        <v>183</v>
+      </c>
+      <c r="P35" t="s">
+        <v>189</v>
+      </c>
+      <c r="Q35" t="inlineStr">
+        <is>
+          <t>DIRETTORE GENERALE DELLA REGIONE LAZIO Telefono: 0651681Email: direttoregenerale@regione.lazio.itPEC: direzionegenerale@pec.regione.lazio.itSede: Via Rosa Raimondi Garibaldi, 7 - 00145 Roma</t>
+        </is>
+      </c>
+      <c r="R35" t="s">
+        <v>35</v>
+      </c>
+      <c r="S35" t="s">
+        <v>185</v>
+      </c>
+      <c r="T35" t="inlineStr">
+        <is>
+          <t>POLITICHE DEGLI ENTI LOCALI,POLIZIA LOCALE E LOTTA ALL'USURA - dal lun. al ven. dalle ore 10:00 alle ore 12:00 o previo appuntamento SEDE DI FROSINONE VIA FRANCESCO VECCIA N. 23, pec. politicheentilocali@pec.regione.lazio.it &amp;nbsp;DE PERSIS SIMONA tel. 0775851666, 3341107135</t>
+        </is>
+      </c>
+      <c r="U35" t="s">
+        <v>186</v>
+      </c>
+      <c r="V35" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36">
+        <v>219</v>
+      </c>
+      <c r="B36" s="2">
+        <v>46177</v>
+      </c>
+      <c r="C36" s="2">
+        <v>46177</v>
+      </c>
+      <c r="D36" t="s">
+        <v>190</v>
+      </c>
+      <c r="E36" t="s">
+        <v>191</v>
+      </c>
+      <c r="F36" t="s">
+        <v>192</v>
+      </c>
+      <c r="G36" t="s">
+        <v>193</v>
+      </c>
+      <c r="H36" t="s">
+        <v>194</v>
+      </c>
+      <c r="I36" t="s">
+        <v>195</v>
+      </c>
+      <c r="J36" t="inlineStr">
+        <is>
+          <t>Direzione regionale Inclusione sociale- Direttrice Ornella Guglielmino direzioneinclusionesociale@regione.lazio.it&amp;gt; - &amp;lt;direzioneinclusionesociale@pec.regione.lazio.it&amp;gt;</t>
+        </is>
+      </c>
+      <c r="K36" t="s">
+        <v>196</v>
+      </c>
+      <c r="L36" t="s">
+        <v>197</v>
+      </c>
+      <c r="M36" t="s">
+        <v>28</v>
+      </c>
+      <c r="N36" t="s">
+        <v>198</v>
+      </c>
+      <c r="O36" t="s">
+        <v>199</v>
+      </c>
+      <c r="P36" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q36" t="s">
+        <v>200</v>
+      </c>
+      <c r="S36" t="s">
+        <v>201</v>
+      </c>
+      <c r="T36" t="inlineStr">
+        <is>
+          <t>Area Affari Generali e Aziende di servizi alla persona (ASP) e-mail: grecchia@regione.lazio.it – Dirigente - tel. 0651683999 e-mail: mangeloni@regione.lazio.it - Responsabile del Procedimento - tel. 3341133024 PEC: arearapportiipab@pec.regione.lazio.it</t>
+        </is>
+      </c>
+      <c r="U36" t="inlineStr">
+        <is>
+          <t>Le fasi nonché criteri e modalità/termini &amp;nbsp;per la concessione del contributo sono di volta in volta definiti con DGR di finalizzazione delle risorse e determinazione dirigenziale di concessione dello stesso &amp;nbsp;e impegno delle relative risorse.&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="V36" t="inlineStr">
+        <is>
+          <t>Notifica del provvedimento concessorio all'ASP interessata e pubblicazione dello stesso sul BUR e sul sito regionale, ivi inclusa la sezione "Amministrazione Trasparente" regionale ai sensi dell'artt. 26 e 27 del d. lgs. 33/2013</t>
+        </is>
+      </c>
+      <c r="W36" t="inlineStr">
+        <is>
+          <t>Procedimento ad istanza di parte o d'ufficio in caso di erogazione di contributi &amp;nbsp;nei confronti di enti beneficiari &amp;nbsp;direttamente stabiliti dalla legge</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>218</v>
+      </c>
+      <c r="B37" s="2">
+        <v>46177</v>
+      </c>
+      <c r="C37" s="2">
+        <v>46177</v>
+      </c>
+      <c r="D37" t="s">
+        <v>190</v>
+      </c>
+      <c r="E37" t="s">
+        <v>191</v>
+      </c>
+      <c r="F37" t="s">
+        <v>192</v>
+      </c>
+      <c r="G37" t="s">
+        <v>202</v>
+      </c>
+      <c r="H37" t="s">
+        <v>194</v>
+      </c>
+      <c r="I37" t="s">
+        <v>195</v>
+      </c>
+      <c r="J37" t="inlineStr">
+        <is>
+          <t>Direzione regionale Inclusione sociale- Direttrice Ornella Guglielmino direzioneinclusionesociale@regione.lazio.it&amp;gt; - &amp;lt;direzioneinclusionesociale@pec.regione.lazio.it&amp;gt;</t>
+        </is>
+      </c>
+      <c r="K37" t="s">
+        <v>196</v>
+      </c>
+      <c r="L37" t="s">
+        <v>203</v>
+      </c>
+      <c r="M37" t="s">
+        <v>28</v>
+      </c>
+      <c r="N37" t="s">
+        <v>198</v>
+      </c>
+      <c r="O37" t="s">
+        <v>199</v>
+      </c>
+      <c r="P37" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q37" t="s">
+        <v>200</v>
+      </c>
+      <c r="S37" t="s">
+        <v>204</v>
+      </c>
+      <c r="T37" t="inlineStr">
+        <is>
+          <t>Area Affari Generali e Aziende di servizi alla persona (ASP) e-mail: grecchia@regione.lazio.it – Dirigente - tel. 0651683999 e-mail: mangeloni@regione.lazio.it - Responsabile del Procedimento - tel. 3341133024 PEC: arearapportiipab@pec.regione.lazio.it</t>
+        </is>
+      </c>
+      <c r="U37" t="inlineStr">
+        <is>
+          <t>Le fasi e i termini della procedura, che richiede anche una valutazione &amp;nbsp;tecnica delle proposte progettuali relative agli interventi da finanziare mediante &amp;nbsp;nomina di un'apposita commissione, e sono definiti nell'apposito avviso pubblico.</t>
+        </is>
+      </c>
+      <c r="V37" t="inlineStr">
+        <is>
+          <t>Notifica del provvedimento concessorio all'ASP interessata e pubblicazione dello stesso sul BUR e sul sito regionale, ivi inclusa la sezione "Amministrazione Trasparente" regionale ai sensi dell'artt. 26 e 27 del d. lgs. 33/2013</t>
+        </is>
+      </c>
+      <c r="W37" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38">
+        <v>217</v>
+      </c>
+      <c r="B38" s="2">
+        <v>46177</v>
+      </c>
+      <c r="C38" s="2">
+        <v>46177</v>
+      </c>
+      <c r="D38" t="s">
+        <v>190</v>
+      </c>
+      <c r="E38" t="s">
+        <v>191</v>
+      </c>
+      <c r="F38" t="s">
+        <v>192</v>
+      </c>
+      <c r="G38" t="s">
+        <v>206</v>
+      </c>
+      <c r="H38" t="s">
+        <v>194</v>
+      </c>
+      <c r="I38" t="s">
+        <v>195</v>
+      </c>
+      <c r="J38" t="inlineStr">
+        <is>
+          <t>Direzione regionale Inclusione sociale- Direttrice Ornella Guglielmino direzioneinclusionesociale@regione.lazio.it&amp;gt; - &amp;lt;direzioneinclusionesociale@pec.regione.lazio.it&amp;gt;</t>
+        </is>
+      </c>
+      <c r="K38" t="s">
+        <v>207</v>
+      </c>
+      <c r="L38" t="s">
+        <v>208</v>
+      </c>
+      <c r="M38" t="s">
+        <v>28</v>
+      </c>
+      <c r="N38" t="s">
+        <v>198</v>
+      </c>
+      <c r="O38" t="s">
+        <v>199</v>
+      </c>
+      <c r="P38" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q38" t="s">
+        <v>200</v>
+      </c>
+      <c r="S38" t="inlineStr">
+        <is>
+          <t>Non esiste una modulistica specifica, l'avviso pubblico di norma richiede l'atto deliberativo del CdA dell'ASP che approva l'istanza, la produzione delle certificazioni fiscali attestanti il versamento dell'imposta e una dichiarazione di attestazione del personale in servizio presso le ASP.&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="T38" t="inlineStr">
+        <is>
+          <t>Area Affari Generali e Aziende di servizi alla persona (ASP) e-mail: grecchia@regione.lazio.it – Dirigente - tel. 0651683999 e-mail: mangeloni@regione.lazio.it - Responsabile del Procedimento - tel. 3341133024 PEC: arearapportiipab@pec.regione.lazio.it</t>
+        </is>
+      </c>
+      <c r="U38" t="inlineStr">
+        <is>
+          <t>Fasi procedurali e termini stabiliti &amp;nbsp;dall'avviso pubblico adottato sulla base delle disposizioni &amp;nbsp;del r.r. 16/2021 https://www.regione.lazio.it/regolamenti-regionali-testo-coordinato/regolamento-regionale-21-settembre-2021-n-16/23092021</t>
+        </is>
+      </c>
+      <c r="V38" t="inlineStr">
+        <is>
+          <t>Notifica del provvedimento concessorio all'ASP interessata e pubblicazione dello stesso sul BUR e sul sito regionale, ivi inclusa la sezione "Amministrazione Trasparente" regionale ai sensi dell'artt. 26 e 27 del d. lgs. 33/2013</t>
+        </is>
+      </c>
+      <c r="W38" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>216</v>
+      </c>
+      <c r="B39" s="2">
+        <v>46177</v>
+      </c>
+      <c r="C39" s="2">
+        <v>46177</v>
+      </c>
+      <c r="D39" t="s">
+        <v>190</v>
+      </c>
+      <c r="E39" t="s">
+        <v>191</v>
+      </c>
+      <c r="F39" t="s">
+        <v>192</v>
+      </c>
+      <c r="G39" t="s">
+        <v>209</v>
+      </c>
+      <c r="H39" t="s">
+        <v>194</v>
+      </c>
+      <c r="I39" t="s">
+        <v>195</v>
+      </c>
+      <c r="J39" t="inlineStr">
+        <is>
+          <t>Direzione regionale Inclusione sociale- Direttrice Ornella Guglielmino direzioneinclusionesociale@regione.lazio.it&amp;gt; - &amp;lt;direzioneinclusionesociale@pec.regione.lazio.it&amp;gt;</t>
+        </is>
+      </c>
+      <c r="K39" t="s">
+        <v>196</v>
+      </c>
+      <c r="L39" t="s">
+        <v>210</v>
+      </c>
+      <c r="M39" t="s">
+        <v>28</v>
+      </c>
+      <c r="N39" t="s">
+        <v>198</v>
+      </c>
+      <c r="O39" t="s">
+        <v>199</v>
+      </c>
+      <c r="P39" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q39" t="s">
+        <v>200</v>
+      </c>
+      <c r="R39" t="s">
+        <v>35</v>
+      </c>
+      <c r="S39" t="inlineStr">
+        <is>
+          <t>Non esiste una specifica modulistica e si riporta il link di collegamento al r. r. 5/2020 il cui art. 25 detta disposizioni generali sul procedimento autorizzatoriohttps://www.regione.lazio.it/regolamenti-regionali-testo-coordinato/regolamento-regionale-15-gennaio-2020-n-5/20032025</t>
+        </is>
+      </c>
+      <c r="T39" t="inlineStr">
+        <is>
+          <t>Area Affari Generali e Aziende di servizi alla persona (ASP) e-mail: grecchia@regione.lazio.it – Dirigente - tel. 0651683999 e-mail: mangeloni@regione.lazio.it - Responsabile del Procedimento - tel. 3341133024 PEC: arearapportiipab@pec.regione.lazio.it</t>
+        </is>
+      </c>
+      <c r="U39" t="inlineStr">
+        <is>
+          <t>L'autorizzazione è rilasciata sulla base di apposita istanza approvata dal CdA dell'Ente, corredata del parere del relativo organo di revisione contabile, secondo quanto stabilito dall'art. 25 del r.r. 5/2020 . In assenza di un termine specificamente stabilito si applicano le disposizioni della l. 241/1990.</t>
+        </is>
+      </c>
+      <c r="V39" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>215</v>
+      </c>
+      <c r="B40" s="2">
+        <v>46177</v>
+      </c>
+      <c r="C40" s="2">
+        <v>46177</v>
+      </c>
+      <c r="D40" t="s">
+        <v>190</v>
+      </c>
+      <c r="E40" t="s">
+        <v>191</v>
+      </c>
+      <c r="F40" t="s">
+        <v>192</v>
+      </c>
+      <c r="G40" t="s">
+        <v>212</v>
+      </c>
+      <c r="H40" t="s">
+        <v>194</v>
+      </c>
+      <c r="I40" t="s">
+        <v>195</v>
+      </c>
+      <c r="J40" t="inlineStr">
+        <is>
+          <t>Direzione regionale Inclusione sociale- Direttrice Ornella Guglielmino direzioneinclusionesociale@regione.lazio.it&amp;gt; - &amp;lt;direzioneinclusionesociale@pec.regione.lazio.it&amp;gt;</t>
+        </is>
+      </c>
+      <c r="K40" t="s">
+        <v>196</v>
+      </c>
+      <c r="L40" t="s">
+        <v>213</v>
+      </c>
+      <c r="M40" t="s">
+        <v>28</v>
+      </c>
+      <c r="N40" t="s">
+        <v>214</v>
+      </c>
+      <c r="O40" t="s">
+        <v>199</v>
+      </c>
+      <c r="P40" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q40" t="s">
+        <v>200</v>
+      </c>
+      <c r="R40" t="s">
+        <v>35</v>
+      </c>
+      <c r="S40" t="inlineStr">
+        <is>
+          <t>Non esiste una specifica modulistica e si riporta il link di collegamento al r. r. 5/2020 il cui art. 24 detta disposizioni generali sul procedimento autorizzatorio &amp;nbsp; &amp;nbsp;https://www.regione.lazio.it/regolamenti-regionali-testo-coordinato/regolamento-regionale-15-gennaio-2020-n-5/20032024&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="T40" t="inlineStr">
+        <is>
+          <t>Area Affari Generali e Aziende di servizi alla persona (ASP) e-mail: grecchia@regione.lazio.it – Dirigente - tel. 0651683999 e-mail: mangeloni@regione.lazio.it - Responsabile del Procedimento - tel. 3341133024 PEC: arearapportiipab@pec.regione.lazio.it</t>
+        </is>
+      </c>
+      <c r="U40" t="inlineStr">
+        <is>
+          <t>L'autorizzazione è rilasciata sulla base di apposita proposta approvata dal CdA dell'Ente, corredata del parere del relativo organo di revisione contabile, secondo quanto stabilito dall'art. 24 del r.r. 5/2020 . In assenza di un termine specificamente stabilito si applicano le disposizioni della l. 241/1990.</t>
+        </is>
+      </c>
+      <c r="V40" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>214</v>
+      </c>
+      <c r="B41" s="2">
+        <v>46177</v>
+      </c>
+      <c r="C41" s="2">
+        <v>46177</v>
+      </c>
+      <c r="D41" t="s">
+        <v>190</v>
+      </c>
+      <c r="E41" t="s">
+        <v>191</v>
+      </c>
+      <c r="F41" t="s">
+        <v>192</v>
+      </c>
+      <c r="G41" t="s">
+        <v>215</v>
+      </c>
+      <c r="H41" t="s">
+        <v>194</v>
+      </c>
+      <c r="I41" t="s">
+        <v>195</v>
+      </c>
+      <c r="J41" t="inlineStr">
+        <is>
+          <t>Direzione regionale Inclusione sociale- Direttrice Ornella Guglielmino direzioneinclusionesociale@regione.lazio.it&amp;gt; - &amp;lt;direzioneinclusionesociale@pec.regione.lazio.it&amp;gt;&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="K41" t="s">
+        <v>216</v>
+      </c>
+      <c r="L41" t="s">
+        <v>217</v>
+      </c>
+      <c r="M41" t="s">
+        <v>28</v>
+      </c>
+      <c r="N41" t="s">
+        <v>198</v>
+      </c>
+      <c r="O41" t="s">
+        <v>199</v>
+      </c>
+      <c r="P41" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q41" t="s">
+        <v>200</v>
+      </c>
+      <c r="R41" t="s">
+        <v>35</v>
+      </c>
+      <c r="S41" t="inlineStr">
+        <is>
+          <t>Non esiste una specifica modulistica e si riporta il link di collegamento alla l. r. 2/2019, il cui articolo 17 disciplina il procedimento autorizzatorio, ivi inclusa la documentazione richiesta https://www.consiglio.regione.lazio.it/consiglio-regionale/ vw=leggiregionalidettaglio&amp;amp;id=9347&amp;amp;sv=vigente</t>
+        </is>
+      </c>
+      <c r="T41" t="inlineStr">
+        <is>
+          <t>Area Affari Generali e Aziende di servizi alla persona (ASP) e-mail: grecchia@regione.lazio.it – Dirigente - tel. 0651683999 e-mail: mangeloni@regione.lazio.it - Responsabile del Procedimento - tel. 3341133024 PEC: arearapportiipab@pec.regione.lazio.it&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="U41" t="inlineStr">
+        <is>
+          <t>La &amp;nbsp;procedura prevede una complessa attività istruttoria sulla documentazione prevalentemente tecnica allegata all'istanza di autorizzazione all'alienazione in ordine alla quale è prevista anche &amp;nbsp;l'acquisizione eventuale di un parere motivato da parte del comune &amp;nbsp;ove ha sede l'immobile da esprimere entro trenta gg dalla richiesta. Le specifiche fasi e termini della procedura sono definiti dall'articolo 17 della l. r. 2/2019 di cui si riporta il link di collegamento https://www.consiglio.regione.lazio.it/consiglio-regionale/ vw=leggiregionalidettaglio&amp;amp;id=9347&amp;amp;sv=vigente</t>
+        </is>
+      </c>
+      <c r="V41" t="inlineStr">
+        <is>
+          <t>Notifica del provvedimento autorizzatorio all'ASP interessata e pubblicazione dello stesso sul BUR e sul sito regionale. Comunicazione del provvedimento alla commissione consiliare competente, per il tramite dell'Assessore&amp;nbsp;</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42">
+        <v>213</v>
+      </c>
+      <c r="B42" s="2">
+        <v>46177</v>
+      </c>
+      <c r="C42" s="2">
+        <v>46177</v>
+      </c>
+      <c r="D42" t="s">
+        <v>190</v>
+      </c>
+      <c r="E42" t="s">
+        <v>191</v>
+      </c>
+      <c r="F42" t="s">
+        <v>192</v>
+      </c>
+      <c r="G42" t="s">
+        <v>218</v>
+      </c>
+      <c r="H42" t="s">
+        <v>194</v>
+      </c>
+      <c r="I42" t="s">
+        <v>195</v>
+      </c>
+      <c r="J42" t="s">
+        <v>219</v>
+      </c>
+      <c r="K42" t="s">
+        <v>216</v>
+      </c>
+      <c r="L42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M42" t="s">
+        <v>28</v>
+      </c>
+      <c r="N42" t="s">
+        <v>198</v>
+      </c>
+      <c r="O42" t="s">
+        <v>199</v>
+      </c>
+      <c r="P42" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q42" t="s">
+        <v>28</v>
+      </c>
+      <c r="R42" t="s">
+        <v>68</v>
+      </c>
+      <c r="S42" t="inlineStr">
+        <is>
+          <t>Modulistica apposita utilizzata, in relazione alle diverse tipologie di nomina, in particolare &amp;nbsp;per le finalità di cui al d.lgs. 39/2013, al r. r. 1/2002 e al d.lgs 235/2012</t>
+        </is>
+      </c>
+      <c r="T42" t="inlineStr">
+        <is>
+          <t>Area Affari Generali e Aziende di servizi alla persona (ASP) e-mail: grecchia@regione.lazio.it – Dirigente - tel. 0651683999 e-mail: mangeloni@regione.lazio.it - Responsabile del Procedimento - tel. 3341133024 PEC: arearapportiipab@pec.regione.lazio.it</t>
+        </is>
+      </c>
+      <c r="U42" t="inlineStr">
+        <is>
+          <t>&amp;nbsp;Procedura istruttoria complessa che coinvolge tre strutture regionali e specificamente, la proponente Direzione Inclusione sociale, l'Ufficio Decreti preposto al controllo di secondo livello e l'Ufficio di Gabinetto del Presidente della Regione Lazio- Termini non definibili a priori stante la necessità di interloquire con enti terzi per le verifiche preventive di legge di cui al d.lgs. 39/2013, d. lgs. 39/2010 e r. r. 1/2002. Per le procedure si riportano anche i link di collegamento alla l. r. 2/2019, al r. r. 17/2019 e al r. r. 21/2019 per le procedure https://www.consiglio.regione.lazio.it/consiglioregionale/vw=leggiregionalidettaglio&amp;amp;id=9347&amp;amp;sv=vigente&amp;nbsp;https://www.regione.lazio.it/regolamenti-regionali-testo-coordinato/regolamento-regionale-9-agosto-2019-n-17/04042025https://www.regione.lazio.it/regolamenti-regionali-testo-coordinato/regolamento-regionale-6-novembre-2019-n-21/14052021&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="V42" t="inlineStr">
+        <is>
+          <t>Notifica del decreto presidenziale di nomina ai soggetti interessati, pubblicazione sul BUR e sul sito regionale e aggiornamento del file IPAB/ASP pubblicato nella sezione "Amministrazione Trasparente" regionale ai sensi dell'articolo 22 del d. lgs. 33/2013</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>212</v>
+      </c>
+      <c r="B43" s="2">
+        <v>46177</v>
+      </c>
+      <c r="C43" s="2">
+        <v>46177</v>
+      </c>
+      <c r="D43" t="s">
+        <v>177</v>
+      </c>
+      <c r="E43" t="s">
+        <v>221</v>
+      </c>
+      <c r="F43" t="s">
+        <v>161</v>
+      </c>
+      <c r="G43" t="s">
+        <v>222</v>
+      </c>
+      <c r="H43" t="s">
+        <v>180</v>
+      </c>
+      <c r="I43" t="s">
+        <v>223</v>
+      </c>
+      <c r="J43" t="inlineStr">
+        <is>
+          <t>Direttore regionale DIREZIONE REGIONALE PERSONALE, ENTI LOCALI E SICUREZZA Telefono: 0651683310, Email: &amp;nbsp;lfnazzaro@regione.lazio.it, risorseumane@regione.lazio.it PEC: risorseumane@pec.regione.lazio.it &amp;nbsp;Indirizzo: Via Rosa Raimondi Garibaldi 7 - 00145 Roma (RM) Palazzina/Piano/Stanza: B / 5 / 2</t>
+        </is>
+      </c>
+      <c r="K43" t="s">
+        <v>224</v>
+      </c>
+      <c r="L43" t="s">
+        <v>80</v>
+      </c>
+      <c r="M43" t="s">
+        <v>28</v>
+      </c>
+      <c r="N43" t="s">
+        <v>182</v>
+      </c>
+      <c r="O43" t="s">
+        <v>225</v>
+      </c>
+      <c r="P43" t="s">
+        <v>189</v>
+      </c>
+      <c r="Q43" t="inlineStr">
+        <is>
+          <t>DIRETTORE GENERALE DELLA REGIONE LAZIO Telefono: 0651681Email: direttoregenerale@regione.lazio.itPEC: direzionegenerale@pec.regione.lazio.itSede: Via Rosa Raimondi Garibaldi, 7 - 00145 Roma</t>
+        </is>
+      </c>
+      <c r="R43" t="s">
+        <v>35</v>
+      </c>
+      <c r="S43" t="s">
+        <v>185</v>
+      </c>
+      <c r="T43" t="inlineStr">
+        <is>
+          <t>POLITICHE DEGLI ENTI LOCALI,POLIZIA LOCALE E LOTTA ALL'USURA - dal lun. al ven. dalle ore 10:00 alle ore 12:00 o previo appuntamento SEDE DI FROSINONE VIA FRANCESCO VECCIA N. 23 stanza 14 pec. politicheentilocali@pec.regione.lazio.it &amp;nbsp; DE PERSIS SIMONA 0775851666, 3341107135 sdepersis@regione.lazio.</t>
+        </is>
+      </c>
+      <c r="U43" t="inlineStr">
+        <is>
+          <t>Salvo diversa disposizione del Bando o dell'Avviso, il termine per ciascuna fase è di 30 gg.La fase dell'iniziativa è di parte,mentre di competenza regionale le successive fasi istruttorie , decisorie e di integrazione dell'efficacia nei termini sopra esposti.</t>
+        </is>
+      </c>
+      <c r="V43" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>211</v>
+      </c>
+      <c r="B44" s="2">
+        <v>46177</v>
+      </c>
+      <c r="C44" s="2">
+        <v>46177</v>
+      </c>
+      <c r="D44" t="s">
+        <v>190</v>
+      </c>
+      <c r="E44" t="s">
+        <v>191</v>
+      </c>
+      <c r="F44" t="s">
+        <v>192</v>
+      </c>
+      <c r="G44" t="s">
+        <v>226</v>
+      </c>
+      <c r="H44" t="s">
+        <v>194</v>
+      </c>
+      <c r="I44" t="s">
+        <v>195</v>
+      </c>
+      <c r="J44" t="inlineStr">
+        <is>
+          <t>Direzione regionale Inclusione sociale - Direttrice Ornella Guglielmino &amp;lt;direzioneinclusionesociale@regione.lazio.it&amp;gt; - &amp;lt;direzioneinclusionesociale@pec.regione.lazio.it&amp;gt; - Giunta regionale in caso &amp;nbsp;di statuti/modifiche degli statuti delle ASP</t>
+        </is>
+      </c>
+      <c r="K44" t="s">
+        <v>216</v>
+      </c>
+      <c r="L44" t="s">
+        <v>227</v>
+      </c>
+      <c r="M44" t="s">
+        <v>28</v>
+      </c>
+      <c r="N44" t="s">
+        <v>198</v>
+      </c>
+      <c r="O44" t="s">
+        <v>199</v>
+      </c>
+      <c r="P44" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q44" t="s">
+        <v>200</v>
+      </c>
+      <c r="S44" t="inlineStr">
+        <is>
+          <t>Sussistendo diverse tipologie di atti soggetti a vigilanza, si riportano i link di collegamento al r. r. 21/2019 per le specifiche sulla documentazione da produrre da parte delle ASP e al r. r. 5/2020 che contiene indirizzi e format riguardanti i bilanci delle ASP https://www.regione.lazio.it/regolamenti-regionali-testo-coordinato/regolamento-regionale-6-novembre-2019-n-21/14052021 &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; https://www.regione.lazio.it/regolamenti-regionali-testo-coordinato/regolamento-regionale-15-gennaio-2020-n-5/20032024</t>
+        </is>
+      </c>
+      <c r="T44" t="inlineStr">
+        <is>
+          <t>Area Affari Generali e Aziende di servizi alla persona (ASP) e-mail: grecchia@regione.lazio.it – Dirigente - tel. 0651683999 e-mail: mangeloni@regione.lazio.it - Responsabile del Procedimento - tel. 3341133024 PEC: arearapportiipab@pec.regione.lazio.it&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="U44" t="inlineStr">
+        <is>
+          <t>Fasi e termini diversi a seconda della tipologia di atto soggetto a vigilanza come definiti dal r. r. 21/2019 di cui si riporta il link, con la specifica che in caso di assenza di un termine specifico per la conclusione della procedura di vigilanza trovano applicazione le disposizioni della l. 241/1990 https://www.regione.lazio.it/regolamenti-regionali-testo-coordinato/regolamento-regionale-6-novembre-2019-n-21/14052021 &amp;nbsp; &amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="V44" t="inlineStr">
+        <is>
+          <t>Comunicazione degli esiti istruttori alle ASP mediante note. Aggiornamento del file IPAB/ASP pubblicato nella sezione "Amministrazione Trasparente" regionale ai sensi dell'articolo 22 del d. lgs. 33/2013</t>
+        </is>
+      </c>
+      <c r="W44" t="inlineStr">
+        <is>
+          <t>Procedimento ad istanza di parte o d'ufficio in caso di inerzia del soggetto vigilato o gravi irregolarità mediante esercizio del potere sostitutivo regionale che si sostanzia nella nomina di un commissario straordinario&amp;nbsp;</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45">
+        <v>210</v>
+      </c>
+      <c r="B45" s="2">
+        <v>46177</v>
+      </c>
+      <c r="C45" s="2">
+        <v>46177</v>
+      </c>
+      <c r="D45" t="s">
+        <v>177</v>
+      </c>
+      <c r="E45" t="s">
+        <v>221</v>
+      </c>
+      <c r="F45" t="s">
+        <v>161</v>
+      </c>
+      <c r="G45" t="inlineStr">
+        <is>
+          <t>L.R. 1/2005 adempimenti amministrativo-contabili per la gestione dei rapporti con la Fondazione di partecipazione "Accademia di Polizia locale del Lazio" di cui alla L.R. XXXX</t>
+        </is>
+      </c>
+      <c r="H45" t="s">
+        <v>180</v>
+      </c>
+      <c r="I45" t="s" s="3">
+        <v>228</v>
+      </c>
+      <c r="J45" t="inlineStr">
+        <is>
+          <t>Direttore regionale DIREZIONE REGIONALE PERSONALE, ENTI LOCALI E SICUREZZA Telefono: 0651683310, Email: &amp;nbsp;lfnazzaro@regione.lazio.it, risorseumane@regione.lazio.it PEC: risorseumane@pec.regione.lazio.it &amp;nbsp;Indirizzo: Via Rosa Raimondi Garibaldi 7 - 00145 Roma (RM) Palazzina/Piano/Stanza: B / 5 / 2</t>
+        </is>
+      </c>
+      <c r="K45" t="s">
+        <v>224</v>
+      </c>
+      <c r="L45" t="s">
+        <v>80</v>
+      </c>
+      <c r="M45" t="s">
+        <v>28</v>
+      </c>
+      <c r="N45" t="s">
+        <v>182</v>
+      </c>
+      <c r="O45" t="s">
+        <v>225</v>
+      </c>
+      <c r="P45" t="s">
+        <v>189</v>
+      </c>
+      <c r="Q45" t="inlineStr">
+        <is>
+          <t>DIRETTORE GENERALE DELLA REGIONE LAZIO Telefono: 0651681Email: direttoregenerale@regione.lazio.itPEC: direzionegenerale@pec.regione.lazio.itSede: Via Rosa Raimondi Garibaldi, 7 - 00145 Roma</t>
+        </is>
+      </c>
+      <c r="R45" t="s">
+        <v>35</v>
+      </c>
+      <c r="S45" t="s">
+        <v>185</v>
+      </c>
+      <c r="T45" t="inlineStr">
+        <is>
+          <t>POLITICHE DEGLI ENTI LOCALI,POLIZIA LOCALE E LOTTA ALL'USURA - dal lun. al ven. dalle ore 10:00 alle ore 12:00 o previo appuntamento SEDE DI FROSINONE VIA FRANCESCO VECCIA N. 23 stanza 14 pec. politicheentilocali@pec.regione.lazio.it &amp;nbsp; DE PERSIS SIMONA 0775851666, 3341107135 sdepersis@regione.lazio.</t>
+        </is>
+      </c>
+      <c r="U45" t="s">
+        <v>186</v>
+      </c>
+      <c r="V45" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46">
+        <v>209</v>
+      </c>
+      <c r="B46" s="2">
+        <v>46177</v>
+      </c>
+      <c r="C46" s="2">
+        <v>46177</v>
+      </c>
+      <c r="D46" t="s">
+        <v>229</v>
+      </c>
+      <c r="E46" t="s">
+        <v>191</v>
+      </c>
+      <c r="F46" t="s">
+        <v>192</v>
+      </c>
+      <c r="G46" t="s">
+        <v>230</v>
+      </c>
+      <c r="H46" t="s">
+        <v>194</v>
+      </c>
+      <c r="I46" t="s">
+        <v>195</v>
+      </c>
+      <c r="J46" t="s">
+        <v>231</v>
+      </c>
+      <c r="K46" t="s">
+        <v>232</v>
+      </c>
+      <c r="L46" t="s">
+        <v>233</v>
+      </c>
+      <c r="M46" t="s">
+        <v>28</v>
+      </c>
+      <c r="N46" t="s">
+        <v>198</v>
+      </c>
+      <c r="O46" t="s" s="3">
+        <v>234</v>
+      </c>
+      <c r="P46" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q46" t="s">
+        <v>28</v>
+      </c>
+      <c r="S46" t="inlineStr">
+        <is>
+          <t>Non esiste una modulistica specifica, ma per ogni procedimento il r. r. 17/2019 - di cui si riporta il link - fornisce specifiche indicazioni in ordine alla documentazione da produrre https://www.regione.lazio.it/regolamenti-regionali-testo-coordinato/regolamento-regionale-9-agosto-2019-n-17/04042025&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="T46" t="inlineStr">
+        <is>
+          <t>Area Affari Generali e Aziende di servizi alla persona (ASP) e-mail: grecchia@regione.lazio.it&amp;nbsp;Dirigente - tel. 0651683999 &amp;nbsp;e-mail: mangeloni@regione.lazio.it - Responsabile del Procedimento - tel. 3341133024 PEC: arearapportiipab@pec.regione.lazio.it</t>
+        </is>
+      </c>
+      <c r="U46" t="inlineStr">
+        <is>
+          <t>Riordnio delle IPAB. Estinzione delle IPAB-Estinzione/fusione &amp;nbsp;ASP, su iniziativa dell'Ente o d'ufficio. Fasi &amp;nbsp;e termini diversi a seconda delle &amp;nbsp;procedura di riordino come definiti dal r. r. 17/2019 di cui si riporta il link di collegamento &amp;nbsp;https://www.regione.lazio.it/regolamenti-regionali-testo-coordinato/regolamento-regionale-9-agosto-2019-n-17/04042025</t>
+        </is>
+      </c>
+      <c r="V46" t="inlineStr">
+        <is>
+          <t>Notifica del provvedimento ai soggetti interessati, pubblicazione sul BUR e sul sito regionale, pubblicazione dei dati ai sensi dell'articolo 22 del d.lgs. 33/2013 sul file IPAB/ASP pubblicato nella sezione "Amministrazione Trasparente" regionale&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="W46" t="inlineStr">
+        <is>
+          <t>Procedimenti su istanza di parte o d'ufficio in caso di inerzia che comporta la nomina di un commissario straordinario da parte dell'amministrazione regionale&amp;nbsp;</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47">
+        <v>208</v>
+      </c>
+      <c r="B47" s="2">
+        <v>46177</v>
+      </c>
+      <c r="C47" s="2">
+        <v>46177</v>
+      </c>
+      <c r="D47" t="s">
+        <v>22</v>
+      </c>
+      <c r="E47" t="s">
+        <v>235</v>
+      </c>
+      <c r="F47" t="s">
+        <v>161</v>
+      </c>
+      <c r="G47" t="inlineStr">
+        <is>
+          <t>PROCEDURA CONCORSUALE/SELEZIONE PER L'ASSUNZIONE DI PERSONALE NON DIRIGENZIALE A TEMPO DETERMINATO NEI RUOLI DELLA GIUNTA REGIONALE D.P.R. N. 487/94; D. LGS. N. 165/2001; L.R. N. 6/2002; R.R.N. 1/2002</t>
+        </is>
+      </c>
+      <c r="H47" t="s">
+        <v>236</v>
+      </c>
+      <c r="I47" t="s">
+        <v>237</v>
+      </c>
+      <c r="J47" t="s">
+        <v>28</v>
+      </c>
+      <c r="K47" t="s" s="3">
+        <v>238</v>
+      </c>
+      <c r="L47" t="s">
+        <v>239</v>
+      </c>
+      <c r="M47" t="s">
+        <v>36</v>
+      </c>
+      <c r="N47" t="s">
+        <v>240</v>
+      </c>
+      <c r="O47" t="s" s="3">
+        <v>241</v>
+      </c>
+      <c r="P47" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q47" t="s">
+        <v>242</v>
+      </c>
+      <c r="R47" t="s">
+        <v>68</v>
+      </c>
+      <c r="S47" t="s">
+        <v>28</v>
+      </c>
+      <c r="T47" t="s">
+        <v>243</v>
+      </c>
+      <c r="U47" t="inlineStr">
+        <is>
+          <t>pubblicazione Bando di concorso; nomina della commissione esaminatrice; acquisizione dei verbali della commissione; redazione della graduatoria sulla base dei verbali e conferimento dell'incarico; sottoscrizione del contratto di lavoro autonomo a tempo determinato</t>
+        </is>
+      </c>
+      <c r="V47" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>207</v>
+      </c>
+      <c r="B48" s="2">
+        <v>46177</v>
+      </c>
+      <c r="C48" s="2">
+        <v>46177</v>
+      </c>
+      <c r="D48" t="s">
+        <v>177</v>
+      </c>
+      <c r="E48" t="s">
+        <v>245</v>
+      </c>
+      <c r="F48" t="s">
+        <v>161</v>
+      </c>
+      <c r="G48" t="inlineStr">
+        <is>
+          <t>L.R. 15/2001 &amp;nbsp;CONTRIBUTI PER LA SICUREZZA URBANA INTEGRATA ASSEGNATI AGLI ENTI LOCALI (supporto gli adempimenti di competenza delle altre Aree della Direzione che richiedano un collegamento con il territorio).</t>
+        </is>
+      </c>
+      <c r="H48" t="s">
+        <v>180</v>
+      </c>
+      <c r="I48" t="inlineStr">
+        <is>
+          <t>DE PERSIS SIMONA 0775851666,3341107135 &amp;nbsp;pec. politicheentilocali@pec.regione.lazio.it, &amp;nbsp;sdepersis@regione.lazio.it, &amp;nbsp;RAPONI MAURIZIO 0775851482, 3341107127 pec. politicheentilocali@pec.regione.lazio.it, &amp;nbsp;maurizio DE PERSIS SIMONA 0775851666,3341107135 &amp;nbsp;pec. politicheentilocali@pec.regione.lazio.it, &amp;nbsp;sdepersis@regione.lazio.it , &amp;nbsp;RAPONI MAURIZIO 0775851482, 3341107127 pec. politicheentilocali@pec.regione.lazio.it, &amp;nbsp;maurizio.raponi@regione.lazio.it , CIPOLLONI NICOLETTA tel. 0746264468,3341106393 pec. politicheentilocali@pec.regione.lazio.it, &amp;nbsp;ncipolloni@regione.lazio.it,BOVE FORTUNA tel. 0761298417,3384966631 pec. politicheentilocali@pec.regione.lazio.it, fbove@regione.lazio.it, SOLLENNI PAOLA tel. 0773446224,3341105734 pec. politicheentilocali@pec.regione.lazio.it, psollenni@regione.lazio.it, &amp;nbsp;VERDE ROBERTO tel. 0651688048,3336123242 pec. politicheentilocali@pec.regione.lazio.it , rverde@regione.lazio.it&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="J48" t="inlineStr">
+        <is>
+          <t>Direttore regionale DIREZIONE REGIONALE PERSONALE, ENTI LOCALI E SICUREZZA Telefono: 0651683310, Email: &amp;nbsp;lfnazzaro@regione.lazio.it, risorseumane@regione.lazio.it PEC: risorseumane@pec.regione.lazio.it &amp;nbsp;Indirizzo: Via Rosa Raimondi Garibaldi 7 - 00145 Roma (RM) Palazzina/Piano/Stanza: B / 5 / 2</t>
+        </is>
+      </c>
+      <c r="K48" t="s">
+        <v>224</v>
+      </c>
+      <c r="L48" t="s">
+        <v>246</v>
+      </c>
+      <c r="M48" t="s">
+        <v>28</v>
+      </c>
+      <c r="N48" t="s">
+        <v>182</v>
+      </c>
+      <c r="O48" t="s">
+        <v>225</v>
+      </c>
+      <c r="P48" t="inlineStr">
+        <is>
+          <t>Il versamento da soggetti pubblici va effettuato (mediante girofondi) presso la tesoreria unica dello Stato, contabilità speciale n.0031183 intestata "Regione Lazio", presso Banca d’Italia, sezione 348. IT44J0100004306TU0000020952 è il nuovo iban, ex circ 42 mef del 16/12/24, associato al conto di tesoreria unica 0031183.&amp;nbsp;In mancanza di conti attivi presso Banca d’Italia o di problemi tecnici, è possibile provvedere a mezzo bonifico bancario sul c/c/bancario 000400000292 con IBAN IT03M0200805255000400000292</t>
+        </is>
+      </c>
+      <c r="Q48" t="inlineStr">
+        <is>
+          <t>DIRETTORE GENERALE DELLA REGIONE LAZIO Telefono: 0651681Email: direttoregenerale@regione.lazio.itPEC: direzionegenerale@pec.regione.lazio.itSede: Via Rosa Raimondi Garibaldi, 7 - 00145 Roma</t>
+        </is>
+      </c>
+      <c r="R48" t="s">
+        <v>35</v>
+      </c>
+      <c r="S48" t="s">
+        <v>185</v>
+      </c>
+      <c r="T48" t="inlineStr">
+        <is>
+          <t>POLITICHE DEGLI ENTI LOCALI,POLIZIA LOCALE E LOTTA ALL'USURA - dal lun. al ven. dalle ore 10:00 alle ore 12:00 o previo appuntamento SEDE DI FROSINONE VIA FRANCESCO VECCIA N. 23 stanza 14 pec. politicheentilocali@pec.regione.lazio.it &amp;nbsp; DE PERSIS SIMONA 0775851666, 3341107135 sdepersis@regione.lazio</t>
+        </is>
+      </c>
+      <c r="U48" t="inlineStr">
+        <is>
+          <t>Salvo diversa disposizione del Bando o dell'Avviso, il termine per ciascuna fase è di 30 gg.La fase dell'iniziativa è di parte,mentre di competenza regionale le successive fasi istruttorie , decisorie e di integrazione dell'efficacia nei termini sopra esposti.</t>
+        </is>
+      </c>
+      <c r="V48" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>206</v>
+      </c>
+      <c r="B49" s="2">
+        <v>46177</v>
+      </c>
+      <c r="C49" s="2">
+        <v>46177</v>
+      </c>
+      <c r="D49" t="s">
+        <v>22</v>
+      </c>
+      <c r="E49" t="s">
+        <v>235</v>
+      </c>
+      <c r="F49" t="s">
+        <v>161</v>
+      </c>
+      <c r="G49" t="s">
+        <v>247</v>
+      </c>
+      <c r="H49" t="s">
+        <v>236</v>
+      </c>
+      <c r="I49" t="s">
+        <v>237</v>
+      </c>
+      <c r="J49" t="s">
+        <v>28</v>
+      </c>
+      <c r="K49" t="s" s="3">
+        <v>248</v>
+      </c>
+      <c r="L49" t="s">
+        <v>249</v>
+      </c>
+      <c r="M49" t="s">
+        <v>36</v>
+      </c>
+      <c r="N49" t="s">
+        <v>240</v>
+      </c>
+      <c r="O49" t="s" s="4">
+        <v>250</v>
+      </c>
+      <c r="P49" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q49" t="s">
+        <v>242</v>
+      </c>
+      <c r="R49" t="s">
+        <v>68</v>
+      </c>
+      <c r="S49" t="s">
+        <v>251</v>
+      </c>
+      <c r="T49" t="s">
+        <v>243</v>
+      </c>
+      <c r="U49" t="inlineStr">
+        <is>
+          <t>pubblicazione Avviso di selezione; nomina della commissione esaminatrice; acquisizione dei verbali della commissione; redazione della graduatoria sulla base dei verbali e conferimento dell'incarico; sottoscrizione del contratto di lavoro autonomo a tempo determinato</t>
+        </is>
+      </c>
+      <c r="V49" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50">
+        <v>205</v>
+      </c>
+      <c r="B50" s="2">
+        <v>46177</v>
+      </c>
+      <c r="C50" s="2">
+        <v>46177</v>
+      </c>
+      <c r="D50" t="s">
+        <v>177</v>
+      </c>
+      <c r="E50" t="s">
+        <v>187</v>
+      </c>
+      <c r="F50" t="s">
+        <v>161</v>
+      </c>
+      <c r="G50" t="inlineStr">
+        <is>
+          <t>Adempimenti amministrativo - contabili connessi al rimborso delle spese elettorali sostenute dai Comuni per lo svolgimento delle elezioni e dei referendum regionali (Legge 17 febbraio 1968 n.16 art.17).</t>
+        </is>
+      </c>
+      <c r="H50" t="s">
+        <v>180</v>
+      </c>
+      <c r="I50" t="inlineStr">
+        <is>
+          <t>DE PERSIS SIMONA pec. politicheentilocali@pec.regione.lazio.it, &amp;nbsp;tel. 0775851666,3341107135 sdepersis@regione.lazio.it ,RAPONI MAURIZIO pec. politicheentilocali@pec.regione.lazio.it, tel. 0775851482, 3341107127 maurizio.raponi@regione.lazio.it , CIPOLLONI NICOLETTA pec. politicheentilocali@pec.regione.lazio.it, tel. 0746264468,3341106393 &amp;nbsp;ncipolloni@regione.lazio.it, BOVE FORTUNA pec. politicheentilocali@pec.regione.lazio.it, tel. 0761298417,3384966631 fbove@regione.lazio.it, SOLLENNI PAOLA pec. politicheentilocali@pec.regione.lazio.it, &amp;nbsp;tel. 0773446224,3341105734 psollenni@regione.lazio.it,, VERDE ROBERTO pec. politicheentilocali@pec.regione.lazio.it , tel. 0651688048,3336123242 rverde@regione.lazio.it</t>
+        </is>
+      </c>
+      <c r="J50" t="inlineStr">
+        <is>
+          <t>Direttore regionale DIREZIONE REGIONALE PERSONALE, ENTI LOCALI E SICUREZZA Telefono: 0651683310, Email: &amp;nbsp;lfnazzaro@regione.lazio.it, risorseumane@regione.lazio.it PEC: risorseumane@pec.regione.lazio.it &amp;nbsp;Indirizzo: Via Rosa Raimondi Garibaldi 7 - 00145 Roma (RM) Palazzina/Piano/Stanza: B / 5 / 2</t>
+        </is>
+      </c>
+      <c r="K50" t="s">
+        <v>224</v>
+      </c>
+      <c r="L50" t="s">
+        <v>80</v>
+      </c>
+      <c r="M50" t="s">
+        <v>28</v>
+      </c>
+      <c r="N50" t="s">
+        <v>182</v>
+      </c>
+      <c r="O50" t="s">
+        <v>225</v>
+      </c>
+      <c r="P50" t="s">
+        <v>189</v>
+      </c>
+      <c r="Q50" t="inlineStr">
+        <is>
+          <t>DIRETTORE GENERALE DELLA REGIONE LAZIO Telefono: 0651681Email: direttoregenerale@regione.lazio.itPEC: direzionegenerale@pec.regione.lazio.itSede: Via Rosa Raimondi Garibaldi, 7 - 00145 Roma</t>
+        </is>
+      </c>
+      <c r="R50" t="s">
+        <v>35</v>
+      </c>
+      <c r="S50" t="s">
+        <v>253</v>
+      </c>
+      <c r="T50" t="inlineStr">
+        <is>
+          <t>POLITICHE DEGLI ENTI LOCALI,POLIZIA LOCALE E LOTTA ALL'USURA - dal lun. al ven. dalle ore 10:00 alle ore 12:00 o previo appuntamento SEDE DI FROSINONE VIA FRANCESCO VECCIA N. 23 stanza 14 pec. politicheentilocali@pec.regione.lazio.it; DE PERSIS SIMONA 0775851666, 3341107135 sdepersis@regione.lazio.it, RAPONI MAURIZIO 0775851482, 3341107127 maurizio.raponi@regione.lazio.it, SEDE DI RIETI VIA CINTIA 87, pec. &amp;nbsp;politicheentilocali@pec.regione.lazio.it CIPOLLONI NICOLETTA tel. 0746264468,3341106393 ncipolloni@regione.lazio.it , SEDE DI VITERBO VIA MARCONI 31 pec. politicheentilocali@pec.regione.lazio.it &amp;nbsp;BOVE FORTUNA tel 3384966631 fbove@regione.lazio.it, SEDE DI LATINA PIAZZA DEL POPOLO 5 pec. politicheentilocali@pec.regione.lazio.it &amp;nbsp;SOLLENNI PAOLA tel. 0773446224,3341105734 psollenni@regione.lazio.it, SEDE DI ROMA Via di Campo Romano, 65 pec. politicheentilocali@pec.regione.lazio.it &amp;nbsp;VERDE ROBERTO tel. 0651688048,3336123242 rverde@regione.lazio.it</t>
+        </is>
+      </c>
+      <c r="U50" t="inlineStr">
+        <is>
+          <t>Il termine per ciascuna fase è di 30 gg. La fase dell'iniziativa è di parte, mentre di competenza regionale le successive fasi istruttorie, decisorie e di integrazione dell'efficacia nei termini sopra esposti.</t>
+        </is>
+      </c>
+      <c r="V50" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>204</v>
+      </c>
+      <c r="B51" s="2">
+        <v>46177</v>
+      </c>
+      <c r="C51" s="2">
+        <v>46177</v>
+      </c>
+      <c r="D51" t="s">
+        <v>22</v>
+      </c>
+      <c r="E51" t="s">
+        <v>235</v>
+      </c>
+      <c r="F51" t="s">
+        <v>161</v>
+      </c>
+      <c r="G51" t="s">
+        <v>254</v>
+      </c>
+      <c r="H51" t="s">
+        <v>236</v>
+      </c>
+      <c r="I51" t="s">
+        <v>237</v>
+      </c>
+      <c r="J51" t="s">
+        <v>28</v>
+      </c>
+      <c r="K51" t="s" s="3">
+        <v>248</v>
+      </c>
+      <c r="L51" t="s">
+        <v>249</v>
+      </c>
+      <c r="M51" t="s">
+        <v>36</v>
+      </c>
+      <c r="N51" t="s">
+        <v>240</v>
+      </c>
+      <c r="O51" t="s" s="4">
+        <v>250</v>
+      </c>
+      <c r="P51" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q51" t="s">
+        <v>242</v>
+      </c>
+      <c r="R51" t="s">
+        <v>68</v>
+      </c>
+      <c r="S51" t="s">
+        <v>251</v>
+      </c>
+      <c r="T51" t="s">
+        <v>243</v>
+      </c>
+      <c r="U51" t="inlineStr">
+        <is>
+          <t>pubblicazione Avviso di selezione; nomina della commissione esaminatrice; acquisizione dei verbali della commissione; redazione della graduatoria sulla base dei verbali e conferimento dell'incarico; sottoscrizione del contratto di lavoro autonomo a tempo determinato</t>
+        </is>
+      </c>
+      <c r="V51" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>203</v>
+      </c>
+      <c r="B52" s="2">
+        <v>46177</v>
+      </c>
+      <c r="C52" s="2">
+        <v>46177</v>
+      </c>
+      <c r="D52" t="s">
+        <v>255</v>
+      </c>
+      <c r="E52" t="s">
+        <v>256</v>
+      </c>
+      <c r="F52" t="s">
+        <v>161</v>
+      </c>
+      <c r="G52" t="inlineStr">
+        <is>
+          <t>L.R. 7/2007 Adempimenti amministrativo–contabili connessi all’erogazione dei contributi regionali finalizzati al miglioramento della vita detentiva e al reinserimento sociale delle persone private della libertà personale mediante interventi ed azioni di natura trattamentale negli istituti penitenziari del Lazio.</t>
+        </is>
+      </c>
+      <c r="H52" t="s">
+        <v>180</v>
+      </c>
+      <c r="I52" t="inlineStr">
+        <is>
+          <t>DE PERSIS SIMONA pec. &amp;nbsp;politicheentilocali@pec.regione.lazio.it tel. 0775851666, 3341107135 sdepersis@regione.lazio.it, VERDE ROBERTO &amp;nbsp;pec. politicheentilocali@pec.regione.lazio.it, &amp;nbsp;tel. 0651688048,3336123242 rverde@regione.lazio.it.</t>
+        </is>
+      </c>
+      <c r="J52" t="inlineStr">
+        <is>
+          <t>Direttore regionale DIREZIONE REGIONALE PERSONALE, ENTI LOCALI E SICUREZZA Telefono: 0651683310, Email: &amp;nbsp;lfnazzaro@regione.lazio.it, risorseumane@regione.lazio.it PEC: risorseumane@pec.regione.lazio.it &amp;nbsp;Indirizzo: Via Rosa Raimondi Garibaldi 7 - 00145 Roma (RM) Palazzina/Piano/Stanza: B / 5 / 2</t>
+        </is>
+      </c>
+      <c r="K52" t="s">
+        <v>224</v>
+      </c>
+      <c r="L52" t="s">
+        <v>246</v>
+      </c>
+      <c r="M52" t="s">
+        <v>28</v>
+      </c>
+      <c r="N52" t="s">
+        <v>182</v>
+      </c>
+      <c r="O52" t="s">
+        <v>225</v>
+      </c>
+      <c r="P52" t="s">
+        <v>189</v>
+      </c>
+      <c r="Q52" t="inlineStr">
+        <is>
+          <t>DIRETTORE GENERALE DELLA REGIONE LAZIO Telefono: 0651681Email: direttoregenerale@regione.lazio.itPEC: direzionegenerale@pec.regione.lazio.itSede: Via Rosa Raimondi Garibaldi, 7 - 00145 Roma</t>
+        </is>
+      </c>
+      <c r="R52" t="s">
+        <v>35</v>
+      </c>
+      <c r="S52" t="s">
+        <v>185</v>
+      </c>
+      <c r="T52" t="inlineStr">
+        <is>
+          <t>POLITICHE DEGLI ENTI LOCALI,POLIZIA LOCALE E LOTTA ALL'USURA - dal lun. al ven. dalle ore 10:00 alle ore 12:00 o previo appuntamento SEDE DI FROSINONE VIA FRANCESCO VECCIA N. 23 stanza 14 pec. politicheentilocali@pec.regione.lazio.it &amp;nbsp; DE PERSIS SIMONA 0775851666, 3341107135 sdepersis@regione.lazio, &amp;nbsp;SEDE DI ROMA Via di Campo Romano, 65 VERDE ROBERTO &amp;nbsp;pec. politicheentilocali@pec.regione.lazio.it, &amp;nbsp;tel. 0651688048,3336123242 rverde@regione.lazio.it.</t>
+        </is>
+      </c>
+      <c r="U52" t="inlineStr">
+        <is>
+          <t>Salvo diversa disposizione del Bando o dell'Avviso, il termine per ciascuna fase è di 30 gg.La fase dell'iniziativa è di parte,mentre di competenza regionale le successive fasi istruttorie , decisorie e di integrazione dell'efficacia nei termini sopra esposti.</t>
+        </is>
+      </c>
+      <c r="V52" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53">
+        <v>202</v>
+      </c>
+      <c r="B53" s="2">
+        <v>46177</v>
+      </c>
+      <c r="C53" s="2">
+        <v>46177</v>
+      </c>
+      <c r="D53" t="s">
+        <v>177</v>
+      </c>
+      <c r="E53" t="s">
+        <v>257</v>
+      </c>
+      <c r="F53" t="s">
+        <v>161</v>
+      </c>
+      <c r="G53" t="s">
+        <v>258</v>
+      </c>
+      <c r="H53" t="s">
+        <v>180</v>
+      </c>
+      <c r="I53" t="s">
+        <v>223</v>
+      </c>
+      <c r="J53" t="inlineStr">
+        <is>
+          <t>Direttore regionale DIREZIONE REGIONALE PERSONALE, ENTI LOCALI E SICUREZZA Telefono: 0651683310, Email: &amp;nbsp;lfnazzaro@regione.lazio.it, risorseumane@regione.lazio.it PEC: risorseumane@pec.regione.lazio.it &amp;nbsp;Indirizzo: Via Rosa Raimondi Garibaldi 7 - 00145 Roma (RM) Palazzina/Piano/Stanza: B / 5 / 2</t>
+        </is>
+      </c>
+      <c r="K53" t="s">
+        <v>224</v>
+      </c>
+      <c r="L53" t="s">
+        <v>80</v>
+      </c>
+      <c r="M53" t="s">
+        <v>28</v>
+      </c>
+      <c r="N53" t="s">
+        <v>182</v>
+      </c>
+      <c r="O53" t="s">
+        <v>225</v>
+      </c>
+      <c r="P53" t="s">
+        <v>189</v>
+      </c>
+      <c r="Q53" t="inlineStr">
+        <is>
+          <t>DIRETTORE GENERALE DELLA REGIONE LAZIO Telefono: 0651681Email: direttoregenerale@regione.lazio.itPEC: direzionegenerale@pec.regione.lazio.itSede: Via Rosa Raimondi Garibaldi, 7 - 00145 Roma</t>
+        </is>
+      </c>
+      <c r="R53" t="s">
+        <v>35</v>
+      </c>
+      <c r="S53" t="s">
+        <v>185</v>
+      </c>
+      <c r="T53" t="inlineStr">
+        <is>
+          <t>POLITICHE DEGLI ENTI LOCALI,POLIZIA LOCALE E LOTTA ALL'USURA - dal lun. al ven. dalle ore 10:00 alle ore 12:00 o previo appuntamento SEDE DI FROSINONE VIA FRANCESCO VECCIA N. 23 stanza 14 pec. politicheentilocali@pec.regione.lazio.it &amp;nbsp; DE PERSIS SIMONA 0775851666, 3341107135 sdepersis@regione.lazio.</t>
+        </is>
+      </c>
+      <c r="U53" t="inlineStr">
+        <is>
+          <t>Salvo diversa disposizione del Bando o dell'Avviso, il termine per ciascuna fase è di 30 gg.La fase dell'iniziativa è di parte,mentre di competenza regionale le successive fasi istruttorie , decisorie e di integrazione dell'efficacia nei termini sopra esposti.</t>
+        </is>
+      </c>
+      <c r="V53" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>201</v>
+      </c>
+      <c r="B54" s="2">
+        <v>46177</v>
+      </c>
+      <c r="C54" s="2">
+        <v>46177</v>
+      </c>
+      <c r="D54" t="s">
+        <v>177</v>
+      </c>
+      <c r="E54" t="s">
+        <v>259</v>
+      </c>
+      <c r="F54" t="s">
+        <v>161</v>
+      </c>
+      <c r="G54" t="inlineStr">
+        <is>
+          <t>L.R. 14/2008 art. 1, comma 13 CONTRIBUTI ASSEGNATI PER FAVORIRE LO SVILUPPO SOCIO ECONOMICO DEL TERRITORIO NEI CONFRONTI DEGLI ENTI LOCALI(supporto gli adempimenti di competenza delle altre Aree della Direzione che richiedano un collegamento con il territorio).</t>
+        </is>
+      </c>
+      <c r="H54" t="s">
+        <v>180</v>
+      </c>
+      <c r="I54" t="inlineStr">
+        <is>
+          <t>DE PERSIS SIMONA 0775851666,3341107135 &amp;nbsp;pec. politicheentilocali@pec.regione.lazio.it, &amp;nbsp;sdepersis@regione.lazio.it , &amp;nbsp;RAPONI MAURIZIO 0775851482, 3341107127 pec. politicheentilocali@pec.regione.lazio.it, maurizio.raponi@regione.lazio.it , CIPOLLONI NICOLETTA tel. 0746264468,3341106393 pec. politicheentilocali@pec.regione.lazio.it, &amp;nbsp;ncipolloni@regione.lazio.it,BOVE FORTUNA tel. 0761298417,3384966631 pec. politicheentilocali@pec.regione.lazio.it, fbove@regione.lazio.it, SOLLENNI PAOLA tel. 0773446224,3341105734 pec. politicheentilocali@pec.regione.lazio.it, psollenni@regione.lazio.it, &amp;nbsp;VERDE ROBERTO tel. 0651688048,3336123242 pec. politicheentilocali@pec.regione.lazio.it , rverde@regione.lazio.it</t>
+        </is>
+      </c>
+      <c r="J54" t="inlineStr">
+        <is>
+          <t>Direttore regionale DIREZIONE REGIONALE PERSONALE, ENTI LOCALI E SICUREZZA Telefono: 0651683310, Email: &amp;nbsp;lfnazzaro@regione.lazio.it, risorseumane@regione.lazio.it PEC: risorseumane@pec.regione.lazio.it &amp;nbsp;Indirizzo: Via Rosa Raimondi Garibaldi 7 - 00145 Roma (RM) Palazzina/Piano/Stanza: B / 5 / 2</t>
+        </is>
+      </c>
+      <c r="K54" t="s">
+        <v>224</v>
+      </c>
+      <c r="L54" t="s">
+        <v>80</v>
+      </c>
+      <c r="M54" t="s">
+        <v>28</v>
+      </c>
+      <c r="N54" t="s">
+        <v>182</v>
+      </c>
+      <c r="O54" t="s">
+        <v>225</v>
+      </c>
+      <c r="P54" t="s">
+        <v>189</v>
+      </c>
+      <c r="Q54" t="inlineStr">
+        <is>
+          <t>DIRETTORE GENERALE DELLA REGIONE LAZIO Telefono: 0651681Email: direttoregenerale@regione.lazio.itPEC: direzionegenerale@pec.regione.lazio.itSede: Via Rosa Raimondi Garibaldi, 7 - 00145 Roma</t>
+        </is>
+      </c>
+      <c r="R54" t="s">
+        <v>35</v>
+      </c>
+      <c r="S54" t="s">
+        <v>185</v>
+      </c>
+      <c r="T54" t="inlineStr">
+        <is>
+          <t>POLITICHE DEGLI ENTI LOCALI,POLIZIA LOCALE E LOTTA ALL'USURA - dal lun. al ven. dalle ore 10:00 alle ore 12:00 o previo appuntamento SEDE DI FROSINONE VIA FRANCESCO VECCIA N. 23, pec. politicheentilocali@pec.regione.lazio.it &amp;nbsp;DE PERSIS SIMONA tel. 0775851666, 3341107135 sdepersis@regione.lazio.it, RAPONI MAURIZIO 0775851482, 3341107127 maurizio.raponi@regione.lazio.it , SEDE DI RIETI VIA CINTIA 87 , pec. &amp;nbsp;politicheentilocali@pec.regione.lazio.it &amp;nbsp; CIPOLLONI NICOLETTA tel. 0746264468,3341106393 ncipolloni@regione.lazio.it , SEDE DI VITERBO VIA MARCONI 31 - pec. politicheentilocali@pec.regione.lazio.it BOVE FORTUNA tel. 3384966631 fbove@regione.lazio.it &amp;nbsp;, SEDE DI LATINA PIAZZA DEL POPOLO 5 pec. politicheentilocali@pec.regione.lazio.it &amp;nbsp;SOLLENNI PAOLA tel. 0773446224,3341105734 psollenni@regione.lazio.it , SEDE DI ROMA Via di Campo Romano, 65 - pec. politicheentilocali@pec.regione.lazio.it VERDE ROBERTO tel. 0651688048,3336123242 rverde@regione.lazio.it&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="U54" t="inlineStr">
+        <is>
+          <t>Salvo diversa disposizione del Bando o dell'Avviso, il termine per ciascuna fase è di 30 gg.La fase dell'iniziativa è di parte,mentre di competenza regionale le successive fasi istruttorie , decisorie e di integrazione dell'efficacia nei termini sopra esposti.</t>
+        </is>
+      </c>
+      <c r="V54" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>200</v>
+      </c>
+      <c r="B55" s="2">
+        <v>46177</v>
+      </c>
+      <c r="C55" s="2">
+        <v>46177</v>
+      </c>
+      <c r="D55" t="s">
+        <v>177</v>
+      </c>
+      <c r="E55" t="s">
+        <v>221</v>
+      </c>
+      <c r="F55" t="s">
+        <v>161</v>
+      </c>
+      <c r="G55" t="inlineStr">
+        <is>
+          <t>L.R. 1/2005 Adempimenti amministrativo–contabili per l’erogazione dei contributi regionali finalizzati al potenziamento dei corpi e dei servizi di polizia locale.</t>
+        </is>
+      </c>
+      <c r="H55" t="s">
+        <v>180</v>
+      </c>
+      <c r="I55" t="inlineStr">
+        <is>
+          <t>DE PERSIS SIMONA 0775851666,3341107135 &amp;nbsp;pec. politicheentilocali@pec.regione.lazio.it, &amp;nbsp;sdepersis@regione.lazio.it , &amp;nbsp;RAPONI MAURIZIO 0775851482, 3341107127 pec. politicheentilocali@pec.regione.lazio.it, maurizio.raponi@regione.lazio.it , CIPOLLONI NICOLETTA tel. 0746264468,3341106393 pec. politicheentilocali@pec.regione.lazio.it, &amp;nbsp;ncipolloni@regione.lazio.it,BOVE FORTUNA tel. 0761298417,3384966631 pec. politicheentilocali@pec.regione.lazio.it, fbove@regione.lazio.it, SOLLENNI PAOLA tel. 0773446224,3341105734 pec. politicheentilocali@pec.regione.lazio.it, psollenni@regione.lazio.it, &amp;nbsp;VERDE ROBERTO tel. 0651688048,3336123242 pec. politicheentilocali@pec.regione.lazio.it , rverde@regione.lazio.it&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="J55" t="inlineStr">
+        <is>
+          <t>Direttore regionale DIREZIONE REGIONALE PERSONALE, ENTI LOCALI E SICUREZZA Telefono: 0651683310, Email: &amp;nbsp;lfnazzaro@regione.lazio.it, risorseumane@regione.lazio.it PEC: risorseumane@pec.regione.lazio.it &amp;nbsp;Indirizzo: Via Rosa Raimondi Garibaldi 7 - 00145 Roma (RM) Palazzina/Piano/Stanza: B / 5 / 2</t>
+        </is>
+      </c>
+      <c r="K55" t="s">
+        <v>224</v>
+      </c>
+      <c r="L55" t="s">
+        <v>185</v>
+      </c>
+      <c r="M55" t="s">
+        <v>28</v>
+      </c>
+      <c r="N55" t="s">
+        <v>182</v>
+      </c>
+      <c r="O55" t="s">
+        <v>225</v>
+      </c>
+      <c r="P55" t="s">
+        <v>189</v>
+      </c>
+      <c r="Q55" t="inlineStr">
+        <is>
+          <t>DIRETTORE GENERALE DELLA REGIONE LAZIO Telefono: 0651681Email: direttoregenerale@regione.lazio.itPEC: direzionegenerale@pec.regione.lazio.itSede: Via Rosa Raimondi Garibaldi, 7 - 00145 Roma</t>
+        </is>
+      </c>
+      <c r="R55" t="s">
+        <v>35</v>
+      </c>
+      <c r="S55" t="s">
+        <v>185</v>
+      </c>
+      <c r="T55" t="inlineStr">
+        <is>
+          <t>POLITICHE DEGLI ENTI LOCALI,POLIZIA LOCALE E LOTTA ALL'USURA - dal lun. al ven. dalle ore 10:00 alle ore 12:00 o previo appuntamento SEDE DI FROSINONE VIA FRANCESCO VECCIA N. 23, pec. politicheentilocali@pec.regione.lazio.it &amp;nbsp;DE PERSIS SIMONA tel. 0775851666, 3341107135 sdepersis@regione.lazio.it, RAPONI MAURIZIO 0775851482, 3341107127 maurizio.raponi@regione.lazio.it , SEDE DI RIETI VIA CINTIA 87 , pec. &amp;nbsp;politicheentilocali@pec.regione.lazio.it &amp;nbsp; CIPOLLONI NICOLETTA tel. 0746264468,3341106393 ncipolloni@regione.lazio.it , SEDE DI VITERBO VIA MARCONI 31 - pec. politicheentilocali@pec.regione.lazio.it BOVE FORTUNA tel. 3384966631 fbove@regione.lazio.it &amp;nbsp;, SEDE DI LATINA PIAZZA DEL POPOLO 5 pec. politicheentilocali@pec.regione.lazio.it &amp;nbsp;SOLLENNI PAOLA tel. 0773446224,3341105734 psollenni@regione.lazio.it , SEDE DI ROMA Via di Campo Romano, 65 - pec. politicheentilocali@pec.regione.lazio.it VERDE ROBERTO tel. 0651688048,3336123242 rverde@regione.lazio.it&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="U55" t="inlineStr">
+        <is>
+          <t>Salvo diversa disposizione del Bando o dell'Avviso, il termine per ciascuna fase è di 30 gg.La fase dell'iniziativa è di parte,mentre di competenza regionale le successive fasi istruttorie , decisorie e di integrazione dell'efficacia nei termini sopra esposti.</t>
+        </is>
+      </c>
+      <c r="V55" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>199</v>
+      </c>
+      <c r="B56" s="2">
+        <v>46176</v>
+      </c>
+      <c r="C56" s="2">
+        <v>46176</v>
+      </c>
+      <c r="D56" t="s">
+        <v>125</v>
+      </c>
+      <c r="E56" t="s">
+        <v>260</v>
+      </c>
+      <c r="F56" t="s">
+        <v>261</v>
+      </c>
+      <c r="G56" t="inlineStr">
+        <is>
+          <t>Apposita Intesa Istituzionale di Programma sottoscritta tra la Presidenza del Consiglio dei Ministri e la Regione Lazio -Patto per lo Sviluppo del Lazio FSC. Delibere CIPESS. Si.Ge.Co, PSC. Avvisi per concessione contributi a fondo perduto a MPMI</t>
+        </is>
+      </c>
+      <c r="H56" t="s">
+        <v>262</v>
+      </c>
+      <c r="I56" t="s">
+        <v>263</v>
+      </c>
+      <c r="J56" t="s">
+        <v>264</v>
+      </c>
+      <c r="K56" t="inlineStr">
+        <is>
+          <t>Contatti telefonici o via mail del responsabile del procedimento, pec dell'Area (innovazionecompetitivita@pec.regione.lazio.it. &amp;nbsp;In ogni caso la gestione delle domande è a cura di Lazio Innova, piattaforma gecoweb-plus, mail infobandi@lazioinnova.it, numero verde 800 98 97 96</t>
+        </is>
+      </c>
+      <c r="L56" t="s">
+        <v>265</v>
+      </c>
+      <c r="M56" t="s">
+        <v>266</v>
+      </c>
+      <c r="N56" t="s">
+        <v>267</v>
+      </c>
+      <c r="O56" t="s">
+        <v>268</v>
+      </c>
+      <c r="P56" t="inlineStr">
+        <is>
+          <t>I trasferimenti dalla RL a Lazio Innova in base a specifica convenzione verso c/c appositamente attivati da LI, che liquida ai soggetti erogatori e questi alle singole imprese&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="Q56" t="s">
+        <v>165</v>
+      </c>
+      <c r="R56" t="s">
+        <v>35</v>
+      </c>
+      <c r="S56" t="s">
+        <v>269</v>
+      </c>
+      <c r="T56" t="s">
+        <v>270</v>
+      </c>
+      <c r="U56" t="inlineStr">
+        <is>
+          <t>DGR destinazione risorse;; DE approvazione avviso e impegno risorse; Istuttoria formale domande da parte di Lazio Innova, verifica del possesso dei requisiti di ammissibilità (tempi singoli avvisi); Nomina Commissione di valutazione (Decreto Dirigenziale) (30 gg. dalla scadenza termini presentazione domande, salvo problemi contrattualizzazione esperti); Valutazione di merito delle proposte progettuali e attribuzione dei punteggi da parte dell'apposita Commissione (tempi singolo avviso); DE concessione (entro 20 gg dalla ricezione degli elenchi da parte di LI; provvedimenti di liquidazione a Lazio Innova, che poi liquida alle imprese</t>
+        </is>
+      </c>
+      <c r="V56" t="inlineStr">
+        <is>
+          <t>pubblicazione sul BURL DGR, DE di concessione, decreto Commissione, DE eventuali revoche contributi; comunicazioni a mezzo pec con le imprese a cura di Lazio Innova o della direzione / area , amministrazione trasparente,</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57">
+        <v>198</v>
+      </c>
+      <c r="B57" s="2">
+        <v>46176</v>
+      </c>
+      <c r="C57" s="2">
+        <v>46176</v>
+      </c>
+      <c r="D57" t="s">
+        <v>125</v>
+      </c>
+      <c r="E57" t="s">
+        <v>260</v>
+      </c>
+      <c r="F57" t="s">
+        <v>261</v>
+      </c>
+      <c r="G57" t="inlineStr">
+        <is>
+          <t>Risorse stanziate dalla Banca Europea degli investimenti nell'ambito dell'intervento“"2024-0733 - REGIONE LAZIO EUBLENDING II" per provviste alle Banche e fondi PR FESR 2021-2027 obiettivo specifico 1.3. D.A.P. e Si.Ge.Co. Contributo in conto interessi a MPMI su provvista BEI</t>
+        </is>
+      </c>
+      <c r="H57" t="s">
+        <v>262</v>
+      </c>
+      <c r="I57" t="s">
+        <v>263</v>
+      </c>
+      <c r="J57" t="s">
+        <v>264</v>
+      </c>
+      <c r="K57" t="inlineStr">
+        <is>
+          <t>Contatti telefonici o via mail del responsabile del procedimento, pec dell'Area (innovazionecompetitivita@pec.regione.lazio.it. &amp;nbsp;In ogni caso la gestione delle domande è a cura di Lazio Innova, piattaforma gecoweb-plus, mail infobandi@lazioinnova.it, numero verde 800 98 97 96</t>
+        </is>
+      </c>
+      <c r="L57" t="s">
+        <v>271</v>
+      </c>
+      <c r="M57" t="s">
+        <v>266</v>
+      </c>
+      <c r="N57" t="s">
+        <v>267</v>
+      </c>
+      <c r="O57" t="s">
+        <v>268</v>
+      </c>
+      <c r="P57" t="inlineStr">
+        <is>
+          <t>I trasferimenti dalla RL a Lazio Innova secondo le tranche previste dalla convenzione generale OI o da convenzioni specifiche per avviso verso c/c appositamente attivati da Lazio Innova, che liquida alle singole imprese&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="Q57" t="s">
+        <v>165</v>
+      </c>
+      <c r="R57" t="s">
+        <v>35</v>
+      </c>
+      <c r="S57" t="s">
+        <v>269</v>
+      </c>
+      <c r="T57" t="s">
+        <v>270</v>
+      </c>
+      <c r="U57" t="inlineStr">
+        <is>
+          <t>DGR prenotazione risorse e individuazione gestore (Lazio Innova); Avviso pubblico per la ricerca delle banche alle quali affidare il plafond BEI; Avviso pubblico contributo in conto interessi e impegno risorse; Trasferimento risorse a LI; DE concessione (entro 20 gg dalla ricezione degli elenchi da parte di Lazio Innova); provvedimenti di liquidazione a LI; LI eroga ad imprese&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="V57" t="inlineStr">
+        <is>
+          <t>pubblicazione sul BURL DGR, DE di concessione, DE eventuali revoche contributi; comunicazioni a mezzo pec con le imprese a cura di Lazio Innova o della direzione / area , amministrazione trasparente,</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58">
+        <v>197</v>
+      </c>
+      <c r="B58" s="2">
+        <v>46176</v>
+      </c>
+      <c r="C58" s="2">
+        <v>46176</v>
+      </c>
+      <c r="D58" t="s">
+        <v>125</v>
+      </c>
+      <c r="E58" t="s">
+        <v>260</v>
+      </c>
+      <c r="F58" t="s">
+        <v>261</v>
+      </c>
+      <c r="G58" t="inlineStr">
+        <is>
+          <t>Decreto del Ministero dello Sviluppo Economico 31 gennaio 2013 "Attuazione dell'articolo 27, comma 8, del decreto legge 22 giugno 2012, n. 83 recante: «Misure urgenti per la crescita del Paese». Legge 15 maggio 1989, n.181 Regolamento UE 651/2014. Avvisi pubblici (anche riserve / priorità) per agevolazioni alle imprese che risiedono o operano nei territori individuati come aree di crisi complessa</t>
+        </is>
+      </c>
+      <c r="H58" t="s">
+        <v>262</v>
+      </c>
+      <c r="I58" t="s">
+        <v>263</v>
+      </c>
+      <c r="J58" t="s">
+        <v>264</v>
+      </c>
+      <c r="K58" t="inlineStr">
+        <is>
+          <t>Contatti telefonici o via mail del responsabile del procedimento, pec dell'Area (innovazionecompetitivita@pec.regione.lazio.it. &amp;nbsp;In ogni caso la gestione delle domande è a cura di Lazio Innova, piattaforma gecoweb-plus, mail infobandi@lazioinnova.it, numero verde 800 98 97 96</t>
+        </is>
+      </c>
+      <c r="L58" t="s">
+        <v>271</v>
+      </c>
+      <c r="M58" t="s">
+        <v>266</v>
+      </c>
+      <c r="N58" t="s">
+        <v>267</v>
+      </c>
+      <c r="O58" t="s">
+        <v>268</v>
+      </c>
+      <c r="P58" t="inlineStr">
+        <is>
+          <t>I trasferimenti dalla RL a Lazio Innova secondo le tranche previste dalla convenzione generale OI o da convenzioni specifiche per avviso verso c/c appositamente attivati da Lazio Innova, che liquida alle singole imprese&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="Q58" t="s">
+        <v>165</v>
+      </c>
+      <c r="R58" t="s">
+        <v>35</v>
+      </c>
+      <c r="S58" t="s">
+        <v>269</v>
+      </c>
+      <c r="T58" t="s">
+        <v>270</v>
+      </c>
+      <c r="U58" t="inlineStr">
+        <is>
+          <t>DGR prenotazione risorse; DE approvazione avviso e impegno risorse; Istuttoria formale domande da parte di Lazio Innova, verifica del possesso dei requisiti di ammissibilità (tempi singoli avvisi); Nomina Commissione di valutazione (Decreto Dirigenziale) (30 gg. dalla scadenza termini presentazione domande, salvo problemi contrattualizzazione esperti); Valutazione di merito delle proposte progettuali e attribuzione dei punteggi da parte dell'apposita Commissione (tempi singolo avviso); DE concessione (entro 20 gg dalla ricezione degli elenchi da parte di Lazio Innova; provvedimenti di liquidazione a LI, che poi &amp;nbsp;liquida alle imprese</t>
+        </is>
+      </c>
+      <c r="V58" t="inlineStr">
+        <is>
+          <t>pubblicazione sul BURL DGR, DE di concessione, decreto Commissione, DE eventuali revoche contributi; comunicazioni a mezzo pec con le imprese a cura di Lazzio Innova o della direzione / area , amministrazione trasparente,</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59">
+        <v>196</v>
+      </c>
+      <c r="B59" s="2">
+        <v>46176</v>
+      </c>
+      <c r="C59" s="2">
+        <v>46176</v>
+      </c>
+      <c r="D59" t="s">
+        <v>125</v>
+      </c>
+      <c r="E59" t="s">
+        <v>260</v>
+      </c>
+      <c r="F59" t="s">
+        <v>261</v>
+      </c>
+      <c r="G59" t="s">
+        <v>272</v>
+      </c>
+      <c r="H59" t="s">
+        <v>262</v>
+      </c>
+      <c r="I59" t="s">
+        <v>273</v>
+      </c>
+      <c r="J59" t="s">
+        <v>264</v>
+      </c>
+      <c r="K59" t="inlineStr">
+        <is>
+          <t>Contatti telefonici o via mail del responsabile del procedimento, pec dell'Area (innovazionecompetitivita@pec.regione.lazio.it. &amp;nbsp;In ogni caso la gestione delle domande è a cura diLazio Innova, piattaforma gecoweb-plus, mail infobandi@lazioinnova.it, numero verde 800 98 97 96</t>
+        </is>
+      </c>
+      <c r="L59" t="s">
+        <v>271</v>
+      </c>
+      <c r="M59" t="s">
+        <v>266</v>
+      </c>
+      <c r="N59" t="s">
+        <v>267</v>
+      </c>
+      <c r="O59" t="s">
+        <v>268</v>
+      </c>
+      <c r="P59" t="s">
+        <v>274</v>
+      </c>
+      <c r="Q59" t="s">
+        <v>165</v>
+      </c>
+      <c r="R59" t="s">
+        <v>35</v>
+      </c>
+      <c r="S59" t="s">
+        <v>269</v>
+      </c>
+      <c r="T59" t="s">
+        <v>270</v>
+      </c>
+      <c r="U59" t="inlineStr">
+        <is>
+          <t>1. Predisposizione adozione Avviso Pubblico, e relativa modulistica; 2. Adozione del decreto di nomina del Nucleo di valutazione; 3. Valutazione dell'istruttoria da parte del Nucleo/Commissione di valutazione; 4.Determinazione di approvazione degli elenchi ammessi, non ammessi ai contributi e revoche/rinunce/rideterminazioni; 5. Determinazione di approvazione della graduatoria; 6. Trasferimento delle risorse finanziarie a Lazio Innova, con provvedimento di liquidazione.</t>
+        </is>
+      </c>
+      <c r="V59" t="inlineStr">
+        <is>
+          <t>pubblicazione sul BURL DGR, DE di concessione, DD nomina Commissione, DE eventuali revoche contributi; comunicazioni a mezzo pec con le imprese a cura dell'OI o della direzione / area , amministrazione trasparente,</t>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>195</v>
+      </c>
+      <c r="B60" s="2">
+        <v>46176</v>
+      </c>
+      <c r="C60" s="2">
+        <v>46176</v>
+      </c>
+      <c r="D60" t="s">
+        <v>125</v>
+      </c>
+      <c r="E60" t="s">
+        <v>260</v>
+      </c>
+      <c r="F60" t="s">
+        <v>261</v>
+      </c>
+      <c r="G60" t="s">
+        <v>275</v>
+      </c>
+      <c r="H60" t="s">
+        <v>262</v>
+      </c>
+      <c r="I60" t="s">
+        <v>276</v>
+      </c>
+      <c r="J60" t="s">
+        <v>264</v>
+      </c>
+      <c r="K60" t="inlineStr">
+        <is>
+          <t>Contatti telefonici o via mail del responsabile del procedimento, pec dell'Area (innovazionecompetitivita@pec.regione.lazio.it. &amp;nbsp;In ogni caso la gestione delle domande è a cura dei soggetti erogatori, seleezionati con convenzionamento aperto, e diLazio Innova, piattaforma gecoweb-plus, mail infobandi@lazioinnova.it, numero verde 800 98 97 96</t>
+        </is>
+      </c>
+      <c r="L60" t="s">
+        <v>277</v>
+      </c>
+      <c r="M60" t="s">
+        <v>266</v>
+      </c>
+      <c r="N60" t="s">
+        <v>267</v>
+      </c>
+      <c r="O60" t="s">
+        <v>268</v>
+      </c>
+      <c r="P60" t="inlineStr">
+        <is>
+          <t>I trasferimenti dalla RL a Lazio Innova in base a specifica convenzione verso c/c appositamente attivati da LI, che liquida ai soggetti erogatori e questi alle singole imprese&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="Q60" t="s">
+        <v>165</v>
+      </c>
+      <c r="R60" t="s">
+        <v>35</v>
+      </c>
+      <c r="S60" t="s">
+        <v>269</v>
+      </c>
+      <c r="T60" t="inlineStr">
+        <is>
+          <t>pec di Area innovazionecompetitivita@pec.regione.lazio.it;gvasciminno@regione.lazio.it infobandi@lazioinnova.it, numero verde 800989796, notifica diretta ai Soggetti Erogatori delle determinazioni di approvazione dei finanziamenti.</t>
+        </is>
+      </c>
+      <c r="U60" t="inlineStr">
+        <is>
+          <t>1. Attivazione delle sezioni diverse del Fondo istituito con L.R 10/2006 in funzione degli stanziamenti di bilancio. Adozione dell'avviso pubblico disciplinante le modalità di accesso al Fondo. 2. Gestione dei prestiti da parte dei Soggetti Erogatori, che sottoscrivono convenzione, valutano accolgono le domande e, successivamente, gestiscono il prestito e i rientri. 3.Determinazione di approvazione della Regione delle domande valutate positivamente.</t>
+        </is>
+      </c>
+      <c r="V60" t="inlineStr">
+        <is>
+          <t>pubblicazione sul BURL DGR, DE di concessione, DE eventuali revoche contributi; comunicazioni a mezzo pec con i soggetti erogatori e con le imprese a cura di Lazio Innova &amp;nbsp;o della direzione / area , amministrazione trasparente,</t>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61">
+        <v>194</v>
+      </c>
+      <c r="B61" s="2">
+        <v>46176</v>
+      </c>
+      <c r="C61" s="2">
+        <v>46176</v>
+      </c>
+      <c r="D61" t="s">
+        <v>125</v>
+      </c>
+      <c r="E61" t="s">
+        <v>260</v>
+      </c>
+      <c r="F61" t="s">
+        <v>261</v>
+      </c>
+      <c r="G61" t="inlineStr">
+        <is>
+          <t>l.r. 20/2003. Deliberazioni consiliari e di Giunta per approvazione piani triennali, annuali, specifici. Avvisi per la concessione di contributi a fondo perduto ad imprese e organizzazioni cooperative</t>
+        </is>
+      </c>
+      <c r="H61" t="s">
+        <v>262</v>
+      </c>
+      <c r="I61" t="s">
+        <v>276</v>
+      </c>
+      <c r="J61" t="s">
+        <v>264</v>
+      </c>
+      <c r="K61" t="inlineStr">
+        <is>
+          <t>Contatti telefonici o via mail del responsabile del procedimento, pec dell'Area (innovazionecompetitivita@pec.regione.lazio.it. &amp;nbsp;In ogni caso la gestione delle domande è a cura diLazio Innova, piattaforma gecoweb-plus, mail infobandi@lazioinnova.it, numero verde 800 98 97 96</t>
+        </is>
+      </c>
+      <c r="L61" t="s">
+        <v>277</v>
+      </c>
+      <c r="M61" t="s">
+        <v>266</v>
+      </c>
+      <c r="N61" t="s">
+        <v>267</v>
+      </c>
+      <c r="O61" t="s">
+        <v>268</v>
+      </c>
+      <c r="P61" t="s">
+        <v>274</v>
+      </c>
+      <c r="Q61" t="s">
+        <v>165</v>
+      </c>
+      <c r="R61" t="s">
+        <v>35</v>
+      </c>
+      <c r="S61" t="s">
+        <v>269</v>
+      </c>
+      <c r="T61" t="s">
+        <v>270</v>
+      </c>
+      <c r="U61" t="inlineStr">
+        <is>
+          <t>1.Adozione/predisposizione Avviso pubblico sulla base dei criteri e indirizzi definiti dal Piano triennale e annuale 2. Nomina Commissione di valutazione/Nucleo di valutazione 3. Istruttoria formale di verifica dei requisiti e valutazione/approvazione delle domande. 4. Determinazione di approvazione della graduatoria . Erogazione acconto e saldo finanziamento</t>
+        </is>
+      </c>
+      <c r="V61" t="inlineStr">
+        <is>
+          <t>pubblicazione sul BURL DGR, DE di concessione, DE eventuali revoche contributi; comunicazioni a mezzo pec con le imprese a cura di Lazio Innova &amp;nbsp;o della direzione / area , amministrazione trasparente,</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>193</v>
+      </c>
+      <c r="B62" s="2">
+        <v>46176</v>
+      </c>
+      <c r="C62" s="2">
+        <v>46176</v>
+      </c>
+      <c r="D62" t="s">
+        <v>125</v>
+      </c>
+      <c r="E62" t="s">
+        <v>260</v>
+      </c>
+      <c r="F62" t="s">
+        <v>261</v>
+      </c>
+      <c r="G62" t="inlineStr">
+        <is>
+          <t>PR FESR 2021-2027, DAP, Si.Ge.Co., Accordo di Finanziamento RL-LI, contratto LI-Gestore dei fondi (BNL-MCC). Avvisi pubblici di Lazio Innova e di BNL-MCC per Strumenti finanziari per le MPMI</t>
+        </is>
+      </c>
+      <c r="H62" t="s">
+        <v>262</v>
+      </c>
+      <c r="I62" t="s">
+        <v>263</v>
+      </c>
+      <c r="J62" t="s">
+        <v>264</v>
+      </c>
+      <c r="K62" t="inlineStr">
+        <is>
+          <t>Contatti telefonici o via mail del responsabile del procedimento, pec dell'Area (innovazionecompetitivita@pec.regione.lazio.it. &amp;nbsp;Per i prestiti gestore dei fondi a seguito di gara europea BNL-MCC, piattaforma farelazio, comunicazioni@pec.farelazio.it bnl@pec.bnlmail.com, n. verde 800979780. Per il Venture Capital l'Organismo Intermedio (OI) Lazio Innova, piattaforma gecoweb-plus, mail infobandi@lazioinnova.it, numero verde 800989796.</t>
+        </is>
+      </c>
+      <c r="L62" t="s">
+        <v>278</v>
+      </c>
+      <c r="M62" t="s">
+        <v>266</v>
+      </c>
+      <c r="N62" t="s">
+        <v>267</v>
+      </c>
+      <c r="O62" t="s">
+        <v>279</v>
+      </c>
+      <c r="P62" t="inlineStr">
+        <is>
+          <t>I trasferimenti dalla RL all'OI secondo le tranche previste dalla convenzione generale OI o da convenzioni specifiche per avviso verso c/c appositamente attivati da Lazio Innova, che liquida alle singole imprese&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="Q62" t="s">
+        <v>165</v>
+      </c>
+      <c r="R62" t="s">
+        <v>35</v>
+      </c>
+      <c r="S62" t="s">
+        <v>269</v>
+      </c>
+      <c r="T62" t="inlineStr">
+        <is>
+          <t>pec di Area innovazionecompetitivita@pec.regione.lazio.it;gvasciminno@regione.lazio.it infobandi@lazioinnova.it, numero verde 800989796 piattaforma farelazio, comunicazioni@pec.farelazio.it bnl@pec.bnlmail.com 800979780</t>
+        </is>
+      </c>
+      <c r="U62" t="inlineStr">
+        <is>
+          <t>A monte DGR Destinazione risorse. Prestiti: Accordo di finanziamento tra RL e LI, sue novazioni o addendum per la gestione del Fondo di Partecipazione (FdP), schema con DE, sottoscrizione e registrazione, decreti nomina e modifica componenti Comitato di Governance (CdG) del FdP), impegno e trasferimento fondi a Lazzio Innova, Lazio Innova ha fatto gara europea, vincitrice RTI BNL-MCC, che pubblica avvisi, previo esame del CdG, poi verifica requisiti e concede finanziamenti. Venture Capital: avvisi di LI, previo esame del CdG, selezione aperta dei membri del Comitato di investimento, che sceglie imprese e fondi nei quali investire, LI sottoscrive contratti e gestisce le fasi di investimento e poi disinvestimento.</t>
+        </is>
+      </c>
+      <c r="V62" t="inlineStr">
+        <is>
+          <t>pubblicazione sul BURL DGR, DE di concessione, DE avvisi (a cura LI o BNL-MCC; comunicazioni a mezzo pec con le imprese a cura dell'OI o della direzione / area , amministrazione trasparente,</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>192</v>
+      </c>
+      <c r="B63" s="2">
+        <v>46176</v>
+      </c>
+      <c r="C63" s="2">
+        <v>46176</v>
+      </c>
+      <c r="D63" t="s">
+        <v>125</v>
+      </c>
+      <c r="E63" t="s">
+        <v>280</v>
+      </c>
+      <c r="F63" t="s">
+        <v>261</v>
+      </c>
+      <c r="G63" t="s">
+        <v>281</v>
+      </c>
+      <c r="H63" t="s">
+        <v>262</v>
+      </c>
+      <c r="I63" t="inlineStr">
+        <is>
+          <t>A seconda dell'avviso Anna Maria Losapio alosapio@regione.lazio.it 06.51684465 , Sabrina Mancini samancini@regione.lazio.it 06.51684204, Letizia Ciaschetti lciaschetti@regione.lazio.it 06. 51683760</t>
+        </is>
+      </c>
+      <c r="J63" t="s">
+        <v>264</v>
+      </c>
+      <c r="K63" t="inlineStr">
+        <is>
+          <t>Contatti telefonici o via mail del responsabile del procedimento, pec dell'Area (innovazionecompetitivita@pec.regione.lazio.it. &amp;nbsp;In ogni caso la gestione delle domande è a cura dell'Organismo Intermedio (OI) Lazio Innova, piattaforma gecoweb-plus, mail infobandi@lazioinnova.it, numero verde 800 98 97 96</t>
+        </is>
+      </c>
+      <c r="L63" t="s">
+        <v>265</v>
+      </c>
+      <c r="M63" t="s">
+        <v>266</v>
+      </c>
+      <c r="N63" t="s">
+        <v>267</v>
+      </c>
+      <c r="O63" t="s">
+        <v>268</v>
+      </c>
+      <c r="P63" t="inlineStr">
+        <is>
+          <t>I trasferimenti dalla RL all'OI secondo le tranche previste dalla convenzione generale OI o da convenzioni specifiche per avviso verso c/c appositamente attivati da Lazio Innova, che liquida alle singole imprese&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="Q63" t="s">
+        <v>165</v>
+      </c>
+      <c r="R63" t="s">
+        <v>35</v>
+      </c>
+      <c r="S63" t="s">
+        <v>269</v>
+      </c>
+      <c r="T63" t="s">
+        <v>270</v>
+      </c>
+      <c r="U63" t="inlineStr">
+        <is>
+          <t>DGR destinazione risorse (ove attività non prevista dal PR FESR o dal DAP); DE approvazione avviso e impegno risorse; Istuttoria formale domande da parte dell'OI, verifica del possesso dei requisiti di ammissibilità (tempi singoli avvisi); Nomina Commissione di valutazione (Decreto Dirigenziale) (30 gg. dalla scadenza termini presentazione domande, salvo problemi contrattualizzazione esperti); Valutazione di merito delle proposte progettuali e attribuzione dei punteggi da parte dell'apposita Commissione (tempi singolo avviso); DE concessione (entro 20 gg dalla ricezione degli elenchi da parte dell'OI); provvedimenti di liquidazione all'OI; l'OI liquida alle imprese</t>
+        </is>
+      </c>
+      <c r="V63" t="inlineStr">
+        <is>
+          <t>pubblicazione sul BURL DGR, DE di concessione, decreto Commissione, DE eventuali revoche contributi; comunicazioni a mezzo pec con le imprese a cura dell'OI o della direzione / area , amministrazione trasparente,</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64">
+        <v>191</v>
+      </c>
+      <c r="B64" s="2">
+        <v>46171</v>
+      </c>
+      <c r="C64" s="2">
+        <v>46171</v>
+      </c>
+      <c r="D64" t="s">
+        <v>282</v>
+      </c>
+      <c r="E64" t="s">
+        <v>283</v>
+      </c>
+      <c r="F64" t="s">
+        <v>161</v>
+      </c>
+      <c r="G64" t="s">
+        <v>284</v>
+      </c>
+      <c r="H64" t="s">
+        <v>285</v>
+      </c>
+      <c r="I64" t="s">
+        <v>286</v>
+      </c>
+      <c r="J64" t="s">
+        <v>287</v>
+      </c>
+      <c r="K64" t="s">
+        <v>288</v>
+      </c>
+      <c r="L64" t="s">
+        <v>289</v>
+      </c>
+      <c r="M64" t="s">
+        <v>290</v>
+      </c>
+      <c r="N64" t="s">
+        <v>291</v>
+      </c>
+      <c r="O64" t="s">
+        <v>292</v>
+      </c>
+      <c r="P64" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q64" t="s">
+        <v>165</v>
+      </c>
+      <c r="R64" t="s">
+        <v>35</v>
+      </c>
+      <c r="S64" t="s">
+        <v>28</v>
+      </c>
+      <c r="T64" t="s">
+        <v>293</v>
+      </c>
+      <c r="U64" t="inlineStr">
+        <is>
+          <t>domanda di rimborso; verifica, propedeutica alla valutazione della Commissione per la tutela legale, della completezza e della regolarità della documentazione allegata; valutazione e parere della Commissione &amp;nbsp;accoglimento e impegno di spesa o rigetto.</t>
+        </is>
+      </c>
+      <c r="V64" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>190</v>
+      </c>
+      <c r="B65" s="2">
+        <v>46171</v>
+      </c>
+      <c r="C65" s="2">
+        <v>46171</v>
+      </c>
+      <c r="D65" t="s">
+        <v>282</v>
+      </c>
+      <c r="E65" t="s">
+        <v>283</v>
+      </c>
+      <c r="F65" t="s">
+        <v>161</v>
+      </c>
+      <c r="G65" t="s">
+        <v>295</v>
+      </c>
+      <c r="H65" t="s">
+        <v>285</v>
+      </c>
+      <c r="I65" t="s">
+        <v>296</v>
+      </c>
+      <c r="J65" t="s">
+        <v>287</v>
+      </c>
+      <c r="K65" t="s">
+        <v>288</v>
+      </c>
+      <c r="L65" t="s">
+        <v>297</v>
+      </c>
+      <c r="M65" t="s">
+        <v>290</v>
+      </c>
+      <c r="N65" t="s">
+        <v>291</v>
+      </c>
+      <c r="O65" t="s" s="4">
+        <v>298</v>
+      </c>
+      <c r="P65" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q65" t="s">
+        <v>165</v>
+      </c>
+      <c r="R65" t="s">
+        <v>68</v>
+      </c>
+      <c r="S65" t="s">
+        <v>28</v>
+      </c>
+      <c r="T65" t="s">
+        <v>293</v>
+      </c>
+      <c r="U65" t="inlineStr">
+        <is>
+          <t>acquisizione di notizie presso i Tribunali penali/Procure; contestazione degli addebiti disciplinari; eventuale convocazione per il contraddittorio; eventuale audizione a difesa del dipendente. sospensione del procedimento disciplinare</t>
+        </is>
+      </c>
+      <c r="V65" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66">
+        <v>189</v>
+      </c>
+      <c r="B66" s="2">
+        <v>46171</v>
+      </c>
+      <c r="C66" s="2">
+        <v>46171</v>
+      </c>
+      <c r="D66" t="s">
+        <v>282</v>
+      </c>
+      <c r="E66" t="s">
+        <v>283</v>
+      </c>
+      <c r="F66" t="s">
+        <v>161</v>
+      </c>
+      <c r="G66" t="inlineStr">
+        <is>
+          <t>Sospensione cautelare obbligatoria in corso di procedimento penale; C.C.N.L. personale dirigente del 17 dicembre 2020 (triennio 2016-2018), art.38; C.C.N.L. personale dipendente del 23/02/2026 (triennio 2022-2024), art. 50</t>
+        </is>
+      </c>
+      <c r="H66" t="s">
+        <v>285</v>
+      </c>
+      <c r="I66" t="s">
+        <v>296</v>
+      </c>
+      <c r="J66" t="s">
+        <v>287</v>
+      </c>
+      <c r="K66" t="s">
+        <v>288</v>
+      </c>
+      <c r="L66" t="s">
+        <v>28</v>
+      </c>
+      <c r="M66" t="s">
+        <v>290</v>
+      </c>
+      <c r="N66" t="s">
+        <v>291</v>
+      </c>
+      <c r="O66" t="s" s="4">
+        <v>298</v>
+      </c>
+      <c r="P66" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q66" t="s">
+        <v>165</v>
+      </c>
+      <c r="R66" t="s">
+        <v>68</v>
+      </c>
+      <c r="S66" t="s">
+        <v>28</v>
+      </c>
+      <c r="T66" t="s">
+        <v>293</v>
+      </c>
+      <c r="U66" t="inlineStr">
+        <is>
+          <t>acquisizione di notizie presso i Tribunali penali/Procure; nota a cui fa seguito una determinazione con cui si dispone la sospensione cautelare del dipendente/dirigente.</t>
+        </is>
+      </c>
+      <c r="V66" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67">
+        <v>188</v>
+      </c>
+      <c r="B67" s="2">
+        <v>46171</v>
+      </c>
+      <c r="C67" s="2">
+        <v>46171</v>
+      </c>
+      <c r="D67" t="s">
+        <v>282</v>
+      </c>
+      <c r="E67" t="s">
+        <v>283</v>
+      </c>
+      <c r="F67" t="s">
+        <v>161</v>
+      </c>
+      <c r="G67" t="s">
+        <v>300</v>
+      </c>
+      <c r="H67" t="s">
+        <v>285</v>
+      </c>
+      <c r="I67" t="s">
+        <v>296</v>
+      </c>
+      <c r="J67" t="s">
+        <v>287</v>
+      </c>
+      <c r="K67" t="s">
+        <v>288</v>
+      </c>
+      <c r="L67" t="s">
+        <v>28</v>
+      </c>
+      <c r="M67" t="s">
+        <v>290</v>
+      </c>
+      <c r="N67" t="s">
+        <v>291</v>
+      </c>
+      <c r="O67" t="s" s="4">
+        <v>298</v>
+      </c>
+      <c r="P67" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q67" t="s">
+        <v>165</v>
+      </c>
+      <c r="R67" t="s">
+        <v>68</v>
+      </c>
+      <c r="S67" t="s">
+        <v>28</v>
+      </c>
+      <c r="T67" t="s">
+        <v>293</v>
+      </c>
+      <c r="U67" t="s">
+        <v>301</v>
+      </c>
+      <c r="V67" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>187</v>
+      </c>
+      <c r="B68" s="2">
+        <v>46171</v>
+      </c>
+      <c r="C68" s="2">
+        <v>46171</v>
+      </c>
+      <c r="D68" t="s">
+        <v>282</v>
+      </c>
+      <c r="E68" t="s">
+        <v>283</v>
+      </c>
+      <c r="F68" t="s">
+        <v>161</v>
+      </c>
+      <c r="G68" t="s">
+        <v>300</v>
+      </c>
+      <c r="H68" t="s">
+        <v>285</v>
+      </c>
+      <c r="I68" t="s">
+        <v>296</v>
+      </c>
+      <c r="J68" t="s">
+        <v>287</v>
+      </c>
+      <c r="K68" t="s">
+        <v>288</v>
+      </c>
+      <c r="L68" t="s">
+        <v>28</v>
+      </c>
+      <c r="M68" t="s">
+        <v>290</v>
+      </c>
+      <c r="N68" t="s">
+        <v>291</v>
+      </c>
+      <c r="O68" t="s" s="4">
+        <v>298</v>
+      </c>
+      <c r="P68" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q68" t="s">
+        <v>165</v>
+      </c>
+      <c r="R68" t="s">
+        <v>68</v>
+      </c>
+      <c r="S68" t="s">
+        <v>28</v>
+      </c>
+      <c r="T68" t="s">
+        <v>293</v>
+      </c>
+      <c r="U68" t="s">
+        <v>301</v>
+      </c>
+      <c r="V68" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69">
+        <v>186</v>
+      </c>
+      <c r="B69" s="2">
+        <v>46171</v>
+      </c>
+      <c r="C69" s="2">
+        <v>46171</v>
+      </c>
+      <c r="D69" t="s">
+        <v>282</v>
+      </c>
+      <c r="E69" t="s">
+        <v>283</v>
+      </c>
+      <c r="F69" t="s">
+        <v>161</v>
+      </c>
+      <c r="G69" t="inlineStr">
+        <is>
+          <t>Riapertura del procedimento disciplinare a seguito di definizione del procedimento penale; art. 55 ter d.lgs. n. 165/2001 - C.C.N.L. personale dirigente del 17/12/ 2020 (triennio 2016-2018), art. 39 - C.C.N.L. personale dipendente del 21/05/2018 (triennio 2016-2018), art. 62</t>
+        </is>
+      </c>
+      <c r="H69" t="s">
+        <v>285</v>
+      </c>
+      <c r="I69" t="s">
+        <v>296</v>
+      </c>
+      <c r="J69" t="s">
+        <v>287</v>
+      </c>
+      <c r="K69" t="s">
+        <v>288</v>
+      </c>
+      <c r="L69" t="s">
+        <v>302</v>
+      </c>
+      <c r="M69" t="s">
+        <v>290</v>
+      </c>
+      <c r="N69" t="s">
+        <v>291</v>
+      </c>
+      <c r="O69" t="s" s="4">
+        <v>298</v>
+      </c>
+      <c r="P69" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q69" t="s">
+        <v>165</v>
+      </c>
+      <c r="R69" t="s">
+        <v>68</v>
+      </c>
+      <c r="S69" t="s">
+        <v>28</v>
+      </c>
+      <c r="T69" t="s">
+        <v>293</v>
+      </c>
+      <c r="U69" t="s">
+        <v>303</v>
+      </c>
+      <c r="V69" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>185</v>
+      </c>
+      <c r="B70" s="2">
+        <v>46171</v>
+      </c>
+      <c r="C70" s="2">
+        <v>46171</v>
+      </c>
+      <c r="D70" t="s">
+        <v>282</v>
+      </c>
+      <c r="E70" t="s">
+        <v>283</v>
+      </c>
+      <c r="F70" t="s">
+        <v>161</v>
+      </c>
+      <c r="G70" t="s">
+        <v>304</v>
+      </c>
+      <c r="H70" t="s">
+        <v>285</v>
+      </c>
+      <c r="I70" t="s">
+        <v>286</v>
+      </c>
+      <c r="J70" t="s">
+        <v>287</v>
+      </c>
+      <c r="K70" t="s">
+        <v>28</v>
+      </c>
+      <c r="L70" t="s">
+        <v>28</v>
+      </c>
+      <c r="M70" t="s">
+        <v>290</v>
+      </c>
+      <c r="N70" t="s">
+        <v>291</v>
+      </c>
+      <c r="O70" t="s">
+        <v>28</v>
+      </c>
+      <c r="P70" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q70" t="s">
+        <v>165</v>
+      </c>
+      <c r="R70" t="s">
+        <v>68</v>
+      </c>
+      <c r="S70" t="s">
+        <v>28</v>
+      </c>
+      <c r="T70" t="s">
+        <v>293</v>
+      </c>
+      <c r="U70" t="s">
+        <v>305</v>
+      </c>
+      <c r="V70" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>184</v>
+      </c>
+      <c r="B71" s="2">
+        <v>46171</v>
+      </c>
+      <c r="C71" s="2">
+        <v>46171</v>
+      </c>
+      <c r="D71" t="s">
+        <v>282</v>
+      </c>
+      <c r="E71" t="s">
+        <v>283</v>
+      </c>
+      <c r="F71" t="s">
+        <v>161</v>
+      </c>
+      <c r="G71" t="inlineStr">
+        <is>
+          <t>Irrogazione sanzione disciplinare. artt. 55 ss. d.lgs. n.165/2001 - C.C.N.L. personale dirigente del 16/07/2024 (triennio 2019-2021), art. 29 - &amp;nbsp;C.C.N.L. personale dipendente del 16/11/2022 (triennio 2019-2021) art. 72</t>
+        </is>
+      </c>
+      <c r="H71" t="s">
+        <v>285</v>
+      </c>
+      <c r="I71" t="s">
+        <v>296</v>
+      </c>
+      <c r="J71" t="s">
+        <v>287</v>
+      </c>
+      <c r="K71" t="s">
+        <v>288</v>
+      </c>
+      <c r="L71" t="s">
+        <v>307</v>
+      </c>
+      <c r="M71" t="s">
+        <v>290</v>
+      </c>
+      <c r="N71" t="s">
+        <v>291</v>
+      </c>
+      <c r="O71" t="s" s="4">
+        <v>298</v>
+      </c>
+      <c r="P71" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q71" t="s">
+        <v>165</v>
+      </c>
+      <c r="R71" t="s">
+        <v>68</v>
+      </c>
+      <c r="S71" t="s">
+        <v>28</v>
+      </c>
+      <c r="T71" t="s">
+        <v>293</v>
+      </c>
+      <c r="U71" t="inlineStr">
+        <is>
+          <t>iniziativa d'ufficio su segnalazione eteronoma; valutazione della necessità di espletare ulteriori accertamenti sui fatti addebitati al personale segnalato; contestazione di addebito all'interessato e audizione a difesa; predisposizione della determinazione di sospensione.</t>
+        </is>
+      </c>
+      <c r="V71" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72">
+        <v>183</v>
+      </c>
+      <c r="B72" s="2">
+        <v>46171</v>
+      </c>
+      <c r="C72" s="2">
+        <v>46171</v>
+      </c>
+      <c r="D72" t="s">
+        <v>282</v>
+      </c>
+      <c r="E72" t="s">
+        <v>283</v>
+      </c>
+      <c r="F72" t="s">
+        <v>161</v>
+      </c>
+      <c r="G72" t="s">
+        <v>308</v>
+      </c>
+      <c r="H72" t="s">
+        <v>285</v>
+      </c>
+      <c r="I72" t="s">
+        <v>309</v>
+      </c>
+      <c r="J72" t="s">
+        <v>287</v>
+      </c>
+      <c r="K72" t="s">
+        <v>288</v>
+      </c>
+      <c r="L72" t="s">
+        <v>307</v>
+      </c>
+      <c r="M72" t="s">
+        <v>290</v>
+      </c>
+      <c r="N72" t="s">
+        <v>291</v>
+      </c>
+      <c r="O72" t="s">
+        <v>28</v>
+      </c>
+      <c r="P72" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q72" t="s">
+        <v>165</v>
+      </c>
+      <c r="R72" t="s">
+        <v>68</v>
+      </c>
+      <c r="S72" t="s">
+        <v>28</v>
+      </c>
+      <c r="T72" t="s">
+        <v>293</v>
+      </c>
+      <c r="U72" t="s">
+        <v>310</v>
+      </c>
+      <c r="V72" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>182</v>
+      </c>
+      <c r="B73" s="2">
+        <v>46171</v>
+      </c>
+      <c r="C73" s="2">
+        <v>46171</v>
+      </c>
+      <c r="D73" t="s">
+        <v>282</v>
+      </c>
+      <c r="E73" t="s">
+        <v>283</v>
+      </c>
+      <c r="F73" t="s">
+        <v>161</v>
+      </c>
+      <c r="G73" t="s">
+        <v>312</v>
+      </c>
+      <c r="H73" t="s">
+        <v>285</v>
+      </c>
+      <c r="I73" t="s">
+        <v>296</v>
+      </c>
+      <c r="J73" t="s">
+        <v>287</v>
+      </c>
+      <c r="K73" t="s">
+        <v>28</v>
+      </c>
+      <c r="L73" t="s">
+        <v>28</v>
+      </c>
+      <c r="M73" t="s">
+        <v>28</v>
+      </c>
+      <c r="N73" t="s">
+        <v>291</v>
+      </c>
+      <c r="O73" t="s">
+        <v>28</v>
+      </c>
+      <c r="P73" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q73" t="s">
+        <v>165</v>
+      </c>
+      <c r="R73" t="s">
+        <v>68</v>
+      </c>
+      <c r="S73" t="s">
+        <v>28</v>
+      </c>
+      <c r="T73" t="s">
+        <v>293</v>
+      </c>
+      <c r="U73" t="s">
+        <v>313</v>
+      </c>
+      <c r="V73" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>181</v>
+      </c>
+      <c r="B74" s="2">
+        <v>46171</v>
+      </c>
+      <c r="C74" s="2">
+        <v>46171</v>
+      </c>
+      <c r="D74" t="s">
+        <v>282</v>
+      </c>
+      <c r="E74" t="s">
+        <v>283</v>
+      </c>
+      <c r="F74" t="s">
+        <v>161</v>
+      </c>
+      <c r="G74" t="inlineStr">
+        <is>
+          <t>Autorizzazioni incarichi extra-istituzionali: d.lgs. del 30 marzo 2001 n. 165 art. 53 - r.r. n. 1 del 6 settembre 2002 artt. 376 e 383 - d.P.R. n. 3 del 10 gennaio 1957 artt. 60 e 65 - Presidenza del Consiglio dei Ministri dip.to della Funzione Pubblica circolare n. 3 del 1997, n. 6 del 1997, n. 5 del 1998 e n.10 del 1998 - l. n. 339 del 25 novembre 2003 - l. n. 662 del 23 dicembre 1996</t>
+        </is>
+      </c>
+      <c r="H74" t="s">
+        <v>285</v>
+      </c>
+      <c r="I74" t="s">
+        <v>314</v>
+      </c>
+      <c r="J74" t="s">
+        <v>287</v>
+      </c>
+      <c r="K74" t="s">
+        <v>288</v>
+      </c>
+      <c r="L74" t="s">
+        <v>315</v>
+      </c>
+      <c r="M74" t="s">
+        <v>316</v>
+      </c>
+      <c r="N74" t="s">
+        <v>291</v>
+      </c>
+      <c r="O74" t="s">
+        <v>317</v>
+      </c>
+      <c r="P74" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q74" t="s">
+        <v>165</v>
+      </c>
+      <c r="R74" t="s">
+        <v>35</v>
+      </c>
+      <c r="S74" t="s" s="4">
+        <v>318</v>
+      </c>
+      <c r="T74" t="s">
+        <v>293</v>
+      </c>
+      <c r="U74" t="inlineStr">
+        <is>
+          <t>esame della lettera di incarico del conferente e del nulla osta rilasciato dal responsabile della struttura contenente la verifica della inesistenza di cause di cause di incompatibilità e conflitto di interessi</t>
+        </is>
+      </c>
+      <c r="V74" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75">
+        <v>180</v>
+      </c>
+      <c r="B75" s="2">
+        <v>46171</v>
+      </c>
+      <c r="C75" s="2">
+        <v>46171</v>
+      </c>
+      <c r="D75" t="s">
+        <v>282</v>
+      </c>
+      <c r="E75" t="s">
+        <v>283</v>
+      </c>
+      <c r="F75" t="s">
+        <v>161</v>
+      </c>
+      <c r="G75" t="inlineStr">
+        <is>
+          <t>Archiviazione del procedimento disciplinare: art. 55bis D.Lgs. 165/2001; C.C.N.L. personale dirigente del 16/07/2024 (triennio 2019-2021), art. 29 - C.C.N.L. personale dipendente del 16/11/2022 (triennio 2019-2021), art. 72</t>
+        </is>
+      </c>
+      <c r="H75" t="s">
+        <v>285</v>
+      </c>
+      <c r="I75" t="s">
+        <v>296</v>
+      </c>
+      <c r="J75" t="s">
+        <v>287</v>
+      </c>
+      <c r="K75" t="s">
+        <v>288</v>
+      </c>
+      <c r="L75" t="s">
+        <v>297</v>
+      </c>
+      <c r="M75" t="s">
+        <v>290</v>
+      </c>
+      <c r="N75" t="s">
+        <v>291</v>
+      </c>
+      <c r="O75" t="s" s="4">
+        <v>298</v>
+      </c>
+      <c r="P75" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q75" t="s">
+        <v>165</v>
+      </c>
+      <c r="R75" t="s">
+        <v>68</v>
+      </c>
+      <c r="S75" t="s">
+        <v>28</v>
+      </c>
+      <c r="T75" t="s">
+        <v>293</v>
+      </c>
+      <c r="U75" t="inlineStr">
+        <is>
+          <t>rinnovo contestazione di addebiti; convocazione per il contraddittorio; audizione a difesa del dipendente/dirigente; audizione eventuali testimoni; archiviazione procedimento disciplinare.</t>
+        </is>
+      </c>
+      <c r="V75" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>178</v>
+      </c>
+      <c r="B76" s="2">
+        <v>46171</v>
+      </c>
+      <c r="C76" s="2">
+        <v>46171</v>
+      </c>
+      <c r="D76" t="s">
+        <v>22</v>
+      </c>
+      <c r="E76" t="s">
+        <v>283</v>
+      </c>
+      <c r="F76" t="s">
+        <v>161</v>
+      </c>
+      <c r="G76" t="s">
+        <v>320</v>
+      </c>
+      <c r="H76" t="s">
+        <v>321</v>
+      </c>
+      <c r="I76" t="s">
+        <v>322</v>
+      </c>
+      <c r="J76" t="inlineStr">
+        <is>
+          <t>Direzione Regionale "Personale, Enti locali e Sicurezza" - Direttore Regionale "Personale, Enti Locali e Sicurezza" &amp;nbsp;dott. Luigi Ferdinando Nazzaro - risorseumane@pec.regione.lazio.it - 0651685400&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="K76" t="s" s="3">
+        <v>323</v>
+      </c>
+      <c r="L76" t="s">
+        <v>324</v>
+      </c>
+      <c r="M76" t="s">
+        <v>36</v>
+      </c>
+      <c r="N76" t="s">
+        <v>325</v>
+      </c>
+      <c r="O76" t="s" s="4">
+        <v>326</v>
+      </c>
+      <c r="P76" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q76" t="s">
+        <v>327</v>
+      </c>
+      <c r="R76" t="s">
+        <v>68</v>
+      </c>
+      <c r="S76" t="s">
+        <v>28</v>
+      </c>
+      <c r="T76" t="s">
+        <v>328</v>
+      </c>
+      <c r="U76" t="inlineStr">
+        <is>
+          <t>acquisizione dei verbali della commissione esaminatrice; redazione della graduatoria finale sulla base dei verbali, delle quote di riserva e della valutazione dei titoli preferenziali nel caso di parità di punteggio; predisposizione della determinazione dirigenziale di approvazione della graduatoria e nomina dei vincitori sottoscrizione del contratto individuale di lavoro, previa verifica dei requisiti previsti dal bando e trasmissione del contratto all'ufficiale rogante per la registrazione; trasmissione degli incarichi per adempimenti anagrafe delle prestazioni all'area competente in materia; liquidazione compensi ai componenti esterni ai sensi della normativa vigente</t>
+        </is>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77">
+        <v>177</v>
+      </c>
+      <c r="B77" s="2">
+        <v>46171</v>
+      </c>
+      <c r="C77" s="2">
+        <v>46171</v>
+      </c>
+      <c r="D77" t="s">
+        <v>22</v>
+      </c>
+      <c r="E77" t="s">
+        <v>283</v>
+      </c>
+      <c r="F77" t="s">
+        <v>161</v>
+      </c>
+      <c r="G77" t="s">
+        <v>329</v>
+      </c>
+      <c r="H77" t="s">
+        <v>321</v>
+      </c>
+      <c r="I77" t="s">
+        <v>330</v>
+      </c>
+      <c r="J77" t="inlineStr">
+        <is>
+          <t>Direzione Regionale "Personale, Enti locali e Sicurezza" - Direttore Regionale "Personale, Enti Locali e Sicurezza" &amp;nbsp;dott. Luigi Ferdinando Nazzaro - risorseumane@pec.regione.lazio.it - 0651685400&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="K77" t="s" s="3">
+        <v>323</v>
+      </c>
+      <c r="L77" t="s">
+        <v>36</v>
+      </c>
+      <c r="M77" t="s">
+        <v>36</v>
+      </c>
+      <c r="N77" t="s">
+        <v>325</v>
+      </c>
+      <c r="O77" t="s" s="4">
+        <v>326</v>
+      </c>
+      <c r="P77" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q77" t="s">
+        <v>327</v>
+      </c>
+      <c r="R77" t="s">
+        <v>68</v>
+      </c>
+      <c r="S77" t="s">
+        <v>28</v>
+      </c>
+      <c r="T77" t="s">
+        <v>328</v>
+      </c>
+      <c r="U77" t="inlineStr">
+        <is>
+          <t>individuazione dei componenti della commissione e dei supplenti; predisposizione della determinazione dirigenziale di nomina della commissione; trasmissione degli incarichi per adempimenti anagrafe delle prestazioni all'area competente in materia; liquidazione compensi ai componenti esterni ai sensi della normativa vigente</t>
+        </is>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>176</v>
+      </c>
+      <c r="B78" s="2">
+        <v>46171</v>
+      </c>
+      <c r="C78" s="2">
+        <v>46171</v>
+      </c>
+      <c r="D78" t="s">
+        <v>22</v>
+      </c>
+      <c r="E78" t="s">
+        <v>283</v>
+      </c>
+      <c r="F78" t="s">
+        <v>161</v>
+      </c>
+      <c r="G78" t="inlineStr">
+        <is>
+          <t>Procedura concorsuale/selezione - &amp;nbsp;affidamento servizi a societa' esterne (espletamento prova preselettiva, espletamento prove, utilizzo e allestimento &amp;nbsp;locali per svolgimento prove) d.p.r. n. 487/94; d. lgs. n. 165/2001; d. lgs. n. 36/2023; l.r. n. 6/2002; r.r.n. 1/2002</t>
+        </is>
+      </c>
+      <c r="H78" t="s">
+        <v>321</v>
+      </c>
+      <c r="I78" t="s">
+        <v>330</v>
+      </c>
+      <c r="J78" t="inlineStr">
+        <is>
+          <t>Direzione Regionale "Personale, Enti locali e Sicurezza" - Direttore Regionale "Personale, Enti Locali e Sicurezza" &amp;nbsp;dott. Luigi Ferdinando Nazzaro - risorseumane@pec.regione.lazio.it - 0651685400&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="K78" t="s" s="3">
+        <v>323</v>
+      </c>
+      <c r="L78" t="s">
+        <v>36</v>
+      </c>
+      <c r="M78" t="s">
+        <v>36</v>
+      </c>
+      <c r="N78" t="s">
+        <v>325</v>
+      </c>
+      <c r="O78" t="s" s="4">
+        <v>326</v>
+      </c>
+      <c r="P78" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q78" t="s">
+        <v>327</v>
+      </c>
+      <c r="R78" t="s">
+        <v>68</v>
+      </c>
+      <c r="S78" t="s">
+        <v>28</v>
+      </c>
+      <c r="T78" t="s">
+        <v>328</v>
+      </c>
+      <c r="U78" t="inlineStr">
+        <is>
+          <t>verifica del numero delle istanze pervenute per eventuale prova preselettiva, per prove scritte e per utilizzo locali; svolgimento delle procedure per l'affidamento del servizio, in applicazione della normativa vigente in materia; individuazione della societa' esterna a cui affidare il servizio; predisposizione della determinazione dirigenziale di affidamento del servizio alla societa' esterna;</t>
+        </is>
+      </c>
+      <c r="V78" t="inlineStr">
+        <is>
+          <t>pubblicazione della determinazione di approvazione della graduatoria e nomina dei vincitori sul bur, sul sito istituzionale alla sezione "bandi di concorso" e per estratto sulla gazzetta ufficiale</t>
+        </is>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>175</v>
+      </c>
+      <c r="B79" s="2">
+        <v>46171</v>
+      </c>
+      <c r="C79" s="2">
+        <v>46171</v>
+      </c>
+      <c r="D79" t="s">
+        <v>22</v>
+      </c>
+      <c r="E79" t="s">
+        <v>283</v>
+      </c>
+      <c r="F79" t="s">
+        <v>161</v>
+      </c>
+      <c r="G79" t="s">
+        <v>331</v>
+      </c>
+      <c r="H79" t="s">
+        <v>321</v>
+      </c>
+      <c r="I79" t="s">
+        <v>330</v>
+      </c>
+      <c r="J79" t="inlineStr">
+        <is>
+          <t>Direzione Regionale "Personale, Enti locali e Sicurezza" - Direttore Regionale "Personale, Enti Locali e Sicurezza" &amp;nbsp;dott. Luigi Ferdinando Nazzaro - risorseumane@pec.regione.lazio.it - 0651685400&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="K79" t="s" s="3">
+        <v>323</v>
+      </c>
+      <c r="L79" t="s">
+        <v>36</v>
+      </c>
+      <c r="M79" t="s">
+        <v>36</v>
+      </c>
+      <c r="N79" t="s">
+        <v>325</v>
+      </c>
+      <c r="O79" t="s" s="4">
+        <v>326</v>
+      </c>
+      <c r="P79" t="s">
+        <v>332</v>
+      </c>
+      <c r="Q79" t="s">
+        <v>327</v>
+      </c>
+      <c r="R79" t="s">
+        <v>68</v>
+      </c>
+      <c r="S79" t="s">
+        <v>333</v>
+      </c>
+      <c r="T79" t="s">
+        <v>328</v>
+      </c>
+      <c r="U79" t="s">
+        <v>334</v>
+      </c>
+      <c r="V79" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80">
+        <v>174</v>
+      </c>
+      <c r="B80" s="2">
+        <v>46171</v>
+      </c>
+      <c r="C80" s="2">
+        <v>46171</v>
+      </c>
+      <c r="D80" t="s">
+        <v>22</v>
+      </c>
+      <c r="E80" t="s">
+        <v>283</v>
+      </c>
+      <c r="F80" t="s">
+        <v>161</v>
+      </c>
+      <c r="G80" t="inlineStr">
+        <is>
+          <t>Mobilità volontaria propedeutica al concorso pubblico per &amp;nbsp;dirigenti. D.lgs n. 165/2001 art. 19, 30, 34 e 34bis - l.r. n. 6 del 18 febbraio 2002 - r.r. n. 1 del 6 settembre 2002 e ss.mm.</t>
+        </is>
+      </c>
+      <c r="H80" t="s">
+        <v>321</v>
+      </c>
+      <c r="I80" t="s">
+        <v>330</v>
+      </c>
+      <c r="J80" t="inlineStr">
+        <is>
+          <t>Direzione Regionale "Personale, Enti locali e Sicurezza" - Direttore Regionale "Personale, Enti Locali e Sicurezza" &amp;nbsp;dott. Luigi Ferdinando Nazzaro - risorseumane@pec.regione.lazio.it - 0651685400&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="K80" t="s" s="3">
+        <v>323</v>
+      </c>
+      <c r="L80" t="inlineStr">
+        <is>
+          <t>APPROVAZIONE GRADUATORIA ENTRO 6 MESI DALLO SVOLGIMENTO DELLE PROVE, O SE TRATTASI DI SELEZIONE PER TITOLI DALLA DATA DELLA PRIMA CONVOCAZIONE DELLA COMMISSIONE, SALVO MOTIVAZIONE DA PARTE DELLA COMMISSIONE ESAMINATRICE</t>
+        </is>
+      </c>
+      <c r="M80" t="s">
+        <v>36</v>
+      </c>
+      <c r="N80" t="s">
+        <v>325</v>
+      </c>
+      <c r="O80" t="s">
+        <v>336</v>
+      </c>
+      <c r="P80" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q80" t="s">
+        <v>327</v>
+      </c>
+      <c r="R80" t="s">
+        <v>68</v>
+      </c>
+      <c r="S80" t="s">
+        <v>333</v>
+      </c>
+      <c r="T80" t="s">
+        <v>328</v>
+      </c>
+      <c r="U80" t="inlineStr">
+        <is>
+          <t>comunicazione alla Direzione Istruzione, Formazione, Ricerca e Lavoro, ai sensi degli ex artt. 34 e 34 bis del d.lgs. n. 165/2001; comunicazione al Dipartimento Funzione Pubblica, ai sensi dell'ex 34 bis comma 2 del d.lgs. n. 165/2001; approvazione avviso di mobilità volontaria per i dirigenti di altra PP.AA. e in servizio presso la Giunta regionale; acquisizione istanze; Nomina delle Commissioni esaminatrici; Colloquio; Determinazione di inquadramento Sottoscrizione contratto di inquadramento</t>
+        </is>
+      </c>
+      <c r="V80" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81">
+        <v>173</v>
+      </c>
+      <c r="B81" s="2">
+        <v>46171</v>
+      </c>
+      <c r="C81" s="2">
+        <v>46171</v>
+      </c>
+      <c r="D81" t="s">
+        <v>22</v>
+      </c>
+      <c r="E81" t="s">
+        <v>283</v>
+      </c>
+      <c r="F81" t="s">
+        <v>161</v>
+      </c>
+      <c r="G81" t="inlineStr">
+        <is>
+          <t>Ricerca interna di professionalità finalizzata al conferimento di incarichi di dirigente di area e ufficio a dirigenti iscritti al ruolo della giunta regionale o a soggetti esterni all'amministrazione regionale - L.R. n. 6 del 18 febbraio 2002 - allegato H al r.r. n. 1 del 6 settembre 2002 e ss.mm.</t>
+        </is>
+      </c>
+      <c r="H81" t="s">
+        <v>321</v>
+      </c>
+      <c r="I81" t="s">
+        <v>330</v>
+      </c>
+      <c r="J81" t="inlineStr">
+        <is>
+          <t>Direzione Regionale "Personale,Enti locali e Sicurezza" - Direttore Regionale "Personale, Enti Locali e Sicurezza" &amp;nbsp;dott. Luigi Ferrdinando Nazzaro - risorseumane@pec.regione.lazio.it - 0651685400&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="K81" t="s" s="3">
+        <v>323</v>
+      </c>
+      <c r="L81" t="s">
+        <v>338</v>
+      </c>
+      <c r="M81" t="s">
+        <v>36</v>
+      </c>
+      <c r="N81" t="s">
+        <v>339</v>
+      </c>
+      <c r="O81" t="s">
+        <v>340</v>
+      </c>
+      <c r="P81" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q81" t="s">
+        <v>327</v>
+      </c>
+      <c r="R81" t="s">
+        <v>68</v>
+      </c>
+      <c r="S81" t="inlineStr">
+        <is>
+          <t>Dichiarazione sulla insussistenza di cause di inconferibilità e incompatibilità da rendere all'atto del conferimento dell'incarico (art. 20, comma 1, decreto legislativo 8 aprile 2013 n. 39)</t>
+        </is>
+      </c>
+      <c r="T81" t="s">
+        <v>328</v>
+      </c>
+      <c r="U81" t="inlineStr">
+        <is>
+          <t>monitoraggio delle scadenze contrattuali degli incarichi dirigenziali e relativa comunicazione al Direttore della Direzione regionale di riferimento; acquisizione della richiesta del Direttore regionale interessato, di attivazione della procedura per la ricerca di professionalità interna al ruolo dirigenziale della Giunta regionale; conferimento dell'incarico di Dirigente di Area o di Ufficio a Dirigente del ruolo della Giunta</t>
+        </is>
+      </c>
+      <c r="V81" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>172</v>
+      </c>
+      <c r="B82" s="2">
+        <v>46171</v>
+      </c>
+      <c r="C82" s="2">
+        <v>46171</v>
+      </c>
+      <c r="D82" t="s">
+        <v>22</v>
+      </c>
+      <c r="E82" t="s">
+        <v>283</v>
+      </c>
+      <c r="F82" t="s">
+        <v>161</v>
+      </c>
+      <c r="G82" t="inlineStr">
+        <is>
+          <t>Ricerca di professionalità per il conferimento dell'incarico di Direttore Generale rivolto sia a dirigenti del ruolo della Giunta regionale che a soggetti esterni all'amministrazione regionale. d.lgs n. 165/2001 art. 19 - l.r. n. 6 del 18 febbraio 2002 - r.r. n. 1 del 6 settembre 2002 e ss.mm.</t>
+        </is>
+      </c>
+      <c r="H82" t="s">
+        <v>321</v>
+      </c>
+      <c r="I82" t="s">
+        <v>330</v>
+      </c>
+      <c r="J82" t="inlineStr">
+        <is>
+          <t>Direzione Regionale "Personale,Enti locali e Sicurezza" - Direttore Regionale "Personale, Enti Locali e Sicurezza" &amp;nbsp;dott. Luigi Ferrdinando Nazzaro - risorseumane@pec.regione.lazio.it - 0651685400&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="K82" t="s" s="3">
+        <v>323</v>
+      </c>
+      <c r="L82" t="s">
+        <v>36</v>
+      </c>
+      <c r="M82" t="s">
+        <v>36</v>
+      </c>
+      <c r="N82" t="s">
+        <v>342</v>
+      </c>
+      <c r="O82" t="s">
+        <v>28</v>
+      </c>
+      <c r="P82" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q82" t="s">
+        <v>327</v>
+      </c>
+      <c r="R82" t="s">
+        <v>68</v>
+      </c>
+      <c r="S82" t="inlineStr">
+        <is>
+          <t>Dichiarazione sulla insussistenza di cause di inconferibilità e incompatibilità da rendere all'atto del conferimento dell'incarico (art. 20, comma 1, decreto legislativo 8 aprile 2013 n. 39)</t>
+        </is>
+      </c>
+      <c r="T82" t="s">
+        <v>328</v>
+      </c>
+      <c r="U82" t="inlineStr">
+        <is>
+          <t>ricezione della richiesta del Presidente con allegato lo schema "A" per la ricerca di direttore regionale e Avvocato Coordinatore; predisposizione dell'avviso informativo</t>
+        </is>
+      </c>
+      <c r="V82" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>171</v>
+      </c>
+      <c r="B83" s="2">
+        <v>46171</v>
+      </c>
+      <c r="C83" s="2">
+        <v>46171</v>
+      </c>
+      <c r="D83" t="s">
+        <v>22</v>
+      </c>
+      <c r="E83" t="s">
+        <v>283</v>
+      </c>
+      <c r="F83" t="s">
+        <v>161</v>
+      </c>
+      <c r="G83" t="inlineStr">
+        <is>
+          <t>Ricerca di professionalità per il conferimento dell'incarico di Direttore regionale e Avvocato Coordinatore rivolto sia a dirigenti del ruolo della Giunta regionale che a soggetti esterni all'amministrazione regionale. d.lgs n. 165/2001 art. 19 - l.r. n. 6 del 18 febbraio 2002 - r.r. n. 1 del 6 settembre 2002 e ss.mm.</t>
+        </is>
+      </c>
+      <c r="H83" t="s">
+        <v>321</v>
+      </c>
+      <c r="I83" t="s">
+        <v>330</v>
+      </c>
+      <c r="J83" t="inlineStr">
+        <is>
+          <t>Direzione Regionale "Personale, Enti locali e Sicurezza" - Direttore Regionale "Personale, Enti Locali e Sicurezza" &amp;nbsp;dott. Luigi Ferdinando Nazzaro - risorseumane@pec.regione.lazio.it - 0651685400&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="K83" t="s" s="3">
+        <v>323</v>
+      </c>
+      <c r="L83" t="s">
+        <v>338</v>
+      </c>
+      <c r="M83" t="s">
+        <v>36</v>
+      </c>
+      <c r="N83" t="s">
+        <v>342</v>
+      </c>
+      <c r="O83" t="s">
+        <v>28</v>
+      </c>
+      <c r="P83" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q83" t="s">
+        <v>327</v>
+      </c>
+      <c r="R83" t="s">
+        <v>68</v>
+      </c>
+      <c r="S83" t="inlineStr">
+        <is>
+          <t>Dichiarazione sulla insussistenza di cause di inconferibilità e incompatibilità da rendere allatto del conferimento dellincarico (art. 20, comma 1, decreto legislativo 8 aprile 2013 n. 39)</t>
+        </is>
+      </c>
+      <c r="T83" t="s">
+        <v>328</v>
+      </c>
+      <c r="U83" t="inlineStr">
+        <is>
+          <t>Ricezione della richiesta del Presidente con allegato lo schema "A" per la ricerca di direttore regionale e Avvocato Coordinatore trasmessa dal Direttore Generale; predisposizione dell'avviso informativo</t>
+        </is>
+      </c>
+      <c r="V83" t="inlineStr">
+        <is>
+          <t>pubblicazione sulla rete intranet regionale (nella sezione Primo piano e bacheca Regione Lazio) dell'avviso interno di ricerca di professionalità cui è allegato lo schema "A" relativo alle caratteristiche del posto da ricoprire</t>
+        </is>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84">
+        <v>170</v>
+      </c>
+      <c r="B84" s="2">
+        <v>46171</v>
+      </c>
+      <c r="C84" s="2">
+        <v>46171</v>
+      </c>
+      <c r="D84" t="s">
+        <v>22</v>
+      </c>
+      <c r="E84" t="s">
+        <v>283</v>
+      </c>
+      <c r="F84" t="s">
+        <v>161</v>
+      </c>
+      <c r="G84" t="inlineStr">
+        <is>
+          <t>Conferimento incarico di Direttore Generale a dirigente del ruolo della Giunta regionale &amp;nbsp;o a soggetto esterno all'amministrazione regionale. d.lgs n. 165/2001 art. 19 - l.r. n. 6 del 18 febbraio 2002 - r.r. n. 1 del 6 settembre 2002 e ss.mm.</t>
+        </is>
+      </c>
+      <c r="H84" t="s">
+        <v>321</v>
+      </c>
+      <c r="I84" t="s">
+        <v>330</v>
+      </c>
+      <c r="J84" t="inlineStr">
+        <is>
+          <t>Direzione Regionale "Personale, Enti locali e Sicurezza" - Direttore Regionale "Personale, Enti Locali e Sicurezza" dott. Luigi Ferrdinando Nazzaro - risorseumane@pec.regione.lazio.it - 0651685400&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="K84" t="s" s="3">
+        <v>323</v>
+      </c>
+      <c r="L84" t="s">
+        <v>36</v>
+      </c>
+      <c r="M84" t="s">
+        <v>36</v>
+      </c>
+      <c r="N84" t="s">
+        <v>342</v>
+      </c>
+      <c r="O84" t="s">
+        <v>28</v>
+      </c>
+      <c r="P84" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q84" t="s">
+        <v>327</v>
+      </c>
+      <c r="R84" t="s">
+        <v>68</v>
+      </c>
+      <c r="S84" t="inlineStr">
+        <is>
+          <t>Dichiarazione sulla insussistenza di cause di inconferibilità e incompatibilità da rendere all'atto del conferimento dell'incarico (art. 20, comma 1, decreto legislativo 8 aprile 2013 n. 39)</t>
+        </is>
+      </c>
+      <c r="T84" t="s">
+        <v>328</v>
+      </c>
+      <c r="U84" t="inlineStr">
+        <is>
+          <t>Conferimento incarico di Direttore Generale a dirigente del ruolo della Giunta regionale &amp;nbsp;o a soggetto esterno all'amministrazione regionale. d.lgs n. 165/2001 art. 19 - l.r. n. 6 del 18 febbraio 2002 - r.r. n. 1 del 6 settembre 2002 e ss.mm.</t>
+        </is>
+      </c>
+      <c r="V84" t="inlineStr">
+        <is>
+          <t>pubblicazione dell'avviso informativo per la ricerca di professionalità per l'affidamento dell'incarico di Segretario Generale sul sito istituzionale della Regione Lazio e &amp;nbsp;sul BUR dandone notizia sull'intranet regionale riservato</t>
+        </is>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>169</v>
+      </c>
+      <c r="B85" s="2">
+        <v>46171</v>
+      </c>
+      <c r="C85" s="2">
+        <v>46171</v>
+      </c>
+      <c r="D85" t="s">
+        <v>22</v>
+      </c>
+      <c r="E85" t="s">
+        <v>283</v>
+      </c>
+      <c r="F85" t="s">
+        <v>161</v>
+      </c>
+      <c r="G85" t="inlineStr">
+        <is>
+          <t>Conferimento incarico di Direttore Regionale o Avvocato Coordinatore a dirigente del ruolo della Giunta regionale &amp;nbsp;o a soggetto esterno all'amministrazione regionale. d.lgs n. 165/2001 art. 19 - l.r. n. 6 del 18 febbraio 2002 - r.r. n. 1 del 6 settembre 2002 e ss.mm.</t>
+        </is>
+      </c>
+      <c r="H85" t="s">
+        <v>321</v>
+      </c>
+      <c r="I85" t="s">
+        <v>330</v>
+      </c>
+      <c r="J85" t="inlineStr">
+        <is>
+          <t>Direzione Regionale "Personale,Enti locali e Sicurezza" - Direttore Regionale "Personale, Enti Locali e Sicurezza" dott. Luigi Ferrdinando Nazzaro - risorseumane@pec.regione.lazio.it - 0651685400&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="K85" t="s" s="3">
+        <v>323</v>
+      </c>
+      <c r="L85" t="s">
+        <v>36</v>
+      </c>
+      <c r="M85" t="s">
+        <v>36</v>
+      </c>
+      <c r="N85" t="s">
+        <v>342</v>
+      </c>
+      <c r="O85" t="s">
+        <v>28</v>
+      </c>
+      <c r="P85" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q85" t="s">
+        <v>327</v>
+      </c>
+      <c r="R85" t="s">
+        <v>68</v>
+      </c>
+      <c r="S85" t="inlineStr">
+        <is>
+          <t>Dichiarazione sulla insussistenza di cause di inconferibilità e incompatibilità da rendere allatto del conferimento dellincarico (art. 20, comma 1, decreto legislativo 8 aprile 2013 n. 39)</t>
+        </is>
+      </c>
+      <c r="T85" t="s">
+        <v>328</v>
+      </c>
+      <c r="U85" t="inlineStr">
+        <is>
+          <t>Conferimento incarico di Direttore Regionale a dirigente del ruolo della Giunta regionale &amp;nbsp;o a soggetto esterno all'amministrazione regionale. d.lgs n. 165/2001 art. 19 - l.r. n. 6 del 18 febbraio 2002 - r.r. n. 1 del 6 settembre 2002 e ss.mm.</t>
+        </is>
+      </c>
+      <c r="V85" t="inlineStr">
+        <is>
+          <t>pubblicazione dell'avviso informativo per la ricerca di professionalità per l'affidamento dell'incarico di Direttore regionale e Avvocato Coordinatore sul sito istituzionale della Regione Lazio e &amp;nbsp;sul BUR.</t>
+        </is>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>168</v>
+      </c>
+      <c r="B86" s="2">
+        <v>46171</v>
+      </c>
+      <c r="C86" s="2">
+        <v>46171</v>
+      </c>
+      <c r="D86" t="s">
+        <v>22</v>
+      </c>
+      <c r="E86" t="s">
+        <v>283</v>
+      </c>
+      <c r="F86" t="s">
+        <v>161</v>
+      </c>
+      <c r="G86" t="inlineStr">
+        <is>
+          <t>Conferimento di incarichi di Dirigente &amp;nbsp;di area e ufficio a soggetto esterno all'amministrazione regionale. D.lgs n. 165/2001 art. 19 - l.r. n. 6 del 18 febbraio 2002 - r.r. n. 1 del 6 settembre 2002 e ss.mm</t>
+        </is>
+      </c>
+      <c r="H86" t="s">
+        <v>321</v>
+      </c>
+      <c r="I86" t="s">
+        <v>330</v>
+      </c>
+      <c r="J86" t="inlineStr">
+        <is>
+          <t>Direzione Regionale "Personale,Enti locali e Sicurezza" - Direttore Regionale "Personale, Enti Locali e Sicurezza" dott. Luigi Ferrdinando Nazzaro - risorseumane@pec.regione.lazio.it - 0651685400&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="K86" t="s" s="3">
+        <v>323</v>
+      </c>
+      <c r="L86" t="s">
+        <v>338</v>
+      </c>
+      <c r="M86" t="s">
+        <v>36</v>
+      </c>
+      <c r="N86" t="s">
+        <v>342</v>
+      </c>
+      <c r="O86" t="s">
+        <v>28</v>
+      </c>
+      <c r="P86" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q86" t="s">
+        <v>327</v>
+      </c>
+      <c r="R86" t="s">
+        <v>68</v>
+      </c>
+      <c r="S86" t="s">
+        <v>28</v>
+      </c>
+      <c r="T86" t="s">
+        <v>328</v>
+      </c>
+      <c r="U86" t="inlineStr">
+        <is>
+          <t>trasmissione delle candidature pervenute al Direttore della D.R. &amp;nbsp;Personale, Enti locali e Sicurezza &amp;nbsp;in qualità di responsabile del ruolo; costituzione commissione formata dal Direttore della Direzione regionale interessata, dal Direttore Generale e dal Responsabile del Ruolo e valutazione candidature ricevute; acquisizione del provvedimento di collocamento fuori ruolo/di aspettativa nel caso di dipendenti di altra P.A.; conferimento dell'incarico di Dirigente di Area o di Ufficio a soggetto esterno all'Amministrazione regionale e approvazione dello schema di contratto; sottoscrizione del contratto a tempo determinato di conferimento dell'incarico, compilazione dichiarazioni da parte del candidato prescelto e trasmissione del contratto all'Ufficiale rogante per la registrazione</t>
+        </is>
+      </c>
+      <c r="V86" t="inlineStr">
+        <is>
+          <t>Pubblicazione dell'avviso informativo sul sito internet istituzionale e sul BUR; trasmissione dei dati relativi all'incarico e del CV per la pubblicazione sul sito istituzionale</t>
+        </is>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87">
+        <v>167</v>
+      </c>
+      <c r="B87" s="2">
+        <v>46171</v>
+      </c>
+      <c r="C87" s="2">
+        <v>46171</v>
+      </c>
+      <c r="D87" t="s">
+        <v>22</v>
+      </c>
+      <c r="E87" t="s">
+        <v>283</v>
+      </c>
+      <c r="F87" t="s">
+        <v>161</v>
+      </c>
+      <c r="G87" t="inlineStr">
+        <is>
+          <t>Conferimento di incarichi di Dirigente di area e ufficio a dirigenti iscritti al Ruolo della Giunta regionale - D.Lgs. n. 165/2001 art. 19 - l.r.n. 6 del 18 febbraio 2002 - r.r. n. 1 del 6 settembre 2002 e ss.mm.</t>
+        </is>
+      </c>
+      <c r="H87" t="s">
+        <v>321</v>
+      </c>
+      <c r="I87" t="s">
+        <v>330</v>
+      </c>
+      <c r="J87" t="inlineStr">
+        <is>
+          <t>Direzione Regionale "Personale,Enti locali e Sicurezza" - Direttore Regionale "Personale, Enti Locali e Sicurezza" dott. Luigi Ferrdinando Nazzaro - risorseumane@pec.regione.lazio.it - 0651685400&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="K87" t="s" s="3">
+        <v>323</v>
+      </c>
+      <c r="L87" t="s">
+        <v>338</v>
+      </c>
+      <c r="M87" t="s">
+        <v>36</v>
+      </c>
+      <c r="N87" t="s">
+        <v>342</v>
+      </c>
+      <c r="O87" t="s">
+        <v>28</v>
+      </c>
+      <c r="P87" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q87" t="s">
+        <v>327</v>
+      </c>
+      <c r="R87" t="s">
+        <v>68</v>
+      </c>
+      <c r="S87" t="s">
+        <v>28</v>
+      </c>
+      <c r="T87" t="s">
+        <v>328</v>
+      </c>
+      <c r="U87" t="inlineStr">
+        <is>
+          <t>ricezione delle candidature dai dirigenti interessati, costituzione commisione formata dal Direttore della Direzione regionale di riferimento, dal Direttore Generale e dal Responsabile del ruolo, valutazione candidati e individuazione candidato idoneo da parte della Commissione; conferimento dell'incarico di Dirigente di Area o di Ufficio a Dirigente del ruolo della Giunta; sottoscrizione del contratto a tempo determinato di conferimento dell'incarico e trasmissione del contratto all'Ufficiale rogante per la registrazione</t>
+        </is>
+      </c>
+      <c r="V87" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88">
+        <v>166</v>
+      </c>
+      <c r="B88" s="2">
+        <v>46171</v>
+      </c>
+      <c r="C88" s="2">
+        <v>46171</v>
+      </c>
+      <c r="D88" t="s">
+        <v>22</v>
+      </c>
+      <c r="E88" t="s">
+        <v>283</v>
+      </c>
+      <c r="F88" t="s">
+        <v>161</v>
+      </c>
+      <c r="G88" t="inlineStr">
+        <is>
+          <t>PROCEDURA CONCORSUALE/SELEZIONE - &amp;nbsp;ESPLETAMENTO, ORGANIZZAZIONE E SVOLGIMENTO &amp;nbsp;PROVA PRESELETTIVA, &amp;nbsp;PROVE, &amp;nbsp;ED ALLESTIMENTO &amp;nbsp;LOCALI PER SVOLGIMENTO PROVE, CON IL SUPPORTO DI FORMEZ PA &amp;nbsp; D.P.R. N. 487/94; D. LGS. N. 165/2001; D. LGS. N. 33/2013; L.R. N. 6/2002; R.R.N. 1/2002</t>
+        </is>
+      </c>
+      <c r="H88" t="s">
+        <v>321</v>
+      </c>
+      <c r="I88" t="s">
+        <v>345</v>
+      </c>
+      <c r="J88" t="inlineStr" s="3">
+        <is>
+          <t>Direzione regionale Personale Enti locali e sicurezza- Direttore regionale Personale Enti locali e sicurezza - Luigi Ferdinando Nazzaro- risorseumane@regione.lazio.it; risorseumane@pec.regione.lazio.it; tel.065168.3310</t>
+        </is>
+      </c>
+      <c r="K88" t="s" s="3">
+        <v>323</v>
+      </c>
+      <c r="L88" t="s">
+        <v>28</v>
+      </c>
+      <c r="M88" t="s">
+        <v>36</v>
+      </c>
+      <c r="N88" t="s">
+        <v>240</v>
+      </c>
+      <c r="O88" t="s" s="4">
+        <v>326</v>
+      </c>
+      <c r="P88" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q88" t="s">
+        <v>346</v>
+      </c>
+      <c r="R88" t="s">
+        <v>68</v>
+      </c>
+      <c r="S88" t="s">
+        <v>28</v>
+      </c>
+      <c r="T88" t="inlineStr">
+        <is>
+          <t>Direzione regionale Personale, Enti Locali e Sicurezza - 06.5168.3310 /6881 - risorseumane@pec.regione.lazio.it - Luigi Ferdinando Nazzaro - Area Trattamento Giuridico e-mail: rromeo@regione.lazio.it; ; rruggeri@regione.lazio.it;mgiovannetti@regione.lazio.it;tel. 06.5168.4094/4093/9334; Orario d'ufficio</t>
+        </is>
+      </c>
+      <c r="U88" t="inlineStr">
+        <is>
+          <t>VERIFICA DEL NUMERO DELLE ISTANZE PERVENUTE PER EVENTUALE PROVA PRESELETTIVA, PER PROGRAMMAZIONE PROVE SCRITTE ; SVOLGIMENTO DELLE PROCEDURE CONCORSUALI CON IL SUPPORTO DI FORMEZ PA.&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="V88" t="inlineStr">
+        <is>
+          <t>PUBBLICAZIONE DEL PROVVEDIMENTO AMMINISTRATIVO RELATIVA ALLA CONVENZIONE/ACCORDO CON FORMEZ PA PER IL SUPPORTO TECNICO-OPERATIVO ALLA PROCEDURA CONCORSUALE NELLA SEZIONE "AMMINISTRAZIONE TRASPARENTE" - "BANDI DI GARA E CONTRATTI"</t>
+        </is>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89">
+        <v>165</v>
+      </c>
+      <c r="B89" s="2">
+        <v>46171</v>
+      </c>
+      <c r="C89" s="2">
+        <v>46171</v>
+      </c>
+      <c r="D89" t="s">
+        <v>22</v>
+      </c>
+      <c r="E89" t="s">
+        <v>283</v>
+      </c>
+      <c r="F89" t="s">
+        <v>161</v>
+      </c>
+      <c r="G89" t="s">
+        <v>347</v>
+      </c>
+      <c r="H89" t="s">
+        <v>348</v>
+      </c>
+      <c r="I89" t="s">
+        <v>345</v>
+      </c>
+      <c r="J89" t="inlineStr" s="3">
+        <is>
+          <t>Direzione regionale Personale Enti locali e sicurezza- Direttore regionale Personale Enti locali e sicurezza - Luigi Ferdinando Nazzaro- risorseumane@regione.lazio.it; risorseumane@pec.regione.lazio.it; tel.065168.3310</t>
+        </is>
+      </c>
+      <c r="K89" t="s" s="3">
+        <v>323</v>
+      </c>
+      <c r="L89" t="s">
+        <v>28</v>
+      </c>
+      <c r="M89" t="s">
+        <v>36</v>
+      </c>
+      <c r="N89" t="s">
+        <v>240</v>
+      </c>
+      <c r="O89" t="s" s="4">
+        <v>326</v>
+      </c>
+      <c r="P89" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q89" t="s">
+        <v>346</v>
+      </c>
+      <c r="R89" t="s">
+        <v>68</v>
+      </c>
+      <c r="S89" t="s">
+        <v>28</v>
+      </c>
+      <c r="T89" t="inlineStr">
+        <is>
+          <t>Direzione regionale Personale, Enti Locali e Sicurezza - 06.5168.3310 /6881 - risorseumane@pec.regione.lazio.it - Luigi Ferdinando Nazzaro - Area Trattamento Giuridico e-mail: rromeo@regione.lazio.it; ; rruggeri@regione.lazio.it;mgiovannetti@regione.lazio.it;tel. 06.5168.4094/4093/9334; Orario d'ufficio</t>
+        </is>
+      </c>
+      <c r="U89" t="inlineStr">
+        <is>
+          <t>INDIVIDUAZIONE DEI COMPONENTI DELLA COMMISSIONE E DEI SUPPLENTI; PREDISPOSIZIONE DELLA DETERMINAZIONE DIRIGENZIALE DI NOMINA DELLA COMMISSIONE; TRASMISSIONE DEGLI INCARICHI PER ADEMPIMENTI ANAGRAFE DELLE PRESTAZIONI ALL'AREA COMPETENTE IN MATERIA; LIQUIDAZIONE COMPENSI AI COMPONENTI ESTERNI AI SENSI DELLA NORMATIVA VIGENTE</t>
+        </is>
+      </c>
+      <c r="V89" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90">
+        <v>164</v>
+      </c>
+      <c r="B90" s="2">
+        <v>46171</v>
+      </c>
+      <c r="C90" s="2">
+        <v>46171</v>
+      </c>
+      <c r="D90" t="s">
+        <v>22</v>
+      </c>
+      <c r="E90" t="s">
+        <v>283</v>
+      </c>
+      <c r="F90" t="s">
+        <v>161</v>
+      </c>
+      <c r="G90" t="s">
+        <v>350</v>
+      </c>
+      <c r="H90" t="s">
+        <v>321</v>
+      </c>
+      <c r="I90" t="s">
+        <v>345</v>
+      </c>
+      <c r="J90" t="inlineStr" s="3">
+        <is>
+          <t>Direzione regionale Personale Enti locali e sicurezza- Direttore regionale Personale Enti locali e sicurezza - Luigi Ferdinando Nazzaro- risorseumane@regione.lazio.it; risorseumane@pec.regione.lazio.it; tel.065168.3310</t>
+        </is>
+      </c>
+      <c r="K90" t="s" s="3">
+        <v>323</v>
+      </c>
+      <c r="L90" t="s">
+        <v>350</v>
+      </c>
+      <c r="M90" t="s">
+        <v>36</v>
+      </c>
+      <c r="N90" t="s">
+        <v>240</v>
+      </c>
+      <c r="O90" t="s" s="4">
+        <v>326</v>
+      </c>
+      <c r="P90" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q90" t="s">
+        <v>327</v>
+      </c>
+      <c r="R90" t="s">
+        <v>68</v>
+      </c>
+      <c r="S90" t="s">
+        <v>28</v>
+      </c>
+      <c r="T90" t="inlineStr">
+        <is>
+          <t>Direzione regionale Personale, Enti Locali e Sicurezza - 06.5168.3310 /6881 - risorseumane@pec.regione.lazio.it - Luigi Ferdinando Nazzaro - Area Trattamento Giuridico e-mail: rromeo@regione.lazio.it; ; rruggeri@regione.lazio.it;mgiovannetti@regione.lazio.it;tel. 06.5168.4094/4093/9334; Orario d'ufficio</t>
+        </is>
+      </c>
+      <c r="U90" t="inlineStr">
+        <is>
+          <t>ACQUISIZIONE DEI VERBALI DELLA COMMISSIONE ESAMINATRICE; REDAZIONE DELLA GRADUATORIA FINALE SULLA BASE DEI VERBALI, DELLE QUOTE DI RISERVA E DELLA VALUTAZIONE DEI TITOLI PREFERENZIALI NEL CASO DI PARITA' DI PUNTEGGIO; PREDISPOSIZIONE DELLA DETERMINAZIONE DIRIGENZIALE DI APPROVAZIONE DELLA GRADUATORIA E NOMINA DEI VINCITORI SOTTOSCRIZIONE DEL CONTRATTO INDIVIDUALE DI LAVORO, PREVIA VERIFICA DEI REQUISITI PREVISTI DAL BANDO E TRASMISSIONE DEL CONTRATTO ALL'UFFICIALE ROGANTE PER LA REGISTRAZIONE; TRASMISSIONE DEGLI INCARICHI PER ADEMPIMENTI ANAGRAFE DELLE PRESTAZIONI ALL'AREA COMPETENTE IN MATERIA;LIQUIDAZIONE COMPENSI AI COMPONENTI ESTERNI AI SENSI DELLA NORMATIVA VIGENTE</t>
+        </is>
+      </c>
+      <c r="V90" t="inlineStr">
+        <is>
+          <t>PUBBLICAZIONE DELLA DETERMINAZIONE DI APPROVAZIONE DELLA GRADUATORIA E NOMINA DEI VINCITORI SUL BUR, SUL SITO ISTITUZIONALE ALLA SEZIONE "BANDI DI CONCORSO" E &amp;nbsp;e SUL PORTALE UNICO DEL RECLUTAMENTO INPA.</t>
+        </is>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91">
+        <v>163</v>
+      </c>
+      <c r="B91" s="2">
+        <v>46171</v>
+      </c>
+      <c r="C91" s="2">
+        <v>46171</v>
+      </c>
+      <c r="D91" t="s">
+        <v>22</v>
+      </c>
+      <c r="E91" t="s">
+        <v>351</v>
+      </c>
+      <c r="F91" t="s">
+        <v>161</v>
+      </c>
+      <c r="G91" t="inlineStr">
+        <is>
+          <t>MODIFICA E &amp;nbsp;REVOCA INCARICHI FIDUCIARI DI COLLABORATORI ESTERNI E DI RESPONSABILI C/O SEGRETERIE ASSESSORI DELLA GIUNTA, DELLA VICE PRESIDENZA, DELLA PRESIDENZA, DELL'UFFICIO DI GABINETTO E DELLE STRUTTURE DELL'UFFICIO DI GABINETTO &amp;nbsp;artt. 4, 5, 9, 11, 12, 13, 16 &amp;nbsp;del r.r. n. 1 del 2002</t>
+        </is>
+      </c>
+      <c r="H91" t="s">
+        <v>321</v>
+      </c>
+      <c r="I91" t="s">
+        <v>352</v>
+      </c>
+      <c r="J91" t="inlineStr" s="3">
+        <is>
+          <t>Direzione regionale Personale Enti locali e sicurezza- Direttore regionale Personale Enti locali e sicurezza - Luigi Ferdinando Nazzaro- risorseumane@regione.lazio.it; risorseumane@pec.regione.lazio.it; tel.065168.3310</t>
+        </is>
+      </c>
+      <c r="K91" t="s">
+        <v>353</v>
+      </c>
+      <c r="L91" t="s">
+        <v>354</v>
+      </c>
+      <c r="M91" t="s">
+        <v>36</v>
+      </c>
+      <c r="N91" t="s">
+        <v>355</v>
+      </c>
+      <c r="O91" t="s">
+        <v>356</v>
+      </c>
+      <c r="P91" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q91" t="s">
+        <v>346</v>
+      </c>
+      <c r="R91" t="s">
+        <v>35</v>
+      </c>
+      <c r="S91" t="s">
+        <v>28</v>
+      </c>
+      <c r="T91" t="inlineStr">
+        <is>
+          <t>Direzione regionale Personale, Enti Locali e Sicurezza - 065168.3310 /6881 - risorseumane@regione.lazio.it - Luigi Ferdinando Nazzaro - Area Trattamento Giuridico Marina De Majo 06.5168.4138 mdemajo@regione.lazio.it &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp;&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="U91" t="inlineStr">
+        <is>
+          <t>acquisizione richiesta revoca da parte della struttura - predisposizione atto di organizzazione a firma del Direttore regionale affari Istituzionali, Personale e Siatemi Informativi</t>
+        </is>
+      </c>
+      <c r="V91" t="inlineStr">
+        <is>
+          <t>informatizzazione atto di organizzazione su ISED - registrazione cronologica tramite ufficiale rogante contratto indiviuale di lavoro, trasmissione atto aree competenti&amp;nbsp;</t>
+        </is>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92">
+        <v>162</v>
+      </c>
+      <c r="B92" s="2">
+        <v>46171</v>
+      </c>
+      <c r="C92" s="2">
+        <v>46171</v>
+      </c>
+      <c r="D92" t="s">
+        <v>22</v>
+      </c>
+      <c r="E92" t="s">
+        <v>351</v>
+      </c>
+      <c r="F92" t="s">
+        <v>161</v>
+      </c>
+      <c r="G92" t="inlineStr">
+        <is>
+          <t>CONFERIMENTO INCARICHI FIDUCIARI DI COLLABORATORI ESTERNI E DI RESPONSABILI C/O SEGRETERIE ASSESSORI DELLA GIUNTA, DELLA VICE PRESIDENZA, DELLA PRESIDENZA, DELL'UFFICIO DI GABINETTO E DELLE STRUTTURE DELL'UFFICIO DI GABINETTO &amp;nbsp;artt. 4, 5, 9, 11, 12, 13, 16 &amp;nbsp;del r.r. n. 1 del 2002</t>
+        </is>
+      </c>
+      <c r="H92" t="s">
+        <v>321</v>
+      </c>
+      <c r="I92" t="s">
+        <v>352</v>
+      </c>
+      <c r="J92" t="inlineStr" s="3">
+        <is>
+          <t>Direzione regionale Personale Enti locali e sicurezza- Direttore regionale Personale Enti locali e sicurezza - Luigi Ferdinando Nazzaro- risorseumane@regione.lazio.it; risorseumane@pec.regione.lazio.it; tel.065168.3310</t>
+        </is>
+      </c>
+      <c r="K92" t="s">
+        <v>353</v>
+      </c>
+      <c r="L92" t="s">
+        <v>354</v>
+      </c>
+      <c r="M92" t="s">
+        <v>36</v>
+      </c>
+      <c r="N92" t="s">
+        <v>355</v>
+      </c>
+      <c r="O92" t="s">
+        <v>356</v>
+      </c>
+      <c r="P92" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q92" t="s">
+        <v>346</v>
+      </c>
+      <c r="R92" t="s">
+        <v>35</v>
+      </c>
+      <c r="S92" t="inlineStr">
+        <is>
+          <t>curriculum vitae, provvedimento di aspettativa ove previsto, autocertificazione ai sensi art.46 del DPR 445/2000, informativa per il trattamento dei dati personali, modulistica per accreditamento stipendio, modulistica per accreditamento su NOIPA, controlli alla Corte dei Conti, agli Istituti scolastici, al Ministero di Grazia e Giustizia, all'INPS</t>
+        </is>
+      </c>
+      <c r="T92" t="inlineStr">
+        <is>
+          <t>Direzione regionale Personale, Enti Locali e Sicurezza - 065168.3310 /6881 - risorseumane@regione.lazio.it - Luigi Ferdinando Nazzaro - Area Trattamento Giuridico Marina De Majo 06.5168.4138 mdemajo@regione.lazio.it</t>
+        </is>
+      </c>
+      <c r="U92" t="inlineStr">
+        <is>
+          <t>acquisizione richiesta assunzione da parte della struttura - verifica disponibilità posti presso la Struttura richiedente- interlocuzione con la competente Area Trattamento economico in ordine all'aspetto finanziario - acquisizione del provvedimento di aspettativa nei casi previsti, controlli sulle autocertificazioni presso Corte dei Conti, INPS, Ministero di Grazia e Giustizia, istituti scolastici - predisposizione atto di organizzazione a firma del Direttore regionale affari Istituzionali, Personale e Sistemi Informativi - sottoscrizione contratto di lavoro - trasmissione contratto presso le aree di competenza e all'Ufficiale Rogante per la registrazione</t>
+        </is>
+      </c>
+      <c r="V92" t="inlineStr">
+        <is>
+          <t>informatizzazione atto di organizzazione su ISED - registrazione cronologica tramite ufficiale rogante contratto indiviuale di lavoro - trasmissione contratto aree competenti&amp;nbsp;- richiesta di &amp;nbsp;notifica dei contratti registrati ai diretti interessati</t>
+        </is>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>161</v>
+      </c>
+      <c r="B93" s="2">
+        <v>46171</v>
+      </c>
+      <c r="C93" s="2">
+        <v>46171</v>
+      </c>
+      <c r="D93" t="s">
+        <v>22</v>
+      </c>
+      <c r="E93" t="s">
+        <v>357</v>
+      </c>
+      <c r="F93" t="s">
+        <v>161</v>
+      </c>
+      <c r="G93" t="s">
+        <v>358</v>
+      </c>
+      <c r="H93" t="s">
+        <v>321</v>
+      </c>
+      <c r="I93" t="s">
+        <v>359</v>
+      </c>
+      <c r="J93" t="inlineStr" s="3">
+        <is>
+          <t>Direzione Regionale Personale, Enti locali e Sicurezza. Direttore Luigi Ferdinando Nazzaro - risorseumane@regione.lazio.it; risorseumane@pec.regione.lazio.it; 06-51683310</t>
+        </is>
+      </c>
+      <c r="K93" t="s" s="3">
+        <v>323</v>
+      </c>
+      <c r="L93" t="s">
+        <v>360</v>
+      </c>
+      <c r="M93" t="s">
+        <v>36</v>
+      </c>
+      <c r="N93" t="s">
+        <v>240</v>
+      </c>
+      <c r="O93" t="s" s="4">
+        <v>361</v>
+      </c>
+      <c r="P93" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q93" t="s">
+        <v>346</v>
+      </c>
+      <c r="R93" t="s">
+        <v>68</v>
+      </c>
+      <c r="S93" t="s">
+        <v>251</v>
+      </c>
+      <c r="T93" t="s">
+        <v>362</v>
+      </c>
+      <c r="U93" t="inlineStr">
+        <is>
+          <t>pubblicazione Avviso; nomina della commissione esaminatrice; acquisizione dei verbali della commissione; redazione della graduatoria sulla base dei verbali e conferimento dell'incarico; determina di nomina; sottoscrizione del contratto di lavoro autonomo a tempo determinato</t>
+        </is>
+      </c>
+      <c r="V93" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>160</v>
+      </c>
+      <c r="B94" s="2">
+        <v>46171</v>
+      </c>
+      <c r="C94" s="2">
+        <v>46171</v>
+      </c>
+      <c r="D94" t="s">
+        <v>22</v>
+      </c>
+      <c r="E94" t="s">
+        <v>364</v>
+      </c>
+      <c r="F94" t="s">
+        <v>161</v>
+      </c>
+      <c r="G94" t="inlineStr">
+        <is>
+          <t>approvazione graduatoria a seguito di avviamento numerico a selezione ex art. 1 e 18 della legge 68/99 o approvazione graduatoria procedura concorsuale&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="H94" t="s">
+        <v>321</v>
+      </c>
+      <c r="I94" t="s">
+        <v>365</v>
+      </c>
+      <c r="J94" t="inlineStr" s="3">
+        <is>
+          <t>Direzione regionale Personale Enti locali e sicurezza- Direttore regionale Personale Enti locali e sicurezza - Luigi Ferdinando Nazzaro- risorseumane@regione.lazio.it; risorseumane@pec.regione.lazio.it; tel. 065168.3310</t>
+        </is>
+      </c>
+      <c r="K94" t="s">
+        <v>366</v>
+      </c>
+      <c r="L94" t="s">
+        <v>367</v>
+      </c>
+      <c r="M94" t="s">
+        <v>36</v>
+      </c>
+      <c r="N94" t="s">
+        <v>368</v>
+      </c>
+      <c r="O94" t="s">
+        <v>356</v>
+      </c>
+      <c r="P94" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q94" t="s">
+        <v>346</v>
+      </c>
+      <c r="R94" t="s">
+        <v>68</v>
+      </c>
+      <c r="S94" t="s">
+        <v>28</v>
+      </c>
+      <c r="T94" t="s">
+        <v>369</v>
+      </c>
+      <c r="U94" t="s">
+        <v>370</v>
+      </c>
+      <c r="V94" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95">
+        <v>159</v>
+      </c>
+      <c r="B95" s="2">
+        <v>46171</v>
+      </c>
+      <c r="C95" s="2">
+        <v>46171</v>
+      </c>
+      <c r="D95" t="s">
+        <v>22</v>
+      </c>
+      <c r="E95" t="s">
+        <v>364</v>
+      </c>
+      <c r="F95" t="s">
+        <v>161</v>
+      </c>
+      <c r="G95" t="s">
+        <v>372</v>
+      </c>
+      <c r="H95" t="s">
+        <v>321</v>
+      </c>
+      <c r="I95" t="s">
+        <v>373</v>
+      </c>
+      <c r="J95" t="inlineStr" s="3">
+        <is>
+          <t>Direzione regionale Personale Enti locali e sicurezza- Direttore regionale Personale Enti locali e sicurezza - Luigi Ferdinando Nazzaro- risorseumane@regione.lazio.it; risorseumane@pec.regione.lazio.it; tel. 065168.3310</t>
+        </is>
+      </c>
+      <c r="K95" t="s">
+        <v>374</v>
+      </c>
+      <c r="L95" t="s">
+        <v>375</v>
+      </c>
+      <c r="M95" t="s">
+        <v>36</v>
+      </c>
+      <c r="N95" t="s">
+        <v>368</v>
+      </c>
+      <c r="O95" t="s">
+        <v>376</v>
+      </c>
+      <c r="P95" t="s">
+        <v>377</v>
+      </c>
+      <c r="Q95" t="s">
+        <v>327</v>
+      </c>
+      <c r="R95" t="s">
+        <v>68</v>
+      </c>
+      <c r="S95" t="s">
+        <v>28</v>
+      </c>
+      <c r="T95" t="s">
+        <v>369</v>
+      </c>
+      <c r="U95" t="inlineStr">
+        <is>
+          <t>nomina della commissione esaminatrice con individuazione del Presidente, dei componenti interni ed esterni, del segretario e dei supplenti; verifica dell'assenza di incompatibilità; verifica disponibilità membri ed eventuale acquisizione nulla osta di dipendenti di altra amministrazione&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="V95" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96">
+        <v>158</v>
+      </c>
+      <c r="B96" s="2">
+        <v>46171</v>
+      </c>
+      <c r="C96" s="2">
+        <v>46171</v>
+      </c>
+      <c r="D96" t="s">
+        <v>22</v>
+      </c>
+      <c r="E96" t="s">
+        <v>364</v>
+      </c>
+      <c r="F96" t="s">
+        <v>161</v>
+      </c>
+      <c r="G96" t="s">
+        <v>379</v>
+      </c>
+      <c r="H96" t="s">
+        <v>321</v>
+      </c>
+      <c r="I96" t="s">
+        <v>373</v>
+      </c>
+      <c r="J96" t="inlineStr" s="3">
+        <is>
+          <t>Direzione regionale Personale Enti locali e sicurezza- Direttore regionale Personale Enti locali e sicurezza - Luigi Ferdinando Nazzaro- risorseumane@regione.lazio.it; risorseumane@pec.regione.lazio.it; tel. 065168.3310</t>
+        </is>
+      </c>
+      <c r="K96" t="s">
+        <v>374</v>
+      </c>
+      <c r="L96" t="s">
+        <v>380</v>
+      </c>
+      <c r="M96" t="s">
+        <v>36</v>
+      </c>
+      <c r="N96" t="s">
+        <v>368</v>
+      </c>
+      <c r="O96" t="s">
+        <v>376</v>
+      </c>
+      <c r="P96" t="s">
+        <v>381</v>
+      </c>
+      <c r="Q96" t="s">
+        <v>327</v>
+      </c>
+      <c r="R96" t="s">
+        <v>68</v>
+      </c>
+      <c r="S96" t="s">
+        <v>382</v>
+      </c>
+      <c r="T96" t="s">
+        <v>369</v>
+      </c>
+      <c r="U96" t="inlineStr">
+        <is>
+          <t>predisposizione del bando di concorso e del modulo di domanda di ammissione; &amp;nbsp;istruttoria delle domande-ammissione ed esclusione candidati- &amp;nbsp;pubblicazione avvisi prove preselettive scritte e orali.</t>
+        </is>
+      </c>
+      <c r="V96" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97">
+        <v>157</v>
+      </c>
+      <c r="B97" s="2">
+        <v>46171</v>
+      </c>
+      <c r="C97" s="2">
+        <v>46171</v>
+      </c>
+      <c r="D97" t="s">
+        <v>22</v>
+      </c>
+      <c r="E97" t="s">
+        <v>364</v>
+      </c>
+      <c r="F97" t="s">
+        <v>161</v>
+      </c>
+      <c r="G97" t="inlineStr">
+        <is>
+          <t>richiesta stipula convenzione &amp;nbsp;e assunzione ex art. 1 e 18 legge 68/99 a copertura dell'obbligo &amp;nbsp;Legge 68/99 DPR 487/94 DLGS 165/2001 L.R. 6/2002</t>
+        </is>
+      </c>
+      <c r="H97" t="s">
+        <v>321</v>
+      </c>
+      <c r="I97" t="s">
+        <v>365</v>
+      </c>
+      <c r="J97" t="inlineStr" s="3">
+        <is>
+          <t>Direzione regionale Personale Enti locali e sicurezza- Direttore regionale Personale Enti locali e sicurezza - Luigi Ferdinando Nazzaro- risorseumane@regione.lazio.it; risorseumane@pec.regione.lazio.it; tel. 065168.3310</t>
+        </is>
+      </c>
+      <c r="K97" t="s">
+        <v>384</v>
+      </c>
+      <c r="L97" t="inlineStr">
+        <is>
+          <t>invio prospetto informativo entro il 31/01 di ogni anno. Richiesta di convenzione o di avviamento numerico entro 60 gg. dall'insorgenza dell'obbligo (legge 68/99)</t>
+        </is>
+      </c>
+      <c r="M97" t="s">
+        <v>36</v>
+      </c>
+      <c r="N97" t="s">
+        <v>368</v>
+      </c>
+      <c r="O97" t="s">
+        <v>36</v>
+      </c>
+      <c r="P97" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q97" t="s">
+        <v>327</v>
+      </c>
+      <c r="R97" t="s">
+        <v>68</v>
+      </c>
+      <c r="S97" t="s">
+        <v>28</v>
+      </c>
+      <c r="T97" t="s">
+        <v>369</v>
+      </c>
+      <c r="U97" t="inlineStr">
+        <is>
+          <t>raccolta dati ed invio prospetto informativo (entro il 31/01 di ogni anno), verifica della disponibilità in pianta organica, del rispetto delle quote d'obbligo e della normativa vigente in materia di assunzioni; richiesta di &amp;nbsp;convenzione ex art. 11 l. 68/99 (entro 60 gg. dall'insorgenza dell'obbligo) e/o richiesta di avviamento numerico a selezione</t>
+        </is>
+      </c>
+      <c r="V97" t="inlineStr">
+        <is>
+          <t>Inserimento del prospetto informativo nel sito del Ministero del Lavoro www.cliclavoro.it; inserimento della comunicazione ex art. 39-quater D.lgs 165/2001 nel sito del Ministero del Lavoro; avviamento a selezione dei nominativi comunicati dal SILD ed assunzione. Pubblicazione determinazione sul BUR e sul sito istituzionale&amp;nbsp;</t>
+        </is>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98">
+        <v>156</v>
+      </c>
+      <c r="B98" s="2">
+        <v>46171</v>
+      </c>
+      <c r="C98" s="2">
+        <v>46171</v>
+      </c>
+      <c r="D98" t="s">
+        <v>22</v>
+      </c>
+      <c r="E98" t="s">
+        <v>385</v>
+      </c>
+      <c r="F98" t="s">
+        <v>161</v>
+      </c>
+      <c r="G98" t="inlineStr">
+        <is>
+          <t>Trasferimento , art. 30 DLGS 165/2001, art. 231 del Regolamento regionale n. 1/2002 (mobilità in conseguenza di delega di funzioni). Il procedimento inizia &amp;nbsp;tenendo conto della normativa sopravvenuta ai fini del trasferimento di personale</t>
+        </is>
+      </c>
+      <c r="H98" t="s">
+        <v>321</v>
+      </c>
+      <c r="I98" t="s">
+        <v>386</v>
+      </c>
+      <c r="J98" t="inlineStr" s="3">
+        <is>
+          <t>Direzione regionale Personale Enti locali e sicurezza- Direttore regionale Personale Enti locali e sicurezza - Luigi Ferdinando Nazzaro- risorseumane@regione.lazio.it; risorseumane@pec.regione.lazio.it; tel.065168.3310</t>
+        </is>
+      </c>
+      <c r="K98" t="s">
+        <v>387</v>
+      </c>
+      <c r="L98" t="s">
+        <v>388</v>
+      </c>
+      <c r="M98" t="s">
+        <v>36</v>
+      </c>
+      <c r="N98" t="s">
+        <v>389</v>
+      </c>
+      <c r="O98" t="s">
+        <v>36</v>
+      </c>
+      <c r="P98" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q98" t="s">
+        <v>327</v>
+      </c>
+      <c r="R98" t="s">
+        <v>121</v>
+      </c>
+      <c r="S98" t="s">
+        <v>390</v>
+      </c>
+      <c r="T98" t="s">
+        <v>391</v>
+      </c>
+      <c r="U98" t="inlineStr">
+        <is>
+          <t>Istanza o comunicazione dell'Ente/Enti delegati e che cederanno la funzione, valutazione della normativa, della possibilità di ricollocamento negli uffici, equiparazione delle categorie e dei profili professionali, comunicazione agli Enti dei tempi di inquadramento, provvedimento di inquadramento nei ruoli regionali</t>
+        </is>
+      </c>
+      <c r="V98" t="inlineStr">
+        <is>
+          <t>pubblicazione Deliberazione di Giunta &amp;nbsp;sul BURL e sul sito regionale, Determinazione, comunicazione di convocazione per firma contratto, trasmissione provvedimento alle Aree di competenza</t>
+        </is>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99">
+        <v>155</v>
+      </c>
+      <c r="B99" s="2">
+        <v>46171</v>
+      </c>
+      <c r="C99" s="2">
+        <v>46171</v>
+      </c>
+      <c r="D99" t="s">
+        <v>22</v>
+      </c>
+      <c r="E99" t="s">
+        <v>385</v>
+      </c>
+      <c r="F99" t="s">
+        <v>161</v>
+      </c>
+      <c r="G99" t="s">
+        <v>392</v>
+      </c>
+      <c r="H99" t="s">
+        <v>321</v>
+      </c>
+      <c r="I99" t="s">
+        <v>386</v>
+      </c>
+      <c r="J99" t="inlineStr" s="3">
+        <is>
+          <t>Direzione regionale Personale Enti locali e sicurezza- Direttore regionale Personale Enti locali e sicurezza - Luigi Ferdinando Nazzaro- risorseumane@regione.lazio.it; risorseumane@pec.regione.lazio.it; tel.065168.3310</t>
+        </is>
+      </c>
+      <c r="K99" t="s">
+        <v>387</v>
+      </c>
+      <c r="L99" t="s">
+        <v>393</v>
+      </c>
+      <c r="M99" t="s">
+        <v>36</v>
+      </c>
+      <c r="N99" t="s">
+        <v>389</v>
+      </c>
+      <c r="O99" t="s">
+        <v>36</v>
+      </c>
+      <c r="P99" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q99" t="s">
+        <v>327</v>
+      </c>
+      <c r="R99" t="s">
+        <v>121</v>
+      </c>
+      <c r="S99" t="s">
+        <v>394</v>
+      </c>
+      <c r="T99" t="s">
+        <v>391</v>
+      </c>
+      <c r="U99" t="inlineStr">
+        <is>
+          <t>Per trasferimento OUT &amp;nbsp;richiesta al Direttore competente , assenso del dipendente e valutazione finale ed eventuale provvedimento del Direttore competente in materia di personale. Per trasferimenti IN Piano fabbisogno del personale, Esigenze manifestate dai Direttori regionali, &amp;nbsp;richiesta Amministrazioni di appartenenza dati e nulla osta, assenso del dipendente interessato, provvedimento di trasferimento e inquadramento nei ruoli regionali</t>
+        </is>
+      </c>
+      <c r="V99" t="inlineStr">
+        <is>
+          <t>Comunicazione attraverso nota del Direttore competente in materia di personale all'Ente di appartenenza del dipendente con inoltro scheda giuridico economico, ricezione nulla osta con assenso del dipendente interessato, Provvedimento trasferimento da notificare al dipendente agli Enti di provenienza, alle aree competenti &amp;nbsp;con data di decorrenza</t>
+        </is>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>154</v>
+      </c>
+      <c r="B100" s="2">
+        <v>46171</v>
+      </c>
+      <c r="C100" s="2">
+        <v>46171</v>
+      </c>
+      <c r="D100" t="s">
+        <v>22</v>
+      </c>
+      <c r="E100" t="s">
+        <v>385</v>
+      </c>
+      <c r="F100" t="s">
+        <v>161</v>
+      </c>
+      <c r="G100" t="inlineStr">
+        <is>
+          <t>Distacchi a seguito di norme che individuano tale istituto &amp;nbsp;o Assegnazioni temporanee art. 23 bis, comma 7 del D.LGS. 165/2001, artt. 200 e 233 bis Regolamento Regionale n. 1/2002. individuazione professionalità</t>
+        </is>
+      </c>
+      <c r="H100" t="s">
+        <v>321</v>
+      </c>
+      <c r="I100" t="s">
+        <v>386</v>
+      </c>
+      <c r="J100" t="inlineStr" s="3">
+        <is>
+          <t>Direzione regionale Personale Enti locali e sicurezza- Direttore regionale Personale Enti locali e sicurezza - Luigi Ferdinando Nazzaro- risorseumane@regione.lazio.it; risorseumane@pec.regione.lazio.it; tel.065168.3310</t>
+        </is>
+      </c>
+      <c r="K100" t="s">
+        <v>387</v>
+      </c>
+      <c r="L100" t="s">
+        <v>395</v>
+      </c>
+      <c r="M100" t="s">
+        <v>36</v>
+      </c>
+      <c r="N100" t="s">
+        <v>389</v>
+      </c>
+      <c r="O100" t="s">
+        <v>36</v>
+      </c>
+      <c r="P100" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q100" t="s">
+        <v>327</v>
+      </c>
+      <c r="R100" t="s">
+        <v>121</v>
+      </c>
+      <c r="S100" t="s">
+        <v>396</v>
+      </c>
+      <c r="T100" t="s">
+        <v>391</v>
+      </c>
+      <c r="U100" t="inlineStr">
+        <is>
+          <t>Per assegnazioni temporanee e distacchi richiesta al &amp;nbsp;Direttore competente , assenso del dipendente, nulla osta &amp;nbsp;del direttore competente in materia di personale sulla bozza di protocollo d'intesa, firma Protocollo d'intesa &amp;nbsp;tra le parti, registrazione Ufficiale Rogante, &amp;nbsp;provvedimento di assegnazione temporanea del Direttore competente in materia di personale.&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="V100" t="inlineStr">
+        <is>
+          <t>Comunicazione attraverso nota del Direttore competente in materia di personale all'Ente di appartenenza del dipendente &amp;nbsp;Provvedimento determinazione dirigenziale di assegnazione temporanea e notifica della stessa al dipendente interessato, all' Ente di provenienza, alle Aree competenti della Direzione del personale.</t>
+        </is>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101">
+        <v>153</v>
+      </c>
+      <c r="B101" s="2">
+        <v>46171</v>
+      </c>
+      <c r="C101" s="2">
+        <v>46171</v>
+      </c>
+      <c r="D101" t="s">
+        <v>22</v>
+      </c>
+      <c r="E101" t="s">
+        <v>385</v>
+      </c>
+      <c r="F101" t="s">
+        <v>161</v>
+      </c>
+      <c r="G101" t="inlineStr">
+        <is>
+          <t>Comando PERSONALE IN - OUT, artt. 30-70 DLGS 165/2001, DPR 3/1957, ex art. 5, c. 2bis l.r. 6/2002, art. 233 Regolamento regionale n. 1/2002 Il procedimento inizia su istanza di parte (direttore o interessato) viene condiviso con le strutture di destinazione, verificati i limiti normativi se previsti, attivato con provvedimento</t>
+        </is>
+      </c>
+      <c r="H101" t="s">
+        <v>321</v>
+      </c>
+      <c r="I101" t="s">
+        <v>386</v>
+      </c>
+      <c r="J101" t="inlineStr" s="3">
+        <is>
+          <t>Direzione regionale Personale Enti locali e sicurezza- Direttore regionale Personale Enti locali e sicurezza - Luigi Ferdinando Nazzaro- risorseumane@regione.lazio.it; risorseumane@pec.regione.lazio.it; tel.065168.3310</t>
+        </is>
+      </c>
+      <c r="K101" t="s">
+        <v>387</v>
+      </c>
+      <c r="L101" t="s">
+        <v>393</v>
+      </c>
+      <c r="M101" t="s">
+        <v>36</v>
+      </c>
+      <c r="N101" t="s">
+        <v>389</v>
+      </c>
+      <c r="O101" t="s">
+        <v>36</v>
+      </c>
+      <c r="P101" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q101" t="s">
+        <v>327</v>
+      </c>
+      <c r="R101" t="s">
+        <v>121</v>
+      </c>
+      <c r="S101" t="s">
+        <v>397</v>
+      </c>
+      <c r="T101" t="s">
+        <v>391</v>
+      </c>
+      <c r="U101" t="inlineStr">
+        <is>
+          <t>Per Comandi OUT richiesta al Direttore competente di nulla osta, assenso del dipendente, valutazione finale ed eventuale Provvedimento di comando in uscita da parte del Direttore competente in materia di personale. Per Comandi IN Richiesta da parte del Direttore regionale interessato o Responsabile Uffici di Diretta Collaborazione, verifica delle quote se previste ai sensi dell'art. 233 del Reg. n. 1/2002, Assenso del direttore responsabile in materia di personale, assenso del dipendente interessato</t>
+        </is>
+      </c>
+      <c r="V101" t="inlineStr">
+        <is>
+          <t>Comunicazione attraverso nota del Direttore competente in materia di personale all'Ente di appartenenza del dipendente con inoltro scheda giuridico-economica, ricezione nulla osta con assenso del dipendente interessato, Provvedimento di comando IN da notificare al dipendente agli Enti di provenienza, alle Aree competenti &amp;nbsp;con data di decorrenza</t>
+        </is>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102">
+        <v>152</v>
+      </c>
+      <c r="B102" s="2">
+        <v>46171</v>
+      </c>
+      <c r="C102" s="2">
+        <v>46171</v>
+      </c>
+      <c r="D102" t="s">
+        <v>22</v>
+      </c>
+      <c r="E102" t="s">
+        <v>385</v>
+      </c>
+      <c r="F102" t="s">
+        <v>161</v>
+      </c>
+      <c r="G102" t="inlineStr">
+        <is>
+          <t>Comando DIRIGENTI IN - OUT, artt. 30-70 DLGS 165/2001, DPR 3/1957, ex art. 5, c. 2bis l.r. 6/2002, artt. 162, 200 bis, 233 Regolamento regionale n. 1/2002 Il procedimento inizia su istanza di parte (direttore o richiesta interessato valutata dal Direttore interessato) o attraverso avviso pubblico, viene condiviso con le strutture di destinazione, verificati i limiti normativi se previsti, attivato con provvedimento</t>
+        </is>
+      </c>
+      <c r="H102" t="s">
+        <v>321</v>
+      </c>
+      <c r="I102" t="s">
+        <v>386</v>
+      </c>
+      <c r="J102" t="inlineStr" s="3">
+        <is>
+          <t>Direzione regionale Personale Enti locali e sicurezza- Direttore regionale Personale Enti locali e sicurezza - Luigi Ferdinando Nazzaro- risorseumane@regione.lazio.it; risorseumane@pec.regione.lazio.it; tel.065168.3310</t>
+        </is>
+      </c>
+      <c r="K102" t="s">
+        <v>387</v>
+      </c>
+      <c r="L102" t="inlineStr">
+        <is>
+          <t>30 giorni dalla data di ricevimento della domanda ovvero della protocollazione della stessa. 30 giorni dall'individuazione effettuata attraverso procedura pubblica della domanda ovvero della protocollazione della stessa</t>
+        </is>
+      </c>
+      <c r="M102" t="s">
+        <v>36</v>
+      </c>
+      <c r="N102" t="s">
+        <v>389</v>
+      </c>
+      <c r="O102" t="s">
+        <v>36</v>
+      </c>
+      <c r="P102" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q102" t="s">
+        <v>327</v>
+      </c>
+      <c r="R102" t="s">
+        <v>121</v>
+      </c>
+      <c r="S102" t="s">
+        <v>397</v>
+      </c>
+      <c r="T102" t="s">
+        <v>391</v>
+      </c>
+      <c r="U102" t="inlineStr">
+        <is>
+          <t>Per comandi OUT nulla osta Dirigente regionale, verifiche di competenza del Direttore competente in materia di personale per il nulla osta in uscita. Per comandi IN Richiesta da parte del Direttore regionale interessato o individuazione effettuata attraverso avviso pubblico, istruttoria effettuata da Area Trattamento Giuridico, verifica &amp;nbsp;delle quote, assenso del dirigente interessato e provvedimento di comando &amp;nbsp;del direttore responsabile in materia di personale.&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="V102" t="inlineStr">
+        <is>
+          <t>Comunicazione attraverso nota del Direttore competente in materia di personale all'Ente di appartenenza del dirigente ricezione nulla osta con assenso del dipendente interessato, Provvedimento di comando da notificare al dipendente, all'Ente di provenienza, alle Aree competenti &amp;nbsp;con data di decorrenza</t>
+        </is>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103">
+        <v>151</v>
+      </c>
+      <c r="B103" s="2">
+        <v>46171</v>
+      </c>
+      <c r="C103" s="2">
+        <v>46171</v>
+      </c>
+      <c r="D103" t="s">
+        <v>22</v>
+      </c>
+      <c r="E103" t="s">
+        <v>385</v>
+      </c>
+      <c r="F103" t="s">
+        <v>161</v>
+      </c>
+      <c r="G103" t="s">
+        <v>398</v>
+      </c>
+      <c r="H103" t="s">
+        <v>321</v>
+      </c>
+      <c r="I103" t="s">
+        <v>386</v>
+      </c>
+      <c r="J103" t="inlineStr" s="3">
+        <is>
+          <t>Direzione regionale Personale Enti locali e sicurezza- Direttore regionale Personale Enti locali e sicurezza - Luigi Ferdinando Nazzaro- risorseumane@regione.lazio.it; risorseumane@pec.regione.lazio.it; tel.065168.3310</t>
+        </is>
+      </c>
+      <c r="K103" t="s">
+        <v>387</v>
+      </c>
+      <c r="L103" t="s">
+        <v>399</v>
+      </c>
+      <c r="M103" t="s">
+        <v>36</v>
+      </c>
+      <c r="N103" t="s">
+        <v>389</v>
+      </c>
+      <c r="O103" t="s">
+        <v>36</v>
+      </c>
+      <c r="P103" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q103" t="s">
+        <v>327</v>
+      </c>
+      <c r="R103" t="s">
+        <v>35</v>
+      </c>
+      <c r="S103" t="s">
+        <v>400</v>
+      </c>
+      <c r="T103" t="s">
+        <v>391</v>
+      </c>
+      <c r="U103" t="inlineStr">
+        <is>
+          <t>&amp;nbsp;Acquisizione istanza, richiesta nulla osta, determinazione, comunicazione di convocazione per firma contratto, trasmissione provvedimento alle Aree di competenza</t>
+        </is>
+      </c>
+      <c r="V103" t="inlineStr">
+        <is>
+          <t>Comunicazione attraverso nota del Direttore competente in materia di personale all'Ente di appartenenza del dipendente con inoltro scheda giuridico economico, ricezione nulla osta con assenso del dipendente interessato, Provvedimento trasferimento da notificare al dipendente agli Enti di provenienza, alle aree competenti &amp;nbsp;con data di decorrenza</t>
+        </is>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104">
+        <v>150</v>
+      </c>
+      <c r="B104" s="2">
+        <v>46171</v>
+      </c>
+      <c r="C104" s="2">
+        <v>46171</v>
+      </c>
+      <c r="D104" t="s">
+        <v>78</v>
+      </c>
+      <c r="E104" t="s">
+        <v>401</v>
+      </c>
+      <c r="F104" t="s">
+        <v>161</v>
+      </c>
+      <c r="G104" t="s">
+        <v>402</v>
+      </c>
+      <c r="H104" t="s">
+        <v>403</v>
+      </c>
+      <c r="I104" t="s">
+        <v>404</v>
+      </c>
+      <c r="J104" t="s">
+        <v>405</v>
+      </c>
+      <c r="K104" t="s">
+        <v>406</v>
+      </c>
+      <c r="L104" t="s">
+        <v>407</v>
+      </c>
+      <c r="M104" t="s">
+        <v>28</v>
+      </c>
+      <c r="N104" t="s">
+        <v>28</v>
+      </c>
+      <c r="O104" t="s">
+        <v>28</v>
+      </c>
+      <c r="P104" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q104" t="s">
+        <v>242</v>
+      </c>
+      <c r="R104" t="s">
+        <v>68</v>
+      </c>
+      <c r="S104" t="s">
+        <v>28</v>
+      </c>
+      <c r="T104" t="inlineStr">
+        <is>
+          <t>AREA POLITICHE DEL PERSONALE &amp;nbsp;DEGLI ENTI E &amp;nbsp;AZIENDE SUB-REGIONALI - ROMA, VIA CRISTOFORO COLOMBO, 212 - ARCANGELA GALLUZZO - agalluzzo@regione.lazio.it &amp;nbsp;tel. 06 51684363</t>
+        </is>
+      </c>
+      <c r="U104" t="s">
+        <v>408</v>
+      </c>
+      <c r="V104" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105">
+        <v>149</v>
+      </c>
+      <c r="B105" s="2">
+        <v>46171</v>
+      </c>
+      <c r="C105" s="2">
+        <v>46171</v>
+      </c>
+      <c r="D105" t="s">
+        <v>78</v>
+      </c>
+      <c r="E105" t="s">
+        <v>401</v>
+      </c>
+      <c r="F105" t="s">
+        <v>161</v>
+      </c>
+      <c r="G105" t="s">
+        <v>410</v>
+      </c>
+      <c r="H105" t="s">
+        <v>403</v>
+      </c>
+      <c r="I105" t="s">
+        <v>404</v>
+      </c>
+      <c r="J105" t="s">
+        <v>405</v>
+      </c>
+      <c r="K105" t="s">
+        <v>406</v>
+      </c>
+      <c r="L105" t="s">
+        <v>407</v>
+      </c>
+      <c r="M105" t="s">
+        <v>28</v>
+      </c>
+      <c r="N105" t="s">
+        <v>411</v>
+      </c>
+      <c r="O105" t="s">
+        <v>28</v>
+      </c>
+      <c r="P105" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q105" t="s">
+        <v>242</v>
+      </c>
+      <c r="R105" t="s">
+        <v>68</v>
+      </c>
+      <c r="S105" t="s">
+        <v>28</v>
+      </c>
+      <c r="T105" t="inlineStr">
+        <is>
+          <t>AREA POLITICHE DEL PERSONALE &amp;nbsp;DEGLI ENTI E &amp;nbsp;AZIENDE SUB-REGIONALI - ROMA, VIA CRISTOFORO COLOMBO, 212 - ARCANGELA GALLUZZO - agalluzzo@regione.lazio.it &amp;nbsp;tel. 06 51684363</t>
+        </is>
+      </c>
+      <c r="U105" t="s">
+        <v>412</v>
+      </c>
+      <c r="V105" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106">
+        <v>148</v>
+      </c>
+      <c r="B106" s="2">
+        <v>46170</v>
+      </c>
+      <c r="C106" s="2">
+        <v>46170</v>
+      </c>
+      <c r="D106" t="s">
+        <v>282</v>
+      </c>
+      <c r="E106" t="s">
+        <v>414</v>
+      </c>
+      <c r="F106" t="s">
+        <v>161</v>
+      </c>
+      <c r="G106" t="s">
+        <v>415</v>
+      </c>
+      <c r="H106" t="s">
+        <v>416</v>
+      </c>
+      <c r="I106" t="s">
+        <v>417</v>
+      </c>
+      <c r="J106" t="s">
+        <v>418</v>
+      </c>
+      <c r="K106" t="s">
+        <v>419</v>
+      </c>
+      <c r="L106" t="s">
+        <v>31</v>
+      </c>
+      <c r="M106" t="s">
+        <v>31</v>
+      </c>
+      <c r="N106" t="s">
+        <v>420</v>
+      </c>
+      <c r="O106" t="s">
+        <v>421</v>
+      </c>
+      <c r="P106" t="s">
+        <v>422</v>
+      </c>
+      <c r="Q106" t="s">
+        <v>423</v>
+      </c>
+      <c r="R106" t="s">
+        <v>121</v>
+      </c>
+      <c r="S106" t="s">
+        <v>424</v>
+      </c>
+      <c r="T106" t="s">
+        <v>425</v>
+      </c>
+      <c r="U106" t="s">
+        <v>426</v>
+      </c>
+      <c r="V106" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107">
+        <v>147</v>
+      </c>
+      <c r="B107" s="2">
+        <v>46170</v>
+      </c>
+      <c r="C107" s="2">
+        <v>46170</v>
+      </c>
+      <c r="D107" t="s">
+        <v>282</v>
+      </c>
+      <c r="E107" t="s">
+        <v>428</v>
+      </c>
+      <c r="F107" t="s">
+        <v>161</v>
+      </c>
+      <c r="G107" t="inlineStr">
+        <is>
+          <t>iniziative e programmi volti all'accrescimento del benessere organizzativo (es. sportello di supporto psicologico, rete del benessere organizzativo, rete dei disability manager) - legge regionale 6/2002 e del regolamento regionale 1/2002 allegato S.</t>
+        </is>
+      </c>
+      <c r="H107" t="s">
+        <v>416</v>
+      </c>
+      <c r="I107" t="s">
+        <v>429</v>
+      </c>
+      <c r="J107" t="s">
+        <v>418</v>
+      </c>
+      <c r="K107" t="s">
+        <v>430</v>
+      </c>
+      <c r="L107" t="s">
+        <v>31</v>
+      </c>
+      <c r="M107" t="s">
+        <v>31</v>
+      </c>
+      <c r="N107" t="s">
+        <v>431</v>
+      </c>
+      <c r="O107" t="s">
+        <v>432</v>
+      </c>
+      <c r="P107" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q107" t="s">
+        <v>423</v>
+      </c>
+      <c r="R107" t="s">
+        <v>121</v>
+      </c>
+      <c r="S107" t="s">
+        <v>433</v>
+      </c>
+      <c r="T107" t="inlineStr">
+        <is>
+          <t>indirizzo di posta elettronica: supportopsicologico@regione.lazio.it - numero 334/1106708, oppure tramite messaggio whatsApp ogni martedì dalle 15.00 alle 17.00.</t>
+        </is>
+      </c>
+      <c r="U107" t="s">
+        <v>434</v>
+      </c>
+      <c r="V107" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108">
+        <v>146</v>
+      </c>
+      <c r="B108" s="2">
+        <v>46170</v>
+      </c>
+      <c r="C108" s="2">
+        <v>46170</v>
+      </c>
+      <c r="D108" t="s">
+        <v>22</v>
+      </c>
+      <c r="E108" t="s">
+        <v>436</v>
+      </c>
+      <c r="F108" t="s">
+        <v>161</v>
+      </c>
+      <c r="G108" t="inlineStr">
+        <is>
+          <t>convenzioni quadro con Università per &amp;nbsp;tirocini formativi di tipo curriculare presso le sedi della Giunta della Regione Lazio. Deliberazione 21 aprile 2022, n. 223&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="H108" t="s">
+        <v>416</v>
+      </c>
+      <c r="I108" t="s">
+        <v>429</v>
+      </c>
+      <c r="J108" t="s">
+        <v>418</v>
+      </c>
+      <c r="K108" t="s">
+        <v>430</v>
+      </c>
+      <c r="L108" t="s">
+        <v>31</v>
+      </c>
+      <c r="M108" t="s">
+        <v>31</v>
+      </c>
+      <c r="N108" t="inlineStr">
+        <is>
+          <t>Per tutte le eventuali controversie derivanti dalla Convenzione, ivi incluse quelle relative alla sua &amp;nbsp;interpretazione, validità, esecuzione e risoluzione, è competente in via esclusiva il Foro di Roma.&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="O108" t="s" s="3">
+        <v>437</v>
+      </c>
+      <c r="P108" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q108" t="s">
+        <v>423</v>
+      </c>
+      <c r="R108" t="s">
+        <v>121</v>
+      </c>
+      <c r="S108" t="s">
+        <v>438</v>
+      </c>
+      <c r="T108" t="s">
+        <v>439</v>
+      </c>
+      <c r="U108" t="s">
+        <v>440</v>
+      </c>
+      <c r="V108" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>145</v>
+      </c>
+      <c r="B109" s="2">
+        <v>46170</v>
+      </c>
+      <c r="C109" s="2">
+        <v>46170</v>
+      </c>
+      <c r="D109" t="s">
+        <v>282</v>
+      </c>
+      <c r="E109" t="s">
+        <v>428</v>
+      </c>
+      <c r="F109" t="s">
+        <v>161</v>
+      </c>
+      <c r="G109" t="s">
+        <v>442</v>
+      </c>
+      <c r="H109" t="s">
+        <v>416</v>
+      </c>
+      <c r="I109" t="s">
+        <v>443</v>
+      </c>
+      <c r="J109" t="s">
+        <v>418</v>
+      </c>
+      <c r="K109" t="s">
+        <v>444</v>
+      </c>
+      <c r="L109" t="s">
+        <v>31</v>
+      </c>
+      <c r="M109" t="s">
+        <v>31</v>
+      </c>
+      <c r="N109" t="s">
+        <v>420</v>
+      </c>
+      <c r="O109" t="s">
+        <v>31</v>
+      </c>
+      <c r="P109" t="s">
+        <v>445</v>
+      </c>
+      <c r="Q109" t="s">
+        <v>423</v>
+      </c>
+      <c r="R109" t="s">
+        <v>68</v>
+      </c>
+      <c r="S109" t="s">
+        <v>446</v>
+      </c>
+      <c r="T109" t="s" s="3">
+        <v>447</v>
+      </c>
+      <c r="U109" t="inlineStr">
+        <is>
+          <t>Avviso pubblicato sul BUR; determina di ammissione/esclusione candidati; Nomina della commissione esaminatrice; determina di approvazione della graduatoria finale. Determina di conferimento incarico e sottoscrizione del contratto di prestazione d'opera intellettuale</t>
+        </is>
+      </c>
+      <c r="V109" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>144</v>
+      </c>
+      <c r="B110" s="2">
+        <v>46170</v>
+      </c>
+      <c r="C110" s="2">
+        <v>46170</v>
+      </c>
+      <c r="D110" t="s">
+        <v>282</v>
+      </c>
+      <c r="E110" t="s">
+        <v>428</v>
+      </c>
+      <c r="F110" t="s">
+        <v>161</v>
+      </c>
+      <c r="G110" t="s">
+        <v>449</v>
+      </c>
+      <c r="H110" t="s">
+        <v>416</v>
+      </c>
+      <c r="I110" t="s">
+        <v>443</v>
+      </c>
+      <c r="J110" t="s">
+        <v>418</v>
+      </c>
+      <c r="K110" t="s">
+        <v>450</v>
+      </c>
+      <c r="L110" t="s">
+        <v>31</v>
+      </c>
+      <c r="M110" t="s">
+        <v>31</v>
+      </c>
+      <c r="N110" t="s">
+        <v>451</v>
+      </c>
+      <c r="O110" t="s">
+        <v>340</v>
+      </c>
+      <c r="P110" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q110" t="s">
+        <v>423</v>
+      </c>
+      <c r="R110" t="s">
+        <v>121</v>
+      </c>
+      <c r="S110" t="s">
+        <v>452</v>
+      </c>
+      <c r="T110" t="s" s="3">
+        <v>453</v>
+      </c>
+      <c r="U110" t="inlineStr">
+        <is>
+          <t>Predisposizione disciplina del lavoro agile - allegato PIAO; gestione accordi stipulati e eventuali atti di revoca. Comunicazione sul portale del Ministero del lavoro e delle politiche sociali.</t>
+        </is>
+      </c>
+      <c r="V110" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111">
+        <v>143</v>
+      </c>
+      <c r="B111" s="2">
+        <v>46170</v>
+      </c>
+      <c r="C111" s="2">
+        <v>46170</v>
+      </c>
+      <c r="D111" t="s">
+        <v>282</v>
+      </c>
+      <c r="E111" t="s">
+        <v>414</v>
+      </c>
+      <c r="F111" t="s">
+        <v>161</v>
+      </c>
+      <c r="G111" t="s">
+        <v>455</v>
+      </c>
+      <c r="H111" t="s">
+        <v>416</v>
+      </c>
+      <c r="I111" t="s">
+        <v>456</v>
+      </c>
+      <c r="J111" t="s">
+        <v>418</v>
+      </c>
+      <c r="K111" t="s">
+        <v>457</v>
+      </c>
+      <c r="L111" t="s">
+        <v>31</v>
+      </c>
+      <c r="M111" t="s">
+        <v>31</v>
+      </c>
+      <c r="N111" t="s">
+        <v>420</v>
+      </c>
+      <c r="O111" t="s" s="3">
+        <v>458</v>
+      </c>
+      <c r="P111" t="s">
+        <v>459</v>
+      </c>
+      <c r="Q111" t="s">
+        <v>423</v>
+      </c>
+      <c r="R111" t="s">
+        <v>121</v>
+      </c>
+      <c r="S111" t="s">
+        <v>460</v>
+      </c>
+      <c r="T111" t="s">
+        <v>461</v>
+      </c>
+      <c r="U111" t="s">
+        <v>462</v>
+      </c>
+      <c r="V111" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112">
+        <v>142</v>
+      </c>
+      <c r="B112" s="2">
+        <v>46170</v>
+      </c>
+      <c r="C112" s="2">
+        <v>46170</v>
+      </c>
+      <c r="D112" t="s">
+        <v>282</v>
+      </c>
+      <c r="E112" t="s">
+        <v>414</v>
+      </c>
+      <c r="F112" t="s">
+        <v>161</v>
+      </c>
+      <c r="G112" t="s">
+        <v>464</v>
+      </c>
+      <c r="H112" t="s">
+        <v>416</v>
+      </c>
+      <c r="I112" t="s">
+        <v>443</v>
+      </c>
+      <c r="J112" t="s">
+        <v>418</v>
+      </c>
+      <c r="K112" t="s">
+        <v>457</v>
+      </c>
+      <c r="L112" t="s">
+        <v>31</v>
+      </c>
+      <c r="M112" t="s">
+        <v>31</v>
+      </c>
+      <c r="N112" t="s">
+        <v>420</v>
+      </c>
+      <c r="O112" t="s" s="3">
+        <v>458</v>
+      </c>
+      <c r="P112" t="s">
+        <v>459</v>
+      </c>
+      <c r="Q112" t="s">
+        <v>423</v>
+      </c>
+      <c r="R112" t="s">
+        <v>68</v>
+      </c>
+      <c r="S112" t="s">
+        <v>465</v>
+      </c>
+      <c r="T112" t="s">
+        <v>466</v>
+      </c>
+      <c r="U112" t="s">
+        <v>467</v>
+      </c>
+      <c r="V112" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>141</v>
+      </c>
+      <c r="B113" s="2">
+        <v>46170</v>
+      </c>
+      <c r="C113" s="2">
+        <v>46170</v>
+      </c>
+      <c r="D113" t="s">
+        <v>282</v>
+      </c>
+      <c r="E113" t="s">
+        <v>414</v>
+      </c>
+      <c r="F113" t="s">
+        <v>161</v>
+      </c>
+      <c r="G113" t="inlineStr">
+        <is>
+          <t>Gestione dei contratti stipulati con diversi operatori economici per i servizi al personale (es: erogatori d'acqua, servizio bar/tavola calda sede centrale, distributori automatici, ecc) - &amp;nbsp;D.Lgs.36/2023</t>
+        </is>
+      </c>
+      <c r="H113" t="s">
+        <v>416</v>
+      </c>
+      <c r="I113" t="s">
+        <v>443</v>
+      </c>
+      <c r="J113" t="s">
+        <v>418</v>
+      </c>
+      <c r="K113" t="s">
+        <v>457</v>
+      </c>
+      <c r="L113" t="s">
+        <v>31</v>
+      </c>
+      <c r="M113" t="s">
+        <v>31</v>
+      </c>
+      <c r="N113" t="s">
+        <v>420</v>
+      </c>
+      <c r="O113" t="s" s="3">
+        <v>458</v>
+      </c>
+      <c r="P113" t="s">
+        <v>459</v>
+      </c>
+      <c r="Q113" t="s">
+        <v>423</v>
+      </c>
+      <c r="R113" t="s">
+        <v>68</v>
+      </c>
+      <c r="S113" t="s">
+        <v>465</v>
+      </c>
+      <c r="T113" t="s">
+        <v>466</v>
+      </c>
+      <c r="U113" t="s">
+        <v>467</v>
+      </c>
+      <c r="V113" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>140</v>
+      </c>
+      <c r="B114" s="2">
+        <v>46170</v>
+      </c>
+      <c r="C114" s="2">
+        <v>46170</v>
+      </c>
+      <c r="D114" t="s">
+        <v>282</v>
+      </c>
+      <c r="E114" t="s">
+        <v>436</v>
+      </c>
+      <c r="F114" t="s">
+        <v>161</v>
+      </c>
+      <c r="G114" t="inlineStr">
+        <is>
+          <t>DGR n. 737 del 7 agosto 2025 pubblicata nel Bollettino Uff. n. 66 del 12.08.2025 e Avviso di Rettifica Reg. reg. 11 agosto 2025 n. 17 "Modifiche al Regolamento regionale 6 settembre 2002, n. 1 (Regolamento di organizzazione degli uffici e dei servizi della Giunta regionale) e successive modificazioni" pubblicato il 5.03.2026 n. 19</t>
+        </is>
+      </c>
+      <c r="H114" t="s">
+        <v>416</v>
+      </c>
+      <c r="I114" t="s">
+        <v>468</v>
+      </c>
+      <c r="J114" t="s">
+        <v>418</v>
+      </c>
+      <c r="K114" t="s">
+        <v>450</v>
+      </c>
+      <c r="L114" t="s">
+        <v>31</v>
+      </c>
+      <c r="M114" t="s">
+        <v>31</v>
+      </c>
+      <c r="N114" t="s">
+        <v>451</v>
+      </c>
+      <c r="O114" t="s">
+        <v>469</v>
+      </c>
+      <c r="P114" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q114" t="s">
+        <v>423</v>
+      </c>
+      <c r="R114" t="s">
+        <v>68</v>
+      </c>
+      <c r="S114" t="s">
+        <v>470</v>
+      </c>
+      <c r="T114" t="s">
+        <v>471</v>
+      </c>
+      <c r="U114" t="s">
+        <v>472</v>
+      </c>
+      <c r="V114" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>139</v>
+      </c>
+      <c r="B115" s="2">
+        <v>46170</v>
+      </c>
+      <c r="C115" s="2">
+        <v>46170</v>
+      </c>
+      <c r="D115" t="s">
+        <v>282</v>
+      </c>
+      <c r="E115" t="s">
+        <v>436</v>
+      </c>
+      <c r="F115" t="s">
+        <v>161</v>
+      </c>
+      <c r="G115" t="inlineStr">
+        <is>
+          <t>Analisi fabbisogno formativo personale della Giunta regionale e predisposione del relativo allegato del PIAO e del Piano formativo annuale - DL 9 giugno 2021, n. 80</t>
+        </is>
+      </c>
+      <c r="H115" t="s">
+        <v>416</v>
+      </c>
+      <c r="I115" t="s">
+        <v>429</v>
+      </c>
+      <c r="J115" t="s">
+        <v>418</v>
+      </c>
+      <c r="K115" t="s">
+        <v>419</v>
+      </c>
+      <c r="L115" t="s">
+        <v>473</v>
+      </c>
+      <c r="M115" t="s">
+        <v>31</v>
+      </c>
+      <c r="N115" t="s">
+        <v>31</v>
+      </c>
+      <c r="O115" t="s">
+        <v>31</v>
+      </c>
+      <c r="P115" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q115" t="s">
+        <v>423</v>
+      </c>
+      <c r="R115" t="s">
+        <v>68</v>
+      </c>
+      <c r="S115" t="s">
+        <v>470</v>
+      </c>
+      <c r="T115" t="s" s="3">
+        <v>474</v>
+      </c>
+      <c r="U115" t="inlineStr">
+        <is>
+          <t>Analisi fabbisogni; predisposizione allegato PIAO; predisposizione piano formativo annuale e relativa determina approvazione; affidamento dell'esecuzione a società in house (Laziocrea)</t>
+        </is>
+      </c>
+      <c r="V115" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>138</v>
+      </c>
+      <c r="B116" s="2">
+        <v>46170</v>
+      </c>
+      <c r="C116" s="2">
+        <v>46170</v>
+      </c>
+      <c r="D116" t="s">
+        <v>282</v>
+      </c>
+      <c r="E116" t="s">
+        <v>476</v>
+      </c>
+      <c r="F116" t="s">
+        <v>161</v>
+      </c>
+      <c r="G116" t="s">
+        <v>477</v>
+      </c>
+      <c r="H116" t="s">
+        <v>478</v>
+      </c>
+      <c r="I116" t="s">
+        <v>479</v>
+      </c>
+      <c r="J116" t="s">
+        <v>418</v>
+      </c>
+      <c r="K116" t="s">
+        <v>480</v>
+      </c>
+      <c r="L116" t="s">
+        <v>481</v>
+      </c>
+      <c r="M116" t="s">
+        <v>28</v>
+      </c>
+      <c r="N116" t="s">
+        <v>28</v>
+      </c>
+      <c r="O116" t="s">
+        <v>28</v>
+      </c>
+      <c r="P116" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q116" t="s">
+        <v>482</v>
+      </c>
+      <c r="R116" t="s">
+        <v>68</v>
+      </c>
+      <c r="S116" t="s">
+        <v>483</v>
+      </c>
+      <c r="T116" t="s">
+        <v>484</v>
+      </c>
+      <c r="U116" t="s">
+        <v>485</v>
+      </c>
+      <c r="V116" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>137</v>
+      </c>
+      <c r="B117" s="2">
+        <v>46170</v>
+      </c>
+      <c r="C117" s="2">
+        <v>46170</v>
+      </c>
+      <c r="D117" t="s">
+        <v>282</v>
+      </c>
+      <c r="E117" t="s">
+        <v>476</v>
+      </c>
+      <c r="F117" t="s">
+        <v>161</v>
+      </c>
+      <c r="G117" t="s">
+        <v>487</v>
+      </c>
+      <c r="H117" t="s">
+        <v>478</v>
+      </c>
+      <c r="I117" t="s">
+        <v>488</v>
+      </c>
+      <c r="J117" t="s">
+        <v>418</v>
+      </c>
+      <c r="K117" t="s">
+        <v>489</v>
+      </c>
+      <c r="L117" t="s">
+        <v>28</v>
+      </c>
+      <c r="M117" t="s">
+        <v>28</v>
+      </c>
+      <c r="N117" t="s">
+        <v>490</v>
+      </c>
+      <c r="O117" t="s">
+        <v>28</v>
+      </c>
+      <c r="P117" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q117" t="s">
+        <v>482</v>
+      </c>
+      <c r="R117" t="s">
+        <v>68</v>
+      </c>
+      <c r="S117" t="s">
+        <v>28</v>
+      </c>
+      <c r="T117" t="s">
+        <v>491</v>
+      </c>
+      <c r="U117" t="inlineStr">
+        <is>
+          <t>Valutazione rischio e indagini strumentali; redazione e aggiornamento DVR; monitoraggio delle misure di prevenzione e protezione; redazione e aggiornamento piani di emergenza.</t>
+        </is>
+      </c>
+      <c r="V117" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>136</v>
+      </c>
+      <c r="B118" s="2">
+        <v>46170</v>
+      </c>
+      <c r="C118" s="2">
+        <v>46170</v>
+      </c>
+      <c r="D118" t="s">
+        <v>493</v>
+      </c>
+      <c r="E118" t="s">
+        <v>476</v>
+      </c>
+      <c r="F118" t="s">
+        <v>161</v>
+      </c>
+      <c r="G118" t="inlineStr">
+        <is>
+          <t>Gestione del contratto per i servizi di salute e sicurezza sui luoghi di lavoro (servizi tecnici, professionisti medici competenti e tecnici, indagini strumentali, laboratori analisi, ecc) - d.lgs. n. 81/2008 &amp;nbsp;e D.Lgs 36/2023</t>
+        </is>
+      </c>
+      <c r="H118" t="s">
+        <v>478</v>
+      </c>
+      <c r="I118" t="s">
+        <v>494</v>
+      </c>
+      <c r="J118" t="s">
+        <v>418</v>
+      </c>
+      <c r="K118" t="s">
+        <v>495</v>
+      </c>
+      <c r="L118" t="s">
+        <v>28</v>
+      </c>
+      <c r="M118" t="s">
+        <v>28</v>
+      </c>
+      <c r="N118" t="s">
+        <v>420</v>
+      </c>
+      <c r="O118" t="s">
+        <v>496</v>
+      </c>
+      <c r="P118" t="s">
+        <v>497</v>
+      </c>
+      <c r="Q118" t="s">
+        <v>482</v>
+      </c>
+      <c r="R118" t="s">
+        <v>68</v>
+      </c>
+      <c r="S118" t="s">
+        <v>498</v>
+      </c>
+      <c r="T118" t="s">
+        <v>494</v>
+      </c>
+      <c r="U118" t="s">
+        <v>499</v>
+      </c>
+      <c r="V118" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>135</v>
+      </c>
+      <c r="B119" s="2">
+        <v>46169</v>
+      </c>
+      <c r="C119" s="2">
+        <v>46170</v>
+      </c>
+      <c r="D119" t="s">
+        <v>501</v>
+      </c>
+      <c r="E119" t="s">
+        <v>502</v>
+      </c>
+      <c r="F119" t="s">
+        <v>261</v>
+      </c>
+      <c r="G119" t="s">
+        <v>503</v>
+      </c>
+      <c r="H119" t="s">
+        <v>504</v>
+      </c>
+      <c r="I119" t="inlineStr">
+        <is>
+          <t>Lucrezia Le Rose,06516861061, llerose@regione.lazio.it; Daniela Piemontese, 065168 3885, dpiemontese@regione.lazio.it; Maria Enrica Zocchi, 065168 4346, mezocchi@regione.lazio.it;</t>
+        </is>
+      </c>
+      <c r="J119" t="inlineStr">
+        <is>
+          <t>Direzione Regionale per lo Sviluppo Economico, le Attività Produttive e la Ricerca - dott.ssa Tiziana Petucci &amp;nbsp;06/5168 4949 &amp;nbsp;- segreteriadirezione22@regione.lazio.it - elongo@regione.lazio.it</t>
+        </is>
+      </c>
+      <c r="K119" t="s">
+        <v>505</v>
+      </c>
+      <c r="L119" t="s">
+        <v>506</v>
+      </c>
+      <c r="M119" t="s">
+        <v>28</v>
+      </c>
+      <c r="N119" t="inlineStr">
+        <is>
+          <t>Ricorso giurisdizionale innanzi al TAR nel termine di giorni 60 (sessanta), ovvero ricorso straordinario al Capo dello Stato entro il termine di giorni 120 (centoventi) ove ne sussistano i presupposti</t>
+        </is>
+      </c>
+      <c r="O119" t="s">
+        <v>28</v>
+      </c>
+      <c r="P119" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q119" t="s">
+        <v>200</v>
+      </c>
+      <c r="R119" t="s">
+        <v>35</v>
+      </c>
+      <c r="S119" t="s">
+        <v>28</v>
+      </c>
+      <c r="T119" t="inlineStr">
+        <is>
+          <t>Lucrezia Le Rose,06516861061, llerose@regione.lazio.it; Daniela Piemontese, 065168 3885, dpiemontese@regione.lazio.it; Maria Enrica Zocchi, 065168 4346, mezocchi@regione.lazio.it;</t>
+        </is>
+      </c>
+      <c r="U119" t="inlineStr">
+        <is>
+          <t>Istruttoria (verifica presupposti per l'emanazione dell'Avviso, redazione testo Avviso, adozione Avviso pubblico, &amp;nbsp;nomina Nucleo per la valutazione dei progetti di ricerca sviluppo innovazione e trasferimento tecnologico, verifica ammissibilità delle domande e supporto alle procedure di valutazione da parte di Lazio Innova spa, verbale del Nucleo di valutazione da approvarsi con determinazione nel caso di Avviso a "graduatoria", approvazione concessione contributi) e determinazione Direttore Regionale.</t>
+        </is>
+      </c>
+      <c r="V119" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>134</v>
+      </c>
+      <c r="B120" s="2">
+        <v>46169</v>
+      </c>
+      <c r="C120" s="2">
+        <v>46169</v>
+      </c>
+      <c r="D120" t="s">
+        <v>501</v>
+      </c>
+      <c r="E120" t="s">
+        <v>502</v>
+      </c>
+      <c r="F120" t="s">
+        <v>261</v>
+      </c>
+      <c r="G120" t="s">
+        <v>508</v>
+      </c>
+      <c r="H120" t="s">
+        <v>504</v>
+      </c>
+      <c r="I120" t="inlineStr">
+        <is>
+          <t>Lucrezia Le Rose,06516861061, llerose@regione.lazio.it; Daniela Piemontese, 065168 3885, dpiemontese@regione.lazio.it; Maria Enrica Zocchi, 065168 4346, mezocchi@regione.lazio.it;</t>
+        </is>
+      </c>
+      <c r="J120" t="inlineStr">
+        <is>
+          <t>Direzione Regionale per lo Sviluppo Economico, le Attività Produttive e la Ricerca - dott.ssa Tiziana Petucci &amp;nbsp;06/5168 4949 &amp;nbsp;- segreteriadirezione22@regione.lazio.it - elongo@regione.lazio.it</t>
+        </is>
+      </c>
+      <c r="K120" t="s">
+        <v>505</v>
+      </c>
+      <c r="L120" t="s">
+        <v>506</v>
+      </c>
+      <c r="M120" t="s">
+        <v>28</v>
+      </c>
+      <c r="N120" t="inlineStr">
+        <is>
+          <t>Ricorso giurisdizionale innanzi al TAR nel termine di giorni 60 (sessanta), ovvero ricorso straordinario al Capo dello Stato entro il termine di giorni 120 (centoventi) ove ne sussistano i presupposti.</t>
+        </is>
+      </c>
+      <c r="O120" t="s">
+        <v>28</v>
+      </c>
+      <c r="P120" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q120" t="s">
+        <v>200</v>
+      </c>
+      <c r="R120" t="s">
+        <v>35</v>
+      </c>
+      <c r="S120" t="s">
+        <v>28</v>
+      </c>
+      <c r="T120" t="inlineStr">
+        <is>
+          <t>Lucrezia Le Rose,06516861061, llerose@regione.lazio.it; Daniela Piemontese, 065168 3885, dpiemontese@regione.lazio.it; Maria Enrica Zocchi, 065168 4346, mezocchi@regione.lazio.it;</t>
+        </is>
+      </c>
+      <c r="U120" t="inlineStr">
+        <is>
+          <t>Istruttoria (verifica presupposti per l'emanazione dell'Avviso, redazione testo Avviso, adozione Avviso pubblico, &amp;nbsp;nomina Nucleo per la valutazione dei progetti di ricerca sviluppo innovazione e trasferimento tecnologico, verifica ammissibilità delle domande e supporto alle procedure di valutazione da parte di Lazio Innova spa, verbale del Nucleo di valutazione da approvarsi con determinazione nel caso di Avviso a "graduatoria", approvazione concessione contributi) e determinazione Direttore Regionale.</t>
+        </is>
+      </c>
+      <c r="V120" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>133</v>
+      </c>
+      <c r="B121" s="2">
+        <v>46169</v>
+      </c>
+      <c r="C121" s="2">
+        <v>46169</v>
+      </c>
+      <c r="D121" t="s">
+        <v>509</v>
+      </c>
+      <c r="E121" t="s">
+        <v>502</v>
+      </c>
+      <c r="F121" t="s">
+        <v>261</v>
+      </c>
+      <c r="G121" t="s">
+        <v>510</v>
+      </c>
+      <c r="H121" t="s">
+        <v>504</v>
+      </c>
+      <c r="I121" t="inlineStr">
+        <is>
+          <t>Lucrezia Le Rose,06516861061, llerose@regione.lazio.it; Daniela Piemontese, 065168 3885, dpiemontese@regione.lazio.it; Maria Enrica Zocchi, 065168 4346, mezocchi@regione.lazio.it;</t>
+        </is>
+      </c>
+      <c r="J121" t="inlineStr">
+        <is>
+          <t>Direzione Regionale per lo Sviluppo Economico, le Attività Produttive e la Ricerca - dott.ssa Tiziana Petucci &amp;nbsp;06/5168 4949 &amp;nbsp;- segreteriadirezione22@regione.lazio.it - elongo@regione.lazio.it</t>
+        </is>
+      </c>
+      <c r="K121" t="s">
+        <v>505</v>
+      </c>
+      <c r="L121" t="s">
+        <v>511</v>
+      </c>
+      <c r="M121" t="s">
+        <v>28</v>
+      </c>
+      <c r="N121" t="inlineStr">
+        <is>
+          <t>Ricorso giurisdizionale innanzi al TAR nel termine di giorni 60 (sessanta), ovvero ricorso straordinario al Capo dello Stato entro il termine di giorni 120 (centoventi) ove ne sussistano i presupposti</t>
+        </is>
+      </c>
+      <c r="O121" t="s">
+        <v>28</v>
+      </c>
+      <c r="P121" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q121" t="s">
+        <v>200</v>
+      </c>
+      <c r="R121" t="s">
+        <v>35</v>
+      </c>
+      <c r="S121" t="s">
+        <v>28</v>
+      </c>
+      <c r="T121" t="inlineStr">
+        <is>
+          <t>Lucrezia Le Rose,06516861061, llerose@regione.lazio.it; Daniela Piemontese, 065168 3885, dpiemontese@regione.lazio.it; Maria Enrica Zocchi, 065168 4346, mezocchi@regione.lazio.it;</t>
+        </is>
+      </c>
+      <c r="U121" t="s">
+        <v>512</v>
+      </c>
+      <c r="V121" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122">
+        <v>132</v>
+      </c>
+      <c r="B122" s="2">
+        <v>46169</v>
+      </c>
+      <c r="C122" s="2">
+        <v>46169</v>
+      </c>
+      <c r="D122" t="s">
+        <v>501</v>
+      </c>
+      <c r="E122" t="s">
+        <v>502</v>
+      </c>
+      <c r="F122" t="s">
+        <v>261</v>
+      </c>
+      <c r="G122" t="s">
+        <v>513</v>
+      </c>
+      <c r="H122" t="s">
+        <v>504</v>
+      </c>
+      <c r="I122" t="inlineStr">
+        <is>
+          <t>Lucrezia Le Rose,06516861061, llerose@regione.lazio.it; Daniela Piemontese, 065168 3885, dpiemontese@regione.lazio.it; Maria Enrica Zocchi, 065168 4346, mezocchi@regione.lazio.it;</t>
+        </is>
+      </c>
+      <c r="J122" t="inlineStr">
+        <is>
+          <t>Direzione Regionale per lo Sviluppo Economico, le Attività Produttive e la Ricerca - dott.ssa Tiziana Petucci &amp;nbsp;06/5168 4949 &amp;nbsp;- segreteriadirezione22@regione.lazio.it - elongo@regione.lazio.it</t>
+        </is>
+      </c>
+      <c r="K122" t="s">
+        <v>505</v>
+      </c>
+      <c r="L122" t="s">
+        <v>514</v>
+      </c>
+      <c r="M122" t="s">
+        <v>28</v>
+      </c>
+      <c r="N122" t="inlineStr">
+        <is>
+          <t>Ricorso giurisdizionale innanzi al TAR nel termine di giorni 60 (sessanta), ovvero ricorso straordinario al Capo dello Stato entro il termine di giorni 120 (centoventi) ove ne sussistano i presupposti.</t>
+        </is>
+      </c>
+      <c r="O122" t="s">
+        <v>28</v>
+      </c>
+      <c r="P122" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q122" t="s">
+        <v>200</v>
+      </c>
+      <c r="R122" t="s">
+        <v>35</v>
+      </c>
+      <c r="S122" t="s">
+        <v>28</v>
+      </c>
+      <c r="T122" t="inlineStr">
+        <is>
+          <t>Lucrezia Le Rose,06516861061, llerose@regione.lazio.it; Daniela Piemontese, 065168 3885, dpiemontese@regione.lazio.it; Maria Enrica Zocchi, 065168 4346, mezocchi@regione.lazio.it;</t>
+        </is>
+      </c>
+      <c r="U122" t="inlineStr">
+        <is>
+          <t>Istruttoria (verifica presupposti per l'emanazione dell'Avviso, redazione testo Avviso, adozione Avviso pubblico, &amp;nbsp;nomina Nucleo per la valutazione dei progetti di ricerca sviluppo innovazione e trasferimento tecnologico, verifica ammissibilità delle domande e supporto alle procedure di valutazione da parte di Lazio Innova spa, verbale del Nucleo di valutazione da approvarsi con determinazione nel caso di Avviso a "graduatoria", approvazione concessione contributi), o determinazione Direttore Regionale.</t>
+        </is>
+      </c>
+      <c r="V122" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123">
+        <v>131</v>
+      </c>
+      <c r="B123" s="2">
+        <v>46169</v>
+      </c>
+      <c r="C123" s="2">
+        <v>46169</v>
+      </c>
+      <c r="D123" t="s">
+        <v>493</v>
+      </c>
+      <c r="E123" t="s">
+        <v>515</v>
+      </c>
+      <c r="F123" t="s">
+        <v>261</v>
+      </c>
+      <c r="G123" t="s">
+        <v>516</v>
+      </c>
+      <c r="H123" t="s">
+        <v>517</v>
+      </c>
+      <c r="I123" t="s">
+        <v>518</v>
+      </c>
+      <c r="J123" t="s">
+        <v>519</v>
+      </c>
+      <c r="K123" t="s">
+        <v>520</v>
+      </c>
+      <c r="L123" t="s">
+        <v>521</v>
+      </c>
+      <c r="M123" t="s">
+        <v>266</v>
+      </c>
+      <c r="N123" t="s">
+        <v>522</v>
+      </c>
+      <c r="O123" t="s" s="3">
+        <v>523</v>
+      </c>
+      <c r="P123" t="s">
+        <v>524</v>
+      </c>
+      <c r="Q123" t="s">
+        <v>165</v>
+      </c>
+      <c r="R123" t="s">
+        <v>68</v>
+      </c>
+      <c r="S123" t="s">
+        <v>36</v>
+      </c>
+      <c r="T123" t="inlineStr">
+        <is>
+          <t>Dir. Reg. Sviluppo Economico &amp;nbsp;Attività Produttive e Ricerca;AREA PROGRAMMAZIONE E ATTUAZIONE DEL PROGRAMMA OPERATIVO FESR LAZIO,ASSISTENZA ALL'AUTORITA' DI GESTIONE DEL POR FESR</t>
+        </is>
+      </c>
+      <c r="U123" t="inlineStr">
+        <is>
+          <t>Affidamento diretto &amp;nbsp;-individuazione del soggetto tra quelli indicati nell'Albo Regionale dei Fornitori di servizi di valutazione- determinazione a contrarre e affidamento diretto;2.Procedura negoziata- determinazione a contrarre con invito ad almeno 5 soggetti tra quelli compresi nell'Albo Regionale dei Fornitori di Servizi di Valutazione- determinazione di nomina Commissione giudicatrice che esamina le offerte presentate -Determinazione di aggiudicazione;&amp;nbsp;3.Gara comunitaria &amp;nbsp;- determinazione a &amp;nbsp;contrarre a cura della direzione con &amp;nbsp;cui si affida la gestione del procedimento alla Centrale acquisti che gestirà le procedure fino all'aggiudicazione.Stipula del contratto.</t>
+        </is>
+      </c>
+      <c r="V123" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124">
+        <v>130</v>
+      </c>
+      <c r="B124" s="2">
+        <v>46169</v>
+      </c>
+      <c r="C124" s="2">
+        <v>46169</v>
+      </c>
+      <c r="D124" t="s">
+        <v>526</v>
+      </c>
+      <c r="E124" t="s">
+        <v>527</v>
+      </c>
+      <c r="F124" t="s">
+        <v>261</v>
+      </c>
+      <c r="G124" t="inlineStr">
+        <is>
+          <t>Attuazione delle Strategie Territoriali &amp;nbsp;nell'ambito dell'Obiettivo di Policy 5 “Un’Europa più vicina ai cittadini” del PR Lazio FESR 2021-2027 – &amp;nbsp;Finalizzazione di euro 140.000.000,00 per gli esercizi finanziari 2024-2027.&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="H124" t="s">
+        <v>517</v>
+      </c>
+      <c r="I124" t="s">
+        <v>528</v>
+      </c>
+      <c r="J124" t="s">
+        <v>519</v>
+      </c>
+      <c r="K124" t="s" s="4">
+        <v>529</v>
+      </c>
+      <c r="L124" t="s">
+        <v>530</v>
+      </c>
+      <c r="M124" t="s">
+        <v>266</v>
+      </c>
+      <c r="N124" t="s">
+        <v>531</v>
+      </c>
+      <c r="P124" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q124" t="s">
+        <v>165</v>
+      </c>
+      <c r="R124" t="s">
+        <v>68</v>
+      </c>
+      <c r="S124" t="s">
+        <v>36</v>
+      </c>
+      <c r="T124" t="inlineStr">
+        <is>
+          <t>Dir. Reg. Sviluppo Economico &amp;nbsp;Attività Produttive e Ricerca;AREA PROGRAMMAZIONE E ATTUAZIONE DEL PROGRAMMA OPERATIVO FESR LAZIO,ASSISTENZA ALL'AUTORITA' DI GESTIONE DEL POR FESR</t>
+        </is>
+      </c>
+      <c r="U124" t="inlineStr">
+        <is>
+          <t>Fasi del procedimento:&amp;nbsp;1. Deliberazione di Giunta regionale che stabilisce i criteri e le modalità per l'attuazione delle strategie territoriali2.Determina di approvazione dei progetti presentati dai singoli comuni ; contestuale approvazione dello schema di convenzione; &amp;nbsp;perfezionamento prenotazione impegno di spesa a favore dei Comuni;3. Liquidazione SAL</t>
+        </is>
+      </c>
+      <c r="V124" t="s" s="3">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125">
+        <v>129</v>
+      </c>
+      <c r="B125" s="2">
+        <v>46169</v>
+      </c>
+      <c r="C125" s="2">
+        <v>46169</v>
+      </c>
+      <c r="D125" t="s">
+        <v>533</v>
+      </c>
+      <c r="E125" t="s">
+        <v>515</v>
+      </c>
+      <c r="F125" t="s">
+        <v>261</v>
+      </c>
+      <c r="G125" t="s">
+        <v>534</v>
+      </c>
+      <c r="H125" t="s">
+        <v>517</v>
+      </c>
+      <c r="I125" t="s">
+        <v>518</v>
+      </c>
+      <c r="J125" t="s">
+        <v>519</v>
+      </c>
+      <c r="K125" t="s" s="3">
+        <v>535</v>
+      </c>
+      <c r="L125" t="s">
+        <v>530</v>
+      </c>
+      <c r="M125" t="s">
+        <v>266</v>
+      </c>
+      <c r="N125" t="s">
+        <v>531</v>
+      </c>
+      <c r="O125" t="s" s="4">
+        <v>536</v>
+      </c>
+      <c r="P125" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q125" t="s">
+        <v>165</v>
+      </c>
+      <c r="R125" t="s">
+        <v>68</v>
+      </c>
+      <c r="S125" t="s">
+        <v>36</v>
+      </c>
+      <c r="T125" t="inlineStr">
+        <is>
+          <t>Dir. Reg. Sviluppo Economico &amp;nbsp;Attività Produttive e Ricerca;AREA PROGRAMMAZIONE E ATTUAZIONE DEL PROGRAMMA OPERATIVO FESR LAZIO,ASSISTENZA ALL'AUTORITA' DI GESTIONE DEL POR FESR</t>
+        </is>
+      </c>
+      <c r="U125" t="inlineStr">
+        <is>
+          <t>1.&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;Determinazione procedura di vigilanza delle funzioni formalmente delegate dall'Autorità di Gestione all'Organismo Intermedio con contestuale approvazione chek list di controllo:2.&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;predisposizione verbale di campionamento degli avvisi pubblici gestisti dall’OI e dei relativi beneficiari su cui effettuare la vigilanza;3.&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;predisposizione check list di controllo previo confronto con l’OI;4.&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;predisposizione verbale esiti vigilanza;5.&amp;nbsp;&amp;nbsp;&amp;nbsp;&amp;nbsp;Determinazione approvazione esiti vigilanza.</t>
+        </is>
+      </c>
+      <c r="V125" t="s" s="3">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126">
+        <v>128</v>
+      </c>
+      <c r="B126" s="2">
+        <v>46169</v>
+      </c>
+      <c r="C126" s="2">
+        <v>46169</v>
+      </c>
+      <c r="D126" t="s">
+        <v>533</v>
+      </c>
+      <c r="E126" t="s">
+        <v>515</v>
+      </c>
+      <c r="F126" t="s">
+        <v>261</v>
+      </c>
+      <c r="G126" t="s">
+        <v>537</v>
+      </c>
+      <c r="H126" t="s">
+        <v>517</v>
+      </c>
+      <c r="I126" t="s">
+        <v>518</v>
+      </c>
+      <c r="J126" t="s">
+        <v>519</v>
+      </c>
+      <c r="K126" t="s" s="3">
+        <v>535</v>
+      </c>
+      <c r="L126" t="s">
+        <v>530</v>
+      </c>
+      <c r="M126" t="s">
+        <v>266</v>
+      </c>
+      <c r="N126" t="s">
+        <v>531</v>
+      </c>
+      <c r="O126" t="s" s="4">
+        <v>536</v>
+      </c>
+      <c r="P126" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q126" t="s">
+        <v>165</v>
+      </c>
+      <c r="R126" t="s">
+        <v>68</v>
+      </c>
+      <c r="S126" t="s">
+        <v>36</v>
+      </c>
+      <c r="T126" t="inlineStr">
+        <is>
+          <t>Dir. Reg. Sviluppo Economico &amp;nbsp;Attività Produttive e Ricerca;AREA PROGRAMMAZIONE E ATTUAZIONE DEL PROGRAMMA OPERATIVO FESR LAZIO,ASSISTENZA ALL'AUTORITA' DI GESTIONE DEL POR FESR</t>
+        </is>
+      </c>
+      <c r="U126" t="inlineStr">
+        <is>
+          <t>Fasi del procedimento: 1. richiesta documentazione attinente al possesso dei requisiti per svolgere le attività previste al soggetto individuato come Organismo Intermedio;2. istruttoria su documentazione pervenuta e predisposizione proposta determinazione di nomina quale OI;3. nomina dell'OI con determinazione del Direttore Regionale/AdG.</t>
+        </is>
+      </c>
+      <c r="V126" t="s" s="3">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127">
+        <v>127</v>
+      </c>
+      <c r="B127" s="2">
+        <v>46169</v>
+      </c>
+      <c r="C127" s="2">
+        <v>46169</v>
+      </c>
+      <c r="D127" t="s">
+        <v>533</v>
+      </c>
+      <c r="E127" t="s">
+        <v>515</v>
+      </c>
+      <c r="F127" t="s">
+        <v>261</v>
+      </c>
+      <c r="G127" t="s">
+        <v>538</v>
+      </c>
+      <c r="H127" t="s">
+        <v>517</v>
+      </c>
+      <c r="I127" t="s">
+        <v>518</v>
+      </c>
+      <c r="J127" t="s">
+        <v>519</v>
+      </c>
+      <c r="K127" t="s">
+        <v>520</v>
+      </c>
+      <c r="L127" t="s">
+        <v>521</v>
+      </c>
+      <c r="M127" t="s">
+        <v>266</v>
+      </c>
+      <c r="N127" t="s">
+        <v>522</v>
+      </c>
+      <c r="O127" t="s" s="3">
+        <v>523</v>
+      </c>
+      <c r="P127" t="s">
+        <v>524</v>
+      </c>
+      <c r="Q127" t="s">
+        <v>165</v>
+      </c>
+      <c r="R127" t="s">
+        <v>68</v>
+      </c>
+      <c r="S127" t="s">
+        <v>36</v>
+      </c>
+      <c r="T127" t="inlineStr">
+        <is>
+          <t>Dir. Reg. Sviluppo Economico &amp;nbsp;Attività Produttive e Ricerca;AREA PROGRAMMAZIONE E ATTUAZIONE DEL PROGRAMMA OPERATIVO FESR LAZIO,ASSISTENZA ALL'AUTORITA' DI GESTIONE DEL POR FESR</t>
+        </is>
+      </c>
+      <c r="U127" t="s">
+        <v>539</v>
+      </c>
+      <c r="V127" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128">
+        <v>126</v>
+      </c>
+      <c r="B128" s="2">
+        <v>46169</v>
+      </c>
+      <c r="C128" s="2">
+        <v>46169</v>
+      </c>
+      <c r="D128" t="s">
+        <v>526</v>
+      </c>
+      <c r="E128" t="s">
+        <v>541</v>
+      </c>
+      <c r="F128" t="s">
+        <v>161</v>
+      </c>
+      <c r="G128" t="s">
+        <v>542</v>
+      </c>
+      <c r="H128" t="s">
+        <v>543</v>
+      </c>
+      <c r="I128" t="s">
+        <v>544</v>
+      </c>
+      <c r="J128" t="s">
+        <v>28</v>
+      </c>
+      <c r="K128" t="s">
+        <v>545</v>
+      </c>
+      <c r="L128" t="s">
+        <v>546</v>
+      </c>
+      <c r="M128" t="s">
+        <v>28</v>
+      </c>
+      <c r="N128" t="s">
+        <v>547</v>
+      </c>
+      <c r="O128" t="s">
+        <v>28</v>
+      </c>
+      <c r="P128" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q128" t="s">
+        <v>548</v>
+      </c>
+      <c r="R128" t="s">
+        <v>35</v>
+      </c>
+      <c r="S128" t="s">
+        <v>549</v>
+      </c>
+      <c r="T128" t="s">
+        <v>550</v>
+      </c>
+      <c r="U128" t="inlineStr">
+        <is>
+          <t>Accquisizione delle domande, istruttoria, &amp;nbsp;assegnazione del contributo entro 60 gg dalla scadenza del termine per la presentazione delle domande&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="V128" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129">
+        <v>125</v>
+      </c>
+      <c r="B129" s="2">
+        <v>46170</v>
+      </c>
+      <c r="C129" s="2">
+        <v>46170</v>
+      </c>
+      <c r="D129" t="s">
+        <v>282</v>
+      </c>
+      <c r="E129" t="s">
+        <v>476</v>
+      </c>
+      <c r="F129" t="s">
+        <v>161</v>
+      </c>
+      <c r="G129" t="s">
+        <v>552</v>
+      </c>
+      <c r="H129" t="s">
+        <v>478</v>
+      </c>
+      <c r="I129" t="s">
+        <v>479</v>
+      </c>
+      <c r="J129" t="s">
+        <v>418</v>
+      </c>
+      <c r="K129" t="s">
+        <v>489</v>
+      </c>
+      <c r="L129" t="s">
+        <v>553</v>
+      </c>
+      <c r="M129" t="s">
+        <v>28</v>
+      </c>
+      <c r="N129" t="s">
+        <v>554</v>
+      </c>
+      <c r="O129" t="s">
+        <v>28</v>
+      </c>
+      <c r="P129" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q129" t="s">
+        <v>482</v>
+      </c>
+      <c r="R129" t="s">
+        <v>121</v>
+      </c>
+      <c r="S129" t="s">
+        <v>28</v>
+      </c>
+      <c r="T129" t="s">
+        <v>555</v>
+      </c>
+      <c r="U129" t="inlineStr">
+        <is>
+          <t>costituzione elenchi lavoratori sottosposti a sorveglianza sanitaria; calendarizzazione visite &amp;nbsp;e convocazione; comunicazione giudizio di idoneità alla mansione specifica</t>
+        </is>
+      </c>
+      <c r="V129" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130">
+        <v>124</v>
+      </c>
+      <c r="B130" s="2">
+        <v>46170</v>
+      </c>
+      <c r="C130" s="2">
+        <v>46170</v>
+      </c>
+      <c r="D130" t="s">
+        <v>22</v>
+      </c>
+      <c r="E130" t="s">
+        <v>557</v>
+      </c>
+      <c r="F130" t="s">
+        <v>161</v>
+      </c>
+      <c r="G130" t="inlineStr">
+        <is>
+          <t>Procedimento accesso agli atti civico, generalizzato e documentale. Regolamento Regionale di organizzazione degli Uffici e dei servizi della Giunta Regionale 6 settembre 2002 n. 1 e successive modificazioni ed integrazioni. Capo IV "Accesso Civico, Accesso generalizzato e accesso ai documenti amministrativi" - Art. 452 e seguenti, come modificato dal Regolamento Regionale n. 18 del 9 marzo 2018, pubblicato sul BUR n. 21 del 13 marzo 2018, in materia di accesso ai documenti amministrativi, in applicazione dell'art. 22 e seguenti della L.N. 241/90 e ss.mm.ii. e in materia di accesso civico di cui al D.Lgs. n. 33 del 14 marzo 2013 così come modificato dal D.Lgs. 25 maggio 2016 n. 97 (Decreto Trasparenza) e di accesso generalizzato di cui al D.Lgs. 25 maggio 2016 n. 97 (Decreto Trasparenza</t>
+        </is>
+      </c>
+      <c r="H130" t="s">
+        <v>558</v>
+      </c>
+      <c r="I130" t="s">
+        <v>559</v>
+      </c>
+      <c r="J130" t="s">
+        <v>28</v>
+      </c>
+      <c r="K130" t="inlineStr">
+        <is>
+          <t>E' possibile accedere alle informazioni relative ai procedimenti in corso di interesse utilizzando i canali informativi descritti nel sito istituzionale di URP all'indirizzo WEB : https://www.regione.lazio.it/urp</t>
+        </is>
+      </c>
+      <c r="L130" t="inlineStr">
+        <is>
+          <t>Il procedimento di accesso civico, generalizzato deve concludersi con provvedimento espresso e motivato nel termine di 30 giorni (art. 5, comma 6 D.Lgs. 33/2013) dalla presentazione della richiesta. Tale termine è sospeso per 10 giorni &amp;nbsp;nel caso del coinvolgimento dei cointeressati. Termine analogo è assegnato per l'accesso agli documentale</t>
+        </is>
+      </c>
+      <c r="M130" t="inlineStr">
+        <is>
+          <t>In materia di accesso &amp;nbsp;civico e generalizzato, la normativa vigente prevede ll'obbligo di provvedimento espresso e motivato, mentre per l'accesso documentale, in caso di silenzio dell'amministrazione, la richiesta di accesso è da considerare respinta</t>
+        </is>
+      </c>
+      <c r="N130" t="inlineStr">
+        <is>
+          <t>Per l'accesso &amp;nbsp;civico e generalizzato &amp;nbsp;può essere presentata istanza di riesame al Responsabile per la Trasparenza che si pronuncia entro 20 giorni, oppure ricorso al Difensore Civico che si pronuncia entro 30 giorni, può infine essere adito il TAR entro 30 giorni, nelle modalità e tempi di cui all'art. 459 del Regolamento regionale n. 1/02 e ss.mm.ii.. Per l'acceso ai documenti amministrativi ai sensi L.N. 241/90 può essere presentata richiesta di riesame al Difensore Civico che si pronuncia entro 30 giorni, oppure può essere presentato ricorso &amp;nbsp;entro 30 giorni al TAR nelle modalità di cui all'art. 470 del regolamento regionale n. 1/02 e ss.mm.ii.</t>
+        </is>
+      </c>
+      <c r="O130" t="inlineStr">
+        <is>
+          <t>Nel &amp;nbsp;sito istituzionale di URP all'indirizzo WEB : https://www.regione.lazio.it/urp è presente uno specifico form on - line Scrivi ad URP, il cui indirizzo web è il seguente : https://scriviurpnur.regione.lazio.it/ &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; Dopo aver compilato tutti i campi obbligatori del form on -line, prima dell'invio, è possibile allegare specifica irichiesta di accesso documentale, che consentirà l'avvio del procedimento&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="P130" t="inlineStr">
+        <is>
+          <t>Sono attualmente quelli indicati dall'allegato V al Regolamento regionale n. 1/2002 ss.mm.ii, a seguito della modifica apportata con Regolamento Regionale n. 18 del 9 marzo 2018, pubblicato sul BUR n. 21 del 13 marzo 2018. Costi di riproduzione : 1. L'estrazione di copie di atti è sottoposta a rimborso nella misura di  0,20 a pagina per riproduzioni fotostatiche formato A4 e nella misura di  0,50 a pagina per riproduzioni fotostatiche formato A3. 2. Nel caso di richiesta di copie di documenti in bollo, al pagamento dellimposta di bollo provvede direttamente il richiedente, fornendo direttamente allufficio competente al rilascio la marca da bollo. Resta salvo il diverso regime fiscale previsto da speciali disposizioni di legge. 3. Lestrazione di copia ovvero la scansione di elaborati cartografici con attrezzature interne allamministrazione è sottoposta a rimborso nella misura di: -  3,00 al metro lineare (m/l) per elaborato in bianco e nero di altezza fino a 90 cm; -  7,00 al metro lineare (m/l) per elaborato a colori di altezza fino a 90 cm.&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="Q130" t="inlineStr">
+        <is>
+          <t>Per l'accesso civico e generalizzato può essere presentata istanza di riesame al Responsabile per la Trasparenza, che si pronuncia entro 20 giorni. Per l'acceso ai documenti amministrativi ai sensi L.N. 241/90 può essere presentata richiesta di riesame</t>
+        </is>
+      </c>
+      <c r="R130" t="s">
+        <v>35</v>
+      </c>
+      <c r="S130" t="inlineStr">
+        <is>
+          <t>Nel &amp;nbsp;sito istituzionale di URP all'indirizzo WEB : https://www.regione.lazio.it/urp è disponibile on - line tutta la documentazione da allegare alla richiesta di accesso agli atti</t>
+        </is>
+      </c>
+      <c r="T130" t="inlineStr">
+        <is>
+          <t>Nel &amp;nbsp;sito istituzionale di URP all'indirizzo WEB : https://www.regione.lazio.it/urp sono elencati tutte le modalità per utilizzare i molteplici canali di comunicazione a disposizione dei richiedenti per contattare l'ufficio URP (sportelli fisici, contatti telefonici, indirizzo PEC, indirizzo mail, form on - line)</t>
+        </is>
+      </c>
+      <c r="U130" t="inlineStr">
+        <is>
+          <t>Il procedimento si avvia ad istanza di parte. L'Unità organizzativa che detiene la documentazione richiesta l è responsabile del procedimento e &amp;nbsp;nomina il responsabile del procedimento. Il procedimento può essere interrotto per un periodo di 10 giorni per dare possibilità agli eventuali controinteressatio di partecipare al procedimento. Il termine del procedimento è fissato a 30 giorni dalla data in cui la richiesta è pervenuta.</t>
+        </is>
+      </c>
+      <c r="V130" t="inlineStr">
+        <is>
+          <t>Le richieste di accesso &amp;nbsp;possono essere inoltrate all'amministrazione regionale tramite &amp;nbsp;PEC, Form-web, posta ordinaria, consegna a mano. Tutte le comunicazioni dell'amministrazione sono protocollate e inviate al richiedente nella stessa modalità con cui è stata inoltrata la richiesta di accesso. Nel caso della richiesta tramite web form è obbligatorio l'inserimento di un indirizzo di posta elettronica ordinaria o PEC per consentire di contattare il richiedente</t>
+        </is>
+      </c>
+      <c r="W130" t="inlineStr">
+        <is>
+          <t>tutta la documentazione, procedure, riferimenti normativi, modulistica allegati sono pubblicati sul sito web istituzionale all'inidirizza URL : https://www.regione.lazio.it/urp</t>
+        </is>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131">
+        <v>123</v>
+      </c>
+      <c r="B131" s="2">
+        <v>46169</v>
+      </c>
+      <c r="C131" s="2">
+        <v>46169</v>
+      </c>
+      <c r="D131" t="s">
+        <v>177</v>
+      </c>
+      <c r="E131" t="s">
+        <v>260</v>
+      </c>
+      <c r="F131" t="s">
+        <v>161</v>
+      </c>
+      <c r="G131" t="s">
+        <v>560</v>
+      </c>
+      <c r="H131" t="s">
+        <v>543</v>
+      </c>
+      <c r="I131" t="s">
+        <v>561</v>
+      </c>
+      <c r="J131" t="s">
+        <v>562</v>
+      </c>
+      <c r="K131" t="s">
+        <v>563</v>
+      </c>
+      <c r="L131" t="s">
+        <v>564</v>
+      </c>
+      <c r="M131" t="s">
+        <v>28</v>
+      </c>
+      <c r="N131" t="s">
+        <v>547</v>
+      </c>
+      <c r="O131" t="s">
+        <v>28</v>
+      </c>
+      <c r="P131" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q131" t="s">
+        <v>565</v>
+      </c>
+      <c r="R131" t="s">
+        <v>121</v>
+      </c>
+      <c r="S131" t="s">
+        <v>566</v>
+      </c>
+      <c r="T131" t="s">
+        <v>550</v>
+      </c>
+      <c r="U131" t="inlineStr">
+        <is>
+          <t>Pubblicazione dell'Avviso. Presentazione delle domande. Nomina commissione di valutazione. Istruttoria formale. Valutazione di merito. Approvazione risultanze fiinali. Pubblicazione della graduatoria e concessione dei contributi ai beneficiari.</t>
+        </is>
+      </c>
+      <c r="V131" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132">
+        <v>122</v>
+      </c>
+      <c r="B132" s="2">
+        <v>46169</v>
+      </c>
+      <c r="C132" s="2">
+        <v>46169</v>
+      </c>
+      <c r="D132" t="s">
+        <v>177</v>
+      </c>
+      <c r="E132" t="s">
+        <v>568</v>
+      </c>
+      <c r="F132" t="s">
+        <v>161</v>
+      </c>
+      <c r="G132" t="s">
+        <v>569</v>
+      </c>
+      <c r="H132" t="s">
+        <v>543</v>
+      </c>
+      <c r="I132" t="s">
+        <v>561</v>
+      </c>
+      <c r="J132" t="s">
+        <v>562</v>
+      </c>
+      <c r="K132" t="s">
+        <v>563</v>
+      </c>
+      <c r="L132" t="s">
+        <v>564</v>
+      </c>
+      <c r="M132" t="s">
+        <v>175</v>
+      </c>
+      <c r="N132" t="s">
+        <v>547</v>
+      </c>
+      <c r="O132" t="s">
+        <v>175</v>
+      </c>
+      <c r="P132" t="s">
+        <v>175</v>
+      </c>
+      <c r="Q132" t="s">
+        <v>565</v>
+      </c>
+      <c r="R132" t="s">
+        <v>35</v>
+      </c>
+      <c r="S132" t="s">
+        <v>566</v>
+      </c>
+      <c r="T132" t="s">
+        <v>550</v>
+      </c>
+      <c r="U132" t="inlineStr">
+        <is>
+          <t>Pubblicazione dell'Avviso. Presentazione delle domande. Nomina commissione di valutazione. Istruttoria formale. Valutazione di merito. Approvazione risultanze fiinali. Pubblicazione della graduatoria e concessione dei contributi ai beneficiari.</t>
+        </is>
+      </c>
+      <c r="V132" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133">
+        <v>121</v>
+      </c>
+      <c r="B133" s="2">
+        <v>46169</v>
+      </c>
+      <c r="C133" s="2">
+        <v>46169</v>
+      </c>
+      <c r="D133" t="s">
+        <v>177</v>
+      </c>
+      <c r="E133" t="s">
+        <v>570</v>
+      </c>
+      <c r="F133" t="s">
+        <v>161</v>
+      </c>
+      <c r="G133" t="inlineStr">
+        <is>
+          <t>assegnazione delle risorse a sostegno delle gestioni associate di funzioni comunali esercitate da parte di Unioni di comuni e Comunità montane - d.lgs. n. 267/2000; Intesa n. 936/CU del 1° marzo 2006; art. 12, comma 3, legge regionale 6 agosto 1999, n. 14</t>
+        </is>
+      </c>
+      <c r="H133" t="s">
+        <v>543</v>
+      </c>
+      <c r="I133" t="s">
+        <v>561</v>
+      </c>
+      <c r="J133" t="s">
+        <v>562</v>
+      </c>
+      <c r="K133" t="s">
+        <v>563</v>
+      </c>
+      <c r="L133" t="s">
+        <v>564</v>
+      </c>
+      <c r="M133" t="s">
+        <v>28</v>
+      </c>
+      <c r="N133" t="s">
+        <v>547</v>
+      </c>
+      <c r="O133" t="s">
+        <v>28</v>
+      </c>
+      <c r="P133" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q133" t="s">
+        <v>565</v>
+      </c>
+      <c r="R133" t="s">
+        <v>35</v>
+      </c>
+      <c r="S133" t="s">
+        <v>566</v>
+      </c>
+      <c r="T133" t="s">
+        <v>550</v>
+      </c>
+      <c r="U133" t="inlineStr">
+        <is>
+          <t>Pubblicazione dell'Avviso. Presentazione delle domande. Nomina commissione di valutazione. Istruttoria formale. Valutazione di merito. Approvazione risultanze fiinali. Pubblicazione della graduatoria e concessione dei contributi ai beneficiari.</t>
+        </is>
+      </c>
+      <c r="V133" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134">
+        <v>120</v>
+      </c>
+      <c r="B134" s="2">
+        <v>46169</v>
+      </c>
+      <c r="C134" s="2">
+        <v>46169</v>
+      </c>
+      <c r="D134" t="s">
+        <v>78</v>
+      </c>
+      <c r="E134" t="s">
+        <v>571</v>
+      </c>
+      <c r="F134" t="s">
+        <v>261</v>
+      </c>
+      <c r="G134" t="s">
+        <v>572</v>
+      </c>
+      <c r="H134" t="s">
+        <v>573</v>
+      </c>
+      <c r="I134" t="s">
+        <v>574</v>
+      </c>
+      <c r="J134" t="s">
+        <v>575</v>
+      </c>
+      <c r="K134" t="s">
+        <v>576</v>
+      </c>
+      <c r="L134" t="s">
+        <v>577</v>
+      </c>
+      <c r="M134" t="s">
+        <v>578</v>
+      </c>
+      <c r="N134" t="s">
+        <v>579</v>
+      </c>
+      <c r="O134" t="s">
+        <v>580</v>
+      </c>
+      <c r="P134" t="s">
+        <v>580</v>
+      </c>
+      <c r="Q134" t="s">
+        <v>581</v>
+      </c>
+      <c r="R134" t="s">
+        <v>35</v>
+      </c>
+      <c r="S134" t="s">
+        <v>582</v>
+      </c>
+      <c r="T134" t="s">
+        <v>575</v>
+      </c>
+      <c r="U134" t="inlineStr">
+        <is>
+          <t>LA DOMANDA DI ATTRIBUZIONE DI QUALIFICA VA PRESENTATA ENTRO IL 30 MARZO DELL'ANNO PRIMA DELLO SVOLGIMENTO DELLA FIERA (PER L'INSERIMENTO DELLA QUALIFICA SUL CALENDARIO FIERISTICO NAZIONALE PUBBLICATO SUL SITO DELLA CONFERENZA STATO) &amp;nbsp;REGIONI- IN ALTRI &amp;nbsp;CASI ENTRO 60 GIORNI PRIMA DELLO SVOLGIMENTO DELLA MANIFESTAZIONE FIERISTICA&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="V134" t="inlineStr">
+        <is>
+          <t>DETERMINAZIONE APPROVAZIONE DEL CALENDARIO FIERISTICO REGIONALE, PUBBLICAZIONE SUL BURL E SUL SITOISTITUZIONALE &amp;nbsp;REGIONE LAZIO - NOTIFICA DEGLI ATTI &amp;nbsp;TUTTI OPERATORI ECONOMICI CHE HANNO PRESENTATO DOMANDA&amp;nbsp;</t>
+        </is>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135">
+        <v>119</v>
+      </c>
+      <c r="B135" s="2">
+        <v>46169</v>
+      </c>
+      <c r="C135" s="2">
+        <v>46169</v>
+      </c>
+      <c r="D135" t="s">
+        <v>125</v>
+      </c>
+      <c r="E135" t="s">
+        <v>583</v>
+      </c>
+      <c r="F135" t="s">
+        <v>261</v>
+      </c>
+      <c r="G135" t="inlineStr">
+        <is>
+          <t>PR FESR LAZIO 2021/2027. &amp;nbsp;Obiettivo Specifico 1.3 "Rafforzare la crescita sostenibile e la competitività delle PMI e la creazione di posti di lavoro nelle PMI, anche grazie agli investimenti produttivi "Voucher Internazionalizzazione"</t>
+        </is>
+      </c>
+      <c r="H135" t="s">
+        <v>573</v>
+      </c>
+      <c r="I135" t="s">
+        <v>574</v>
+      </c>
+      <c r="K135" t="s">
+        <v>584</v>
+      </c>
+      <c r="L135" t="s">
+        <v>585</v>
+      </c>
+      <c r="M135" t="s">
+        <v>585</v>
+      </c>
+      <c r="N135" t="s">
+        <v>579</v>
+      </c>
+      <c r="O135" t="s">
+        <v>586</v>
+      </c>
+      <c r="P135" t="s">
+        <v>585</v>
+      </c>
+      <c r="Q135" t="s">
+        <v>581</v>
+      </c>
+      <c r="R135" t="s">
+        <v>35</v>
+      </c>
+      <c r="S135" t="s">
+        <v>586</v>
+      </c>
+      <c r="T135" t="inlineStr">
+        <is>
+          <t>1) LAZIO INNOVA- OI &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp;&amp;nbsp;2) Area Internazionalizzazione e Attrazione degli Investimenti, Sistema Fieristico</t>
+        </is>
+      </c>
+      <c r="U135" t="inlineStr">
+        <is>
+          <t>PUBBLICAZIONE AVVISO PUBBLICO DA PARTE REGIONE LAZIO &amp;nbsp;L'ISTRUTTORIA DELLE ISTANZE PERVENUTE E I RELATIVI ATTI &amp;nbsp;PROCEDIMENTALI SONO A CAPO DI LAZIO INNOVA SPA - OI &amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="V135" t="inlineStr">
+        <is>
+          <t>PUBBLICAZIONE DELL'AVVISO PUBBLICO sul Bollettino Ufficiale della Regione Lazio e ai seguenti link: www.lazioeuropa.it e https://fesr.regione.lazio.it/.BURL- PORTALE UFFICIALE LAZIO INNOVA &amp;nbsp;</t>
+        </is>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136">
+        <v>118</v>
+      </c>
+      <c r="B136" s="2">
+        <v>46169</v>
+      </c>
+      <c r="C136" s="2">
+        <v>46169</v>
+      </c>
+      <c r="D136" t="s">
+        <v>78</v>
+      </c>
+      <c r="E136" t="s">
+        <v>587</v>
+      </c>
+      <c r="F136" t="s">
+        <v>261</v>
+      </c>
+      <c r="G136" t="inlineStr">
+        <is>
+          <t>Partecipazione ad eventi e manifestazioni fieristiche al fine di promuovere l'internazionalizzazione delle PMI laziali, ai sensi del PR FESR Lazio 2021-2027 - Obiettivo specifico 1.3 “Rafforzare la crescita sostenibile e la competitività delle PMI e la creazione di posti di lavoro nelle PMI, anche grazie agli investimenti produttivi”</t>
+        </is>
+      </c>
+      <c r="H136" t="s">
+        <v>573</v>
+      </c>
+      <c r="I136" t="s">
+        <v>588</v>
+      </c>
+      <c r="K136" t="s">
+        <v>589</v>
+      </c>
+      <c r="L136" t="s">
+        <v>590</v>
+      </c>
+      <c r="M136" t="s">
+        <v>266</v>
+      </c>
+      <c r="N136" t="inlineStr">
+        <is>
+          <t>Ricorso al Tribunale amministrativo regionale entro 60 gg. o ricorso straordinario al Capo dello Stato entro 120 gg. Attività gestita da Lazio Innova S.p.A. in qualità di soggetto attuatore.</t>
+        </is>
+      </c>
+      <c r="O136" t="s">
+        <v>591</v>
+      </c>
+      <c r="P136" t="s">
+        <v>266</v>
+      </c>
+      <c r="Q136" t="s">
+        <v>581</v>
+      </c>
+      <c r="R136" t="s">
+        <v>121</v>
+      </c>
+      <c r="S136" t="s">
+        <v>592</v>
+      </c>
+      <c r="T136" t="s">
+        <v>592</v>
+      </c>
+      <c r="U136" t="inlineStr">
+        <is>
+          <t>Fasi del procedimento: 1. Predisposizione/approvazione atto di indirizzo degli interventi; 2.Approvazione della scheda progetto trasmessa dal Soggetto Attuatore Lazio Innova S.p.A.con indicazioni; 3.Reclutamento delle imprese per la collettiva regionale (in collaborazione con Lazio Innova spa, soggetto attuatore).</t>
+        </is>
+      </c>
+      <c r="V136" t="inlineStr" s="3">
+        <is>
+          <t>Bollettino Ufficiale della Regione Lazio e sito istituzionale della Regione Lazio; siti web www.laziointernational.it; www.lazioeuropa.it &amp;nbsp;e www.lazioinnova.it &amp;nbsp;da parte di Lazio Innova S.p.A:</t>
+        </is>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137">
+        <v>117</v>
+      </c>
+      <c r="B137" s="2">
+        <v>46168</v>
+      </c>
+      <c r="C137" s="2">
+        <v>46168</v>
+      </c>
+      <c r="D137" t="s">
+        <v>22</v>
+      </c>
+      <c r="E137" t="s">
+        <v>593</v>
+      </c>
+      <c r="F137" t="s">
+        <v>594</v>
+      </c>
+      <c r="G137" t="s">
+        <v>595</v>
+      </c>
+      <c r="H137" t="s">
+        <v>596</v>
+      </c>
+      <c r="I137" t="s">
+        <v>597</v>
+      </c>
+      <c r="J137" t="s">
+        <v>598</v>
+      </c>
+      <c r="K137" t="s">
+        <v>28</v>
+      </c>
+      <c r="L137" t="s">
+        <v>599</v>
+      </c>
+      <c r="M137" t="s">
+        <v>28</v>
+      </c>
+      <c r="N137" t="s">
+        <v>600</v>
+      </c>
+      <c r="O137" t="s">
+        <v>28</v>
+      </c>
+      <c r="P137" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q137" t="s">
+        <v>28</v>
+      </c>
+      <c r="R137" t="s">
+        <v>68</v>
+      </c>
+      <c r="S137" t="s">
+        <v>28</v>
+      </c>
+      <c r="T137" t="s">
+        <v>601</v>
+      </c>
+      <c r="U137" t="s">
+        <v>28</v>
+      </c>
+      <c r="V137" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138">
+        <v>116</v>
+      </c>
+      <c r="B138" s="2">
+        <v>46168</v>
+      </c>
+      <c r="C138" s="2">
+        <v>46168</v>
+      </c>
+      <c r="D138" t="s">
+        <v>282</v>
+      </c>
+      <c r="E138" t="s">
+        <v>283</v>
+      </c>
+      <c r="F138" t="s">
+        <v>161</v>
+      </c>
+      <c r="G138" t="s">
+        <v>602</v>
+      </c>
+      <c r="H138" t="s">
+        <v>603</v>
+      </c>
+      <c r="I138" t="s">
+        <v>604</v>
+      </c>
+      <c r="J138" t="inlineStr">
+        <is>
+          <t>Direttore della direzione Personale Enti Locali e Sicurezza pec: risorseumane@regione.lazio.legalmail.it ; mail risorseumane@regione.lazio.it; tel. 06/51683310, 06/51686889</t>
+        </is>
+      </c>
+      <c r="K138" t="s">
+        <v>605</v>
+      </c>
+      <c r="L138" t="s">
+        <v>606</v>
+      </c>
+      <c r="M138" t="s">
+        <v>28</v>
+      </c>
+      <c r="N138" t="s">
+        <v>607</v>
+      </c>
+      <c r="O138" t="s">
+        <v>28</v>
+      </c>
+      <c r="P138" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q138" t="s">
+        <v>608</v>
+      </c>
+      <c r="R138" t="s">
+        <v>35</v>
+      </c>
+      <c r="S138" t="s">
+        <v>28</v>
+      </c>
+      <c r="T138" t="s" s="3">
+        <v>609</v>
+      </c>
+      <c r="U138" t="s">
+        <v>28</v>
+      </c>
+      <c r="V138" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139">
+        <v>115</v>
+      </c>
+      <c r="B139" s="2">
+        <v>46168</v>
+      </c>
+      <c r="C139" s="2">
+        <v>46168</v>
+      </c>
+      <c r="D139" t="s">
+        <v>282</v>
+      </c>
+      <c r="E139" t="s">
+        <v>283</v>
+      </c>
+      <c r="F139" t="s">
+        <v>161</v>
+      </c>
+      <c r="G139" t="s">
+        <v>610</v>
+      </c>
+      <c r="H139" t="s">
+        <v>603</v>
+      </c>
+      <c r="I139" t="s">
+        <v>604</v>
+      </c>
+      <c r="J139" t="inlineStr">
+        <is>
+          <t>Direttore della direzione Personale Enti Locali e Sicurezza pec: risorseumane@regione.lazio.legalmail.it ; mail risorseumane@regione.lazio.it; tel. 06/51683310, 06/51686888</t>
+        </is>
+      </c>
+      <c r="K139" t="s">
+        <v>605</v>
+      </c>
+      <c r="L139" t="s">
+        <v>606</v>
+      </c>
+      <c r="M139" t="s">
+        <v>28</v>
+      </c>
+      <c r="N139" t="s">
+        <v>607</v>
+      </c>
+      <c r="O139" t="s">
+        <v>28</v>
+      </c>
+      <c r="P139" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q139" t="s">
+        <v>608</v>
+      </c>
+      <c r="R139" t="s">
+        <v>68</v>
+      </c>
+      <c r="S139" t="s">
+        <v>28</v>
+      </c>
+      <c r="T139" t="s" s="3">
+        <v>609</v>
+      </c>
+      <c r="U139" t="s">
+        <v>28</v>
+      </c>
+      <c r="V139" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140">
+        <v>114</v>
+      </c>
+      <c r="B140" s="2">
+        <v>46168</v>
+      </c>
+      <c r="C140" s="2">
+        <v>46168</v>
+      </c>
+      <c r="D140" t="s">
+        <v>282</v>
+      </c>
+      <c r="E140" t="s">
+        <v>283</v>
+      </c>
+      <c r="F140" t="s">
+        <v>161</v>
+      </c>
+      <c r="G140" t="s">
+        <v>611</v>
+      </c>
+      <c r="H140" t="s">
+        <v>603</v>
+      </c>
+      <c r="I140" t="s">
+        <v>612</v>
+      </c>
+      <c r="J140" t="inlineStr">
+        <is>
+          <t>Direttore della direzione Personale Enti Locali e Sicurezza pec: risorseumane@regione.lazio.legalmail.it ; mail risorseumane@regione.lazio.it; tel. 06/51683310, 06/51686887</t>
+        </is>
+      </c>
+      <c r="K140" t="s">
+        <v>613</v>
+      </c>
+      <c r="L140" t="s">
+        <v>606</v>
+      </c>
+      <c r="M140" t="s">
+        <v>28</v>
+      </c>
+      <c r="N140" t="s">
+        <v>607</v>
+      </c>
+      <c r="O140" t="s">
+        <v>175</v>
+      </c>
+      <c r="P140" t="s">
+        <v>175</v>
+      </c>
+      <c r="Q140" t="s">
+        <v>608</v>
+      </c>
+      <c r="R140" t="s">
+        <v>68</v>
+      </c>
+      <c r="S140" t="s">
+        <v>175</v>
+      </c>
+      <c r="T140" t="s" s="3">
+        <v>614</v>
+      </c>
+      <c r="U140" t="s">
+        <v>175</v>
+      </c>
+      <c r="V140" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141">
+        <v>113</v>
+      </c>
+      <c r="B141" s="2">
+        <v>46168</v>
+      </c>
+      <c r="C141" s="2">
+        <v>46168</v>
+      </c>
+      <c r="D141" t="s">
+        <v>282</v>
+      </c>
+      <c r="E141" t="s">
+        <v>283</v>
+      </c>
+      <c r="F141" t="s">
+        <v>161</v>
+      </c>
+      <c r="G141" t="s">
+        <v>615</v>
+      </c>
+      <c r="H141" t="s">
+        <v>603</v>
+      </c>
+      <c r="I141" t="s">
+        <v>616</v>
+      </c>
+      <c r="J141" t="inlineStr">
+        <is>
+          <t>Direttore della direzione Personale Enti Locali e Sicurezza pec: risorseumane@regione.lazio.legalmail.it ; mail risorseumane@regione.lazio.it; tel. 06/51683310, 06/51686886</t>
+        </is>
+      </c>
+      <c r="K141" t="s">
+        <v>617</v>
+      </c>
+      <c r="L141" t="s">
+        <v>606</v>
+      </c>
+      <c r="M141" t="s">
+        <v>28</v>
+      </c>
+      <c r="N141" t="s">
+        <v>607</v>
+      </c>
+      <c r="O141" t="s">
+        <v>28</v>
+      </c>
+      <c r="P141" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q141" t="s">
+        <v>608</v>
+      </c>
+      <c r="R141" t="s">
+        <v>68</v>
+      </c>
+      <c r="S141" t="s">
+        <v>28</v>
+      </c>
+      <c r="T141" t="s" s="3">
+        <v>618</v>
+      </c>
+      <c r="U141" t="s">
+        <v>28</v>
+      </c>
+      <c r="V141" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142">
+        <v>112</v>
+      </c>
+      <c r="B142" s="2">
+        <v>46168</v>
+      </c>
+      <c r="C142" s="2">
+        <v>46168</v>
+      </c>
+      <c r="D142" t="s">
+        <v>282</v>
+      </c>
+      <c r="E142" t="s">
+        <v>283</v>
+      </c>
+      <c r="F142" t="s">
+        <v>161</v>
+      </c>
+      <c r="G142" t="inlineStr">
+        <is>
+          <t>impegni del costo presunto annuale per l'obbligazione di rimborso agli enti di provenienza di competenza dell'esercizio per proroga e nuovi comandati "in" determinazione del costo annuale totale presunto di giunta e consiglio per struttura politica e amministrativa</t>
+        </is>
+      </c>
+      <c r="H142" t="s">
+        <v>603</v>
+      </c>
+      <c r="I142" t="s">
+        <v>604</v>
+      </c>
+      <c r="J142" t="inlineStr">
+        <is>
+          <t>Direttore della direzione Personale Enti Locali e Sicurezza pec: risorseumane@regione.lazio.legalmail.it ; mail risorseumane@regione.lazio.it; tel. 06/51683310, 06/51686885</t>
+        </is>
+      </c>
+      <c r="K142" t="s">
+        <v>605</v>
+      </c>
+      <c r="L142" t="s">
+        <v>606</v>
+      </c>
+      <c r="M142" t="s">
+        <v>175</v>
+      </c>
+      <c r="N142" t="s">
+        <v>607</v>
+      </c>
+      <c r="O142" t="s">
+        <v>175</v>
+      </c>
+      <c r="P142" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q142" t="s">
+        <v>608</v>
+      </c>
+      <c r="R142" t="s">
+        <v>35</v>
+      </c>
+      <c r="S142" t="s">
+        <v>28</v>
+      </c>
+      <c r="T142" t="s" s="3">
+        <v>609</v>
+      </c>
+      <c r="U142" t="s">
+        <v>28</v>
+      </c>
+      <c r="V142" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143">
+        <v>111</v>
+      </c>
+      <c r="B143" s="2">
+        <v>46168</v>
+      </c>
+      <c r="C143" s="2">
+        <v>46168</v>
+      </c>
+      <c r="D143" t="s">
+        <v>282</v>
+      </c>
+      <c r="E143" t="s">
+        <v>283</v>
+      </c>
+      <c r="F143" t="s">
+        <v>161</v>
+      </c>
+      <c r="G143" t="s">
+        <v>619</v>
+      </c>
+      <c r="H143" t="s">
+        <v>603</v>
+      </c>
+      <c r="I143" t="s">
+        <v>612</v>
+      </c>
+      <c r="J143" t="inlineStr">
+        <is>
+          <t>Direttore della direzione Personale Enti Locali e Sicurezza pec: risorseumane@regione.lazio.legalmail.it ; mail risorseumane@regione.lazio.it; tel. 06/51683310, 06/51686884</t>
+        </is>
+      </c>
+      <c r="K143" t="s">
+        <v>613</v>
+      </c>
+      <c r="L143" t="s">
+        <v>606</v>
+      </c>
+      <c r="M143" t="s">
+        <v>28</v>
+      </c>
+      <c r="N143" t="s">
+        <v>607</v>
+      </c>
+      <c r="O143" t="s">
+        <v>28</v>
+      </c>
+      <c r="P143" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q143" t="s">
+        <v>608</v>
+      </c>
+      <c r="R143" t="s">
+        <v>121</v>
+      </c>
+      <c r="S143" t="s">
+        <v>28</v>
+      </c>
+      <c r="T143" t="s" s="3">
+        <v>614</v>
+      </c>
+      <c r="U143" t="s">
+        <v>28</v>
+      </c>
+      <c r="V143" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144">
+        <v>110</v>
+      </c>
+      <c r="B144" s="2">
+        <v>46168</v>
+      </c>
+      <c r="C144" s="2">
+        <v>46168</v>
+      </c>
+      <c r="D144" t="s">
+        <v>282</v>
+      </c>
+      <c r="E144" t="s">
+        <v>283</v>
+      </c>
+      <c r="F144" t="s">
+        <v>161</v>
+      </c>
+      <c r="G144" t="s">
+        <v>620</v>
+      </c>
+      <c r="H144" t="s">
+        <v>603</v>
+      </c>
+      <c r="I144" t="s">
+        <v>616</v>
+      </c>
+      <c r="J144" t="inlineStr">
+        <is>
+          <t>Direttore della direzione Personale Enti Locali e Sicurezza pec: risorseumane@regione.lazio.legalmail.it ; mail risorseumane@regione.lazio.it; tel. 06/51683310, 06/51686883</t>
+        </is>
+      </c>
+      <c r="K144" t="s">
+        <v>617</v>
+      </c>
+      <c r="L144" t="s">
+        <v>606</v>
+      </c>
+      <c r="M144" t="s">
+        <v>28</v>
+      </c>
+      <c r="N144" t="s">
+        <v>607</v>
+      </c>
+      <c r="O144" t="s">
+        <v>28</v>
+      </c>
+      <c r="P144" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q144" t="s">
+        <v>608</v>
+      </c>
+      <c r="R144" t="s">
+        <v>68</v>
+      </c>
+      <c r="S144" t="s">
+        <v>28</v>
+      </c>
+      <c r="T144" t="s" s="3">
+        <v>618</v>
+      </c>
+      <c r="U144" t="s">
+        <v>28</v>
+      </c>
+      <c r="V144" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145">
+        <v>109</v>
+      </c>
+      <c r="B145" s="2">
+        <v>46168</v>
+      </c>
+      <c r="C145" s="2">
+        <v>46168</v>
+      </c>
+      <c r="D145" t="s">
+        <v>282</v>
+      </c>
+      <c r="E145" t="s">
+        <v>283</v>
+      </c>
+      <c r="F145" t="s">
+        <v>161</v>
+      </c>
+      <c r="G145" t="s">
+        <v>621</v>
+      </c>
+      <c r="H145" t="s">
+        <v>603</v>
+      </c>
+      <c r="I145" t="s">
+        <v>612</v>
+      </c>
+      <c r="J145" t="inlineStr">
+        <is>
+          <t>Direttore della direzione Personale Enti Locali e Sicurezza pec: risorseumane@regione.lazio.legalmail.it ; mail risorseumane@regione.lazio.it; tel. 06/51683310, 06/51686882</t>
+        </is>
+      </c>
+      <c r="K145" t="s">
+        <v>613</v>
+      </c>
+      <c r="L145" t="s">
+        <v>606</v>
+      </c>
+      <c r="M145" t="s">
+        <v>28</v>
+      </c>
+      <c r="N145" t="s">
+        <v>607</v>
+      </c>
+      <c r="O145" t="s">
+        <v>28</v>
+      </c>
+      <c r="P145" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q145" t="s">
+        <v>242</v>
+      </c>
+      <c r="R145" t="s">
+        <v>35</v>
+      </c>
+      <c r="S145" t="s">
+        <v>28</v>
+      </c>
+      <c r="T145" t="s" s="3">
+        <v>614</v>
+      </c>
+      <c r="U145" t="s">
+        <v>28</v>
+      </c>
+      <c r="V145" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146">
+        <v>108</v>
+      </c>
+      <c r="B146" s="2">
+        <v>46168</v>
+      </c>
+      <c r="C146" s="2">
+        <v>46168</v>
+      </c>
+      <c r="D146" t="s">
+        <v>282</v>
+      </c>
+      <c r="E146" t="s">
+        <v>283</v>
+      </c>
+      <c r="F146" t="s">
+        <v>161</v>
+      </c>
+      <c r="G146" t="s">
+        <v>622</v>
+      </c>
+      <c r="H146" t="s">
+        <v>603</v>
+      </c>
+      <c r="I146" t="s">
+        <v>612</v>
+      </c>
+      <c r="J146" t="inlineStr">
+        <is>
+          <t>Direttore della direzione Personale Enti Locali e Sicurezza pec: risorseumane@regione.lazio.legalmail.it ; mail risorseumane@regione.lazio.it; tel. 06/51683310, 06/51686881</t>
+        </is>
+      </c>
+      <c r="K146" t="s">
+        <v>613</v>
+      </c>
+      <c r="L146" t="s">
+        <v>606</v>
+      </c>
+      <c r="M146" t="s">
+        <v>28</v>
+      </c>
+      <c r="N146" t="s">
+        <v>607</v>
+      </c>
+      <c r="O146" t="s">
+        <v>28</v>
+      </c>
+      <c r="P146" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q146" t="s">
+        <v>242</v>
+      </c>
+      <c r="R146" t="s">
+        <v>68</v>
+      </c>
+      <c r="S146" t="s">
+        <v>28</v>
+      </c>
+      <c r="T146" t="s" s="3">
+        <v>614</v>
+      </c>
+      <c r="U146" t="s">
+        <v>28</v>
+      </c>
+      <c r="V146" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147">
+        <v>107</v>
+      </c>
+      <c r="B147" s="2">
+        <v>46168</v>
+      </c>
+      <c r="C147" s="2">
+        <v>46168</v>
+      </c>
+      <c r="D147" t="s">
+        <v>282</v>
+      </c>
+      <c r="E147" t="s">
+        <v>283</v>
+      </c>
+      <c r="F147" t="s">
+        <v>161</v>
+      </c>
+      <c r="G147" t="s">
+        <v>623</v>
+      </c>
+      <c r="H147" t="s">
+        <v>348</v>
+      </c>
+      <c r="I147" t="s">
+        <v>624</v>
+      </c>
+      <c r="J147" t="s">
+        <v>28</v>
+      </c>
+      <c r="K147" t="s">
+        <v>625</v>
+      </c>
+      <c r="L147" t="s">
+        <v>606</v>
+      </c>
+      <c r="M147" t="s">
+        <v>28</v>
+      </c>
+      <c r="N147" t="s">
+        <v>626</v>
+      </c>
+      <c r="O147" t="s">
+        <v>28</v>
+      </c>
+      <c r="P147" t="s">
+        <v>627</v>
+      </c>
+      <c r="Q147" t="s">
+        <v>242</v>
+      </c>
+      <c r="R147" t="s">
+        <v>35</v>
+      </c>
+      <c r="S147" t="s">
+        <v>628</v>
+      </c>
+      <c r="T147" t="s" s="3">
+        <v>629</v>
+      </c>
+      <c r="U147" t="s">
+        <v>630</v>
+      </c>
+      <c r="V147" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148">
+        <v>106</v>
+      </c>
+      <c r="B148" s="2">
+        <v>46168</v>
+      </c>
+      <c r="C148" s="2">
+        <v>46168</v>
+      </c>
+      <c r="D148" t="s">
+        <v>282</v>
+      </c>
+      <c r="E148" t="s">
+        <v>283</v>
+      </c>
+      <c r="F148" t="s">
+        <v>161</v>
+      </c>
+      <c r="G148" t="inlineStr">
+        <is>
+          <t>Cancellazione dal ruolo per decesso - adozione degli atti propedeutici al conferimento del trattamento pensionistico a favore degli eredi . &amp;nbsp;&amp;nbsp;DPR n.1092/73, D.Lgs. N.503/92, l.n.449/97, l.n.247/2007, D.L. n.78/2010, D.L. n.201/2011, D.Lgs.n. 165/2001.</t>
+        </is>
+      </c>
+      <c r="H148" t="s">
+        <v>348</v>
+      </c>
+      <c r="I148" t="s">
+        <v>624</v>
+      </c>
+      <c r="J148" t="s">
+        <v>28</v>
+      </c>
+      <c r="K148" t="s">
+        <v>625</v>
+      </c>
+      <c r="L148" t="s">
+        <v>606</v>
+      </c>
+      <c r="M148" t="s">
+        <v>28</v>
+      </c>
+      <c r="N148" t="s">
+        <v>626</v>
+      </c>
+      <c r="O148" t="s">
+        <v>28</v>
+      </c>
+      <c r="P148" t="s">
+        <v>627</v>
+      </c>
+      <c r="Q148" t="s">
+        <v>242</v>
+      </c>
+      <c r="R148" t="s">
+        <v>68</v>
+      </c>
+      <c r="S148" t="s">
+        <v>632</v>
+      </c>
+      <c r="T148" t="s" s="3">
+        <v>633</v>
+      </c>
+      <c r="U148" t="s">
+        <v>634</v>
+      </c>
+      <c r="V148" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149">
+        <v>105</v>
+      </c>
+      <c r="B149" s="2">
+        <v>46168</v>
+      </c>
+      <c r="C149" s="2">
+        <v>46168</v>
+      </c>
+      <c r="D149" t="s">
+        <v>282</v>
+      </c>
+      <c r="E149" t="s">
+        <v>283</v>
+      </c>
+      <c r="F149" t="s">
+        <v>161</v>
+      </c>
+      <c r="G149" t="inlineStr">
+        <is>
+          <t>Cancellazione dal ruolo e collocamento a riposo per limiti di età. &amp;nbsp;&amp;nbsp;DPR n.1092/73, D.Lgs. N.503/92, l.n.449/97, l.n.247/2007, D.L. n.78/2010, D.L. n.201/2011, D.Lgs.n. 165/2001.&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="H149" t="s">
+        <v>348</v>
+      </c>
+      <c r="I149" t="s">
+        <v>624</v>
+      </c>
+      <c r="J149" t="s">
+        <v>28</v>
+      </c>
+      <c r="K149" t="s">
+        <v>625</v>
+      </c>
+      <c r="L149" t="s">
+        <v>606</v>
+      </c>
+      <c r="M149" t="s">
+        <v>28</v>
+      </c>
+      <c r="N149" t="s">
+        <v>626</v>
+      </c>
+      <c r="O149" t="s">
+        <v>28</v>
+      </c>
+      <c r="P149" t="s">
+        <v>627</v>
+      </c>
+      <c r="Q149" t="s">
+        <v>242</v>
+      </c>
+      <c r="R149" t="s">
+        <v>68</v>
+      </c>
+      <c r="S149" t="s">
+        <v>28</v>
+      </c>
+      <c r="T149" t="s" s="3">
+        <v>633</v>
+      </c>
+      <c r="U149" t="s">
+        <v>636</v>
+      </c>
+      <c r="V149" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150">
+        <v>104</v>
+      </c>
+      <c r="B150" s="2">
+        <v>46168</v>
+      </c>
+      <c r="C150" s="2">
+        <v>46168</v>
+      </c>
+      <c r="D150" t="s">
+        <v>282</v>
+      </c>
+      <c r="E150" t="s">
+        <v>283</v>
+      </c>
+      <c r="F150" t="s">
+        <v>161</v>
+      </c>
+      <c r="G150" t="inlineStr">
+        <is>
+          <t>Cancellazione dal ruolo &amp;nbsp;per dimissioni. &amp;nbsp;&amp;nbsp;DPR n.1092/73, D.Lgs. N.503/92, l.n.449/97, l.n.247/2007, D.L. n.78/2010, D.L. n.201/2011, D.Lgs.n. 165/2001.</t>
+        </is>
+      </c>
+      <c r="H150" t="s">
+        <v>348</v>
+      </c>
+      <c r="I150" t="s">
+        <v>624</v>
+      </c>
+      <c r="J150" t="s">
+        <v>28</v>
+      </c>
+      <c r="K150" t="s">
+        <v>625</v>
+      </c>
+      <c r="L150" t="s">
+        <v>606</v>
+      </c>
+      <c r="M150" t="s">
+        <v>28</v>
+      </c>
+      <c r="N150" t="s">
+        <v>626</v>
+      </c>
+      <c r="O150" t="s">
+        <v>28</v>
+      </c>
+      <c r="P150" t="s">
+        <v>627</v>
+      </c>
+      <c r="Q150" t="s">
+        <v>242</v>
+      </c>
+      <c r="R150" t="s">
+        <v>35</v>
+      </c>
+      <c r="S150" t="s">
+        <v>637</v>
+      </c>
+      <c r="T150" t="s" s="3">
+        <v>633</v>
+      </c>
+      <c r="U150" t="s">
+        <v>638</v>
+      </c>
+      <c r="V150" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151">
+        <v>103</v>
+      </c>
+      <c r="B151" s="2">
+        <v>46168</v>
+      </c>
+      <c r="C151" s="2">
+        <v>46168</v>
+      </c>
+      <c r="D151" t="s">
+        <v>282</v>
+      </c>
+      <c r="E151" t="s">
+        <v>283</v>
+      </c>
+      <c r="F151" t="s">
+        <v>161</v>
+      </c>
+      <c r="G151" t="inlineStr">
+        <is>
+          <t>Cancellazione dal ruolo e collocamento a riposo per dimissioni. &amp;nbsp;&amp;nbsp;DPR n.1092/73, D.Lgs. N.503/92, l.n.449/97, l.n.247/2007, D.L. n.78/2010, D.L. n.201/2011, D.Lgs.n. 165/2001.</t>
+        </is>
+      </c>
+      <c r="H151" t="s">
+        <v>348</v>
+      </c>
+      <c r="I151" t="s">
+        <v>624</v>
+      </c>
+      <c r="J151" t="s">
+        <v>28</v>
+      </c>
+      <c r="K151" t="s">
+        <v>625</v>
+      </c>
+      <c r="L151" t="s">
+        <v>606</v>
+      </c>
+      <c r="M151" t="s">
+        <v>28</v>
+      </c>
+      <c r="N151" t="s">
+        <v>626</v>
+      </c>
+      <c r="O151" t="s">
+        <v>28</v>
+      </c>
+      <c r="P151" t="s">
+        <v>639</v>
+      </c>
+      <c r="Q151" t="s">
+        <v>242</v>
+      </c>
+      <c r="R151" t="s">
+        <v>35</v>
+      </c>
+      <c r="S151" t="s">
+        <v>640</v>
+      </c>
+      <c r="T151" t="s" s="3">
+        <v>633</v>
+      </c>
+      <c r="U151" t="inlineStr">
+        <is>
+          <t>Accertamento del diritto al trattamento pensionistico. &amp;nbsp;Redazione del provvedimento e cancellazione dal ruolo. &amp;nbsp;Notificazione all'interessato.Trasmissione all'INPS</t>
+        </is>
+      </c>
+      <c r="V151" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152">
+        <v>102</v>
+      </c>
+      <c r="B152" s="2">
+        <v>46168</v>
+      </c>
+      <c r="C152" s="2">
+        <v>46168</v>
+      </c>
+      <c r="D152" t="s">
+        <v>282</v>
+      </c>
+      <c r="E152" t="s">
+        <v>283</v>
+      </c>
+      <c r="F152" t="s">
+        <v>161</v>
+      </c>
+      <c r="G152" t="inlineStr">
+        <is>
+          <t>Cancellazione dal ruolo a seguito di licenziamento disciplinare. &amp;nbsp;&amp;nbsp;DPR n.1092/73, D.Lgs. N.503/92, l.n.449/97, l.n.247/2007, D.L. n.78/2010, D.L. n.201/2011, D.Lgs.n. 165/2001.&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="H152" t="s">
+        <v>348</v>
+      </c>
+      <c r="I152" t="s">
+        <v>624</v>
+      </c>
+      <c r="J152" t="s">
+        <v>28</v>
+      </c>
+      <c r="K152" t="s">
+        <v>641</v>
+      </c>
+      <c r="L152" t="s">
+        <v>606</v>
+      </c>
+      <c r="M152" t="s">
+        <v>28</v>
+      </c>
+      <c r="N152" t="s">
+        <v>626</v>
+      </c>
+      <c r="O152" t="s">
+        <v>28</v>
+      </c>
+      <c r="P152" t="s">
+        <v>627</v>
+      </c>
+      <c r="Q152" t="s">
+        <v>242</v>
+      </c>
+      <c r="R152" t="s">
+        <v>68</v>
+      </c>
+      <c r="S152" t="s">
+        <v>28</v>
+      </c>
+      <c r="T152" t="s" s="3">
+        <v>633</v>
+      </c>
+      <c r="U152" t="inlineStr">
+        <is>
+          <t>ricezione dall'area competente della determinazione di licenziamento &amp;nbsp;del dipendente. &amp;nbsp;Notificazione all'interessato. Accertamento del diritto all'eventuale trattamento pensionistico e del TFS/TFR.</t>
+        </is>
+      </c>
+      <c r="V152" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153">
+        <v>101</v>
+      </c>
+      <c r="B153" s="2">
+        <v>46167</v>
+      </c>
+      <c r="C153" s="2">
+        <v>46167</v>
+      </c>
+      <c r="D153" t="s">
+        <v>22</v>
+      </c>
+      <c r="E153" t="s">
+        <v>642</v>
+      </c>
+      <c r="F153" t="s">
+        <v>161</v>
+      </c>
+      <c r="G153" t="s">
+        <v>643</v>
+      </c>
+      <c r="H153" t="s">
+        <v>543</v>
+      </c>
+      <c r="I153" t="s">
+        <v>544</v>
+      </c>
+      <c r="J153" t="s">
+        <v>28</v>
+      </c>
+      <c r="K153" t="s">
+        <v>644</v>
+      </c>
+      <c r="L153" t="s">
+        <v>645</v>
+      </c>
+      <c r="M153" t="s">
+        <v>28</v>
+      </c>
+      <c r="N153" t="s">
+        <v>547</v>
+      </c>
+      <c r="O153" t="s">
+        <v>28</v>
+      </c>
+      <c r="P153" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q153" t="s">
+        <v>548</v>
+      </c>
+      <c r="R153" t="s">
+        <v>35</v>
+      </c>
+      <c r="S153" t="s">
+        <v>646</v>
+      </c>
+      <c r="T153" t="s">
+        <v>550</v>
+      </c>
+      <c r="U153" t="inlineStr">
+        <is>
+          <t>apertura dei termini per la presentazione delle istanze: presentazione delle istanze, istruttoria &amp;nbsp;rispettando l’ordine di arrivo, assegnazione dei contributi fini a esaurimento delle risorse</t>
+        </is>
+      </c>
+      <c r="V153" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154">
+        <v>100</v>
+      </c>
+      <c r="B154" s="2">
+        <v>46167</v>
+      </c>
+      <c r="C154" s="2">
+        <v>46167</v>
+      </c>
+      <c r="D154" t="s">
+        <v>177</v>
+      </c>
+      <c r="E154" t="s">
+        <v>642</v>
+      </c>
+      <c r="F154" t="s">
+        <v>161</v>
+      </c>
+      <c r="G154" t="inlineStr">
+        <is>
+          <t>L.R. 15/2001: Concessione di contributi &amp;nbsp;per interventi in materia di sicurezza integrata (videosorveglianza, recupero aree degradate, ristrutturazione beni confiscati, interventi per promuovere la cultura della legalità, altro)</t>
+        </is>
+      </c>
+      <c r="H154" t="s">
+        <v>543</v>
+      </c>
+      <c r="I154" t="s">
+        <v>647</v>
+      </c>
+      <c r="J154" t="s">
+        <v>562</v>
+      </c>
+      <c r="K154" t="s">
+        <v>648</v>
+      </c>
+      <c r="L154" t="s">
+        <v>649</v>
+      </c>
+      <c r="M154" t="s">
+        <v>28</v>
+      </c>
+      <c r="N154" t="s">
+        <v>547</v>
+      </c>
+      <c r="O154" t="s">
+        <v>28</v>
+      </c>
+      <c r="P154" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q154" t="s">
+        <v>650</v>
+      </c>
+      <c r="R154" t="s">
+        <v>121</v>
+      </c>
+      <c r="S154" t="s">
+        <v>566</v>
+      </c>
+      <c r="T154" t="s">
+        <v>550</v>
+      </c>
+      <c r="U154" t="inlineStr">
+        <is>
+          <t>Pubblicazione dell'Avviso. Presentazione delle domande. Nomina commissione di valutazione. Istruttoria formale. Valutazione di merito. Approvazione risultanze fiinali. Pubblicazione della graduatoria e concessione dei contributi ai beneficiari.</t>
+        </is>
+      </c>
+      <c r="V154" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155">
+        <v>99</v>
+      </c>
+      <c r="B155" s="2">
+        <v>46164</v>
+      </c>
+      <c r="C155" s="2">
+        <v>46164</v>
+      </c>
+      <c r="D155" t="s">
+        <v>282</v>
+      </c>
+      <c r="E155" t="s">
+        <v>283</v>
+      </c>
+      <c r="F155" t="s">
+        <v>161</v>
+      </c>
+      <c r="G155" t="s">
+        <v>651</v>
+      </c>
+      <c r="H155" t="s">
+        <v>596</v>
+      </c>
+      <c r="I155" t="s">
+        <v>652</v>
+      </c>
+      <c r="J155" t="inlineStr">
+        <is>
+          <t>Direttore regionale Personale, enti locali e sicurezza - Luigi Ferdinando Nazzaro - risorseumane@regione.lazio.it; risorseumane@pec.regione.lazio.it; tel. 0651683310</t>
+        </is>
+      </c>
+      <c r="K155" t="s">
+        <v>653</v>
+      </c>
+      <c r="L155" t="s">
+        <v>80</v>
+      </c>
+      <c r="M155" t="s">
+        <v>28</v>
+      </c>
+      <c r="N155" t="s">
+        <v>654</v>
+      </c>
+      <c r="O155" t="s">
+        <v>28</v>
+      </c>
+      <c r="P155" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q155" t="s">
+        <v>242</v>
+      </c>
+      <c r="R155" t="s">
+        <v>35</v>
+      </c>
+      <c r="S155" t="s">
+        <v>655</v>
+      </c>
+      <c r="T155" t="s">
+        <v>656</v>
+      </c>
+      <c r="U155" t="s">
+        <v>657</v>
+      </c>
+      <c r="V155" t="s">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156">
+        <v>98</v>
+      </c>
+      <c r="B156" s="2">
+        <v>46163</v>
+      </c>
+      <c r="C156" s="2">
+        <v>46163</v>
+      </c>
+      <c r="D156" t="s">
+        <v>282</v>
+      </c>
+      <c r="E156" t="s">
+        <v>283</v>
+      </c>
+      <c r="F156" t="s">
+        <v>161</v>
+      </c>
+      <c r="G156" t="s">
+        <v>659</v>
+      </c>
+      <c r="H156" t="s">
+        <v>660</v>
+      </c>
+      <c r="I156" t="s">
+        <v>661</v>
+      </c>
+      <c r="J156" t="s">
+        <v>662</v>
+      </c>
+      <c r="K156" t="s">
+        <v>663</v>
+      </c>
+      <c r="L156" t="s">
+        <v>28</v>
+      </c>
+      <c r="M156" t="s">
+        <v>28</v>
+      </c>
+      <c r="N156" t="s">
+        <v>607</v>
+      </c>
+      <c r="O156" t="s">
+        <v>28</v>
+      </c>
+      <c r="P156" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q156" t="s">
+        <v>242</v>
+      </c>
+      <c r="R156" t="s">
+        <v>35</v>
+      </c>
+      <c r="S156" t="s">
+        <v>664</v>
+      </c>
+      <c r="T156" t="s">
+        <v>661</v>
+      </c>
+      <c r="U156" t="s">
+        <v>665</v>
+      </c>
+      <c r="V156" t="s">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157">
+        <v>97</v>
+      </c>
+      <c r="B157" s="2">
+        <v>46163</v>
+      </c>
+      <c r="C157" s="2">
+        <v>46163</v>
+      </c>
+      <c r="D157" t="s">
+        <v>282</v>
+      </c>
+      <c r="E157" t="s">
+        <v>283</v>
+      </c>
+      <c r="F157" t="s">
+        <v>161</v>
+      </c>
+      <c r="G157" t="s">
+        <v>667</v>
+      </c>
+      <c r="H157" t="s">
+        <v>660</v>
+      </c>
+      <c r="I157" t="s">
+        <v>661</v>
+      </c>
+      <c r="J157" t="s">
+        <v>662</v>
+      </c>
+      <c r="K157" t="s">
+        <v>663</v>
+      </c>
+      <c r="L157" t="s">
+        <v>80</v>
+      </c>
+      <c r="M157" t="s">
+        <v>28</v>
+      </c>
+      <c r="N157" t="s">
+        <v>607</v>
+      </c>
+      <c r="O157" t="s">
+        <v>28</v>
+      </c>
+      <c r="P157" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q157" t="s">
+        <v>242</v>
+      </c>
+      <c r="R157" t="s">
+        <v>68</v>
+      </c>
+      <c r="S157" t="s">
+        <v>664</v>
+      </c>
+      <c r="T157" t="s">
+        <v>661</v>
+      </c>
+      <c r="U157" t="s">
+        <v>668</v>
+      </c>
+      <c r="V157" t="s">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158">
+        <v>96</v>
+      </c>
+      <c r="B158" s="2">
+        <v>46163</v>
+      </c>
+      <c r="C158" s="2">
+        <v>46163</v>
+      </c>
+      <c r="D158" t="s">
+        <v>282</v>
+      </c>
+      <c r="E158" t="s">
+        <v>283</v>
+      </c>
+      <c r="F158" t="s">
+        <v>161</v>
+      </c>
+      <c r="G158" t="s">
+        <v>670</v>
+      </c>
+      <c r="H158" t="s">
+        <v>660</v>
+      </c>
+      <c r="I158" t="s">
+        <v>671</v>
+      </c>
+      <c r="J158" t="s">
+        <v>662</v>
+      </c>
+      <c r="K158" t="s">
+        <v>663</v>
+      </c>
+      <c r="L158" t="s">
+        <v>28</v>
+      </c>
+      <c r="M158" t="s">
+        <v>28</v>
+      </c>
+      <c r="N158" t="s">
+        <v>607</v>
+      </c>
+      <c r="O158" t="s">
+        <v>28</v>
+      </c>
+      <c r="P158" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q158" t="s">
+        <v>242</v>
+      </c>
+      <c r="R158" t="s">
+        <v>35</v>
+      </c>
+      <c r="S158" t="s">
+        <v>664</v>
+      </c>
+      <c r="T158" t="inlineStr">
+        <is>
+          <t>Manca Antonello pal. B V piano st. 55 amanca@regione.lazio.it &amp;nbsp;tel. 0651684053; Roberta Gianni pal. B - V piano st. 52 - rgianni@regione.lazio.it - tel. 0651684835</t>
+        </is>
+      </c>
+      <c r="U158" t="s">
+        <v>672</v>
+      </c>
+      <c r="V158" t="s">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159">
+        <v>95</v>
+      </c>
+      <c r="B159" s="2">
+        <v>46163</v>
+      </c>
+      <c r="C159" s="2">
+        <v>46163</v>
+      </c>
+      <c r="D159" t="s">
+        <v>282</v>
+      </c>
+      <c r="E159" t="s">
+        <v>283</v>
+      </c>
+      <c r="F159" t="s">
+        <v>161</v>
+      </c>
+      <c r="G159" t="s">
+        <v>673</v>
+      </c>
+      <c r="H159" t="s">
+        <v>660</v>
+      </c>
+      <c r="I159" t="s">
+        <v>674</v>
+      </c>
+      <c r="J159" t="s">
+        <v>662</v>
+      </c>
+      <c r="K159" t="s">
+        <v>663</v>
+      </c>
+      <c r="L159" t="s">
+        <v>80</v>
+      </c>
+      <c r="M159" t="s">
+        <v>28</v>
+      </c>
+      <c r="N159" t="s">
+        <v>607</v>
+      </c>
+      <c r="O159" t="s">
+        <v>28</v>
+      </c>
+      <c r="P159" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q159" t="s">
+        <v>242</v>
+      </c>
+      <c r="R159" t="s">
+        <v>35</v>
+      </c>
+      <c r="S159" t="s">
+        <v>664</v>
+      </c>
+      <c r="T159" t="s">
+        <v>675</v>
+      </c>
+      <c r="U159" t="inlineStr">
+        <is>
+          <t>Istruttoria della richiesta di inabilità, invio alla Commissione Medica di Verifica, presa d'atto del giudizio medico -legale con provvedimento (entro 30 giorni dall'acquisizone del verbale)</t>
+        </is>
+      </c>
+      <c r="V159" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160">
+        <v>94</v>
+      </c>
+      <c r="B160" s="2">
+        <v>46163</v>
+      </c>
+      <c r="C160" s="2">
+        <v>46163</v>
+      </c>
+      <c r="D160" t="s">
+        <v>282</v>
+      </c>
+      <c r="E160" t="s">
+        <v>283</v>
+      </c>
+      <c r="F160" t="s">
+        <v>161</v>
+      </c>
+      <c r="G160" t="s">
+        <v>677</v>
+      </c>
+      <c r="H160" t="s">
+        <v>660</v>
+      </c>
+      <c r="I160" t="s">
+        <v>674</v>
+      </c>
+      <c r="J160" t="s">
+        <v>662</v>
+      </c>
+      <c r="K160" t="s">
+        <v>663</v>
+      </c>
+      <c r="L160" t="s">
+        <v>80</v>
+      </c>
+      <c r="M160" t="s">
+        <v>28</v>
+      </c>
+      <c r="N160" t="s">
+        <v>607</v>
+      </c>
+      <c r="O160" t="s">
+        <v>28</v>
+      </c>
+      <c r="P160" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q160" t="s">
+        <v>242</v>
+      </c>
+      <c r="R160" t="s">
+        <v>35</v>
+      </c>
+      <c r="S160" t="s">
+        <v>678</v>
+      </c>
+      <c r="T160" t="inlineStr">
+        <is>
+          <t>Cinthia Brigida pal. B -V piano st.39 cbrigida@regione.lazio.it Tel. 0651684217 - Roberta Crisostomi pal. B - V piano st.54 - &amp;nbsp;rcrisostomi@regione.lazio.it &amp;nbsp;Tel. 065168468</t>
+        </is>
+      </c>
+      <c r="U160" t="s">
+        <v>679</v>
+      </c>
+      <c r="V160" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161">
+        <v>93</v>
+      </c>
+      <c r="B161" s="2">
+        <v>46163</v>
+      </c>
+      <c r="C161" s="2">
+        <v>46163</v>
+      </c>
+      <c r="D161" t="s">
+        <v>282</v>
+      </c>
+      <c r="E161" t="s">
+        <v>283</v>
+      </c>
+      <c r="F161" t="s">
+        <v>161</v>
+      </c>
+      <c r="G161" t="s">
+        <v>681</v>
+      </c>
+      <c r="H161" t="s">
+        <v>660</v>
+      </c>
+      <c r="I161" t="s">
+        <v>674</v>
+      </c>
+      <c r="J161" t="s">
+        <v>662</v>
+      </c>
+      <c r="K161" t="s">
+        <v>663</v>
+      </c>
+      <c r="L161" t="s">
+        <v>80</v>
+      </c>
+      <c r="M161" t="s">
+        <v>28</v>
+      </c>
+      <c r="N161" t="s">
+        <v>607</v>
+      </c>
+      <c r="O161" t="s">
+        <v>28</v>
+      </c>
+      <c r="P161" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q161" t="s">
+        <v>242</v>
+      </c>
+      <c r="R161" t="s">
+        <v>35</v>
+      </c>
+      <c r="S161" t="s">
+        <v>664</v>
+      </c>
+      <c r="T161" t="s">
+        <v>682</v>
+      </c>
+      <c r="U161" t="s">
+        <v>683</v>
+      </c>
+      <c r="V161" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162">
+        <v>92</v>
+      </c>
+      <c r="B162" s="2">
+        <v>46163</v>
+      </c>
+      <c r="C162" s="2">
+        <v>46163</v>
+      </c>
+      <c r="D162" t="s">
+        <v>282</v>
+      </c>
+      <c r="E162" t="s">
+        <v>283</v>
+      </c>
+      <c r="F162" t="s">
+        <v>161</v>
+      </c>
+      <c r="G162" t="s">
+        <v>684</v>
+      </c>
+      <c r="H162" t="s">
+        <v>660</v>
+      </c>
+      <c r="I162" t="s">
+        <v>674</v>
+      </c>
+      <c r="J162" t="s">
+        <v>662</v>
+      </c>
+      <c r="K162" t="s">
+        <v>663</v>
+      </c>
+      <c r="L162" t="s">
+        <v>80</v>
+      </c>
+      <c r="M162" t="s">
+        <v>28</v>
+      </c>
+      <c r="N162" t="s">
+        <v>607</v>
+      </c>
+      <c r="O162" t="s">
+        <v>28</v>
+      </c>
+      <c r="P162" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q162" t="s">
+        <v>242</v>
+      </c>
+      <c r="R162" t="s">
+        <v>35</v>
+      </c>
+      <c r="S162" t="s">
+        <v>685</v>
+      </c>
+      <c r="T162" t="inlineStr">
+        <is>
+          <t>Cinthia Brigida pal. B -V piano st.39 cbrigida@regione.lazio.it Tel. 0651684217; Silvia Civtella Pal. B -V piano st. 46 scivitella@regione.lazio.it Tel. 0651684206</t>
+        </is>
+      </c>
+      <c r="U162" t="s">
+        <v>686</v>
+      </c>
+      <c r="V162" t="s">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163">
+        <v>91</v>
+      </c>
+      <c r="B163" s="2">
+        <v>46163</v>
+      </c>
+      <c r="C163" s="2">
+        <v>46163</v>
+      </c>
+      <c r="D163" t="s">
+        <v>282</v>
+      </c>
+      <c r="E163" t="s">
+        <v>283</v>
+      </c>
+      <c r="F163" t="s">
+        <v>161</v>
+      </c>
+      <c r="G163" t="s">
+        <v>688</v>
+      </c>
+      <c r="H163" t="s">
+        <v>660</v>
+      </c>
+      <c r="I163" t="s">
+        <v>674</v>
+      </c>
+      <c r="J163" t="s">
+        <v>662</v>
+      </c>
+      <c r="K163" t="s">
+        <v>663</v>
+      </c>
+      <c r="L163" t="s">
+        <v>80</v>
+      </c>
+      <c r="M163" t="s">
+        <v>28</v>
+      </c>
+      <c r="N163" t="s">
+        <v>607</v>
+      </c>
+      <c r="O163" t="s">
+        <v>28</v>
+      </c>
+      <c r="P163" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q163" t="s">
+        <v>242</v>
+      </c>
+      <c r="R163" t="s">
+        <v>35</v>
+      </c>
+      <c r="S163" t="s">
+        <v>664</v>
+      </c>
+      <c r="T163" t="s">
+        <v>682</v>
+      </c>
+      <c r="U163" t="s">
+        <v>689</v>
+      </c>
+      <c r="V163" t="inlineStr">
+        <is>
+          <t>comunicazione &amp;nbsp;via mail al dipendente, comunicazione al dirigente del dipendente che ha richiesto il congedo e alle aree competenti della Direzione &amp;nbsp;tramite PROSA</t>
+        </is>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164">
+        <v>90</v>
+      </c>
+      <c r="B164" s="2">
+        <v>46163</v>
+      </c>
+      <c r="C164" s="2">
+        <v>46163</v>
+      </c>
+      <c r="D164" t="s">
+        <v>282</v>
+      </c>
+      <c r="E164" t="s">
+        <v>283</v>
+      </c>
+      <c r="F164" t="s">
+        <v>161</v>
+      </c>
+      <c r="G164" t="s">
+        <v>690</v>
+      </c>
+      <c r="H164" t="s">
+        <v>660</v>
+      </c>
+      <c r="I164" t="s">
+        <v>674</v>
+      </c>
+      <c r="J164" t="s">
+        <v>662</v>
+      </c>
+      <c r="K164" t="s">
+        <v>663</v>
+      </c>
+      <c r="L164" t="s">
+        <v>691</v>
+      </c>
+      <c r="M164" t="s">
+        <v>28</v>
+      </c>
+      <c r="N164" t="s">
+        <v>607</v>
+      </c>
+      <c r="O164" t="s">
+        <v>28</v>
+      </c>
+      <c r="P164" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q164" t="s">
+        <v>242</v>
+      </c>
+      <c r="R164" t="s">
+        <v>35</v>
+      </c>
+      <c r="S164" t="s">
+        <v>678</v>
+      </c>
+      <c r="T164" t="inlineStr">
+        <is>
+          <t>Cinthia Brigida pal. B -V piano st.39 cbrigida@regione.lazio.it Tel. 0651684217; Silvia Civtella Pal. B -V piano st. 46 scivitella@regione.lazio.it Tel. 0651684206</t>
+        </is>
+      </c>
+      <c r="U164" t="s">
+        <v>692</v>
+      </c>
+      <c r="V164" t="s">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165">
+        <v>89</v>
+      </c>
+      <c r="B165" s="2">
+        <v>46163</v>
+      </c>
+      <c r="C165" s="2">
+        <v>46163</v>
+      </c>
+      <c r="D165" t="s">
+        <v>282</v>
+      </c>
+      <c r="E165" t="s">
+        <v>283</v>
+      </c>
+      <c r="F165" t="s">
+        <v>161</v>
+      </c>
+      <c r="G165" t="s">
+        <v>693</v>
+      </c>
+      <c r="H165" t="s">
+        <v>660</v>
+      </c>
+      <c r="I165" t="s">
+        <v>674</v>
+      </c>
+      <c r="J165" t="s">
+        <v>662</v>
+      </c>
+      <c r="K165" t="s">
+        <v>663</v>
+      </c>
+      <c r="L165" t="s">
+        <v>80</v>
+      </c>
+      <c r="M165" t="s">
+        <v>28</v>
+      </c>
+      <c r="N165" t="s">
+        <v>607</v>
+      </c>
+      <c r="O165" t="s">
+        <v>28</v>
+      </c>
+      <c r="P165" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q165" t="s">
+        <v>242</v>
+      </c>
+      <c r="R165" t="s">
+        <v>35</v>
+      </c>
+      <c r="S165" t="s">
+        <v>678</v>
+      </c>
+      <c r="T165" t="s">
+        <v>694</v>
+      </c>
+      <c r="U165" t="s">
+        <v>695</v>
+      </c>
+      <c r="V165" t="s">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166">
+        <v>88</v>
+      </c>
+      <c r="B166" s="2">
+        <v>46163</v>
+      </c>
+      <c r="C166" s="2">
+        <v>46163</v>
+      </c>
+      <c r="D166" t="s">
+        <v>282</v>
+      </c>
+      <c r="E166" t="s">
+        <v>283</v>
+      </c>
+      <c r="F166" t="s">
+        <v>161</v>
+      </c>
+      <c r="G166" t="s">
+        <v>697</v>
+      </c>
+      <c r="H166" t="s">
+        <v>660</v>
+      </c>
+      <c r="I166" t="s">
+        <v>674</v>
+      </c>
+      <c r="J166" t="s">
+        <v>698</v>
+      </c>
+      <c r="K166" t="s">
+        <v>663</v>
+      </c>
+      <c r="L166" t="s">
+        <v>80</v>
+      </c>
+      <c r="M166" t="s">
+        <v>28</v>
+      </c>
+      <c r="N166" t="s">
+        <v>607</v>
+      </c>
+      <c r="O166" t="s">
+        <v>28</v>
+      </c>
+      <c r="P166" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q166" t="s">
+        <v>242</v>
+      </c>
+      <c r="R166" t="s">
+        <v>35</v>
+      </c>
+      <c r="S166" t="s">
+        <v>678</v>
+      </c>
+      <c r="T166" t="inlineStr">
+        <is>
+          <t>Cinthia Brigida pal. B -V piano st.39 cbrigida@regione.lazio.it Tel. 0651684217; Federica De Santis Pal. B -V piano st. 28 - &amp;nbsp;fedesantis@regione.lazio.it Tel. 0651685474</t>
+        </is>
+      </c>
+      <c r="U166" t="s">
+        <v>699</v>
+      </c>
+      <c r="V166" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167">
+        <v>87</v>
+      </c>
+      <c r="B167" s="2">
+        <v>46163</v>
+      </c>
+      <c r="C167" s="2">
+        <v>46163</v>
+      </c>
+      <c r="D167" t="s">
+        <v>282</v>
+      </c>
+      <c r="E167" t="s">
+        <v>283</v>
+      </c>
+      <c r="F167" t="s">
+        <v>161</v>
+      </c>
+      <c r="G167" t="s">
+        <v>701</v>
+      </c>
+      <c r="H167" t="s">
+        <v>660</v>
+      </c>
+      <c r="I167" t="s">
+        <v>674</v>
+      </c>
+      <c r="J167" t="s">
+        <v>702</v>
+      </c>
+      <c r="K167" t="s">
+        <v>663</v>
+      </c>
+      <c r="L167" t="s">
+        <v>73</v>
+      </c>
+      <c r="M167" t="s">
+        <v>28</v>
+      </c>
+      <c r="N167" t="s">
+        <v>607</v>
+      </c>
+      <c r="O167" t="s">
+        <v>28</v>
+      </c>
+      <c r="P167" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q167" t="s">
+        <v>242</v>
+      </c>
+      <c r="R167" t="s">
+        <v>35</v>
+      </c>
+      <c r="S167" t="s">
+        <v>678</v>
+      </c>
+      <c r="T167" t="inlineStr">
+        <is>
+          <t>Cinthia Brigida pal. B -V piano st.39 cbrigida@regione.lazio.it Tel. 0651684217; Elisabetta Verdecchia Pal. B -V piano st. 40 everdecchia@regione.lazio.it Tel. 0651683929</t>
+        </is>
+      </c>
+      <c r="U167" t="s">
+        <v>703</v>
+      </c>
+      <c r="V167" t="inlineStr">
+        <is>
+          <t>comunicazione via mail al dipendente, comunicazione al dirigente del dipendente che ha richiesto il part-time &amp;nbsp;e alle aree competenti della Direzione tramite PROSA</t>
+        </is>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168">
+        <v>86</v>
+      </c>
+      <c r="B168" s="2">
+        <v>46163</v>
+      </c>
+      <c r="C168" s="2">
+        <v>46163</v>
+      </c>
+      <c r="D168" t="s">
+        <v>282</v>
+      </c>
+      <c r="E168" t="s">
+        <v>283</v>
+      </c>
+      <c r="F168" t="s">
+        <v>161</v>
+      </c>
+      <c r="G168" t="inlineStr">
+        <is>
+          <t>Cancellazione dal ruolo dopo il periodo di prova del personale vincitore di concorso pubblico presso altra Amministrazione - C.C.N.L. comparto Funzioni Locali 2022 -2024&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="H168" t="s">
+        <v>660</v>
+      </c>
+      <c r="I168" t="s">
+        <v>674</v>
+      </c>
+      <c r="J168" t="s">
+        <v>704</v>
+      </c>
+      <c r="K168" t="s">
+        <v>663</v>
+      </c>
+      <c r="L168" t="s">
+        <v>80</v>
+      </c>
+      <c r="M168" t="s">
+        <v>28</v>
+      </c>
+      <c r="N168" t="s">
+        <v>607</v>
+      </c>
+      <c r="O168" t="s">
+        <v>28</v>
+      </c>
+      <c r="P168" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q168" t="s">
+        <v>242</v>
+      </c>
+      <c r="R168" t="s">
+        <v>68</v>
+      </c>
+      <c r="S168" t="s">
+        <v>664</v>
+      </c>
+      <c r="T168" t="s">
+        <v>682</v>
+      </c>
+      <c r="U168" t="s">
+        <v>705</v>
+      </c>
+      <c r="V168" t="s">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169">
+        <v>85</v>
+      </c>
+      <c r="B169" s="2">
+        <v>46163</v>
+      </c>
+      <c r="C169" s="2">
+        <v>46163</v>
+      </c>
+      <c r="D169" t="s">
+        <v>282</v>
+      </c>
+      <c r="E169" t="s">
+        <v>283</v>
+      </c>
+      <c r="F169" t="s">
+        <v>161</v>
+      </c>
+      <c r="G169" t="s">
+        <v>707</v>
+      </c>
+      <c r="H169" t="s">
+        <v>660</v>
+      </c>
+      <c r="I169" t="s">
+        <v>674</v>
+      </c>
+      <c r="J169" t="s">
+        <v>708</v>
+      </c>
+      <c r="K169" t="s">
+        <v>663</v>
+      </c>
+      <c r="L169" t="s">
+        <v>80</v>
+      </c>
+      <c r="M169" t="s">
+        <v>28</v>
+      </c>
+      <c r="N169" t="s">
+        <v>607</v>
+      </c>
+      <c r="O169" t="s">
+        <v>28</v>
+      </c>
+      <c r="P169" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q169" t="s">
+        <v>242</v>
+      </c>
+      <c r="R169" t="s">
+        <v>35</v>
+      </c>
+      <c r="S169" t="s">
+        <v>664</v>
+      </c>
+      <c r="T169" t="s">
+        <v>709</v>
+      </c>
+      <c r="U169" t="s">
+        <v>710</v>
+      </c>
+      <c r="V169" t="inlineStr">
+        <is>
+          <t>comunicazione via mail al dipendente e comunicazione al dirigente del dipendente che ha richiesto l'aspettativa e alle aree competenti della Direzione tramite PROSA</t>
+        </is>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170">
+        <v>84</v>
+      </c>
+      <c r="B170" s="2">
+        <v>46163</v>
+      </c>
+      <c r="C170" s="2">
+        <v>46163</v>
+      </c>
+      <c r="D170" t="s">
+        <v>282</v>
+      </c>
+      <c r="E170" t="s">
+        <v>283</v>
+      </c>
+      <c r="F170" t="s">
+        <v>161</v>
+      </c>
+      <c r="G170" t="s">
+        <v>711</v>
+      </c>
+      <c r="H170" t="s">
+        <v>660</v>
+      </c>
+      <c r="I170" t="s">
+        <v>674</v>
+      </c>
+      <c r="J170" t="s">
+        <v>712</v>
+      </c>
+      <c r="K170" t="s">
+        <v>663</v>
+      </c>
+      <c r="L170" t="s">
+        <v>80</v>
+      </c>
+      <c r="M170" t="s">
+        <v>28</v>
+      </c>
+      <c r="N170" t="s">
+        <v>607</v>
+      </c>
+      <c r="O170" t="s">
+        <v>28</v>
+      </c>
+      <c r="P170" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q170" t="s">
+        <v>242</v>
+      </c>
+      <c r="R170" t="s">
+        <v>35</v>
+      </c>
+      <c r="S170" t="s">
+        <v>685</v>
+      </c>
+      <c r="T170" t="s">
+        <v>682</v>
+      </c>
+      <c r="U170" t="s">
+        <v>713</v>
+      </c>
+      <c r="V170" t="inlineStr">
+        <is>
+          <t>comunicazione via mail al dipendente e comunicazione al dirigente del dipendente che ha richiesto l'aspettativa e alle aree competenti della Direzione tramite PROSA</t>
+        </is>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171">
+        <v>83</v>
+      </c>
+      <c r="B171" s="2">
+        <v>46163</v>
+      </c>
+      <c r="C171" s="2">
+        <v>46163</v>
+      </c>
+      <c r="D171" t="s">
+        <v>282</v>
+      </c>
+      <c r="E171" t="s">
+        <v>283</v>
+      </c>
+      <c r="F171" t="s">
+        <v>161</v>
+      </c>
+      <c r="G171" t="inlineStr">
+        <is>
+          <t>Aspettativa per la cooperazione internazionale e Paesi in via di sviluppo - Legge n. 49 del 26 febbraio 1987 art. 27 e regolamento di esecuzione - r.r. n.1 del 2002</t>
+        </is>
+      </c>
+      <c r="H171" t="s">
+        <v>660</v>
+      </c>
+      <c r="I171" t="s">
+        <v>674</v>
+      </c>
+      <c r="J171" t="s">
+        <v>714</v>
+      </c>
+      <c r="K171" t="s">
+        <v>663</v>
+      </c>
+      <c r="L171" t="s">
+        <v>80</v>
+      </c>
+      <c r="M171" t="s">
+        <v>28</v>
+      </c>
+      <c r="N171" t="s">
+        <v>607</v>
+      </c>
+      <c r="O171" t="s">
+        <v>28</v>
+      </c>
+      <c r="P171" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q171" t="s">
+        <v>242</v>
+      </c>
+      <c r="R171" t="s">
+        <v>35</v>
+      </c>
+      <c r="S171" t="s">
+        <v>664</v>
+      </c>
+      <c r="T171" t="s">
+        <v>715</v>
+      </c>
+      <c r="U171" t="s">
+        <v>713</v>
+      </c>
+      <c r="V171" t="inlineStr">
+        <is>
+          <t>comunicazione via mail al dipendente e comunicazione al dirigente del dipendente che ha richiesto l'aspettativa e alle aree competenti della Direzione tramite PROSA</t>
+        </is>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172">
+        <v>82</v>
+      </c>
+      <c r="B172" s="2">
+        <v>46163</v>
+      </c>
+      <c r="C172" s="2">
+        <v>46163</v>
+      </c>
+      <c r="D172" t="s">
+        <v>282</v>
+      </c>
+      <c r="E172" t="s">
+        <v>283</v>
+      </c>
+      <c r="F172" t="s">
+        <v>161</v>
+      </c>
+      <c r="G172" t="inlineStr">
+        <is>
+          <t>Aspettativa per dottorato di ricerca o borsa di studio - art. 2 l. n. 476 del 13 agosto 1984 così come modificato dall'art. 19, primo e secondo comma, l.n. 240/2010</t>
+        </is>
+      </c>
+      <c r="H172" t="s">
+        <v>660</v>
+      </c>
+      <c r="I172" t="s">
+        <v>674</v>
+      </c>
+      <c r="J172" t="s">
+        <v>716</v>
+      </c>
+      <c r="K172" t="s">
+        <v>663</v>
+      </c>
+      <c r="L172" t="s">
+        <v>80</v>
+      </c>
+      <c r="M172" t="s">
+        <v>28</v>
+      </c>
+      <c r="N172" t="s">
+        <v>607</v>
+      </c>
+      <c r="O172" t="s">
+        <v>28</v>
+      </c>
+      <c r="P172" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q172" t="s">
+        <v>242</v>
+      </c>
+      <c r="R172" t="s">
+        <v>35</v>
+      </c>
+      <c r="S172" t="s">
+        <v>664</v>
+      </c>
+      <c r="T172" t="s">
+        <v>675</v>
+      </c>
+      <c r="U172" t="s">
+        <v>710</v>
+      </c>
+      <c r="V172" t="s">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173">
+        <v>81</v>
+      </c>
+      <c r="B173" s="2">
+        <v>46163</v>
+      </c>
+      <c r="C173" s="2">
+        <v>46163</v>
+      </c>
+      <c r="D173" t="s">
+        <v>282</v>
+      </c>
+      <c r="E173" t="s">
+        <v>283</v>
+      </c>
+      <c r="F173" t="s">
+        <v>161</v>
+      </c>
+      <c r="G173" t="inlineStr">
+        <is>
+          <t>Aspettativa per distacchi sindacali o per copertura cariche in seno ad organi direttivi statutari di organizzazioni e confederazioni sindacali - art. 15 C.C.N.Q. del 4 dicembre 2017 - &amp;nbsp;r.r n.1 del 2002;</t>
+        </is>
+      </c>
+      <c r="H173" t="s">
+        <v>660</v>
+      </c>
+      <c r="I173" t="s">
+        <v>674</v>
+      </c>
+      <c r="J173" t="s">
+        <v>718</v>
+      </c>
+      <c r="K173" t="s">
+        <v>663</v>
+      </c>
+      <c r="L173" t="s">
+        <v>80</v>
+      </c>
+      <c r="M173" t="s">
+        <v>28</v>
+      </c>
+      <c r="N173" t="s">
+        <v>607</v>
+      </c>
+      <c r="O173" t="s">
+        <v>28</v>
+      </c>
+      <c r="P173" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q173" t="s">
+        <v>242</v>
+      </c>
+      <c r="R173" t="s">
+        <v>35</v>
+      </c>
+      <c r="S173" t="s">
+        <v>664</v>
+      </c>
+      <c r="T173" t="s">
+        <v>675</v>
+      </c>
+      <c r="U173" t="s">
+        <v>719</v>
+      </c>
+      <c r="V173" t="s">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174">
+        <v>80</v>
+      </c>
+      <c r="B174" s="2">
+        <v>46163</v>
+      </c>
+      <c r="C174" s="2">
+        <v>46163</v>
+      </c>
+      <c r="D174" t="s">
+        <v>282</v>
+      </c>
+      <c r="E174" t="s">
+        <v>283</v>
+      </c>
+      <c r="F174" t="s">
+        <v>161</v>
+      </c>
+      <c r="G174" t="s">
+        <v>721</v>
+      </c>
+      <c r="H174" t="s">
+        <v>660</v>
+      </c>
+      <c r="I174" t="s">
+        <v>674</v>
+      </c>
+      <c r="J174" t="s">
+        <v>718</v>
+      </c>
+      <c r="K174" t="s">
+        <v>663</v>
+      </c>
+      <c r="L174" t="s">
+        <v>80</v>
+      </c>
+      <c r="M174" t="s">
+        <v>28</v>
+      </c>
+      <c r="N174" t="s">
+        <v>607</v>
+      </c>
+      <c r="O174" t="s">
+        <v>28</v>
+      </c>
+      <c r="P174" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q174" t="s">
+        <v>242</v>
+      </c>
+      <c r="R174" t="s">
+        <v>35</v>
+      </c>
+      <c r="S174" t="s">
+        <v>664</v>
+      </c>
+      <c r="T174" t="s">
+        <v>675</v>
+      </c>
+      <c r="U174" t="s">
+        <v>719</v>
+      </c>
+      <c r="V174" t="s">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175">
+        <v>79</v>
+      </c>
+      <c r="B175" s="2">
+        <v>46163</v>
+      </c>
+      <c r="C175" s="2">
+        <v>46163</v>
+      </c>
+      <c r="D175" t="s">
+        <v>282</v>
+      </c>
+      <c r="E175" t="s">
+        <v>283</v>
+      </c>
+      <c r="F175" t="s">
+        <v>161</v>
+      </c>
+      <c r="G175" t="s">
+        <v>722</v>
+      </c>
+      <c r="H175" t="s">
+        <v>660</v>
+      </c>
+      <c r="I175" t="s">
+        <v>674</v>
+      </c>
+      <c r="J175" t="s">
+        <v>718</v>
+      </c>
+      <c r="K175" t="s">
+        <v>663</v>
+      </c>
+      <c r="L175" t="s">
+        <v>80</v>
+      </c>
+      <c r="M175" t="s">
+        <v>28</v>
+      </c>
+      <c r="N175" t="s">
+        <v>607</v>
+      </c>
+      <c r="O175" t="s">
+        <v>28</v>
+      </c>
+      <c r="P175" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q175" t="s">
+        <v>242</v>
+      </c>
+      <c r="R175" t="s">
+        <v>35</v>
+      </c>
+      <c r="S175" t="s">
+        <v>664</v>
+      </c>
+      <c r="T175" t="s">
+        <v>675</v>
+      </c>
+      <c r="U175" t="s">
+        <v>719</v>
+      </c>
+      <c r="V175" t="s">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176">
+        <v>78</v>
+      </c>
+      <c r="B176" s="2">
+        <v>46163</v>
+      </c>
+      <c r="C176" s="2">
+        <v>46163</v>
+      </c>
+      <c r="D176" t="s">
+        <v>282</v>
+      </c>
+      <c r="E176" t="s">
+        <v>283</v>
+      </c>
+      <c r="F176" t="s">
+        <v>161</v>
+      </c>
+      <c r="G176" t="s">
+        <v>723</v>
+      </c>
+      <c r="H176" t="s">
+        <v>660</v>
+      </c>
+      <c r="I176" t="s">
+        <v>674</v>
+      </c>
+      <c r="J176" t="s">
+        <v>718</v>
+      </c>
+      <c r="K176" t="s">
+        <v>663</v>
+      </c>
+      <c r="L176" t="s">
+        <v>80</v>
+      </c>
+      <c r="M176" t="s">
+        <v>28</v>
+      </c>
+      <c r="N176" t="s">
+        <v>607</v>
+      </c>
+      <c r="O176" t="s">
+        <v>28</v>
+      </c>
+      <c r="P176" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q176" t="s">
+        <v>242</v>
+      </c>
+      <c r="R176" t="s">
+        <v>35</v>
+      </c>
+      <c r="S176" t="s">
+        <v>664</v>
+      </c>
+      <c r="T176" t="s">
+        <v>675</v>
+      </c>
+      <c r="U176" t="s">
+        <v>719</v>
+      </c>
+      <c r="V176" t="s">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177">
+        <v>77</v>
+      </c>
+      <c r="B177" s="2">
+        <v>46163</v>
+      </c>
+      <c r="C177" s="2">
+        <v>46163</v>
+      </c>
+      <c r="D177" t="s">
+        <v>282</v>
+      </c>
+      <c r="E177" t="s">
+        <v>283</v>
+      </c>
+      <c r="F177" t="s">
+        <v>161</v>
+      </c>
+      <c r="G177" t="inlineStr">
+        <is>
+          <t>Aspettativa non retribuita per incarico dirigenziale presso pubbliche Amministarzioni, Enti regionali o privati - &amp;nbsp;r.r. n.1 del 6 settembre 2001 - art. 23-bis del d.lgs n.165 del 30 marzo 2001</t>
+        </is>
+      </c>
+      <c r="H177" t="s">
+        <v>660</v>
+      </c>
+      <c r="I177" t="s">
+        <v>674</v>
+      </c>
+      <c r="J177" t="s">
+        <v>718</v>
+      </c>
+      <c r="K177" t="s">
+        <v>663</v>
+      </c>
+      <c r="L177" t="s">
+        <v>80</v>
+      </c>
+      <c r="M177" t="s">
+        <v>28</v>
+      </c>
+      <c r="N177" t="s">
+        <v>607</v>
+      </c>
+      <c r="O177" t="s">
+        <v>28</v>
+      </c>
+      <c r="P177" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q177" t="s">
+        <v>242</v>
+      </c>
+      <c r="R177" t="s">
+        <v>35</v>
+      </c>
+      <c r="S177" t="s">
+        <v>664</v>
+      </c>
+      <c r="T177" t="s">
+        <v>675</v>
+      </c>
+      <c r="U177" t="s">
+        <v>719</v>
+      </c>
+      <c r="V177" t="s">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178">
+        <v>76</v>
+      </c>
+      <c r="B178" s="2">
+        <v>46163</v>
+      </c>
+      <c r="C178" s="2">
+        <v>46163</v>
+      </c>
+      <c r="D178" t="s">
+        <v>282</v>
+      </c>
+      <c r="E178" t="s">
+        <v>283</v>
+      </c>
+      <c r="F178" t="s">
+        <v>161</v>
+      </c>
+      <c r="G178" t="s">
+        <v>724</v>
+      </c>
+      <c r="H178" t="s">
+        <v>660</v>
+      </c>
+      <c r="I178" t="s">
+        <v>674</v>
+      </c>
+      <c r="J178" t="s">
+        <v>718</v>
+      </c>
+      <c r="K178" t="s">
+        <v>663</v>
+      </c>
+      <c r="L178" t="s">
+        <v>80</v>
+      </c>
+      <c r="M178" t="s">
+        <v>28</v>
+      </c>
+      <c r="N178" t="s">
+        <v>607</v>
+      </c>
+      <c r="O178" t="s">
+        <v>28</v>
+      </c>
+      <c r="P178" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q178" t="s">
+        <v>242</v>
+      </c>
+      <c r="R178" t="s">
+        <v>35</v>
+      </c>
+      <c r="S178" t="s">
+        <v>664</v>
+      </c>
+      <c r="T178" t="s">
+        <v>675</v>
+      </c>
+      <c r="U178" t="s">
+        <v>719</v>
+      </c>
+      <c r="V178" t="s">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179">
+        <v>75</v>
+      </c>
+      <c r="B179" s="2">
+        <v>46163</v>
+      </c>
+      <c r="C179" s="2">
+        <v>46163</v>
+      </c>
+      <c r="D179" t="s">
+        <v>282</v>
+      </c>
+      <c r="E179" t="s">
+        <v>283</v>
+      </c>
+      <c r="F179" t="s">
+        <v>161</v>
+      </c>
+      <c r="G179" t="s">
+        <v>725</v>
+      </c>
+      <c r="H179" t="s">
+        <v>660</v>
+      </c>
+      <c r="I179" t="s">
+        <v>674</v>
+      </c>
+      <c r="J179" t="s">
+        <v>718</v>
+      </c>
+      <c r="K179" t="s">
+        <v>663</v>
+      </c>
+      <c r="L179" t="s">
+        <v>80</v>
+      </c>
+      <c r="M179" t="s">
+        <v>28</v>
+      </c>
+      <c r="N179" t="s">
+        <v>607</v>
+      </c>
+      <c r="O179" t="s">
+        <v>28</v>
+      </c>
+      <c r="P179" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q179" t="s">
+        <v>242</v>
+      </c>
+      <c r="R179" t="s">
+        <v>35</v>
+      </c>
+      <c r="S179" t="s">
+        <v>664</v>
+      </c>
+      <c r="T179" t="s">
+        <v>675</v>
+      </c>
+      <c r="U179" t="s">
+        <v>719</v>
+      </c>
+      <c r="V179" t="s">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180">
+        <v>74</v>
+      </c>
+      <c r="B180" s="2">
+        <v>46139</v>
+      </c>
+      <c r="C180" s="2">
+        <v>46139</v>
+      </c>
+      <c r="D180" t="s">
+        <v>282</v>
+      </c>
+      <c r="E180" t="s">
+        <v>283</v>
+      </c>
+      <c r="F180" t="s">
+        <v>161</v>
+      </c>
+      <c r="G180" t="s">
+        <v>726</v>
+      </c>
+      <c r="H180" t="s">
+        <v>660</v>
+      </c>
+      <c r="I180" t="s">
+        <v>674</v>
+      </c>
+      <c r="J180" t="s">
+        <v>718</v>
+      </c>
+      <c r="K180" t="s">
+        <v>663</v>
+      </c>
+      <c r="L180" t="s">
+        <v>80</v>
+      </c>
+      <c r="M180" t="s">
+        <v>28</v>
+      </c>
+      <c r="N180" t="s">
+        <v>607</v>
+      </c>
+      <c r="O180" t="s">
+        <v>28</v>
+      </c>
+      <c r="P180" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q180" t="s">
+        <v>242</v>
+      </c>
+      <c r="R180" t="s">
+        <v>35</v>
+      </c>
+      <c r="S180" t="s">
+        <v>664</v>
+      </c>
+      <c r="T180" t="s">
+        <v>715</v>
+      </c>
+      <c r="U180" t="s">
+        <v>713</v>
+      </c>
+      <c r="V180" t="s">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181">
+        <v>73</v>
+      </c>
+      <c r="B181" s="2">
+        <v>45329</v>
+      </c>
+      <c r="C181" s="2">
+        <v>45329</v>
+      </c>
+      <c r="D181" t="s">
+        <v>78</v>
+      </c>
+      <c r="E181" t="s">
+        <v>257</v>
+      </c>
+      <c r="F181" t="s">
+        <v>727</v>
+      </c>
+      <c r="G181" t="s">
+        <v>728</v>
+      </c>
+      <c r="H181" t="s">
+        <v>729</v>
+      </c>
+      <c r="I181" t="s">
+        <v>730</v>
+      </c>
+      <c r="J181" t="s">
+        <v>731</v>
+      </c>
+      <c r="K181" t="s">
+        <v>732</v>
+      </c>
+      <c r="L181" t="s">
+        <v>733</v>
+      </c>
+      <c r="M181" t="s">
+        <v>290</v>
+      </c>
+      <c r="N181" t="inlineStr">
+        <is>
+          <t>Ricorso giurisdizionale al TAR entro 60 giorni dalla pubblicazione dell'atto conclusivo del procedimento o ricorso al Presidente della Repubblica entro 120 giorni.</t>
+        </is>
+      </c>
+      <c r="O181" t="s">
+        <v>734</v>
+      </c>
+      <c r="P181" t="s">
+        <v>290</v>
+      </c>
+      <c r="Q181" t="s">
+        <v>735</v>
+      </c>
+      <c r="R181" t="s">
+        <v>121</v>
+      </c>
+      <c r="S181" t="inlineStr">
+        <is>
+          <t>Indicati nella piattaforma dedicata alla presentazione delle istanze, raggiungibile dall'indirizzo indicato nel sito istutizionale regionale, nella sezione dedicata alla cultura.</t>
+        </is>
+      </c>
+      <c r="T181" t="s">
+        <v>736</v>
+      </c>
+      <c r="U181" t="inlineStr">
+        <is>
+          <t>Approvazione e pubblicazione modelli da utilizzare per la presentazione delle istanze.Presentazione delle istanze.Istruttoria. Eventuali richieste integrazioni o chiarimenti. Eventuale preavviso di rigetto. Approvazione risultanze finali con determinazione.</t>
+        </is>
+      </c>
+      <c r="V181" t="inlineStr">
+        <is>
+          <t>determinazioni di approvazione modelli e di approvazione risultanze finali su BUR e nella sezione cultura del sito istituzionale regionale. Atti endoprocedimentali comunicati via PEC agli interessati.</t>
+        </is>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182">
+        <v>71</v>
+      </c>
+      <c r="B182" s="2">
+        <v>45320</v>
+      </c>
+      <c r="C182" s="2">
+        <v>45320</v>
+      </c>
+      <c r="D182" t="s">
+        <v>78</v>
+      </c>
+      <c r="E182" t="s">
+        <v>257</v>
+      </c>
+      <c r="F182" t="s">
+        <v>727</v>
+      </c>
+      <c r="G182" t="s">
+        <v>737</v>
+      </c>
+      <c r="H182" t="s">
+        <v>738</v>
+      </c>
+      <c r="I182" t="s">
+        <v>739</v>
+      </c>
+      <c r="J182" t="inlineStr">
+        <is>
+          <t>Direttore Regionale ad interim per la Direzione Regionale Cultura e Lazio Creativo, Direttore Tiziana Petucci - Direzione Regionale per lo Sviluppo Economico, le Attività Produttive e la Ricerca - 06 51686720 - tpetucci@regione.lazio.it</t>
+        </is>
+      </c>
+      <c r="K182" t="s">
+        <v>740</v>
+      </c>
+      <c r="L182" t="s">
+        <v>741</v>
+      </c>
+      <c r="M182" t="s">
+        <v>742</v>
+      </c>
+      <c r="N182" t="inlineStr">
+        <is>
+          <t>Ricorso giurisdizionale al TAR entro 60 giorni dalla pubblicazione dell'atto conclusivo del procedimento o ricorso al Presidente della Repubblica entro 120 giorni. &amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="O182" t="s">
+        <v>743</v>
+      </c>
+      <c r="P182" t="s">
+        <v>266</v>
+      </c>
+      <c r="Q182" t="inlineStr">
+        <is>
+          <t>Potere sostitutivo nei confronti del responsabile del provvedimento finale, attribuito al direttore generale della Giunta Regionale Alessandro Ridolfi, sensi dell'art. 167 del R.R. 1/2002.&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="R182" t="s">
+        <v>68</v>
+      </c>
+      <c r="S182" t="inlineStr">
+        <is>
+          <t>Sul sito istituzionale regionale &amp;nbsp;nella sezione cultura, &amp;nbsp;sezione bandi - direzione cultura - valorizzazione delle dimore, ville, complessi architettonici e del paesaggio, parchi e giardini di valorestorico e storico-artistico.</t>
+        </is>
+      </c>
+      <c r="T182" t="s">
+        <v>744</v>
+      </c>
+      <c r="U182" t="inlineStr">
+        <is>
+          <t>Pubblicazione dell'Avviso. Presentazione delle domande. Nomina commissione di valutazione. Istruttoria formale. Valutazione di merito. Approvazione risultanze finali. Pubblicazione della graduatoria e concessione delle misure di sostegno ai beneficiari.</t>
+        </is>
+      </c>
+      <c r="V182" t="inlineStr">
+        <is>
+          <t>Avviso e atto di approvazione risultanze pubblicati sul BUR n. 83 del 17 ottobre 2023. &amp;nbsp;e sul sito istituzionale regionale &amp;nbsp;nella sezione cultura. Atti endoprocedimentali comunicati mediante PEC agli interessati.</t>
+        </is>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183">
+        <v>70</v>
+      </c>
+      <c r="B183" s="2">
+        <v>45299</v>
+      </c>
+      <c r="C183" s="2">
+        <v>45299</v>
+      </c>
+      <c r="D183" t="s">
+        <v>78</v>
+      </c>
+      <c r="E183" t="s">
+        <v>257</v>
+      </c>
+      <c r="F183" t="s">
+        <v>727</v>
+      </c>
+      <c r="G183" t="inlineStr">
         <is>
           <t>L.R. n.7/2014, art. 2, commi 129 e 130. Piano annuale Servizi Culturali. Sostegno al funzionamento CONSORZIO SISTEMA CASTELLI ROMANI - SERVIZI BIBLIOTECARI, CULTURALI E TURISTICI
 </t>
         </is>
       </c>
-      <c r="H4" t="s">
-[...55 lines deleted...]
-      <c r="A5">
+      <c r="H183" t="s">
+        <v>729</v>
+      </c>
+      <c r="I183" t="s">
+        <v>745</v>
+      </c>
+      <c r="J183" t="s">
+        <v>746</v>
+      </c>
+      <c r="K183" t="s">
+        <v>747</v>
+      </c>
+      <c r="L183" t="inlineStr">
+        <is>
+          <t>Termine &amp;nbsp;per conclusione procedimento non previsto.&amp;nbsp;Eventuale termine a carico dell'interessato per l'invio di documenti stabilito nell'atto di avvio del procedimento.</t>
+        </is>
+      </c>
+      <c r="M183" t="s">
+        <v>748</v>
+      </c>
+      <c r="N183" t="inlineStr">
+        <is>
+          <t>Ricorso giurisdizionale al TAR entro 60 giorni dalla pubblicazione dell'atto conclusivo del procedimento o ricorso al Presidente della Repubblica entro 120 giorni.</t>
+        </is>
+      </c>
+      <c r="O183" t="s">
+        <v>749</v>
+      </c>
+      <c r="P183" t="s">
+        <v>266</v>
+      </c>
+      <c r="Q183" t="inlineStr">
+        <is>
+          <t>Potere sostitutivo nei confronti del responsabile del provvedimento finale, attribuito al direttore generale della Giunta Regionale, ai sensi dell'art. 167 del R.R. 1/2002".</t>
+        </is>
+      </c>
+      <c r="R183" t="s">
+        <v>68</v>
+      </c>
+      <c r="S183" t="s">
+        <v>750</v>
+      </c>
+      <c r="T183" t="s">
+        <v>751</v>
+      </c>
+      <c r="U183" t="s">
+        <v>752</v>
+      </c>
+      <c r="V183" t="inlineStr">
+        <is>
+          <t>Atto di assegnazione dei contributi pubblicato sul BURL e sul sito istituzionale regionale &amp;nbsp;nella sezione Cultura. Atti endoprocedimentali comunicati mediante &amp;nbsp;PEC agli interessati.</t>
+        </is>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184">
         <v>69</v>
       </c>
-      <c r="B5" s="2">
+      <c r="B184" s="2">
         <v>45299</v>
       </c>
-      <c r="C5" s="2">
+      <c r="C184" s="2">
         <v>45299</v>
       </c>
-      <c r="D5" t="s">
-[...8 lines deleted...]
-      <c r="G5" t="inlineStr">
+      <c r="D184" t="s">
+        <v>78</v>
+      </c>
+      <c r="E184" t="s">
+        <v>257</v>
+      </c>
+      <c r="F184" t="s">
+        <v>727</v>
+      </c>
+      <c r="G184" t="inlineStr">
         <is>
           <t>&amp;nbsp;l.r.24/2019 e regolameno regionale rr 20/2020 e s.m.i. - Piano annuale dei servizi culturali - Avviso pubblico per la concessione di contributi per attività a sostegno dei Sistemi di Servizi culturali inseriti nelle Orgenizzazioni Regionali (OBR, OMR,OAR)&amp;nbsp;
 </t>
         </is>
       </c>
-      <c r="H5" t="s">
-[...55 lines deleted...]
-      <c r="A6">
+      <c r="H184" t="s">
+        <v>729</v>
+      </c>
+      <c r="I184" t="s">
+        <v>753</v>
+      </c>
+      <c r="J184" t="s">
+        <v>746</v>
+      </c>
+      <c r="K184" t="s">
+        <v>747</v>
+      </c>
+      <c r="L184" t="s">
+        <v>754</v>
+      </c>
+      <c r="M184" t="s">
+        <v>742</v>
+      </c>
+      <c r="N184" t="inlineStr">
+        <is>
+          <t>ricorso giurisdizionale innanzi al T.A.R. del Lazio nel termine di 60 giorni alla pubblicazione dell'atto conclusivo del procedimento o di 120 giorni davanti al Capo dello Stato.</t>
+        </is>
+      </c>
+      <c r="O184" t="s" s="3">
+        <v>755</v>
+      </c>
+      <c r="P184" t="s">
+        <v>266</v>
+      </c>
+      <c r="Q184" t="inlineStr">
+        <is>
+          <t>potere sostitutivo nei confronti del responsabile del provvedimento finale, attribuito al direttore generale della Giunta Regionale, ai sensi dell'art. 167 del R.R. 1/2002".&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="R184" t="s">
         <v>68</v>
       </c>
-      <c r="B6" s="2">
+      <c r="S184" t="s">
+        <v>756</v>
+      </c>
+      <c r="T184" t="s">
+        <v>751</v>
+      </c>
+      <c r="U184" t="inlineStr">
+        <is>
+          <t>Pubblicazione dell'Avviso. Presentazione delle domande. Nomina commissione di valutazione. Istruttoria formale. Valutazione di merito. Approvazione risultanze finali. concessione delle misure di sostegno ai beneficiari.</t>
+        </is>
+      </c>
+      <c r="V184" t="inlineStr">
+        <is>
+          <t>Avviso pubblicato sul BURL e sul sito istituzionale regionale &amp;nbsp;nella sezione Cultura. Atti endoprocedimentali comunicati mediante il sito https://cugban.regione.lazio.it/bandiavvisi/ e via PEC agli interessati.</t>
+        </is>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185">
+        <v>68</v>
+      </c>
+      <c r="B185" s="2">
         <v>45299</v>
       </c>
-      <c r="C6" s="2">
+      <c r="C185" s="2">
         <v>45299</v>
       </c>
-      <c r="D6" t="s">
-[...67 lines deleted...]
-      <c r="A7">
+      <c r="D185" t="s">
+        <v>78</v>
+      </c>
+      <c r="E185" t="s">
+        <v>257</v>
+      </c>
+      <c r="F185" t="s">
+        <v>727</v>
+      </c>
+      <c r="G185" t="s">
+        <v>757</v>
+      </c>
+      <c r="H185" t="s">
+        <v>729</v>
+      </c>
+      <c r="I185" t="s">
+        <v>753</v>
+      </c>
+      <c r="J185" t="s">
+        <v>746</v>
+      </c>
+      <c r="K185" t="s">
+        <v>747</v>
+      </c>
+      <c r="L185" t="s">
+        <v>758</v>
+      </c>
+      <c r="M185" t="s">
+        <v>748</v>
+      </c>
+      <c r="N185" t="inlineStr">
+        <is>
+          <t>Ricorso giurisdizionale al TAR entro 60 giorni dalla pubblicazione dell'atto conclusivo del procedimento o ricorso al Presidente della Repubblica entro 120 giorni. &amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="O185" t="s" s="3">
+        <v>755</v>
+      </c>
+      <c r="P185" t="s">
+        <v>266</v>
+      </c>
+      <c r="Q185" t="inlineStr">
+        <is>
+          <t>potere sostitutivo nei confronti del responsabile del provvedimento finale, attribuito al direttore generale della Giunta Regionale, ai sensi dell'art. 167 del R.R. 1/2002".&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="R185" t="s">
+        <v>68</v>
+      </c>
+      <c r="S185" t="s">
+        <v>756</v>
+      </c>
+      <c r="T185" t="s">
+        <v>751</v>
+      </c>
+      <c r="U185" t="inlineStr">
+        <is>
+          <t>Pubblicazione Avviso per la definizione dei criteri e delle modalità di presentazione e valutazione delle istanze di adesione; presentazione istanze entro il termine indicato nell'Avviso; valutazione delle istanze; approvazione delle risultanze della valutazione</t>
+        </is>
+      </c>
+      <c r="V185" t="inlineStr">
+        <is>
+          <t>Avviso Pubblico e Atto di approvazione risultanze finali pubblicate sul BUR e sul sito istituzionale regionale nella sezione Cultura e sul sito https://cugban.regione.lazio.it/bandiavvisi/ ; Atti endoprocedimentali comunicati mediante il sito https://cugban.regione.lazio.it/bandiavvisi/ e via PEC agli interessati.</t>
+        </is>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186">
         <v>67</v>
       </c>
-      <c r="B7" s="2">
+      <c r="B186" s="2">
         <v>45182</v>
       </c>
-      <c r="C7" s="2">
+      <c r="C186" s="2">
         <v>45182</v>
       </c>
-      <c r="D7" t="s">
-[...8 lines deleted...]
-      <c r="G7" t="inlineStr">
+      <c r="D186" t="s">
+        <v>78</v>
+      </c>
+      <c r="E186" t="s">
+        <v>257</v>
+      </c>
+      <c r="F186" t="s">
+        <v>727</v>
+      </c>
+      <c r="G186" t="inlineStr">
         <is>
           <t>Legge Regionale 15 novembre 2019, n. 24, R.R. n. 6 del 18-02-2002, DGR n. 399 del 27-07-2023, investimenti strutturali destinati a enti pubblici o privati per la valorizzazione di musei, archivi e biblioteche ed altri luoghi della cultura della Regione Lazio, &amp;nbsp;Approvazione dell'Avviso pubblico per la valorizzazione dei luoghi della cultura del Lazio Det. G11053 del 09-08-2023 e rettifica G11831 del 07-09-2023.
 </t>
         </is>
       </c>
-      <c r="H7" t="s">
-[...61 lines deleted...]
-      <c r="A8">
+      <c r="H186" t="s">
+        <v>738</v>
+      </c>
+      <c r="I186" t="s">
+        <v>759</v>
+      </c>
+      <c r="J186" t="s">
+        <v>760</v>
+      </c>
+      <c r="K186" t="s">
+        <v>761</v>
+      </c>
+      <c r="L186" t="s">
+        <v>762</v>
+      </c>
+      <c r="M186" t="s">
+        <v>742</v>
+      </c>
+      <c r="N186" t="inlineStr">
+        <is>
+          <t>Ricorso giurisdizionale al TAR entro 60 giorni dalla pubblicazione dell'atto conclusivo del procedimento o ricorso al Presidente della Repubblica entro 120 giorni. &amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="O186" t="s">
+        <v>763</v>
+      </c>
+      <c r="P186" t="s">
+        <v>266</v>
+      </c>
+      <c r="Q186" t="inlineStr">
+        <is>
+          <t>Potere sostitutivo nei confronti del responsabile del provvedimento finale, attribuito al direttore generale della Giunta Regionale Alessandro Ridolfi, sensi dell'art. 167 del R.R. 1/2002.&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="R186" t="s">
+        <v>68</v>
+      </c>
+      <c r="S186" t="inlineStr">
+        <is>
+          <t>Sul sito istituzionale regionale &amp;nbsp;nella sezione cultura, &amp;nbsp;sezione bandi - direzione cultura - valorizzazione dei luoghi della cultura del lazio 2023.</t>
+        </is>
+      </c>
+      <c r="T186" t="s">
+        <v>744</v>
+      </c>
+      <c r="U186" t="inlineStr">
+        <is>
+          <t>Pubblicazione dell'Avviso. Presentazione delle domande. Nomina commissione di valutazione. Istruttoria formale. Valutazione di merito. Approvazione risultanze fiinali. Pubblicazione della graduatoria e concessione delle misure di sostegno ai beneficiari.</t>
+        </is>
+      </c>
+      <c r="V186" t="inlineStr">
+        <is>
+          <t>Avviso e atto di approvazione risultanze pubblicati sul BUR e sul sito istituzionale regionale &amp;nbsp;nella sezione cultura. Atti endoprocedimentali comunicati mediante PEC agli interessati.</t>
+        </is>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187">
         <v>66</v>
       </c>
-      <c r="B8" s="2">
+      <c r="B187" s="2">
         <v>44875</v>
       </c>
-      <c r="C8" s="2">
+      <c r="C187" s="2">
         <v>44875</v>
       </c>
-      <c r="D8" t="s">
-[...20 lines deleted...]
-      <c r="J8" t="s">
+      <c r="D187" t="s">
+        <v>764</v>
+      </c>
+      <c r="E187" t="s">
+        <v>502</v>
+      </c>
+      <c r="F187" t="s">
+        <v>261</v>
+      </c>
+      <c r="G187" t="s">
+        <v>765</v>
+      </c>
+      <c r="H187" t="s">
+        <v>504</v>
+      </c>
+      <c r="I187" t="inlineStr">
+        <is>
+          <t>Renata Sangiorgi, 065168 5279, rsangiorgi@regione.lazio.it; Daniela Piemontese, 065168 3885, dpiemontese@regione.lazio.it; Maria Enrica Zocchi, 065168 4346, mezocchi@regione.lazio.it;</t>
+        </is>
+      </c>
+      <c r="J187" t="inlineStr">
+        <is>
+          <t>Direzione Regionale per lo Sviluppo Economico, le Attività Produttive e la Ricerca - dott.ssa Tiziana Petucci &amp;nbsp; 06/51686720 &amp;nbsp;- sviluppoeconomico@regione.lazio.legalmail.it - &amp;nbsp;tpetucci@regione.lazio.it</t>
+        </is>
+      </c>
+      <c r="K187" t="s">
+        <v>766</v>
+      </c>
+      <c r="L187" t="s">
+        <v>511</v>
+      </c>
+      <c r="M187" t="s">
+        <v>28</v>
+      </c>
+      <c r="N187" t="inlineStr">
+        <is>
+          <t>Ricorso giurisdizionale innanzi al TAR del Lazio nel termine di giorni 60 (sessanta), ovvero ricorso straordinario al Capo dello Stato entro il termine di giorni 120 (centoventi)/giudice ordinario ove ne sussistano i presupposti</t>
+        </is>
+      </c>
+      <c r="O187" t="s">
+        <v>28</v>
+      </c>
+      <c r="P187" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q187" t="s">
+        <v>165</v>
+      </c>
+      <c r="R187" t="s">
+        <v>68</v>
+      </c>
+      <c r="S187" t="s">
+        <v>767</v>
+      </c>
+      <c r="T187" t="inlineStr">
+        <is>
+          <t>Renata Sangiorgi, 065168 5279, rsangiorgi@regione.lazio.it; Daniela Piemontese, 065168 3885, dpiemontese@regione.lazio.it; Maria Enrica Zocchi, 065168 4346, mezocchi@regione.lazio.it;</t>
+        </is>
+      </c>
+      <c r="U187" t="inlineStr">
+        <is>
+          <t>Istruttoria (selezione dei componenti del Nucleo mediante procedura di evidenza pubblica, verifica dei requisiti richiesti, nomina dei componenti del Nucleo di valutazione), proposta di decreto del Presidente della Giunta Regionale o del Direttore Regionale.</t>
+        </is>
+      </c>
+      <c r="V187" t="s">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188">
+        <v>65</v>
+      </c>
+      <c r="B188" s="2">
+        <v>44875</v>
+      </c>
+      <c r="C188" s="2">
+        <v>44875</v>
+      </c>
+      <c r="D188" t="s">
+        <v>125</v>
+      </c>
+      <c r="E188" t="s">
+        <v>502</v>
+      </c>
+      <c r="F188" t="s">
+        <v>261</v>
+      </c>
+      <c r="G188" t="s">
+        <v>769</v>
+      </c>
+      <c r="H188" t="s">
+        <v>504</v>
+      </c>
+      <c r="I188" t="inlineStr">
+        <is>
+          <t>Renata Sangiorgi, 065168 5279, rsangiorgi@regione.lazio.it; Daniela Piemontese, 065168 3885, dpiemontese@regione.lazio.it; Maria Enrica Zocchi, 065168 4346, mezocchi@regione.lazio.it;</t>
+        </is>
+      </c>
+      <c r="J188" t="inlineStr">
+        <is>
+          <t>Direzione Regionale per lo Sviluppo Economico, le Attività Produttive e la Ricerca - dott.ssa Tiziana Petucci &amp;nbsp; 06/51686720 &amp;nbsp;- sviluppoeconomico@regione.lazio.legalmail.it - &amp;nbsp;tpetucci@regione.lazio.it</t>
+        </is>
+      </c>
+      <c r="K188" t="s">
+        <v>766</v>
+      </c>
+      <c r="L188" t="s">
+        <v>770</v>
+      </c>
+      <c r="M188" t="s">
+        <v>28</v>
+      </c>
+      <c r="N188" t="s">
+        <v>28</v>
+      </c>
+      <c r="O188" t="s">
+        <v>28</v>
+      </c>
+      <c r="P188" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q188" t="s">
+        <v>165</v>
+      </c>
+      <c r="R188" t="s">
+        <v>68</v>
+      </c>
+      <c r="S188" t="s">
+        <v>767</v>
+      </c>
+      <c r="T188" t="inlineStr">
+        <is>
+          <t>Renata Sangiorgi, 065168 5279, rsangiorgi@regione.lazio.it; Daniela Piemontese, 065168 3885, dpiemontese@regione.lazio.it; Maria Enrica Zocchi, 065168 4346, mezocchi@regione.lazio.it;</t>
+        </is>
+      </c>
+      <c r="U188" t="inlineStr">
+        <is>
+          <t>Istruttoria (analisi dati, stesura documento, concertazione con le parti sociali ove previsto), proposta di deliberazione di Giunta Regionale, termini previsti dagli articoli 10 e 11 della Legge 13/2008,</t>
+        </is>
+      </c>
+      <c r="V188" t="s">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189">
         <v>60</v>
       </c>
-      <c r="K8" t="s">
-[...46 lines deleted...]
-      <c r="B9" s="2">
+      <c r="B189" s="2">
         <v>44875</v>
       </c>
-      <c r="C9" s="2">
+      <c r="C189" s="2">
         <v>44875</v>
       </c>
-      <c r="D9" t="s">
-[...230 lines deleted...]
-      <c r="G12" t="inlineStr">
+      <c r="D189" t="s">
+        <v>501</v>
+      </c>
+      <c r="E189" t="s">
+        <v>502</v>
+      </c>
+      <c r="F189" t="s">
+        <v>261</v>
+      </c>
+      <c r="G189" t="inlineStr">
         <is>
           <t>Definizione di collaborazioni interistituzionali in materia di ricerca e innovazione e trasferimento tecnologico mediante l'approvazione di testi di Accordo/Intesa (Legge 13 e altre)
 </t>
         </is>
       </c>
-      <c r="H12" t="s">
+      <c r="H189" t="s">
+        <v>504</v>
+      </c>
+      <c r="I189" t="inlineStr">
+        <is>
+          <t>Renata Sangiorgi, 065168 5279, rsangiorgi@regione.lazio.it; Daniela Piemontese, 065168 3885, dpiemontese@regione.lazio.it; Maria Enrica Zocchi, 065168 4346, mezocchi@regione.lazio.it;</t>
+        </is>
+      </c>
+      <c r="J189" t="inlineStr">
+        <is>
+          <t>Direzione Regionale per lo Sviluppo Economico, le Attività Produttive e la Ricerca - dott.ssa Tiziana Petucci &amp;nbsp; 06/51686720 &amp;nbsp;- sviluppoeconomico@regione.lazio.legalmail.it - &amp;nbsp;tpetucci@regione.lazio.it</t>
+        </is>
+      </c>
+      <c r="K189" t="s">
+        <v>766</v>
+      </c>
+      <c r="L189" t="s">
+        <v>511</v>
+      </c>
+      <c r="M189" t="s">
+        <v>28</v>
+      </c>
+      <c r="N189" t="s">
+        <v>771</v>
+      </c>
+      <c r="O189" t="s">
+        <v>28</v>
+      </c>
+      <c r="P189" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q189" t="s">
+        <v>165</v>
+      </c>
+      <c r="R189" t="s">
+        <v>68</v>
+      </c>
+      <c r="S189" t="s">
+        <v>767</v>
+      </c>
+      <c r="T189" t="inlineStr">
+        <is>
+          <t>Renata Sangiorgi, 065168 5279, rsangiorgi@regione.lazio.it; Daniela Piemontese, 065168 3885, dpiemontese@regione.lazio.it; Maria Enrica Zocchi, 065168 4346, mezocchi@regione.lazio.it;</t>
+        </is>
+      </c>
+      <c r="U189" t="inlineStr">
+        <is>
+          <t>Istruttoria (valutazione presupposti di legge per la realizzazione della collaborazione, riunione con i soggetti interessati per la definizione delle competenze/impegni reciproci, &amp;nbsp;stesura testo accordo/intesa), proposta di deliberazione di Giunta Regionale o di determinazione Direttore Regionale.</t>
+        </is>
+      </c>
+      <c r="V189" t="s">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190">
+        <v>59</v>
+      </c>
+      <c r="B190" s="2">
+        <v>44875</v>
+      </c>
+      <c r="C190" s="2">
+        <v>44875</v>
+      </c>
+      <c r="D190" t="s">
+        <v>125</v>
+      </c>
+      <c r="E190" t="s">
+        <v>502</v>
+      </c>
+      <c r="F190" t="s">
+        <v>261</v>
+      </c>
+      <c r="G190" t="s">
+        <v>772</v>
+      </c>
+      <c r="H190" t="s">
+        <v>504</v>
+      </c>
+      <c r="I190" t="inlineStr">
+        <is>
+          <t>Renata Sangiorgi, 065168 5279, rsangiorgi@regione.lazio.it; Daniela Piemontese, 065168 3885, dpiemontese@regione.lazio.it; Maria Enrica Zocchi, 065168 4346, mezocchi@regione.lazio.it;</t>
+        </is>
+      </c>
+      <c r="J190" t="inlineStr">
+        <is>
+          <t>Direzione Regionale per lo Sviluppo Economico, le Attività Produttive e la Ricerca - dott.ssa Tiziana Petucci &amp;nbsp; 06/51686720 &amp;nbsp;- sviluppoeconomico@regione.lazio.legalmail.it - &amp;nbsp;tpetucci@regione.lazio.it</t>
+        </is>
+      </c>
+      <c r="K190" t="s">
+        <v>505</v>
+      </c>
+      <c r="L190" t="s">
+        <v>506</v>
+      </c>
+      <c r="M190" t="s">
+        <v>28</v>
+      </c>
+      <c r="N190" t="inlineStr">
+        <is>
+          <t>Ricorso giurisdizionale innanzi al TAR nel termine di giorni 60 (sessanta), ovvero ricorso straordinario al Capo dello Stato entro il termine di giorni 120 (centoventi) ove ne sussistano i presupposti</t>
+        </is>
+      </c>
+      <c r="O190" t="s">
+        <v>28</v>
+      </c>
+      <c r="P190" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q190" t="s">
+        <v>165</v>
+      </c>
+      <c r="R190" t="s">
         <v>35</v>
       </c>
-      <c r="I12" t="inlineStr">
-[...26 lines deleted...]
-      <c r="Q12" t="s">
+      <c r="S190" t="s">
+        <v>767</v>
+      </c>
+      <c r="T190" t="inlineStr">
+        <is>
+          <t>Renata Sangiorgi, 065168 5279, rsangiorgi@regione.lazio.it; Daniela Piemontese, 065168 3885, dpiemontese@regione.lazio.it; Maria Enrica Zocchi, 065168 4346, mezocchi@regione.lazio.it;</t>
+        </is>
+      </c>
+      <c r="U190" t="inlineStr">
+        <is>
+          <t>Istruttoria (verifica presupposti per l'emanazione dell'Avviso, redazione testo Avviso, adozione Avviso pubblico, &amp;nbsp;nomina Nucleo per la valutazione dei progetti di ricerca sviluppo innovazione e trasferimento tecnologico, verifica ammissibilità delle domande e supporto alle procedure di valutazione da parte di Lazio Innova spa, verbale del Nucleo di valutazione da approvarsi con determinazione nel caso di Avviso a "graduatoria", approvazione concessione contributi) e determinazione Direttore Regionale.</t>
+        </is>
+      </c>
+      <c r="V190" t="s">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191">
+        <v>48</v>
+      </c>
+      <c r="B191" s="2">
+        <v>44875</v>
+      </c>
+      <c r="C191" s="2">
+        <v>44875</v>
+      </c>
+      <c r="D191" t="s">
+        <v>501</v>
+      </c>
+      <c r="E191" t="s">
+        <v>502</v>
+      </c>
+      <c r="F191" t="s">
+        <v>261</v>
+      </c>
+      <c r="G191" t="s">
+        <v>773</v>
+      </c>
+      <c r="H191" t="s">
+        <v>504</v>
+      </c>
+      <c r="I191" t="inlineStr">
+        <is>
+          <t>Renata Sangiorgi, 065168 5279, rsangiorgi@regione.lazio.it; Daniela Piemontese, 065168 3885, dpiemontese@regione.lazio.it; Maria Enrica Zocchi, 065168 4346, mezocchi@regione.lazio.it;</t>
+        </is>
+      </c>
+      <c r="J191" t="inlineStr">
+        <is>
+          <t>Direzione Regionale per lo Sviluppo Economico, le Attività Produttive e la Ricerca - dott.ssa Tiziana Petucci &amp;nbsp; 06/51686720 &amp;nbsp;- sviluppoeconomico@regione.lazio.legalmail.it - &amp;nbsp;tpetucci@regione.lazio.it</t>
+        </is>
+      </c>
+      <c r="K191" t="s">
+        <v>505</v>
+      </c>
+      <c r="L191" t="s">
+        <v>774</v>
+      </c>
+      <c r="M191" t="s">
+        <v>28</v>
+      </c>
+      <c r="N191" t="inlineStr">
+        <is>
+          <t>Ricorso giurisdizionale innanzi al TAR nel termine di giorni 60 (sessanta), ovvero ricorso straordinario al Capo dello Stato entro il termine di giorni 120 (centoventi) ove ne sussistano i presupposti</t>
+        </is>
+      </c>
+      <c r="O191" t="s">
+        <v>28</v>
+      </c>
+      <c r="P191" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q191" t="s">
+        <v>165</v>
+      </c>
+      <c r="R191" t="s">
         <v>35</v>
       </c>
-      <c r="R12" t="s">
-[...875 lines deleted...]
-      <c r="D24" t="s">
+      <c r="S191" t="s">
+        <v>767</v>
+      </c>
+      <c r="T191" t="inlineStr">
+        <is>
+          <t>Renata Sangiorgi, 065168 5279, rsangiorgi@regione.lazio.it; Daniela Piemontese, 065168 3885, dpiemontese@regione.lazio.it; Maria Enrica Zocchi, 065168 4346, mezocchi@regione.lazio.it;</t>
+        </is>
+      </c>
+      <c r="U191" t="inlineStr">
+        <is>
+          <t>Istruttoria (verifica presupposti per l'emanazione dell'Avviso, redazione testo Avviso, adozione Avviso pubblico, &amp;nbsp;nomina Nucleo per la valutazione dei progetti di ricerca sviluppo innovazione e trasferimento tecnologico, verifica ammissibilità delle domande e supporto alle procedure di valutazione da parte di Lazio Innova spa, verbale del Nucleo di valutazione da approvarsi con determinazione nel caso di Avviso a "graduatoria", approvazione concessione contributi), o determinazione Direttore Regionale.</t>
+        </is>
+      </c>
+      <c r="V191" t="s">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192">
+        <v>47</v>
+      </c>
+      <c r="B192" s="2">
+        <v>44868</v>
+      </c>
+      <c r="C192" s="2">
+        <v>44868</v>
+      </c>
+      <c r="D192" t="s">
         <v>78</v>
       </c>
-      <c r="E24" t="s">
-[...227 lines deleted...]
-      <c r="G27" t="inlineStr">
+      <c r="E192" t="s">
+        <v>257</v>
+      </c>
+      <c r="F192" t="s">
+        <v>727</v>
+      </c>
+      <c r="G192" t="inlineStr">
         <is>
           <t>DGR 958/2021.Accordo di Programma Quadro dell’Area Interna Monti Simbruini. Strategia Nazionale Aree Interne (SNAI), finanziamento dell’Intervento Codice ROT5-A0341T0030: “Riqualificazione del centro storico di Cineto Romano”
 </t>
         </is>
       </c>
-      <c r="H27" t="s">
-[...52 lines deleted...]
-      <c r="A28">
+      <c r="H192" t="s">
+        <v>738</v>
+      </c>
+      <c r="I192" t="s">
+        <v>775</v>
+      </c>
+      <c r="J192" t="inlineStr">
+        <is>
+          <t>Direttore della Direzione Cultura, &amp;nbsp;e Lazio Creativo - Miriam Cipriani - &amp;nbsp;-tel.0651683404, 0651684049, 0651683218, 0651683919 - email mcipriani@regione.lazio.it</t>
+        </is>
+      </c>
+      <c r="K192" t="s">
+        <v>776</v>
+      </c>
+      <c r="L192" t="s">
+        <v>777</v>
+      </c>
+      <c r="M192" t="s">
+        <v>290</v>
+      </c>
+      <c r="N192" t="s">
+        <v>778</v>
+      </c>
+      <c r="O192" t="s">
+        <v>290</v>
+      </c>
+      <c r="P192" t="s">
+        <v>290</v>
+      </c>
+      <c r="Q192" t="inlineStr">
+        <is>
+          <t>Potere sostitutivo nei confronti del responsabile del provvedimento finale, attribuito al direttore generale della Giunta Regionale, sensi dell'art. 167 del R.R. 1/2002.</t>
+        </is>
+      </c>
+      <c r="R192" t="s">
+        <v>68</v>
+      </c>
+      <c r="S192" t="s">
+        <v>779</v>
+      </c>
+      <c r="T192" t="s">
+        <v>780</v>
+      </c>
+      <c r="U192" t="inlineStr">
+        <is>
+          <t>Stipula accordo ratificata con DGR 958/2021; definizione dell'intervento; nomina del RUP; redazione progetto definitivo/esecutivo; erogazione I quota (anticipo 20%); monitoraggi periodici andamento attività; obbligazione verso terzi; consegna lavori; erogazione II quota; esecuzione lavori; certificato regolare esecuzione, certificato ultimazione lavori, quietanze, rendicontazione delle spese sostenute dopo relazione sul conto finale, saldo.</t>
+        </is>
+      </c>
+      <c r="V192" t="s">
+        <v>781</v>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193">
         <v>46</v>
       </c>
-      <c r="B28" s="2">
+      <c r="B193" s="2">
         <v>44868</v>
       </c>
-      <c r="C28" s="2">
+      <c r="C193" s="2">
         <v>44868</v>
       </c>
-      <c r="D28" t="s">
-[...8 lines deleted...]
-      <c r="G28" t="inlineStr">
+      <c r="D193" t="s">
+        <v>22</v>
+      </c>
+      <c r="E193" t="s">
+        <v>257</v>
+      </c>
+      <c r="F193" t="s">
+        <v>727</v>
+      </c>
+      <c r="G193" t="inlineStr">
         <is>
           <t>Atelier Arte, Bellezza e Cultura. Approvazione della “Manifestazione di interesse” destinata ad attori pubblici e finalizzata alla raccolta di candidature per la selezione, per ambiti provinciali, dei luoghi che diverranno sede degli Atelier Arte Bellezza e Cultura, dove saranno ospitate molteplici attività culturali, realizzate dai beneficiari che saranno individuati attraverso un apposito Avviso pubblico.
 </t>
         </is>
       </c>
-      <c r="H28" t="s">
-[...55 lines deleted...]
-      <c r="A29">
+      <c r="H193" t="s">
+        <v>782</v>
+      </c>
+      <c r="I193" t="s">
+        <v>783</v>
+      </c>
+      <c r="J193" t="inlineStr">
+        <is>
+          <t>Direttore della Direzione Cultura, &amp;nbsp;e Lazio Creativo - Miriam Cipriani - &amp;nbsp;-tel.0651683404, 0651684049, 0651683218, 0651683919 - email mcipriani@regione.lazio.it</t>
+        </is>
+      </c>
+      <c r="K193" t="s">
+        <v>784</v>
+      </c>
+      <c r="L193" t="s">
+        <v>785</v>
+      </c>
+      <c r="M193" t="s">
+        <v>748</v>
+      </c>
+      <c r="N193" t="s">
+        <v>786</v>
+      </c>
+      <c r="O193" t="s">
+        <v>787</v>
+      </c>
+      <c r="P193" t="s">
+        <v>787</v>
+      </c>
+      <c r="Q193" t="inlineStr">
+        <is>
+          <t>Potere sostitutivo nei confronti del responsabile del provvedimento finale, attribuito al direttore generale della Giunta Regionale, sensi dell'art. 167 del R.R. 1/2002.</t>
+        </is>
+      </c>
+      <c r="R193" t="s">
+        <v>121</v>
+      </c>
+      <c r="S193" t="s">
+        <v>788</v>
+      </c>
+      <c r="T193" t="s">
+        <v>789</v>
+      </c>
+      <c r="U193" t="inlineStr">
+        <is>
+          <t>Approvazione e pubblicazione "Manifestazione di Interesse". Presentazione manifestazioni d'interesse da parte dei soggetti interessati. Istruttoria formale sulle domande presentate. Nomina Commissione tecnica di valutazione. Valutazione tecnica delle domande. Approvazione degli esiti dei lavori della Commissione. Verifica requisiti dichiarati dagli attori pubblici nelle candidature.&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="V193" t="inlineStr">
+        <is>
+          <t>Determinazione di &amp;nbsp;approvazione della Manifestazione di Interesse, decreto di nomina Commissione tecnica valutazione, DGR di individuazione dei luoghi-sede degli Atelier, pubblicati sul BUR e sul sito istituzionale regionale http://www.regione.lazio.it/rl_cultura/.Atti endoprocedimentali e ammissioni comunicate mediante PEC agli interessati.</t>
+        </is>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194">
         <v>45</v>
       </c>
-      <c r="B29" s="2">
+      <c r="B194" s="2">
         <v>44854</v>
       </c>
-      <c r="C29" s="2">
+      <c r="C194" s="2">
         <v>44854</v>
       </c>
-      <c r="D29" t="s">
-[...8 lines deleted...]
-      <c r="G29" t="inlineStr">
+      <c r="D194" t="s">
+        <v>125</v>
+      </c>
+      <c r="E194" t="s">
+        <v>257</v>
+      </c>
+      <c r="F194" t="s">
+        <v>727</v>
+      </c>
+      <c r="G194" t="inlineStr">
         <is>
           <t>LR 5/2020; DGR 687/2022 (Piano annuale cinema); Avviso Pubblico per il sostegno alla conservazione del patrimonio cinematografico e audiovisivo attraverso la concessione di contributi a fondo perduto alle imprese per il restauro e la digitalizzazione delle opere.&amp;nbsp;
 </t>
         </is>
       </c>
-      <c r="H29" t="s">
-[...58 lines deleted...]
-      <c r="A30">
+      <c r="H194" t="s">
+        <v>782</v>
+      </c>
+      <c r="I194" t="s">
+        <v>790</v>
+      </c>
+      <c r="J194" t="inlineStr">
+        <is>
+          <t>Direttore della Direzione Cultura, &amp;nbsp;e Lazio Creativo - Miriam Cipriani - &amp;nbsp;-tel.0651683404, 0651684049, 0651683218, 0651683919 - email mcipriani@regione.lazio.it</t>
+        </is>
+      </c>
+      <c r="K194" t="s">
+        <v>791</v>
+      </c>
+      <c r="L194" t="s">
+        <v>792</v>
+      </c>
+      <c r="M194" t="s">
+        <v>742</v>
+      </c>
+      <c r="N194" t="inlineStr">
+        <is>
+          <t>Ricorso giurisdizionale al TAR entro 60 giorni o al Capo dello Stato entro 120 giorni dalla pubblicazione dell'atto di approvazione delle risultanze della valutazione.</t>
+        </is>
+      </c>
+      <c r="O194" t="s">
+        <v>266</v>
+      </c>
+      <c r="P194" t="s">
+        <v>266</v>
+      </c>
+      <c r="Q194" t="inlineStr">
+        <is>
+          <t>potere sostitutivo nei confronti del responsabile del provvedimento finale, attribuito al direttore generale della Giunta Regionale, sensi dell'art. 167 del R.R. 1/2002.</t>
+        </is>
+      </c>
+      <c r="R194" t="s">
+        <v>121</v>
+      </c>
+      <c r="S194" t="s">
+        <v>793</v>
+      </c>
+      <c r="T194" t="s">
+        <v>794</v>
+      </c>
+      <c r="U194" t="inlineStr">
+        <is>
+          <t>Approvazione e pubblicazione dell'Avviso. Presentazione delle domande. Nomina della Commissione. Istruttoria formale. Istruttoria di merito. Determinazione di approvazione graduatoria. Controlli sui requisiti di partecipazione dichiarati dalle imprese all'atto dell'istanza. Determinazione di impegno di spesa a favore dei soggetti beneficiari. Attuazione interventi. Erogazione contributi dietro presentazione rendicontazione certificata.</t>
+        </is>
+      </c>
+      <c r="V194" t="inlineStr">
+        <is>
+          <t>Atti procedimentali : Avviso e approvazione della graduatoria pubblicati sul BUR e sul sito istituzionale regionale http://www.regione.lazio.it/rl_cultura/. Atti endoprocedimentali comunicati mediante PEC agli interessati.</t>
+        </is>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195">
         <v>44</v>
       </c>
-      <c r="B30" s="2">
+      <c r="B195" s="2">
         <v>44845</v>
       </c>
-      <c r="C30" s="2">
+      <c r="C195" s="2">
         <v>44845</v>
       </c>
-      <c r="D30" t="s">
-[...8 lines deleted...]
-      <c r="G30" t="inlineStr">
+      <c r="D195" t="s">
+        <v>78</v>
+      </c>
+      <c r="E195" t="s">
+        <v>257</v>
+      </c>
+      <c r="F195" t="s">
+        <v>727</v>
+      </c>
+      <c r="G195" t="inlineStr">
         <is>
           <t>PSC Lazio - Attuazione Strategia Area Interna Monti Simbruini di cui alla DGR n. 958/2021- Intervento codice n. TCA5, denominazione Acquisto Villa Belisario a Saracinesco
 </t>
         </is>
       </c>
-      <c r="H30" t="s">
-[...55 lines deleted...]
-      <c r="A31">
+      <c r="H195" t="s">
+        <v>782</v>
+      </c>
+      <c r="I195" t="s">
+        <v>795</v>
+      </c>
+      <c r="J195" t="inlineStr">
+        <is>
+          <t>Direttore della Direzione Cultura, Politiche Giovanili &amp;nbsp;e Lazio Creativo - Miriam Cipriani - &amp;nbsp;0651683404, 0651684049, 0651683218, 0651683919 - mcipriani@regione.lazio.it</t>
+        </is>
+      </c>
+      <c r="K195" t="s">
+        <v>796</v>
+      </c>
+      <c r="L195" t="s">
+        <v>797</v>
+      </c>
+      <c r="M195" t="s">
+        <v>742</v>
+      </c>
+      <c r="N195" t="s">
+        <v>798</v>
+      </c>
+      <c r="O195" t="s">
+        <v>266</v>
+      </c>
+      <c r="P195" t="s">
+        <v>266</v>
+      </c>
+      <c r="Q195" t="s">
+        <v>799</v>
+      </c>
+      <c r="R195" t="s">
+        <v>68</v>
+      </c>
+      <c r="S195" t="s">
+        <v>800</v>
+      </c>
+      <c r="T195" t="inlineStr">
+        <is>
+          <t>Area arti Figurative, Cinema e Audiovisivo -Resp. &amp;nbsp; Proc.: &amp;nbsp;D.ssa &amp;nbsp;Lorenza De Maria &amp;nbsp;ldemaria@regione.lazio.it &amp;nbsp;- tel. 0651683262</t>
+        </is>
+      </c>
+      <c r="U195" t="inlineStr">
+        <is>
+          <t>DD approvazione di &amp;nbsp;impegno della somma complessiva di € 180.000,00 00 a valere sul capitolo U0000C12138, a favore della Comunità Montana dell’Aniene &amp;nbsp;in qualità di soggetto attuatore dell’intervento &amp;nbsp;progettuale codice n. TCA5, denominato “Acquisto Villa Belisario a Saracinesco”.</t>
+        </is>
+      </c>
+      <c r="V195" t="inlineStr">
+        <is>
+          <t>&amp;nbsp;Atto di approvazione pubblicato sul BUR e sul sito istituzionale www.regione.lazio.it; &amp;nbsp;Atti endoprocedimentali comunicati mediante &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; PEC agli interessati</t>
+        </is>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196">
         <v>43</v>
       </c>
-      <c r="B31" s="2">
+      <c r="B196" s="2">
         <v>44845</v>
       </c>
-      <c r="C31" s="2">
+      <c r="C196" s="2">
         <v>44845</v>
       </c>
-      <c r="D31" t="s">
-[...8 lines deleted...]
-      <c r="G31" t="inlineStr">
+      <c r="D196" t="s">
+        <v>125</v>
+      </c>
+      <c r="E196" t="s">
+        <v>257</v>
+      </c>
+      <c r="F196" t="s">
+        <v>727</v>
+      </c>
+      <c r="G196" t="inlineStr">
         <is>
           <t>Fondo per il sostegno della Creatività. L.R. 13/2013, art. 7. Avviso pubblico per la concessione di contributi a sostegno del settore delle startup culturali e creative
 </t>
         </is>
       </c>
-      <c r="H31" t="s">
-[...55 lines deleted...]
-      <c r="A32">
+      <c r="H196" t="s">
+        <v>782</v>
+      </c>
+      <c r="I196" t="s">
+        <v>795</v>
+      </c>
+      <c r="J196" t="inlineStr">
+        <is>
+          <t>Direttore della Direzione Cultura, Politiche Giovanili &amp;nbsp;e Lazio Creativo - Miriam Cipriani - &amp;nbsp;0651683404, 0651684049, 0651683218, 0651683919 - mcipriani@regione.lazio.it</t>
+        </is>
+      </c>
+      <c r="K196" t="s">
+        <v>796</v>
+      </c>
+      <c r="L196" t="s">
+        <v>801</v>
+      </c>
+      <c r="M196" t="s">
+        <v>742</v>
+      </c>
+      <c r="N196" t="inlineStr">
+        <is>
+          <t>Ricorso giurisdizionale al TAR entro 60 giorni o al Capo dello Stato entro 120 giorni dalla pubblicazione dell'atto conclusivo del procedimento (determinazione di approvazione delle risultanze dei lavori di valutazione)</t>
+        </is>
+      </c>
+      <c r="O196" t="s">
+        <v>266</v>
+      </c>
+      <c r="P196" t="s">
+        <v>266</v>
+      </c>
+      <c r="Q196" t="s">
+        <v>799</v>
+      </c>
+      <c r="R196" t="s">
+        <v>121</v>
+      </c>
+      <c r="S196" t="s">
+        <v>802</v>
+      </c>
+      <c r="T196" t="s">
+        <v>803</v>
+      </c>
+      <c r="U196" t="inlineStr">
+        <is>
+          <t>DD Direzione Cultura e Lazio Creativo per approvazione Avviso pubblico; gestione istruttoria e valutazione da parte di Lazio Innova S.p.a.; DD Direzione Cultura e Lazio Creativo per approvazione graduatoria; erogazione contributi e monitoraggio interventi da prate di Lazio Innova.</t>
+        </is>
+      </c>
+      <c r="V196" t="inlineStr">
+        <is>
+          <t>Avviso e atto di approvazione risultanze pubblicati sul BUR e sul sito istituzionale www.regione.lazio.it; www.lazioinnova.it &amp;nbsp;Atti endoprocedimentali comunicati mediante &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; PEC agli interessati</t>
+        </is>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197">
         <v>42</v>
       </c>
-      <c r="B32" s="2">
+      <c r="B197" s="2">
         <v>44845</v>
       </c>
-      <c r="C32" s="2">
+      <c r="C197" s="2">
         <v>44845</v>
       </c>
-      <c r="D32" t="s">
-[...8 lines deleted...]
-      <c r="G32" t="inlineStr">
+      <c r="D197" t="s">
+        <v>125</v>
+      </c>
+      <c r="E197" t="s">
+        <v>257</v>
+      </c>
+      <c r="F197" t="s">
+        <v>727</v>
+      </c>
+      <c r="G197" t="inlineStr">
         <is>
           <t>PR FESR Lazio 2021-2027. Ob.Strat. 1. “Un'Europa più competitiva e intelligente”, Ob. Specif. 1.III “Rafforzare la crescita e la competitività delle PMI”.&amp;nbsp;Approvazione Avviso Pubblico “Lazio Cinema International 2022” per la concessione di contributi per la produzione di opere in coproduzione internazionale.
 </t>
         </is>
       </c>
-      <c r="H32" t="s">
-[...61 lines deleted...]
-      <c r="A33">
+      <c r="H197" t="s">
+        <v>782</v>
+      </c>
+      <c r="I197" t="s">
+        <v>804</v>
+      </c>
+      <c r="J197" t="inlineStr">
+        <is>
+          <t>Direttore della Direzione Cultura &amp;nbsp;e Lazio Creativo - Miriam Cipriani - &amp;nbsp;0651683404, 0651684049, 0651683218, 0651683919 - mcipriani@regione.lazio.it</t>
+        </is>
+      </c>
+      <c r="K197" t="s">
+        <v>796</v>
+      </c>
+      <c r="L197" t="s">
+        <v>805</v>
+      </c>
+      <c r="M197" t="s">
+        <v>742</v>
+      </c>
+      <c r="N197" t="inlineStr">
+        <is>
+          <t>Ricorso giurisdizionale al TAR entro 60 giorni o al Capo dello Stato entro 120 giorni dalla pubblicazione dell'atto conclusivo del procedimento (determinazione di approvazione delle risultanze dei lavori di valutazione)</t>
+        </is>
+      </c>
+      <c r="O197" t="s">
+        <v>266</v>
+      </c>
+      <c r="P197" t="s">
+        <v>266</v>
+      </c>
+      <c r="Q197" t="inlineStr">
+        <is>
+          <t>potere sostitutivo nei confronti del responsabile del provvedimento finale, attribuito al direttore generale della Giunta Regionale, sensi dell'art. 167 del R.R. 1/2002.</t>
+        </is>
+      </c>
+      <c r="R197" t="s">
+        <v>121</v>
+      </c>
+      <c r="S197" t="s">
+        <v>806</v>
+      </c>
+      <c r="T197" t="inlineStr">
+        <is>
+          <t>Lazio Innova Spa tel: 800989796 mail: &amp;nbsp;info@lazioinnova.it &amp;nbsp; infobandiimprese@lazioinnova.it - Area arti Figurative, Cinema e Audiovisivo - D.ssa &amp;nbsp;Lorenza De Maria &amp;nbsp;ldemaria@regione.lazio.it &amp;nbsp;- tel. 0651683262</t>
+        </is>
+      </c>
+      <c r="U197" t="inlineStr">
+        <is>
+          <t>DD Direzione Cultura e Lazio Creativo per approvazione Avviso pubblico; istruttoria e valutazione svolta da Lazio Innova S.p.A.; DD Direzione Cultura e Lazio Creativo per approvazione graduatoria e risultanze valutazioni; erogazione contributi e monitoraggio interventi da parte di Lazio Innova.</t>
+        </is>
+      </c>
+      <c r="V197" t="inlineStr">
+        <is>
+          <t>Avviso e atto di approvazione risultanze pubblicati sul BUR e sul sito istituzionale www.regione.lazio.it; www.lazioinnova.it &amp;nbsp;Atti endoprocedimentali comunicati mediante &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; &amp;nbsp; PEC agli interessati</t>
+        </is>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198">
         <v>41</v>
       </c>
-      <c r="B33" s="2">
+      <c r="B198" s="2">
         <v>44845</v>
       </c>
-      <c r="C33" s="2">
+      <c r="C198" s="2">
         <v>44845</v>
       </c>
-      <c r="D33" t="s">
-[...8 lines deleted...]
-      <c r="G33" t="inlineStr">
+      <c r="D198" t="s">
+        <v>125</v>
+      </c>
+      <c r="E198" t="s">
+        <v>257</v>
+      </c>
+      <c r="F198" t="s">
+        <v>727</v>
+      </c>
+      <c r="G198" t="inlineStr">
         <is>
           <t>L.R. 5/2020. Pianno Annuale degli interventi. Procedimento per la concessione, mediante apposito avviso pubblico, di sovvenzioni per la produzione di opere cinematografiche e audiovisive.&amp;nbsp;
 </t>
         </is>
       </c>
-      <c r="H33" t="s">
-[...64 lines deleted...]
-      <c r="A34">
+      <c r="H198" t="s">
+        <v>782</v>
+      </c>
+      <c r="I198" t="s">
+        <v>807</v>
+      </c>
+      <c r="J198" t="inlineStr">
+        <is>
+          <t>Direttore della Direzione Cultura &amp;nbsp;e Lazio Creativo - Miriam Cipriani - &amp;nbsp;0651683404, 0651684049, 0651683218, 0651683919 - mcipriani@regione.lazio.it</t>
+        </is>
+      </c>
+      <c r="K198" t="s">
+        <v>796</v>
+      </c>
+      <c r="L198" t="inlineStr">
+        <is>
+          <t>Termine specifico per conclusione procedimento non definito. Termini a carico degli interessati individuati nell'Avviso pubblico con cui è avviato il procedimento.</t>
+        </is>
+      </c>
+      <c r="M198" t="s">
+        <v>748</v>
+      </c>
+      <c r="N198" t="inlineStr">
+        <is>
+          <t>Ricorso giurisdizionale al TAR entro 60 giorni &amp;nbsp;o al Capo dello Stato entro 120 giorni dalla pubblicazione dell'atto conclusivo del procedimento (determinazione di approvazione delle risultanze dei lavori di valutazione).</t>
+        </is>
+      </c>
+      <c r="O198" t="s">
+        <v>808</v>
+      </c>
+      <c r="P198" t="s">
+        <v>266</v>
+      </c>
+      <c r="Q198" t="inlineStr">
+        <is>
+          <t>potere sostitutivo nei confronti del responsabile del provvedimento finale, attribuito al direttore generale della Giunta Regionale, sensi dell'art. 167 del R.R. 1/2002.</t>
+        </is>
+      </c>
+      <c r="R198" t="s">
+        <v>121</v>
+      </c>
+      <c r="S198" t="s">
+        <v>809</v>
+      </c>
+      <c r="T198" t="inlineStr">
+        <is>
+          <t>Area arti Figurative, Cinema e Audiovisivo - &amp;nbsp;contatti del responsabile del procedimento per informazioni e e chiarimenti - indirizzo PEC per la presentazione delle istanze di sovvenzione indicato nell'avviso pubblico&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="U198" t="inlineStr">
+        <is>
+          <t>approvazione Piano Annuale degli interventi. approvazione Avviso pubblico che stabilisce modalità e criteri di presentazione domande e concessione sovvenzioni. &amp;nbsp;Approvazione istanze inammissibili. Nomina Commissione di valutazione. Approvazione graduatoria istanze ammissibili a sovvenzione. Ricevimento e controllo rendicontazioni degli ammissibili a sovvenzione. Quantificazione, concessione ed erogazione della sovvenzione ai beneficiari.</t>
+        </is>
+      </c>
+      <c r="V198" t="inlineStr">
+        <is>
+          <t>Piano Annuale degli interventi, Avviso pubblico, Elenco delle istanze inammissibili, nomina commissione, Elenco delle &amp;nbsp;istanze ammissibili a sovvenzione ed elenco delle sovvenzioni concesse, pubblicate sul BUR e sul sito istituzionale regionale. Atti endoprocedimentali comunicate via PEC agli interessati. &amp;nbsp;</t>
+        </is>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199">
         <v>40</v>
       </c>
-      <c r="B34" s="2">
+      <c r="B199" s="2">
         <v>44839</v>
       </c>
-      <c r="C34" s="2">
+      <c r="C199" s="2">
         <v>44839</v>
       </c>
-      <c r="D34" t="s">
-[...8 lines deleted...]
-      <c r="G34" t="inlineStr">
+      <c r="D199" t="s">
+        <v>125</v>
+      </c>
+      <c r="E199" t="s">
+        <v>257</v>
+      </c>
+      <c r="F199" t="s">
+        <v>727</v>
+      </c>
+      <c r="G199" t="inlineStr">
         <is>
           <t>L.R. 5/2020. Pianno Annuale degli interventi. Procedimento per la concessione, mediante apposito avviso pubblico, di sovvenzioni per la produzione di opere cinematografiche e audiovisive.&amp;nbsp;
 </t>
         </is>
       </c>
-      <c r="H34" t="s">
-[...29 lines deleted...]
-      <c r="O34" t="s">
+      <c r="H199" t="s">
+        <v>782</v>
+      </c>
+      <c r="I199" t="s">
+        <v>807</v>
+      </c>
+      <c r="J199" t="inlineStr">
+        <is>
+          <t>Direttore della Direzione Cultura &amp;nbsp;e Lazio Creativo - Miriam Cipriani - &amp;nbsp;0651683404, 0651684049, 0651683218, 0651683919 - mcipriani@regione.lazio.it</t>
+        </is>
+      </c>
+      <c r="K199" t="s">
+        <v>796</v>
+      </c>
+      <c r="L199" t="inlineStr">
+        <is>
+          <t>Termine specifico per conclusione procedimento non definito. Termini a carico degli interessati individuati nell'Avviso pubblico con cui è avviato il procedimento.</t>
+        </is>
+      </c>
+      <c r="M199" t="s">
+        <v>748</v>
+      </c>
+      <c r="N199" t="inlineStr">
+        <is>
+          <t>Ricorso giurisdizionale al TAR entro 60 giorni dalla pubblicazione dell'atto conclusivo del procedimento (determinazione di approvazione delle risultanze dei lavori di valutazione) o ricorso al Capo dello Stato entro 120 giorni.</t>
+        </is>
+      </c>
+      <c r="O199" t="s">
+        <v>810</v>
+      </c>
+      <c r="P199" t="s">
+        <v>266</v>
+      </c>
+      <c r="Q199" t="inlineStr">
+        <is>
+          <t>potere sostitutivo nei confronti del responsabile del provvedimento finale, attribuito al direttore generale della Giunta Regionale, sensi dell'art. 167 del R.R. 1/2002.</t>
+        </is>
+      </c>
+      <c r="R199" t="s">
+        <v>121</v>
+      </c>
+      <c r="S199" t="s">
+        <v>809</v>
+      </c>
+      <c r="T199" t="inlineStr">
+        <is>
+          <t>Area arti Figurative, Cinema e Audiovisivo - &amp;nbsp;contatti del responsabile del procedimento per informazioni e e chiarimenti - indirizzo PEC per la presentazione delle istanze di sovvenzione indicato nell'avviso pubblico&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="U199" t="inlineStr">
+        <is>
+          <t>Approvazione Piano Annuale degli interventi. approvazione Avviso pubblico che stabilisce modalità e criteri di presentazione domande e concessione sovvenzioni. &amp;nbsp;Approvazione istanze inammissibili. Nomina Commissione di valutazione. Approvazione graduatoria istanze ammissibili a sovvenzione. Ricevimento e controllo rendicontazioni degli ammissibili a sovvenzione. Quantificazione, concessione ed erogazione della sovvenzione ai beneficiari.</t>
+        </is>
+      </c>
+      <c r="V199" t="inlineStr">
+        <is>
+          <t>Piano Annuale degli interventi, Avviso pubblico, Elenco delle istanze inammissibili, nomina commissione, Elenco delle &amp;nbsp;istanze ammissibili a sovvenzione ed elenco delle sovvenzioni concesse, pubblicate sul BUR e sul sito istituzionale regionale. Atti endoprocedimentali comunicate via PEC agli interessati. &amp;nbsp;</t>
+        </is>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200">
         <v>39</v>
       </c>
-      <c r="P34" t="inlineStr">
-[...34 lines deleted...]
-      <c r="B35" s="2">
+      <c r="B200" s="2">
         <v>44823</v>
       </c>
-      <c r="C35" s="2">
+      <c r="C200" s="2">
         <v>44823</v>
       </c>
-      <c r="D35" t="s">
-[...8 lines deleted...]
-      <c r="G35" t="inlineStr">
+      <c r="D200" t="s">
+        <v>22</v>
+      </c>
+      <c r="E200" t="s">
+        <v>257</v>
+      </c>
+      <c r="F200" t="s">
+        <v>727</v>
+      </c>
+      <c r="G200" t="inlineStr">
         <is>
           <t>Reg.(UE) n. 2021/241, che istituisce il dispositivo per la ripresa e la resilienza. D.M.Cultura n. 107/2022. DGR n.195/2022. Det. G04542 del 13/04/2022 e ss.mm.ii. Avviso pubblico a sportello per la concessione di contributi a fondo perduto per interventi di risanamento conservativo, recupero funzionale, manutenzione, allestimento di spazi da destinare a piccoli servizi culturali, sociali, ambientali turistici (escluso l’uso ricettivo) di beni appartenenti al patrimonio culturale rurale.
 </t>
         </is>
       </c>
-      <c r="H35" t="s">
-[...55 lines deleted...]
-      <c r="A36">
+      <c r="H200" t="s">
+        <v>596</v>
+      </c>
+      <c r="I200" t="s">
+        <v>811</v>
+      </c>
+      <c r="J200" t="inlineStr">
+        <is>
+          <t>Direttore della Direzione Cultura e Lazio Creativo - Miriam Cipriani - &amp;nbsp;0651683404, 0651684049, 0651683218, 0651683919 - mcipriani@regione.lazio.it&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="K200" t="s" s="3">
+        <v>812</v>
+      </c>
+      <c r="L200" t="inlineStr">
+        <is>
+          <t>Termine specifico di conclusione del procedimento non stabilito. Termini a carico degli interessati stabiliti nell'avviso pubblico e negli ulteriori atti di proroga.&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="M200" t="s">
+        <v>787</v>
+      </c>
+      <c r="N200" t="s">
+        <v>813</v>
+      </c>
+      <c r="O200" t="s" s="3">
+        <v>814</v>
+      </c>
+      <c r="P200" t="s">
+        <v>749</v>
+      </c>
+      <c r="Q200" t="s">
+        <v>815</v>
+      </c>
+      <c r="R200" t="s">
+        <v>121</v>
+      </c>
+      <c r="S200" t="s">
+        <v>816</v>
+      </c>
+      <c r="T200" t="s">
+        <v>811</v>
+      </c>
+      <c r="U200" t="inlineStr">
+        <is>
+          <t>Approvazione e pubblicazione avviso e nomina commissione. Presentazione domande di contributo. Istruttoria formale sulle domande inserite in piattaforma. Esame tecnico da parte della commissione tecnica di valutazione. Presa d'atto delle risultanze dei lavori della Commissione. Verifica requisiti dichiarati dalle imprese ammesse a contributo. Concessione misure di sostegno ai beneficiari.&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="V200" t="inlineStr">
+        <is>
+          <t>Avviso, nomina Commissione tecnica valutazione, presa d'atto risultanze lavori, concessione formale dei contributi, approvati con determinazione dirigenziale e pubblicati sul BUR e sul sito istituzionale regionale. Atti endoprocedimentali comunicati mediante PEC agli interessati.</t>
+        </is>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201">
         <v>38</v>
       </c>
-      <c r="B36" s="2">
+      <c r="B201" s="2">
         <v>44803</v>
       </c>
-      <c r="C36" s="2">
+      <c r="C201" s="2">
         <v>44803</v>
       </c>
-      <c r="D36" t="s">
-[...8 lines deleted...]
-      <c r="G36" t="inlineStr">
+      <c r="D201" t="s">
+        <v>78</v>
+      </c>
+      <c r="E201" t="s">
+        <v>257</v>
+      </c>
+      <c r="F201" t="s">
+        <v>727</v>
+      </c>
+      <c r="G201" t="inlineStr">
         <is>
           <t>Il procedimento, regolamentato con D.G.R. &amp;nbsp;586/2022, è finalizzato alla costituzione dell'Elenco regionale delle scuole di educazione musicale, in attuazione dell'art. 12bis della LR 15/2014.
 </t>
         </is>
       </c>
-      <c r="H36" t="s">
-[...23 lines deleted...]
-      <c r="N36" t="s">
+      <c r="H201" t="s">
+        <v>817</v>
+      </c>
+      <c r="I201" t="s">
+        <v>818</v>
+      </c>
+      <c r="J201" t="s">
+        <v>819</v>
+      </c>
+      <c r="K201" t="s" s="3">
+        <v>820</v>
+      </c>
+      <c r="L201" t="inlineStr">
+        <is>
+          <t>Termine specifico per conclusione procedimento non definito. Termini a carico degli interessati previsti nella D.G.R.586/2022 (presentazione istanza di iscrizione entro il 09/09/2022 o, dal 2023, entro i termini indicati in appositi avvisi adottati ogni anno con determinazione della Direzione)&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="M201" t="s">
+        <v>787</v>
+      </c>
+      <c r="N201" t="inlineStr">
+        <is>
+          <t>Avverso il provvedimento di ammissione od esclusione dall'elenco è ammesso ricorso al TAR del Lazio entro 60 giorni, o &amp;nbsp;al Presidente della Repubblica entro 120 giorni dalla pubblicazione</t>
+        </is>
+      </c>
+      <c r="O201" t="s">
+        <v>31</v>
+      </c>
+      <c r="P201" t="s">
+        <v>470</v>
+      </c>
+      <c r="Q201" t="s">
+        <v>799</v>
+      </c>
+      <c r="R201" t="s">
         <v>121</v>
       </c>
-      <c r="O36" t="s">
-[...28 lines deleted...]
-      <c r="A37">
+      <c r="S201" t="s">
+        <v>821</v>
+      </c>
+      <c r="T201" t="s">
+        <v>822</v>
+      </c>
+      <c r="U201" t="inlineStr">
+        <is>
+          <t>Presentazione istanze; istruttoria di verifica con eventuali soccorsi o preavvisi di rigetto, approvazione dei soggetti ammessi ed esclusi dall'Elenco Regionale delle scuole di musica;&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="V201" t="inlineStr">
+        <is>
+          <t>Pubblicazione sul BUR e sul sito istituzionale della D.G.R.586/2022 e degli Atti di approvazione dei soggetti ammessi ed esclusi dall'Elenco regionale delle scuole di musica. Comunicazione degli atti endoprocedimentali agli interessati tramite PEC o mail</t>
+        </is>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202">
         <v>37</v>
       </c>
-      <c r="B37" s="2">
+      <c r="B202" s="2">
         <v>44687</v>
       </c>
-      <c r="C37" s="2">
+      <c r="C202" s="2">
         <v>44687</v>
       </c>
-      <c r="D37" t="s">
-[...8 lines deleted...]
-      <c r="G37" t="inlineStr">
+      <c r="D202" t="s">
+        <v>22</v>
+      </c>
+      <c r="E202" t="s">
+        <v>257</v>
+      </c>
+      <c r="F202" t="s">
+        <v>727</v>
+      </c>
+      <c r="G202" t="inlineStr">
         <is>
           <t>Il procedimento, adottato con Avviso pubblico approvato con determinazione n. G00709/2020, è finalizzato alla acquisizione di candidature per la formazione di un elenco di esperti esterni per incarichi onorifici nelle commissioni di valutazione per la concessione di contributi o altre&amp;nbsp;agevolazioni di competenza dalla Direzione.
 </t>
         </is>
       </c>
-      <c r="H37" t="s">
-[...56 lines deleted...]
-      <c r="A38">
+      <c r="H202" t="s">
+        <v>596</v>
+      </c>
+      <c r="I202" t="s">
+        <v>823</v>
+      </c>
+      <c r="J202" t="s">
+        <v>815</v>
+      </c>
+      <c r="K202" t="s">
+        <v>824</v>
+      </c>
+      <c r="L202" t="s">
+        <v>801</v>
+      </c>
+      <c r="M202" t="s">
+        <v>825</v>
+      </c>
+      <c r="N202" t="inlineStr">
+        <is>
+          <t>Avverso il provvedimento di ammissione od esclusione dall'elenco è ammesso ricorso al TAR del Lazio entro 60 giorni, o al Presidente della&amp;nbsp;Repubblica entro 120 giorni, dalla pubblicazione.&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="O202" t="s">
+        <v>31</v>
+      </c>
+      <c r="P202" t="s">
+        <v>470</v>
+      </c>
+      <c r="Q202" t="inlineStr">
+        <is>
+          <t>Potere sostitutivo nei confronti del responsabile del provvedimento finale, attribuito al direttore generale della Giunta Regionale, sensi dell'art. 167 del R.R. 1/2002.</t>
+        </is>
+      </c>
+      <c r="R202" t="s">
+        <v>35</v>
+      </c>
+      <c r="S202" t="s">
+        <v>826</v>
+      </c>
+      <c r="T202" t="s">
+        <v>824</v>
+      </c>
+      <c r="U202" t="inlineStr">
+        <is>
+          <t>Le candidature da parte degli interessati devono essere presentate tra il 01 e il 31 gennaio di ogni anno con le modalità previste nell'Avviso pubblico adottato con la determinazione G00709/2020. Dopo la scadenza del termine le candidature vengono valutate da apposita commissione e infine approvate e pubblicate con determinazione le risultanze della valutazione e l'elenco aggiornato degli esperti esterni.</t>
+        </is>
+      </c>
+      <c r="V202" t="inlineStr">
+        <is>
+          <t>L'Avviso pubblico adottato con det G00709/2020 è pubblicato sul BUR e sul sito istituzionale, nella sezione Cultura. Gli atti endoprocedimentali sono comunicati via mail agli interessati. Il provvedimento finale e l'elenco degli esperti sono pubblicati sul BUR e sul sito regionale, nella sezione Cultura.</t>
+        </is>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203">
         <v>34</v>
       </c>
-      <c r="B38" s="2">
+      <c r="B203" s="2">
         <v>44609</v>
       </c>
-      <c r="C38" s="2">
+      <c r="C203" s="2">
         <v>44609</v>
       </c>
-      <c r="D38" t="s">
-[...8 lines deleted...]
-      <c r="G38" t="inlineStr">
+      <c r="D203" t="s">
+        <v>78</v>
+      </c>
+      <c r="E203" t="s">
+        <v>257</v>
+      </c>
+      <c r="F203" t="s">
+        <v>727</v>
+      </c>
+      <c r="G203" t="inlineStr">
         <is>
           <t>Articolo 3 della L.R. 24/2019 e art. 15 della L. 241/1990. Avviso pubblico rivolto ai comuni del Lazio con musei o biblioteche iseritti in OMR o OBR per il potenziamento, mediante accordi di collaborazione istituzionale con la Regione, dei servizi erogati dai citati musei o biblioteche comunali.
 </t>
         </is>
       </c>
-      <c r="H38" t="s">
-[...58 lines deleted...]
-      <c r="A39">
+      <c r="H203" t="s">
+        <v>729</v>
+      </c>
+      <c r="I203" t="s">
+        <v>827</v>
+      </c>
+      <c r="J203" t="inlineStr">
+        <is>
+          <t>Direttore della Direzione Cultura, Politiche Giovanili &amp;nbsp;e Lazio Creativo - Miriam Cipriani - &amp;nbsp;0651683404, 0651684049, 0651683218, 0651683919 - mcipriani@regione.lazio.it;&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="K203" t="s">
+        <v>828</v>
+      </c>
+      <c r="L203" t="s">
+        <v>829</v>
+      </c>
+      <c r="M203" t="s">
+        <v>742</v>
+      </c>
+      <c r="N203" t="inlineStr">
+        <is>
+          <t>Ricorso giurisdizionale al TAR entro 60 giorni dalla pubblicazione dell'atto conclusivo del procedimento o ricorso al Presidente della Repubblica entro 120 giorni. &amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="O203" t="s">
+        <v>830</v>
+      </c>
+      <c r="P203" t="s">
+        <v>290</v>
+      </c>
+      <c r="Q203" t="inlineStr">
+        <is>
+          <t>Potere sostitutivo nei confronti del responsabile del procedimento, attribuito al dirigente dell'Area Servizi Culturali e Promozione delle Lettura, cpimpini@regione.lazio.it, 0651683333. potere sostitutivo nei confronti del responsabile del provvedimento finale, attribuito al direttore generale della Giunta Regionale, sensi dell'art. 167 del R.R. 1/2002.</t>
+        </is>
+      </c>
+      <c r="R203" t="s">
+        <v>121</v>
+      </c>
+      <c r="S203" t="s">
+        <v>831</v>
+      </c>
+      <c r="T203" t="s">
+        <v>832</v>
+      </c>
+      <c r="U203" t="inlineStr">
+        <is>
+          <t>Deliberazione Giunta Regionale di approvazione del Piano Operativo Annuale LazioCrea S.p.A.; approvazione con determinazione dirigenziale dell'avviso pubblico rivolto ai comuni del Lazio per la presentazione di istanza per la sottoscrizione di accordi di collaborazione per il potenzimento dei servizi offerti dai propri musei/bilbioteche inseriti in OMR/OAR ; presentazione istanze da parte degli enti interessati; istruttoria delle istanze pervenute; approvazione della graduatoria; sottoscrizione degli accordi di collaborazione istituzionale</t>
+        </is>
+      </c>
+      <c r="V203" t="inlineStr">
+        <is>
+          <t>Determinazioni di approvazione degli avvisi e di approvazione risultanze finali su BUR e nella sezione cultura del sito istituzionale regionale. Atti endoprocedimentali comunicati via PEC agli interessati. &amp;nbsp;</t>
+        </is>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204">
         <v>33</v>
       </c>
-      <c r="B39" s="2">
+      <c r="B204" s="2">
         <v>44600</v>
       </c>
-      <c r="C39" s="2">
+      <c r="C204" s="2">
         <v>44600</v>
       </c>
-      <c r="D39" t="s">
-[...8 lines deleted...]
-      <c r="G39" t="inlineStr">
+      <c r="D204" t="s">
+        <v>125</v>
+      </c>
+      <c r="E204" t="s">
+        <v>257</v>
+      </c>
+      <c r="F204" t="s">
+        <v>727</v>
+      </c>
+      <c r="G204" t="inlineStr">
         <is>
           <t>Attuazione della D.G.R. 974 del 21 dicembre 2021 di recepimento delle Linee di indirizzo sulle modalità attuative dell'Investimento 2.1 "Attrattività dei borghi" Linea di Azione A del Piano Nazionale di Ripresa e resilienza PNRR.Approvazione delle modalità diacquisizione e valutazione delle idee progettuali da parte dei comuni selezionati e dei relativi allegati.
 </t>
         </is>
       </c>
-      <c r="H39" t="s">
-[...64 lines deleted...]
-      <c r="A40">
+      <c r="H204" t="s">
+        <v>738</v>
+      </c>
+      <c r="I204" t="s">
+        <v>833</v>
+      </c>
+      <c r="J204" t="inlineStr">
+        <is>
+          <t>Direttore della Direzione Cultura e Lazio Creativo - Miriam Cipriani - &amp;nbsp;0651683404, 0651684049, 0651683218, 0651683919 - mcipriani@regione.lazio.it&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="K204" t="inlineStr">
+        <is>
+          <t>Via mail all' indirizzo del dirigente e responsabile del procedimento svarroni@regione.lazio.it; telefono 06 51684492; &amp;nbsp;06 51683049; via PEC &amp;nbsp;all'indirizzo cultura@regione.lazio.legalmail.it&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="L204" t="s">
+        <v>834</v>
+      </c>
+      <c r="M204" t="s">
+        <v>290</v>
+      </c>
+      <c r="N204" t="inlineStr">
+        <is>
+          <t>Ricorso giurisdizionale al TAR entro 60 giorni dalla pubblicazione dell'atto di approvazione delle graduatorie o ricorso al Presidente della Repubblica entro 120 giorni.&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="O204" t="s">
+        <v>31</v>
+      </c>
+      <c r="P204" t="s">
+        <v>290</v>
+      </c>
+      <c r="Q204" t="inlineStr">
+        <is>
+          <t>potere sostitutivo nei confronti del responsabile del provvedimento finale, attribuito al soggetto individuato dalla Giunta ai sensi dell'art. 167 del R.R. 1/2002&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="R204" t="s">
+        <v>68</v>
+      </c>
+      <c r="S204" t="s">
+        <v>835</v>
+      </c>
+      <c r="T204" t="inlineStr">
+        <is>
+          <t>Sabrina Varroni Dirigente Area Valorizzazione del Patrimonio Culturale, Via Rosa Raimondi Garibaldi, 7 - 00145 Roma tel 0651684492 e-mail svarroni@regione.lazio.it - PEC istanze: cultura@regione.lazio.legalmail.it - Miriam Cipriani Direttore Direzione Cultura e Politiche Giovanili Via Rosa Raimondi Garibaldi, 7, 00145 Roma tel 0651683404-4049</t>
+        </is>
+      </c>
+      <c r="U204" t="inlineStr">
+        <is>
+          <t>Approvazione della D.G.R. 974 del 21 dicembre 2021 di recepimento delle Linee di indirizzo sulle modalità attuative dell’Investimento 2.1 “Attrattività dei borghi”Linea di Azione A del PNRR . Approvazione con determinazione dirigenziale delle modalità di presentazione delle idee progettuali da parte dei comuni individuati. Valutazione idee progettuali. Approvazione risultanze valutazione con determinazione.</t>
+        </is>
+      </c>
+      <c r="V204" t="inlineStr">
+        <is>
+          <t>DGR 974/2021, determinazione dirigenziale di approvazione delle modalità di acquisizione e valutazione delle idee progettuali da parte dei comuni selezionati e dei relativi allegati, determinaqzione di approvazione della risultanze finalei delle valutazioni, pubblicate sul BUR. Atti endoprocedimentali trasmessi tramite PEC agli interessati.</t>
+        </is>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205">
         <v>32</v>
       </c>
-      <c r="B40" s="2">
+      <c r="B205" s="2">
         <v>44600</v>
       </c>
-      <c r="C40" s="2">
+      <c r="C205" s="2">
         <v>44600</v>
       </c>
-      <c r="D40" t="s">
-[...8 lines deleted...]
-      <c r="G40" t="inlineStr">
+      <c r="D205" t="s">
+        <v>78</v>
+      </c>
+      <c r="E205" t="s">
+        <v>257</v>
+      </c>
+      <c r="F205" t="s">
+        <v>727</v>
+      </c>
+      <c r="G205" t="inlineStr">
         <is>
           <t>Attuazione della DGR 14 dicembre 2021, n. 911, Partecipazione della Regione Lazio alla Fondazione "Vittorio Occorsio" (Art.9 della Legge Regionale 11 agosto 2021, n. 14 "Disposizioni collegate alla Legge di Stabilità Regionale 2021 e modifiche dileggi &amp;nbsp;regionali").
 </t>
         </is>
       </c>
-      <c r="H40" t="s">
-[...61 lines deleted...]
-      <c r="A41">
+      <c r="H205" t="s">
+        <v>738</v>
+      </c>
+      <c r="I205" t="s">
+        <v>836</v>
+      </c>
+      <c r="J205" t="s">
+        <v>815</v>
+      </c>
+      <c r="K205" t="inlineStr">
+        <is>
+          <t>Via mail all' indirizzo del dirigente svarroni@regione.lazio.it; del responsabile del procedimento mfederico@regione.lazio.it;&amp;nbsp;per telefono a 06 51684492 -&amp;nbsp;06 51683049; via PEC all'indirizzo cultura@regione.lazio.legalmail.it&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="L205" t="s">
+        <v>837</v>
+      </c>
+      <c r="M205" t="s">
+        <v>290</v>
+      </c>
+      <c r="N205" t="inlineStr">
+        <is>
+          <t>Ricorso giurisdizionale al TAR entro 60 giorni dalla pubblicazione dell'atto di approvazione delle graduatorie o ricorso al Presidente della Repubblica entro 120 giorni.&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="O205" t="s">
         <v>31</v>
       </c>
-      <c r="B41" s="2">
+      <c r="P205" t="s">
+        <v>290</v>
+      </c>
+      <c r="Q205" t="inlineStr">
+        <is>
+          <t>potere sostitutivo nei confronti del responsabile del procedimento, attribuito al dirigente d'area Sabrina Varroni Tel &amp;nbsp;0651684492 svarroni@regione.lazio.it -potere sostitutivo nei confronti del responsabile del provvedimento finale, attribuito al soggetto individuato dalla Giunta ai sensi dell'art. 167 del R.R. 1/2002&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="R205" t="s">
+        <v>68</v>
+      </c>
+      <c r="S205" t="s">
+        <v>835</v>
+      </c>
+      <c r="T205" t="inlineStr">
+        <is>
+          <t>Sabrina Varroni Dirigente Area Valorizzazione del Patrimonio Culturale, Via Rosa Raimondi Garibaldi, 7 - 00145 Roma tel 0651684492 e-mail svarroni@regione.lazio.it - PEC istanze: cultura@regione.lazio.legalmail.it - Miriam Cipriani Direttore Direzione Cultura e Politiche Giovanili Via Rosa Raimondi Garibaldi, 7, 00145 Roma tel 0651683404-4049</t>
+        </is>
+      </c>
+      <c r="U205" t="inlineStr">
+        <is>
+          <t>valutazione dei presupposti necessari all'impegno ed alla erogazione delle quote di partecipazione, a titolo di "sostenitore", della Regione Lazio alla Fondazione Occorsio. Impegno e liquidazione quote. Verifica della rendicontazione dell'impiego delle quote trasferite.</t>
+        </is>
+      </c>
+      <c r="V205" t="inlineStr">
+        <is>
+          <t>comunicazione dell'atto di avvio del procedimento e degli atti endoprocedimentali tramite PEC agli interessati. Pubblicazione della determinazione di impegno delle risorse sul BUR.</t>
+        </is>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206">
+        <v>31</v>
+      </c>
+      <c r="B206" s="2">
         <v>44600</v>
       </c>
-      <c r="C41" s="2">
+      <c r="C206" s="2">
         <v>44600</v>
       </c>
-      <c r="D41" t="s">
-[...8 lines deleted...]
-      <c r="G41" t="inlineStr">
+      <c r="D206" t="s">
+        <v>78</v>
+      </c>
+      <c r="E206" t="s">
+        <v>257</v>
+      </c>
+      <c r="F206" t="s">
+        <v>727</v>
+      </c>
+      <c r="G206" t="inlineStr">
         <is>
           <t>POR FESR Lazio 2014-2020. Progetto T0002E0003.Avviso Pubblico relativo all’Azione 3.3.1 – “Sostegno al riposizionamento competitivo alla capacità di adattamento al mercato, all’attrattività per potenziali investitori, dei sistemi imprenditoriali vitali delimitati territorialmente” – sub-azione b) “Progetto integrato per la valorizzazione culturale di specifici tematismi” dell’Asse prioritario 3 – Competitività, in attuazione della Deliberazione di Giunta Regionale n. 550 del 2/10/2018, come modificata dalla Deliberazione di Giunta Regionale n. 644 del 7/11/2018
 </t>
         </is>
       </c>
-      <c r="H41" t="s">
-[...17 lines deleted...]
-      <c r="N41" t="s">
+      <c r="H206" t="s">
+        <v>782</v>
+      </c>
+      <c r="I206" t="s">
+        <v>838</v>
+      </c>
+      <c r="J206" t="s">
+        <v>815</v>
+      </c>
+      <c r="K206" t="s">
+        <v>839</v>
+      </c>
+      <c r="L206" t="s">
+        <v>801</v>
+      </c>
+      <c r="M206" t="s">
+        <v>183</v>
+      </c>
+      <c r="N206" t="s">
+        <v>813</v>
+      </c>
+      <c r="O206" t="s">
+        <v>290</v>
+      </c>
+      <c r="P206" t="s">
+        <v>290</v>
+      </c>
+      <c r="Q206" t="inlineStr">
+        <is>
+          <t>Potere sostitutivo nei confronti del responsabile del provvedimento finale, attribuito al direttore generale della Giunta Regionale, sensi dell'art. 167 del R.R. 1/2002.</t>
+        </is>
+      </c>
+      <c r="R206" t="s">
+        <v>121</v>
+      </c>
+      <c r="S206" t="s">
+        <v>840</v>
+      </c>
+      <c r="T206" t="s">
+        <v>841</v>
+      </c>
+      <c r="U206" t="inlineStr">
+        <is>
+          <t>Approvazione e pubblicazione avviso. Presentazione domande di contributo. Istruttoria formale sulle domande inserite in piattaforma. Nomina Commissione tecnica di valutazione.Valutazione di merito delle domande. Presa d'atto delle risultanze dei lavori della Commissione. Verifica requisiti dichiarati dalle imprese ammesse a contributo. Concessione misure di sostegno ai beneficiari.&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="V206" t="inlineStr">
+        <is>
+          <t>Avviso, determinazioni di nomina Commissione tecnica valutazione, di presa d'atto risultanze lavori della suddetta, di concessione formale dei contributi, di conclusione dei procedimenti, pubblicati sul BUR e sul sito istituzionale regionale. Atti endoprocedimentali comunicati mediante PEC agli interessati.</t>
+        </is>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207">
         <v>30</v>
       </c>
-      <c r="O41" t="s">
-[...34 lines deleted...]
-      <c r="B42" s="2">
+      <c r="B207" s="2">
         <v>44600</v>
       </c>
-      <c r="C42" s="2">
+      <c r="C207" s="2">
         <v>44600</v>
       </c>
-      <c r="D42" t="s">
-[...8 lines deleted...]
-      <c r="G42" t="inlineStr">
+      <c r="D207" t="s">
+        <v>78</v>
+      </c>
+      <c r="E207" t="s">
+        <v>257</v>
+      </c>
+      <c r="F207" t="s">
+        <v>727</v>
+      </c>
+      <c r="G207" t="inlineStr">
         <is>
           <t>Legge Regionale 24 dicembre 2010, n. 9, art. 2 e sue modifiche. Spese per le attività della Fondazione La Quadriennale di Roma. Contributo annuale della Regione Lazio, in quanto Socio della Fondazione, per la gestione delle attività.&amp;nbsp;
 </t>
         </is>
       </c>
-      <c r="H42" t="s">
-[...49 lines deleted...]
-      <c r="A43">
+      <c r="H207" t="s">
+        <v>782</v>
+      </c>
+      <c r="I207" t="s">
+        <v>842</v>
+      </c>
+      <c r="J207" t="s">
+        <v>815</v>
+      </c>
+      <c r="K207" t="s">
+        <v>843</v>
+      </c>
+      <c r="L207" t="s">
+        <v>801</v>
+      </c>
+      <c r="M207" t="s">
+        <v>742</v>
+      </c>
+      <c r="N207" t="s">
+        <v>813</v>
+      </c>
+      <c r="O207" t="s">
+        <v>290</v>
+      </c>
+      <c r="P207" t="s">
+        <v>290</v>
+      </c>
+      <c r="Q207" t="inlineStr">
+        <is>
+          <t>Potere sostitutivo nei confronti del responsabile del procedimento, attribuito al dirigente dell'Area Arti Figurative, Cinema e Audiovisivo, ccrisari@regione.lazio.it. potere sostitutivo nei confronti del responsabile del provvedimento finale, attribuito al direttore generale della Giunta Regionale, sensi dell'art. 167 del R.R. 1/2002.</t>
+        </is>
+      </c>
+      <c r="R207" t="s">
+        <v>68</v>
+      </c>
+      <c r="S207" t="inlineStr">
+        <is>
+          <t>programma di attività, corredato dal relativo piano finanziario, da svolgere nell’anno di riferimento ed una relazione sull’attività svolta nell’anno precedente.</t>
+        </is>
+      </c>
+      <c r="T207" t="s">
+        <v>841</v>
+      </c>
+      <c r="U207" t="s">
+        <v>844</v>
+      </c>
+      <c r="V207" t="s">
+        <v>845</v>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208">
         <v>29</v>
       </c>
-      <c r="B43" s="2">
+      <c r="B208" s="2">
         <v>44600</v>
       </c>
-      <c r="C43" s="2">
+      <c r="C208" s="2">
         <v>44600</v>
       </c>
-      <c r="D43" t="s">
-[...8 lines deleted...]
-      <c r="G43" t="inlineStr">
+      <c r="D208" t="s">
+        <v>78</v>
+      </c>
+      <c r="E208" t="s">
+        <v>257</v>
+      </c>
+      <c r="F208" t="s">
+        <v>727</v>
+      </c>
+      <c r="G208" t="inlineStr">
         <is>
           <t>Legge Regionale 24 dicembre 2010, n. 9, art. 2 e sue modifiche. Spese per le attività della Fondazione Maxxi - Museo Nazionale delle arti del XXI secolo. Contributo annuale della Regione Lazio, in quanto Socio della Fondazione, per la gestione delle attività.&amp;nbsp;
 </t>
         </is>
       </c>
-      <c r="H43" t="s">
-[...52 lines deleted...]
-      <c r="B44" s="2">
+      <c r="H208" t="s">
+        <v>782</v>
+      </c>
+      <c r="I208" t="s">
+        <v>846</v>
+      </c>
+      <c r="J208" t="s">
+        <v>815</v>
+      </c>
+      <c r="K208" t="s">
+        <v>843</v>
+      </c>
+      <c r="L208" t="s">
+        <v>801</v>
+      </c>
+      <c r="M208" t="s">
+        <v>742</v>
+      </c>
+      <c r="N208" t="s">
+        <v>813</v>
+      </c>
+      <c r="O208" t="s">
+        <v>290</v>
+      </c>
+      <c r="P208" t="s">
+        <v>290</v>
+      </c>
+      <c r="Q208" t="inlineStr">
+        <is>
+          <t>Potere sostitutivo nei confronti del responsabile del procedimento, attribuito al dirigente dell'Area Arti Figurative, Cinema e Audiovisivo, ccrisari@regione.lazio.it. potere sostitutivo nei confronti del responsabile del provvedimento finale, attribuito al direttore</t>
+        </is>
+      </c>
+      <c r="R208" t="s">
+        <v>68</v>
+      </c>
+      <c r="S208" t="inlineStr">
+        <is>
+          <t>Programma di attività, corredato dal relativo piano finanziario, da svolgere nell’anno di riferimento ed una relazione sull’attività svolta nell’anno precedente.</t>
+        </is>
+      </c>
+      <c r="T208" t="s">
+        <v>841</v>
+      </c>
+      <c r="U208" t="s">
+        <v>844</v>
+      </c>
+      <c r="V208" t="s">
+        <v>845</v>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209">
+        <v>28</v>
+      </c>
+      <c r="B209" s="2">
         <v>44587</v>
       </c>
-      <c r="C44" s="2">
+      <c r="C209" s="2">
         <v>44587</v>
       </c>
-      <c r="D44" t="s">
-[...8 lines deleted...]
-      <c r="G44" t="inlineStr">
+      <c r="D209" t="s">
+        <v>78</v>
+      </c>
+      <c r="E209" t="s">
+        <v>257</v>
+      </c>
+      <c r="F209" t="s">
+        <v>727</v>
+      </c>
+      <c r="G209" t="inlineStr">
         <is>
           <t>&amp;nbsp;L.R. 16/08. Attività di promozione del libro e della lettura attraverso iniziative ed interventi da realizzare direttamente o mediante i soggetti di cui all’articolo 4 di cui alla citata L.R., anche mediante partecipazione ad eventi del settore.
 </t>
         </is>
       </c>
-      <c r="H44" t="s">
-[...58 lines deleted...]
-      <c r="A45">
+      <c r="H209" t="s">
+        <v>729</v>
+      </c>
+      <c r="I209" t="s">
+        <v>847</v>
+      </c>
+      <c r="J209" t="inlineStr">
+        <is>
+          <t>&amp;nbsp;Direttore della Direzione Cultura, Politiche Giovanili &amp;nbsp;e Lazio Creativo - Miriam Cipriani - &amp;nbsp;0651683404, 0651684049, 0651683218, 0651683919 - mcipriani@regione.lazio.it;&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="K209" t="s">
+        <v>732</v>
+      </c>
+      <c r="L209" t="s">
+        <v>848</v>
+      </c>
+      <c r="M209" t="s">
+        <v>742</v>
+      </c>
+      <c r="N209" t="inlineStr">
+        <is>
+          <t>Ricorso giurisdizionale al TAR entro 60 giorni dalla pubblicazione dell'atto conclusivo del procedimento o ricorso al Presidente della Repubblica entro 120 giorni. &amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="O209" t="s">
+        <v>31</v>
+      </c>
+      <c r="P209" t="s">
+        <v>266</v>
+      </c>
+      <c r="Q209" t="inlineStr">
+        <is>
+          <t>Potere sostitutivo nei confronti del responsabile del procedimento, attribuito al dirigente dell'Area Servizi Culturali e Promozione delle Lettura, cpimpini@regione.lazio.it, 0651683333. potere sostitutivo nei confronti del responsabile del provvedimento finale, attribuito al direttore generale della Giunta Regionale, ai sensi dell'art. 167 del R.R. 1/2002.</t>
+        </is>
+      </c>
+      <c r="R209" t="s">
+        <v>68</v>
+      </c>
+      <c r="S209" t="s">
+        <v>849</v>
+      </c>
+      <c r="T209" t="s">
+        <v>736</v>
+      </c>
+      <c r="U209" t="inlineStr">
+        <is>
+          <t>Approvazione del Programma annuale delle iniziative e degli interventi con deliberazione della Giunta regionale. Adozione, con determinazione del direttore della direzione, degli atti necessari alla attuazione degli interventi in collaborazione con i soggetti individuati nel Programma annuale.</t>
+        </is>
+      </c>
+      <c r="V209" t="inlineStr">
+        <is>
+          <t>Deliberazione di approvazione del Programma annuale e determinazioni del Direttore aventi efficacia esterna, pubblicati sul BUR e nella sezione cultura del sito istituzionale regionale. Atti endoprocedimentali comunicati via PEC agli interessati. &amp;nbsp;</t>
+        </is>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210">
         <v>27</v>
       </c>
-      <c r="B45" s="2">
+      <c r="B210" s="2">
         <v>44587</v>
       </c>
-      <c r="C45" s="2">
+      <c r="C210" s="2">
         <v>44587</v>
       </c>
-      <c r="D45" t="s">
-[...8 lines deleted...]
-      <c r="G45" t="inlineStr">
+      <c r="D210" t="s">
+        <v>78</v>
+      </c>
+      <c r="E210" t="s">
+        <v>257</v>
+      </c>
+      <c r="F210" t="s">
+        <v>727</v>
+      </c>
+      <c r="G210" t="inlineStr">
         <is>
           <t>Articolo 10 della L.R. 24/2019. Adozione Avvisi pubblici per il sostegno al funzionamento, alla realizzazione di attivita culturali ed educative, alla acquisizioni di beni e attrazzature, riservati agli Istituti Culturali iscirtti nell'Albo di cui all'art. 11.
 </t>
         </is>
       </c>
-      <c r="H45" t="s">
+      <c r="H210" t="s">
+        <v>729</v>
+      </c>
+      <c r="I210" t="s">
+        <v>847</v>
+      </c>
+      <c r="J210" t="inlineStr">
+        <is>
+          <t>&amp;nbsp;Direttore della Direzione Cultura, Politiche Giovanili &amp;nbsp;e Lazio Creativo - Miriam Cipriani - &amp;nbsp;0651683404, 0651684049, 0651683218, 0651683919 - mcipriani@regione.lazio.it;&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="K210" t="s">
+        <v>850</v>
+      </c>
+      <c r="L210" t="s">
+        <v>851</v>
+      </c>
+      <c r="M210" t="s">
+        <v>742</v>
+      </c>
+      <c r="N210" t="inlineStr">
+        <is>
+          <t>Ricorso giurisdizionale al TAR entro 60 giorni dalla pubblicazione dell'atto conclusivo del procedimento o ricorso al Presidente della Repubblica entro 120 giorni. &amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="O210" t="s">
+        <v>830</v>
+      </c>
+      <c r="P210" t="s">
+        <v>266</v>
+      </c>
+      <c r="Q210" t="inlineStr">
+        <is>
+          <t>Potere sostitutivo nei confronti del responsabile del procedimento, attribuito al dirigente dell'Area Servizi Culturali e Promozione delle Lettura, cpimpini@regione.lazio.it, 0651683333. potere sostitutivo nei confronti del responsabile del provvedimento finale, attribuito al direttore generale della Giunta Regionale, sensi dell'art. 167 del R.R. 1/2002.</t>
+        </is>
+      </c>
+      <c r="R210" t="s">
+        <v>121</v>
+      </c>
+      <c r="S210" t="s">
+        <v>831</v>
+      </c>
+      <c r="T210" t="s">
+        <v>852</v>
+      </c>
+      <c r="U210" t="inlineStr">
+        <is>
+          <t>Approvazione del piano annuale degli interventi, di cui all'art. 9 della L.R. 24/2019, con deliberazione della Giunta Regionale; Approvazione degli Avvisi pubblici per la concessione, ai sensi dell'art. 10 delle medesima L.R., delle misure di sostegno, con determinazione del direttore della Direzione, nei quali sono allegati anche i moduli da compilare; presentazione delle istanze; istruttoria; eventuali richieste integrazioni o chiarimenti; nomina Commissione di valutazione tecnica; redazione dei verbali della Commissione; approvazione della graduatoria e concessione dei contributi con determinazione del direttore della Direzione; attuazione degli interventi ammessi a contributo; rendicontazione; erogazione dei contributi concessi. &amp;nbsp;&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="V210" t="inlineStr">
+        <is>
+          <t>determinazioni di approvazione degli avvisi e di approvazione risultanze finali su BUR e nella sezione cultura del sito istituzionale regionale. Atti endoprocedimentali comunicati via PEC agli interessati. &amp;nbsp;</t>
+        </is>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211">
         <v>26</v>
       </c>
-      <c r="I45" t="inlineStr">
-[...58 lines deleted...]
-      <c r="B46" s="2">
+      <c r="B211" s="2">
         <v>44587</v>
       </c>
-      <c r="C46" s="2">
+      <c r="C211" s="2">
         <v>44587</v>
       </c>
-      <c r="D46" t="s">
-[...8 lines deleted...]
-      <c r="G46" t="inlineStr">
+      <c r="D211" t="s">
+        <v>22</v>
+      </c>
+      <c r="E211" t="s">
+        <v>257</v>
+      </c>
+      <c r="F211" t="s">
+        <v>727</v>
+      </c>
+      <c r="G211" t="inlineStr">
         <is>
           <t>D.G.R. 193/2021. D.M. 19 gennaio 2021 n. 42. Accordo di Programma tra il Ministero della Cultura (MiC) e la Regione Lazio per i progetti di attività culturali nei territori della regione interessati dagli eventi sismici verificatisi dal 24 agosto 2016. Convenzione tra la Regione Lazio e la Fondazione Accademia Nazionale di Santa Cecilia per l'attuazione degli interventi.
 </t>
         </is>
       </c>
-      <c r="H46" t="s">
-[...49 lines deleted...]
-      <c r="A47">
+      <c r="H211" t="s">
+        <v>817</v>
+      </c>
+      <c r="I211" t="s">
+        <v>853</v>
+      </c>
+      <c r="J211" t="s">
+        <v>815</v>
+      </c>
+      <c r="K211" t="s">
+        <v>854</v>
+      </c>
+      <c r="L211" t="s">
+        <v>855</v>
+      </c>
+      <c r="M211" t="s">
+        <v>290</v>
+      </c>
+      <c r="N211" t="s">
+        <v>856</v>
+      </c>
+      <c r="O211" t="s">
+        <v>857</v>
+      </c>
+      <c r="P211" t="s">
+        <v>470</v>
+      </c>
+      <c r="Q211" t="inlineStr">
+        <is>
+          <t>potere sostitutivo nei confronti del responsabile del procedimento, attribuito al dirigente d'area Rita Turchetti Tel &amp;nbsp;0651683457 rturchetti@regione.lazio.it -potere sostitutivo nei confronti del responsabile del provvedimento finale, attribuito al direttore generale Wanda D'Ercole, direzionegenerale@regione.lazio.it&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="R211" t="s">
+        <v>68</v>
+      </c>
+      <c r="S211" t="s">
+        <v>470</v>
+      </c>
+      <c r="T211" t="s">
+        <v>858</v>
+      </c>
+      <c r="U211" t="inlineStr">
+        <is>
+          <t>elaborazione dello schema di convenzione; determina di approvazione dello schema di convenzione; sottoscrizione della convenzione; trasmissione all'ufficiale rogante per la repertoriazione della convenzione</t>
+        </is>
+      </c>
+      <c r="V211" t="s">
+        <v>859</v>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212">
         <v>25</v>
       </c>
-      <c r="B47" s="2">
+      <c r="B212" s="2">
         <v>44586</v>
       </c>
-      <c r="C47" s="2">
+      <c r="C212" s="2">
         <v>44586</v>
       </c>
-      <c r="D47" t="s">
-[...8 lines deleted...]
-      <c r="G47" t="inlineStr">
+      <c r="D212" t="s">
+        <v>78</v>
+      </c>
+      <c r="E212" t="s">
+        <v>257</v>
+      </c>
+      <c r="F212" t="s">
+        <v>727</v>
+      </c>
+      <c r="G212" t="inlineStr">
         <is>
           <t>L.R. n. 24/2019, R.R. &amp;nbsp;n. 20/2020; Avviso pubblico per la concessione di contributi a sostegno dei servizi culturali accreditati nelle organizzazioni regionali (OMR, OBR e OAR)&amp;nbsp;
 </t>
         </is>
       </c>
-      <c r="H47" t="s">
-[...23 lines deleted...]
-      <c r="N47" t="s">
+      <c r="H212" t="s">
+        <v>729</v>
+      </c>
+      <c r="I212" t="s">
+        <v>860</v>
+      </c>
+      <c r="J212" t="s">
+        <v>861</v>
+      </c>
+      <c r="K212" t="s">
+        <v>862</v>
+      </c>
+      <c r="L212" t="inlineStr">
+        <is>
+          <t>Non previsto uno specifico termine per la conclusione del procedimento di concessione dei contributi. Specifici termini per adempimenti a carico dei partecipanti sono indicati nell'Avviso.</t>
+        </is>
+      </c>
+      <c r="M212" t="s">
+        <v>742</v>
+      </c>
+      <c r="N212" t="inlineStr">
+        <is>
+          <t>Ricorso giurisdizionale al TAR entro 60 giorni dalla pubblicazione dell'atto conclusivo del procedimento o ricorso al Presidente della Repubblica entro 120 giorni. &amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="O212" t="s">
+        <v>31</v>
+      </c>
+      <c r="P212" t="s">
+        <v>266</v>
+      </c>
+      <c r="Q212" t="inlineStr">
+        <is>
+          <t>Potere sostitutivo nei confronti del responsabile del procedimento, attribuito al dirigente dell'Area Servizi Culturali e Promozione delle Lettura, cpimpini@regione.lazio.it, 0651683333. potere sostitutivo nei confronti del responsabile del provvedimento finale, attribuito al direttore generale della Giunta Regionale, sensi dell'art. 167 del R.R. 1/2002.</t>
+        </is>
+      </c>
+      <c r="R212" t="s">
         <v>121</v>
       </c>
-      <c r="O47" t="s">
-[...31 lines deleted...]
-      <c r="A48">
+      <c r="S212" t="s">
+        <v>816</v>
+      </c>
+      <c r="T212" t="s">
+        <v>863</v>
+      </c>
+      <c r="U212" t="inlineStr">
+        <is>
+          <t>Approvazione Piano Annuale degli interventi con deliberazione della Giunta Regionale; adozione dell'Avviso pubblico per la concessione dei contributi con determinazione del direttore della Direzione; presentazione delle domande; nomina commissione di valutazione; istruttoria formale; valutazione tecnica; approvazione risultanze finali; concessione delle misure di sostegno ai beneficiari; attuazionedegli interventi ammessi a contributo; erogazione del contributo.</t>
+        </is>
+      </c>
+      <c r="V212" t="inlineStr">
+        <is>
+          <t>Avviso e atto di approvazione risultanze pubblicati sul BUR e sul sito istituzionale regionale &amp;nbsp;nella sezione Cultura. Atti endoprocedimentali comunicati mediante PEC agli interessati.</t>
+        </is>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213">
         <v>24</v>
       </c>
-      <c r="B48" s="2">
+      <c r="B213" s="2">
         <v>44532</v>
       </c>
-      <c r="C48" s="2">
+      <c r="C213" s="2">
         <v>44532</v>
       </c>
-      <c r="D48" t="s">
-[...8 lines deleted...]
-      <c r="G48" t="inlineStr">
+      <c r="D213" t="s">
+        <v>78</v>
+      </c>
+      <c r="E213" t="s">
+        <v>864</v>
+      </c>
+      <c r="F213" t="s">
+        <v>865</v>
+      </c>
+      <c r="G213" t="inlineStr">
         <is>
           <t>GARE PER ACQUISTO DI BENI E SERVIZI AD USO DIRETTO DELLE STRUTTURE REGIONALI - proposte da Direzioni regionali diverse dalla Direzione Centrale Acquisti. D.Lgs. 50/2016
 </t>
         </is>
       </c>
-      <c r="H48" t="s">
-[...58 lines deleted...]
-      <c r="A49">
+      <c r="H213" t="s">
+        <v>866</v>
+      </c>
+      <c r="I213" t="s">
+        <v>867</v>
+      </c>
+      <c r="J213" t="inlineStr">
+        <is>
+          <t>Determinazione del DIRETTORE su proposta del Dirigente dell'AREA PIANIFICAZIONE E GARE PER STRUTTURE REGIONALI ED ENTI LOCALI - Fulvio METE - fmete@regione.lazio.it&amp;nbsp;&amp;nbsp;0651684123</t>
+        </is>
+      </c>
+      <c r="K213" t="inlineStr">
+        <is>
+          <t>Amministrazione Trasparente - Piattaforma Stella - ufficio del RUP competente - pianificazione_gare@regione.lazio.legalmail.it -&amp;nbsp;fmete@regione.lazio.it&amp;nbsp;&amp;nbsp;0651684123 -&amp;nbsp;aprimavera@regione.lazio.it&amp;nbsp;&amp;nbsp;0651683709&amp;nbsp;&amp;nbsp;-&amp;nbsp;&amp;nbsp;gocchino@regione.lazio.it 0651683685 - fscarpaleggia@regione.lazio.it - madramis@regione.lazio.it</t>
+        </is>
+      </c>
+      <c r="L213" t="s">
+        <v>868</v>
+      </c>
+      <c r="M213" t="s">
+        <v>28</v>
+      </c>
+      <c r="N213" t="s">
+        <v>869</v>
+      </c>
+      <c r="O213" t="s">
+        <v>870</v>
+      </c>
+      <c r="P213" t="inlineStr">
+        <is>
+          <t>1) tramite CC postale o bancario per rimborso spese in caso di accesso agli atti, come previsto dal RR n. 1/2002 e smi 2) pagamento dell'imposta di bollo (€ 16,00) per la domanda di partecipazione alla gara tramite modello F23; 3) tramite CC postale o bancario per spese di pubblicità legale&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="Q213" t="s">
+        <v>871</v>
+      </c>
+      <c r="R213" t="s">
+        <v>68</v>
+      </c>
+      <c r="S213" t="s">
+        <v>870</v>
+      </c>
+      <c r="T213" t="inlineStr">
+        <is>
+          <t>UFFICIO DEL RUP COMPETENTE&amp;nbsp;&amp;nbsp;fmete@regione.lazio.it&amp;nbsp;&amp;nbsp;0651684123 -&amp;nbsp;aprimavera@regione.lazio.it&amp;nbsp;&amp;nbsp;0651683709&amp;nbsp;-&amp;nbsp;gocchino@regione.lazio.it 0651683685 madramis@regione.laizo.it - fscarpaleggia@regione.lazio.it</t>
+        </is>
+      </c>
+      <c r="U213" t="inlineStr">
+        <is>
+          <t>Nomina RUP e gruppo di lavoro&amp;nbsp;&amp;nbsp;per la sola fase di affidamento; Determina d'indizione; Provvedimento di ammissioni/esclusioni; Eventuale Nomina Commissione giudicatrice; Proposta di aggiudicazione a seguito della conclusione delle attività della Commissione; Provvedimento di Aggiudicazione efficace, a seguito degli esiti dei controlli di cui agli artt. 80 D.Lgs. 50/2016.</t>
+        </is>
+      </c>
+      <c r="V213" t="s">
+        <v>872</v>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214">
         <v>23</v>
       </c>
-      <c r="B49" s="2">
+      <c r="B214" s="2">
         <v>44532</v>
       </c>
-      <c r="C49" s="2">
+      <c r="C214" s="2">
         <v>44532</v>
       </c>
-      <c r="D49" t="s">
-[...8 lines deleted...]
-      <c r="G49" t="inlineStr">
+      <c r="D214" t="s">
+        <v>125</v>
+      </c>
+      <c r="E214" t="s">
+        <v>864</v>
+      </c>
+      <c r="F214" t="s">
+        <v>865</v>
+      </c>
+      <c r="G214" t="inlineStr">
         <is>
           <t>GARE PER ACQUISTO DI BENI E SERVIZI AD USO DIRETTO DELLE STRUTTURE REGIONALI - proposte da Direzioni regionali diverse dalla Direzione Centrale Acquisti. D.Lgs. 50/2016
 </t>
         </is>
       </c>
-      <c r="H49" t="s">
-[...58 lines deleted...]
-      <c r="A50">
+      <c r="H214" t="s">
+        <v>866</v>
+      </c>
+      <c r="I214" t="s">
+        <v>867</v>
+      </c>
+      <c r="J214" t="inlineStr">
+        <is>
+          <t>Determinazione del DIRETTORE su proposta del Dirigente dell'AREA PIANIFICAZIONE E GARE PER STRUTTURE REGIONALI ED ENTI LOCALI - Fulvio METE - fmete@regione.lazio.it&amp;nbsp;&amp;nbsp;0651684123</t>
+        </is>
+      </c>
+      <c r="K214" t="inlineStr">
+        <is>
+          <t>Amministrazione Trasparente - Piattaforma Stella - ufficio del RUP competente - pianificazione_gare@regione.lazio.legalmail.it -&amp;nbsp;fmete@regione.lazio.it&amp;nbsp;&amp;nbsp;0651684123 -&amp;nbsp;&amp;nbsp;aprimavera@regione.lazio.it&amp;nbsp;&amp;nbsp;0651683709&amp;nbsp;&amp;nbsp;-&amp;nbsp;&amp;nbsp;&amp;nbsp;gocchino@regione.lazio.it 0651683685 - fscarpaleggia@regione.lazio.it - madramis@regione.lazio.it</t>
+        </is>
+      </c>
+      <c r="L214" t="s">
+        <v>868</v>
+      </c>
+      <c r="M214" t="s">
+        <v>28</v>
+      </c>
+      <c r="N214" t="s">
+        <v>869</v>
+      </c>
+      <c r="O214" t="s">
+        <v>870</v>
+      </c>
+      <c r="P214" t="inlineStr">
+        <is>
+          <t>1) tramite CC postale o bancario per rimborso spese in caso di accesso agli atti, come previsto dal RR n. 1/2002 e smi 2) pagamento dell'imposta di bollo (€ 16,00) per la domanda di partecipazione alla gara tramite modello F23; 3) tramite CC postale o bancario per spese di pubblicità legale&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="Q214" t="s">
+        <v>871</v>
+      </c>
+      <c r="R214" t="s">
+        <v>68</v>
+      </c>
+      <c r="S214" t="s">
+        <v>870</v>
+      </c>
+      <c r="T214" t="inlineStr">
+        <is>
+          <t>UFFICIO DEL RUP COMPETENTE&amp;nbsp;&amp;nbsp;fmete@regione.lazio.it&amp;nbsp;&amp;nbsp;0651684123 -&amp;nbsp;aprimavera@regione.lazio.it&amp;nbsp;&amp;nbsp;0651683709&amp;nbsp;-&amp;nbsp;gocchino@regione.lazio.it 0651683685 madramis@regione.laizo.it - fscarpaleggia@regione.lazio.it</t>
+        </is>
+      </c>
+      <c r="U214" t="inlineStr">
+        <is>
+          <t>Nomina RUP e gruppo di lavoro&amp;nbsp;&amp;nbsp;per la sola fase di affidamento; Determina d'indizione; Provvedimento di ammissioni/esclusioni; Eventuale Nomina Commissione giudicatrice; Proposta di aggiudicazione a seguito della conclusione delle attività della Commissione; Provvedimento di Aggiudicazione efficace, a seguito degli esiti dei controlli di cui agli artt. 80 D.Lgs. 50/2016.</t>
+        </is>
+      </c>
+      <c r="V214" t="s">
+        <v>872</v>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215">
         <v>22</v>
       </c>
-      <c r="B50" s="2">
+      <c r="B215" s="2">
         <v>44532</v>
       </c>
-      <c r="C50" s="2">
+      <c r="C215" s="2">
         <v>44532</v>
       </c>
-      <c r="D50" t="s">
-[...8 lines deleted...]
-      <c r="G50" t="inlineStr">
+      <c r="D215" t="s">
+        <v>22</v>
+      </c>
+      <c r="E215" t="s">
+        <v>864</v>
+      </c>
+      <c r="F215" t="s">
+        <v>865</v>
+      </c>
+      <c r="G215" t="inlineStr">
         <is>
           <t>GARE PER ACQUISTO DI BENI E SERVIZI AD USO DIRETTO DELLE STRUTTURE REGIONALI - proposte da Direzioni regionali diverse dalla Direzione Centrale Acquisti. D.Lgs. 50/2016
 </t>
         </is>
       </c>
-      <c r="H50" t="s">
-[...58 lines deleted...]
-      <c r="A51">
+      <c r="H215" t="s">
+        <v>866</v>
+      </c>
+      <c r="I215" t="s">
+        <v>867</v>
+      </c>
+      <c r="J215" t="inlineStr">
+        <is>
+          <t>Determinazione del DIRETTORE su proposta del Dirigente dell'AREA PIANIFICAZIONE E GARE PER STRUTTURE REGIONALI ED ENTI LOCALI - Fulvio METE - fmete@regione.lazio.it&amp;nbsp;&amp;nbsp;0651684123</t>
+        </is>
+      </c>
+      <c r="K215" t="inlineStr">
+        <is>
+          <t>Amministrazione Trasparente - Piattaforma Stella - ufficio del RUP competente - pianificazione_gare@regione.lazio.legalmail.it -&amp;nbsp;fmete@regione.lazio.it&amp;nbsp;&amp;nbsp;0651684123 -&amp;nbsp;&amp;nbsp;aprimavera@regione.lazio.it&amp;nbsp;&amp;nbsp;0651683709&amp;nbsp;&amp;nbsp;-&amp;nbsp;&amp;nbsp;&amp;nbsp;gocchino@regione.lazio.it 0651683685 - fscarpaleggia@regione.lazio.it - madramis@regione.lazio.it</t>
+        </is>
+      </c>
+      <c r="L215" t="s">
+        <v>868</v>
+      </c>
+      <c r="M215" t="s">
+        <v>28</v>
+      </c>
+      <c r="N215" t="s">
+        <v>869</v>
+      </c>
+      <c r="O215" t="s">
+        <v>870</v>
+      </c>
+      <c r="P215" t="inlineStr">
+        <is>
+          <t>1) tramite CC postale o bancario per rimborso spese in caso di accesso agli atti, come previsto dal RR n. 1/2002 e smi 2) pagamento dell'imposta di bollo (€ 16,00) per la domanda di partecipazione alla gara tramite modello F23; 3) tramite CC postale o bancario per spese di pubblicità legale&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="Q215" t="s">
+        <v>871</v>
+      </c>
+      <c r="R215" t="s">
+        <v>68</v>
+      </c>
+      <c r="S215" t="s">
+        <v>870</v>
+      </c>
+      <c r="T215" t="inlineStr">
+        <is>
+          <t>UFFICIO DEL RUP COMPETENTE&amp;nbsp;&amp;nbsp;fmete@regione.lazio.it&amp;nbsp;&amp;nbsp;0651684123 -&amp;nbsp;aprimavera@regione.lazio.it&amp;nbsp;&amp;nbsp;0651683709&amp;nbsp;-&amp;nbsp;gocchino@regione.lazio.it 0651683685 madramis@regione.laizo.it - fscarpaleggia@regione.lazio.it</t>
+        </is>
+      </c>
+      <c r="U215" t="inlineStr">
+        <is>
+          <t>Nomina RUP e gruppo di lavoro&amp;nbsp;&amp;nbsp;per la sola fase di affidamento; Determina d'indizione; Provvedimento di ammissioni/esclusioni; Eventuale Nomina Commissione giudicatrice; Proposta di aggiudicazione a seguito della conclusione delle attività della Commissione; Provvedimento di Aggiudicazione efficace, a seguito degli esiti dei controlli di cui agli artt. 80 D.Lgs. 50/2016.</t>
+        </is>
+      </c>
+      <c r="V215" t="s">
+        <v>873</v>
+      </c>
+    </row>
+    <row r="216">
+      <c r="A216">
         <v>21</v>
       </c>
-      <c r="B51" s="2">
+      <c r="B216" s="2">
         <v>44532</v>
       </c>
-      <c r="C51" s="2">
+      <c r="C216" s="2">
         <v>44532</v>
       </c>
-      <c r="D51" t="s">
+      <c r="D216" t="s">
+        <v>78</v>
+      </c>
+      <c r="E216" t="s">
+        <v>864</v>
+      </c>
+      <c r="F216" t="s">
+        <v>865</v>
+      </c>
+      <c r="G216" t="s">
+        <v>874</v>
+      </c>
+      <c r="H216" t="s">
+        <v>866</v>
+      </c>
+      <c r="I216" t="s">
+        <v>867</v>
+      </c>
+      <c r="J216" t="inlineStr">
+        <is>
+          <t>Determinazione del DIRETTORE su proposta del Dirigente dell'AREA PIANIFICAZIONE E GARE PER STRUTTURE REGIONALI ED ENTI LOCALI - Fulvio METE - fmete@regione.lazio.it&amp;nbsp;&amp;nbsp;0651684123</t>
+        </is>
+      </c>
+      <c r="K216" t="inlineStr">
+        <is>
+          <t>Amministrazione Trasparente - Piattaforma Stella - ufficio del RUP competente - pianificazione_gare@regione.lazio.legalmail.it -&amp;nbsp;&amp;nbsp;fmete@regione.lazio.it&amp;nbsp;&amp;nbsp;0651684123 -&amp;nbsp;&amp;nbsp;aprimavera@regione.lazio.it&amp;nbsp;&amp;nbsp;0651683709&amp;nbsp;&amp;nbsp;-&amp;nbsp;&amp;nbsp;gocchino@regione.lazio.it 0651683685 - fscarpaleggia@regione.lazio.it - madramis@regione.lazio.it</t>
+        </is>
+      </c>
+      <c r="L216" t="s">
+        <v>868</v>
+      </c>
+      <c r="M216" t="s">
+        <v>28</v>
+      </c>
+      <c r="N216" t="s">
+        <v>869</v>
+      </c>
+      <c r="O216" t="s">
+        <v>870</v>
+      </c>
+      <c r="P216" t="inlineStr">
+        <is>
+          <t>1) tramite CC postale o bancario per rimborso spese in caso di accesso agli atti, come previsto dal RR n. 1/2002 e smi 2) pagamento dell'imposta di bollo (€ 16,00) per la domanda di partecipazione alla gara tramite modello F23; 3) tramite CC postale o bancario per spese di pubblicità legale&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="Q216" t="s">
+        <v>871</v>
+      </c>
+      <c r="R216" t="s">
+        <v>68</v>
+      </c>
+      <c r="S216" t="s">
+        <v>870</v>
+      </c>
+      <c r="T216" t="inlineStr">
+        <is>
+          <t>UFFICIO DEL RUP COMPETENTE&amp;nbsp;&amp;nbsp;fmete@regione.lazio.it&amp;nbsp;&amp;nbsp;0651684123 -&amp;nbsp;&amp;nbsp;aprimavera@regione.lazio.it&amp;nbsp;&amp;nbsp;0651683709&amp;nbsp;&amp;nbsp;-&amp;nbsp;&amp;nbsp;gocchino@regione.lazio.it 0651683685 madramis@regione.laizo.it - fscarpaleggia@regione.lazio.it</t>
+        </is>
+      </c>
+      <c r="U216" t="inlineStr">
+        <is>
+          <t>Nomina RUP e gruppo di lavoro; Determinazione a contrarre; Determina d'indizione; Provvedimento di ammissioni/esclusioni; Eventuale Nomina Commissione giudicatrice; Proposta di aggiudicazione a seguito della conclusione delle attività della Commissione; Provvedimento di Aggiudicazione efficace, a seguito degli esiti dei controlli di cui agli artt. 80 D.Lgs. 50/2016.</t>
+        </is>
+      </c>
+      <c r="V216" t="s">
+        <v>872</v>
+      </c>
+    </row>
+    <row r="217">
+      <c r="A217">
+        <v>20</v>
+      </c>
+      <c r="B217" s="2">
+        <v>44532</v>
+      </c>
+      <c r="C217" s="2">
+        <v>44532</v>
+      </c>
+      <c r="D217" t="s">
+        <v>125</v>
+      </c>
+      <c r="E217" t="s">
+        <v>864</v>
+      </c>
+      <c r="F217" t="s">
+        <v>865</v>
+      </c>
+      <c r="G217" t="s">
+        <v>874</v>
+      </c>
+      <c r="H217" t="s">
+        <v>866</v>
+      </c>
+      <c r="I217" t="s">
+        <v>867</v>
+      </c>
+      <c r="J217" t="inlineStr">
+        <is>
+          <t>Determinazione del DIRETTORE su proposta del Dirigente dell'AREA PIANIFICAZIONE E GARE PER STRUTTURE REGIONALI ED ENTI LOCALI - Fulvio METE - fmete@regione.lazio.it&amp;nbsp;&amp;nbsp;0651684123</t>
+        </is>
+      </c>
+      <c r="K217" t="inlineStr">
+        <is>
+          <t>Amministrazione Trasparente - Piattaforma Stella - ufficio del RUP competente - pianificazione_gare@regione.lazio.legalmail.it -&amp;nbsp;&amp;nbsp;fmete@regione.lazio.it&amp;nbsp;&amp;nbsp;0651684123 -&amp;nbsp;&amp;nbsp;aprimavera@regione.lazio.it&amp;nbsp;&amp;nbsp;0651683709&amp;nbsp;&amp;nbsp;-&amp;nbsp;&amp;nbsp;gocchino@regione.lazio.it 0651683685 - fscarpaleggia@regione.lazio.it - madramis@regione.lazio.it</t>
+        </is>
+      </c>
+      <c r="L217" t="s">
+        <v>868</v>
+      </c>
+      <c r="M217" t="s">
+        <v>28</v>
+      </c>
+      <c r="N217" t="s">
+        <v>869</v>
+      </c>
+      <c r="O217" t="s">
+        <v>870</v>
+      </c>
+      <c r="P217" t="inlineStr">
+        <is>
+          <t>1) tramite CC postale o bancario per rimborso spese in caso di accesso agli atti, come previsto dal RR n. 1/2002 e smi 2) pagamento dell'imposta di bollo (€ 16,00) per la domanda di partecipazione alla gara tramite modello F23; 3) tramite CC postale o bancario per spese di pubblicità legale&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="Q217" t="s">
+        <v>871</v>
+      </c>
+      <c r="R217" t="s">
+        <v>68</v>
+      </c>
+      <c r="S217" t="s">
+        <v>870</v>
+      </c>
+      <c r="T217" t="inlineStr">
+        <is>
+          <t>UFFICIO DEL RUP COMPETENTE&amp;nbsp;&amp;nbsp;fmete@regione.lazio.it&amp;nbsp;&amp;nbsp;0651684123 -&amp;nbsp;&amp;nbsp;aprimavera@regione.lazio.it&amp;nbsp;&amp;nbsp;0651683709&amp;nbsp;&amp;nbsp;-&amp;nbsp;&amp;nbsp;gocchino@regione.lazio.it 0651683685 madramis@regione.laizo.it - fscarpaleggia@regione.lazio.it</t>
+        </is>
+      </c>
+      <c r="U217" t="inlineStr">
+        <is>
+          <t>Nomina RUP e gruppo di lavoro; Determinazione a contrarre; Determina d'indizione; Provvedimento di ammissioni/esclusioni; Eventuale Nomina Commissione giudicatrice; Proposta di aggiudicazione a seguito della conclusione delle attività della Commissione; Provvedimento di Aggiudicazione efficace, a seguito degli esiti dei controlli di cui agli artt. 80 D.Lgs. 50/2016.</t>
+        </is>
+      </c>
+      <c r="V217" t="s">
+        <v>872</v>
+      </c>
+    </row>
+    <row r="218">
+      <c r="A218">
+        <v>19</v>
+      </c>
+      <c r="B218" s="2">
+        <v>44532</v>
+      </c>
+      <c r="C218" s="2">
+        <v>44532</v>
+      </c>
+      <c r="D218" t="s">
         <v>22</v>
       </c>
-      <c r="E51" t="s">
-[...70 lines deleted...]
-      <c r="B52" s="2">
+      <c r="E218" t="s">
+        <v>864</v>
+      </c>
+      <c r="F218" t="s">
+        <v>865</v>
+      </c>
+      <c r="G218" t="s">
+        <v>874</v>
+      </c>
+      <c r="H218" t="s">
+        <v>866</v>
+      </c>
+      <c r="I218" t="s">
+        <v>867</v>
+      </c>
+      <c r="J218" t="inlineStr">
+        <is>
+          <t>Determinazione del DIRETTORE su proposta del Dirigente dell'AREA PIANIFICAZIONE E GARE PER STRUTTURE REGIONALI ED ENTI LOCALI - Fulvio METE - fmete@regione.lazio.it&amp;nbsp;&amp;nbsp;0651684123</t>
+        </is>
+      </c>
+      <c r="K218" t="inlineStr">
+        <is>
+          <t>Amministrazione Trasparente - Piattaforma Stella - ufficio del RUP competente - pianificazione_gare@regione.lazio.legalmail.it -&amp;nbsp;&amp;nbsp;fmete@regione.lazio.it&amp;nbsp;&amp;nbsp;0651684123 -&amp;nbsp;&amp;nbsp;aprimavera@regione.lazio.it&amp;nbsp;&amp;nbsp;0651683709&amp;nbsp;&amp;nbsp;-&amp;nbsp;&amp;nbsp;&amp;nbsp;gocchino@regione.lazio.it 0651683685 - fscarpaleggia@regione.lazio.it - madramis@regione.lazio.it&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="L218" t="s">
+        <v>868</v>
+      </c>
+      <c r="M218" t="s">
+        <v>28</v>
+      </c>
+      <c r="N218" t="s">
+        <v>869</v>
+      </c>
+      <c r="O218" t="s">
+        <v>870</v>
+      </c>
+      <c r="P218" t="inlineStr">
+        <is>
+          <t>1) tramite CC postale o bancario per rimborso spese in caso di accesso agli atti, come previsto dal RR n. 1/2002 e smi 2) pagamento dell'imposta di bollo (€ 16,00) per la domanda di partecipazione alla gara tramite modello F23; 3) tramite CC postale o bancario per spese di pubblicità legale&amp;nbsp;Segretario generale (ex art. 23 della L.R. 18 febbraio 2002, n. 6)</t>
+        </is>
+      </c>
+      <c r="Q218" t="s">
+        <v>871</v>
+      </c>
+      <c r="R218" t="s">
+        <v>68</v>
+      </c>
+      <c r="S218" t="s">
+        <v>870</v>
+      </c>
+      <c r="T218" t="inlineStr">
+        <is>
+          <t>UFFICIO DEL RUP COMPETENTE&amp;nbsp;&amp;nbsp;fmete@regione.lazio.it&amp;nbsp;&amp;nbsp;0651684123 -&amp;nbsp;&amp;nbsp;aprimavera@regione.lazio.it&amp;nbsp;&amp;nbsp;0651683709&amp;nbsp;&amp;nbsp;-&amp;nbsp;&amp;nbsp;gocchino@regione.lazio.it 0651683685 madramis@regione.laizo.it - fscarpaleggia@regione.lazio.it</t>
+        </is>
+      </c>
+      <c r="U218" t="inlineStr">
+        <is>
+          <t>Nomina RUP e gruppo di lavoro; Determinazione a contrarre; Determina d'indizione; Provvedimento di ammissioni/esclusioni; Eventuale Nomina Commissione giudicatrice; Proposta di aggiudicazione a seguito della conclusione delle attività della Commissione; Provvedimento di Aggiudicazione efficace, a seguito degli esiti dei controlli di cui agli artt. 80 D.Lgs. 50/2016.</t>
+        </is>
+      </c>
+      <c r="V218" t="s">
+        <v>872</v>
+      </c>
+    </row>
+    <row r="219">
+      <c r="A219">
+        <v>18</v>
+      </c>
+      <c r="B219" s="2">
         <v>44532</v>
       </c>
-      <c r="C52" s="2">
+      <c r="C219" s="2">
         <v>44532</v>
       </c>
-      <c r="D52" t="s">
-[...73 lines deleted...]
-      <c r="B53" s="2">
+      <c r="D219" t="s">
+        <v>78</v>
+      </c>
+      <c r="E219" t="s">
+        <v>864</v>
+      </c>
+      <c r="F219" t="s">
+        <v>865</v>
+      </c>
+      <c r="G219" t="s">
+        <v>875</v>
+      </c>
+      <c r="H219" t="s">
+        <v>866</v>
+      </c>
+      <c r="I219" t="s">
+        <v>867</v>
+      </c>
+      <c r="J219" t="inlineStr">
+        <is>
+          <t>Determinazione del DIRETTORE su proposta del Dirigente dell'AREA PIANIFICAZIONE E GARE PER STRUTTURE REGIONALI ED ENTI LOCALI - Fulvio METE - fmete@regione.lazio.it&amp;nbsp;&amp;nbsp;0651684123</t>
+        </is>
+      </c>
+      <c r="K219" t="inlineStr">
+        <is>
+          <t>Amministrazione Trasparente - Piattaforma Stella - ufficio del RUP competente - pianificazione_gare@regione.lazio.legalmail.it -&amp;nbsp;&amp;nbsp;fmete@regione.lazio.it&amp;nbsp;&amp;nbsp;0651684123 -&amp;nbsp;&amp;nbsp;aprimavera@regione.lazio.it&amp;nbsp;&amp;nbsp;0651683709&amp;nbsp;&amp;nbsp;-&amp;nbsp;&amp;nbsp;&amp;nbsp;gocchino@regione.lazio.it 0651683685 - fscarpaleggia@regione.lazio.it - madramis@regione.laizo.it</t>
+        </is>
+      </c>
+      <c r="L219" t="s">
+        <v>868</v>
+      </c>
+      <c r="M219" t="s">
+        <v>28</v>
+      </c>
+      <c r="N219" t="s">
+        <v>869</v>
+      </c>
+      <c r="O219" t="s">
+        <v>870</v>
+      </c>
+      <c r="P219" t="inlineStr">
+        <is>
+          <t>1) tramite CC postale o bancario per rimborso spese in caso di accesso agli atti, come previsto dal RR n. 1/2002 e smi 2) pagamento dell'imposta di bollo (€ 16,00) per la domanda di partecipazione alla gara tramite modello F23; 3) tramite CC postale o bancario per spese di pubblicità legale&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="Q219" t="s">
+        <v>871</v>
+      </c>
+      <c r="R219" t="s">
+        <v>68</v>
+      </c>
+      <c r="S219" t="s">
+        <v>870</v>
+      </c>
+      <c r="T219" t="inlineStr">
+        <is>
+          <t>UFFICIO DEL RUP COMPETENTE&amp;nbsp;&amp;nbsp;fmete@regione.lazio.it&amp;nbsp;&amp;nbsp;0651684123 -&amp;nbsp;&amp;nbsp;aprimavera@regione.lazio.it&amp;nbsp;&amp;nbsp;0651683709&amp;nbsp;&amp;nbsp;-&amp;nbsp;&amp;nbsp;gocchino@regione.lazio.it 0651683685 madramis@regione.laizo.it - fscarpaleggia@regione.lazio.it</t>
+        </is>
+      </c>
+      <c r="U219" t="inlineStr">
+        <is>
+          <t>Nomina RUP e gruppo di lavoro; Determina a contrarre; Determina d'indizione; Provvedimento di ammissioni/esclusioni; Eventuale Nomina Commissione giudicatrice; Proposta di aggiudicazione a seguito della conclusione delle attività della Commissione; Provvedimento di Aggiudicazione efficace, a seguito degli esiti dei controlli di cui agli artt. 80 D.Lgs. 50/2016.</t>
+        </is>
+      </c>
+      <c r="V219" t="s">
+        <v>873</v>
+      </c>
+    </row>
+    <row r="220">
+      <c r="A220">
+        <v>17</v>
+      </c>
+      <c r="B220" s="2">
         <v>44532</v>
       </c>
-      <c r="C53" s="2">
+      <c r="C220" s="2">
         <v>44532</v>
       </c>
-      <c r="D53" t="s">
-[...74 lines deleted...]
-      <c r="B54" s="2">
+      <c r="D220" t="s">
+        <v>125</v>
+      </c>
+      <c r="E220" t="s">
+        <v>864</v>
+      </c>
+      <c r="F220" t="s">
+        <v>865</v>
+      </c>
+      <c r="G220" t="s">
+        <v>875</v>
+      </c>
+      <c r="H220" t="s">
+        <v>866</v>
+      </c>
+      <c r="I220" t="s">
+        <v>867</v>
+      </c>
+      <c r="J220" t="inlineStr">
+        <is>
+          <t>Determinazione del DIRETTORE su proposta del Dirigente dell'AREA PIANIFICAZIONE E GARE PER STRUTTURE REGIONALI ED ENTI LOCALI - Fulvio METE - fmete@regione.lazio.it&amp;nbsp;&amp;nbsp;0651684123</t>
+        </is>
+      </c>
+      <c r="K220" t="inlineStr">
+        <is>
+          <t>Amministrazione Trasparente - Piattaforma Stella - ufficio del RUP competente - pianificazione_gare@regione.lazio.legalmail.it -&amp;nbsp;&amp;nbsp;fmete@regione.lazio.it&amp;nbsp;&amp;nbsp;0651684123 -&amp;nbsp;&amp;nbsp;aprimavera@regione.lazio.it&amp;nbsp;&amp;nbsp;0651683709&amp;nbsp;&amp;nbsp;-&amp;nbsp;&amp;nbsp;&amp;nbsp;gocchino@regione.lazio.it 0651683685 - fscarpaleggia@regione.lazio.it - madramis@regione.laizo.it</t>
+        </is>
+      </c>
+      <c r="L220" t="s">
+        <v>868</v>
+      </c>
+      <c r="M220" t="s">
+        <v>28</v>
+      </c>
+      <c r="N220" t="s">
+        <v>869</v>
+      </c>
+      <c r="O220" t="s">
+        <v>870</v>
+      </c>
+      <c r="P220" t="inlineStr">
+        <is>
+          <t>1) tramite CC postale o bancario per rimborso spese in caso di accesso agli atti, come previsto dal RR n. 1/2002 e smi 2) pagamento dell'imposta di bollo (€ 16,00) per la domanda di partecipazione alla gara tramite modello F23; 3) tramite CC postale o bancario per spese di pubblicità legale&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="Q220" t="s">
+        <v>871</v>
+      </c>
+      <c r="R220" t="s">
+        <v>68</v>
+      </c>
+      <c r="S220" t="s">
+        <v>870</v>
+      </c>
+      <c r="T220" t="inlineStr">
+        <is>
+          <t>UFFICIO DEL RUP COMPETENTE&amp;nbsp;&amp;nbsp;fmete@regione.lazio.it&amp;nbsp;&amp;nbsp;0651684123 -&amp;nbsp;&amp;nbsp;aprimavera@regione.lazio.it&amp;nbsp;&amp;nbsp;0651683709&amp;nbsp;&amp;nbsp;-&amp;nbsp;&amp;nbsp;&amp;nbsp;gocchino@regione.lazio.it 0651683685 madramis@regione.laizo.it - fscarpaleggia@regione.lazio.it</t>
+        </is>
+      </c>
+      <c r="U220" t="inlineStr">
+        <is>
+          <t>Nomina RUP e gruppo di lavoro; Determina a contrarre; Determina d'indizione; Provvedimento di ammissioni/esclusioni; Eventuale Nomina Commissione giudicatrice; Proposta di aggiudicazione a seguito della conclusione delle attività della Commissione; Provvedimento di Aggiudicazione efficace, a seguito degli esiti dei controlli di cui agli artt. 80 D.Lgs. 50/2016.</t>
+        </is>
+      </c>
+      <c r="V220" t="s">
+        <v>873</v>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221">
+        <v>16</v>
+      </c>
+      <c r="B221" s="2">
         <v>44532</v>
       </c>
-      <c r="C54" s="2">
+      <c r="C221" s="2">
         <v>44532</v>
       </c>
-      <c r="D54" t="s">
+      <c r="D221" t="s">
         <v>22</v>
       </c>
-      <c r="E54" t="s">
-[...70 lines deleted...]
-      <c r="B55" s="2">
+      <c r="E221" t="s">
+        <v>864</v>
+      </c>
+      <c r="F221" t="s">
+        <v>865</v>
+      </c>
+      <c r="G221" t="s">
+        <v>876</v>
+      </c>
+      <c r="H221" t="s">
+        <v>866</v>
+      </c>
+      <c r="I221" t="s">
+        <v>867</v>
+      </c>
+      <c r="J221" t="inlineStr">
+        <is>
+          <t>Determinazione del DIRETTORE su proposta del Dirigente dell'AREA PIANIFICAZIONE E GARE PER STRUTTURE REGIONALI ED ENTI LOCALI - Fulvio METE - fmete@regione.lazio.it&amp;nbsp;&amp;nbsp;0651684123</t>
+        </is>
+      </c>
+      <c r="K221" t="inlineStr">
+        <is>
+          <t>Amministrazione Trasparente - Piattaforma Stella - ufficio del RUP competente - pianificazione_gare@regione.lazio.legalmail.it -&amp;nbsp;&amp;nbsp;fmete@regione.lazio.it&amp;nbsp;&amp;nbsp;0651684123 -&amp;nbsp;&amp;nbsp;aprimavera@regione.lazio.it&amp;nbsp;&amp;nbsp;0651683709&amp;nbsp;&amp;nbsp;-&amp;nbsp;&amp;nbsp;&amp;nbsp;gocchino@regione.lazio.it 0651683685 - fscarpaleggia@regione.lazio.it - madramis@regione.laizo.it</t>
+        </is>
+      </c>
+      <c r="L221" t="s">
+        <v>868</v>
+      </c>
+      <c r="M221" t="s">
+        <v>28</v>
+      </c>
+      <c r="N221" t="s">
+        <v>869</v>
+      </c>
+      <c r="O221" t="s">
+        <v>870</v>
+      </c>
+      <c r="P221" t="inlineStr">
+        <is>
+          <t>1) tramite CC postale o bancario per rimborso spese in caso di accesso agli atti, come previsto dal RR n. 1/2002 e smi 2) pagamento dell'imposta di bollo (€&amp;nbsp;16,00) per la domanda di partecipazione alla gara tramite modello F23; 3) tramite CC postale o bancario per spese di pubblicità legale&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="Q221" t="s">
+        <v>871</v>
+      </c>
+      <c r="R221" t="s">
+        <v>68</v>
+      </c>
+      <c r="S221" t="s">
+        <v>870</v>
+      </c>
+      <c r="T221" t="inlineStr">
+        <is>
+          <t>UFFICIO DEL RUP COMPETENTE&amp;nbsp;&amp;nbsp;fmete@regione.lazio.it&amp;nbsp;&amp;nbsp;0651684123 -&amp;nbsp;&amp;nbsp;aprimavera@regione.lazio.it&amp;nbsp;&amp;nbsp;0651683709&amp;nbsp;&amp;nbsp;-&amp;nbsp;&amp;nbsp;&amp;nbsp;gocchino@regione.lazio.it 0651683685 madramis@regione.laizo.it - fscarpaleggia@regione.lazio.it</t>
+        </is>
+      </c>
+      <c r="U221" t="inlineStr">
+        <is>
+          <t>Nomina RUP e gruppo di lavoro; Determina a contrarre; Determina d'indizione; Provvedimento di ammissioni/esclusioni; Eventuale Nomina Commissione giudicatrice; Proposta di aggiudicazione a seguito della conclusione delle attività della Commissione; Provvedimento di Aggiudicazione efficace, a seguto degli esiti dei controlli di cui agli artt. 80 D.Lgs. 50/2016.</t>
+        </is>
+      </c>
+      <c r="V221" t="s">
+        <v>873</v>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222">
+        <v>15</v>
+      </c>
+      <c r="B222" s="2">
         <v>44532</v>
       </c>
-      <c r="C55" s="2">
+      <c r="C222" s="2">
         <v>44532</v>
       </c>
-      <c r="D55" t="s">
-[...73 lines deleted...]
-      <c r="B56" s="2">
+      <c r="D222" t="s">
+        <v>78</v>
+      </c>
+      <c r="E222" t="s">
+        <v>864</v>
+      </c>
+      <c r="F222" t="s">
+        <v>865</v>
+      </c>
+      <c r="G222" t="s">
+        <v>877</v>
+      </c>
+      <c r="H222" t="s">
+        <v>866</v>
+      </c>
+      <c r="I222" t="s">
+        <v>867</v>
+      </c>
+      <c r="J222" t="inlineStr">
+        <is>
+          <t>Determinazione del DIRETTORE su proposta del Dirigente dell'AREA PIANIFICAZIONE E GARE PER STRUTTURE REGIONALI ED ENTI LOCALI - Fulvio METE - fmete@regione.lazio.it&amp;nbsp;&amp;nbsp;0651684123</t>
+        </is>
+      </c>
+      <c r="K222" t="inlineStr">
+        <is>
+          <t>Amministrazione Trasparente - Piattaforma Stella - ufficio del RUP competente - pianificazione_gare@regione.lazio.legalmail.it -&amp;nbsp;&amp;nbsp;fmete@regione.lazio.it&amp;nbsp;&amp;nbsp;0651684123 -&amp;nbsp;&amp;nbsp;aprimavera@regione.lazio.it&amp;nbsp;&amp;nbsp;0651683709&amp;nbsp;&amp;nbsp;-&amp;nbsp;&amp;nbsp;&amp;nbsp;gocchino@regione.lazio.it 0651683685 - fscarpaleggia@regione.lazio.it - madramis@regione.lazio.it</t>
+        </is>
+      </c>
+      <c r="L222" t="s">
+        <v>868</v>
+      </c>
+      <c r="M222" t="s">
+        <v>28</v>
+      </c>
+      <c r="N222" t="s">
+        <v>869</v>
+      </c>
+      <c r="O222" t="s">
+        <v>870</v>
+      </c>
+      <c r="P222" t="inlineStr">
+        <is>
+          <t>1) tramite CC postale o bancario per rimborso spese in caso di accesso agli atti, come previsto dal RR n. 1/2002 e smi 2) pagamento dell'imposta di bollo (€&amp;nbsp;16,00) per la domanda di partecipazione alla gara tramite modello F23; 3) tramite CC postale o bancario per spese di pubblicità legale&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="Q222" t="s">
+        <v>871</v>
+      </c>
+      <c r="R222" t="s">
+        <v>68</v>
+      </c>
+      <c r="S222" t="s">
+        <v>870</v>
+      </c>
+      <c r="T222" t="inlineStr">
+        <is>
+          <t>UFFICIO DEL RUP COMPETENTE&amp;nbsp;&amp;nbsp;fmete@regione.lazio.it&amp;nbsp;&amp;nbsp;0651684123 -&amp;nbsp;&amp;nbsp;aprimavera@regione.lazio.it&amp;nbsp;&amp;nbsp;0651683709&amp;nbsp;&amp;nbsp;-&amp;nbsp;&amp;nbsp;&amp;nbsp;gocchino@regione.lazio.it 0651683685 madramis@regione.laizo.it - fscarpaleggia@regione.lazio.it</t>
+        </is>
+      </c>
+      <c r="U222" t="inlineStr">
+        <is>
+          <t>Nomina RUP e gruppo di lavoro&amp;nbsp;&amp;nbsp;per la sola fase di affidamento per gare delegate; Determina d'indizione; Provvedimento di ammissioni/esclusioni; Eventuale Nomina Commissione giudicatrice; Proposta di aggiudicazione a seguito della conclusione delle attività della Commissione; Provvedimento di Aggiudicazione efficace, a seguito degli esiti dei controlli di cui agli artt. 80 D.Lgs. 50/2016.</t>
+        </is>
+      </c>
+      <c r="V222" t="s">
+        <v>873</v>
+      </c>
+    </row>
+    <row r="223">
+      <c r="A223">
+        <v>14</v>
+      </c>
+      <c r="B223" s="2">
         <v>44532</v>
       </c>
-      <c r="C56" s="2">
+      <c r="C223" s="2">
         <v>44532</v>
       </c>
-      <c r="D56" t="s">
-[...73 lines deleted...]
-      <c r="B57" s="2">
+      <c r="D223" t="s">
+        <v>125</v>
+      </c>
+      <c r="E223" t="s">
+        <v>864</v>
+      </c>
+      <c r="F223" t="s">
+        <v>865</v>
+      </c>
+      <c r="G223" t="s">
+        <v>877</v>
+      </c>
+      <c r="H223" t="s">
+        <v>866</v>
+      </c>
+      <c r="I223" t="s">
+        <v>867</v>
+      </c>
+      <c r="J223" t="inlineStr">
+        <is>
+          <t>Determinazione del DIRETTORE su proposta del Dirigente dell'AREA PIANIFICAZIONE E GARE PER STRUTTURE REGIONALI ED ENTI LOCALI - Fulvio METE - fmete@regione.lazio.it&amp;nbsp;&amp;nbsp;0651684123</t>
+        </is>
+      </c>
+      <c r="K223" t="inlineStr">
+        <is>
+          <t>Amministrazione Trasparente - Piattaforma Stella - ufficio del RUP competente - pianificazione_gare@regione.lazio.legalmail.it -&amp;nbsp;&amp;nbsp;fmete@regione.lazio.it&amp;nbsp;&amp;nbsp;0651684123 -&amp;nbsp;&amp;nbsp;aprimavera@regione.lazio.it&amp;nbsp;&amp;nbsp;0651683709&amp;nbsp;&amp;nbsp;-&amp;nbsp;&amp;nbsp;&amp;nbsp;gocchino@regione.lazio.it 0651683685 - fscarpaleggia@regione.lazio.it - madramis@regione.lazio.it</t>
+        </is>
+      </c>
+      <c r="L223" t="s">
+        <v>868</v>
+      </c>
+      <c r="M223" t="s">
+        <v>28</v>
+      </c>
+      <c r="N223" t="s">
+        <v>869</v>
+      </c>
+      <c r="O223" t="s">
+        <v>870</v>
+      </c>
+      <c r="P223" t="inlineStr">
+        <is>
+          <t>1) tramite CC postale o bancario per rimborso spese in caso di accesso agli atti, come previsto dal RR n. 1/2002 e smi 2) pagamento dell'imposta di bollo (€&amp;nbsp;16,00) per la domanda di partecipazione alla gara tramite modello F23; 3) tramite CC postale o bancario per spese di pubblicità legale&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="Q223" t="s">
+        <v>871</v>
+      </c>
+      <c r="R223" t="s">
+        <v>68</v>
+      </c>
+      <c r="S223" t="s">
+        <v>870</v>
+      </c>
+      <c r="T223" t="inlineStr">
+        <is>
+          <t>UFFICIO DEL RUP COMPETENTE&amp;nbsp;&amp;nbsp;fmete@regione.lazio.it&amp;nbsp;&amp;nbsp;0651684123 -&amp;nbsp;&amp;nbsp;aprimavera@regione.lazio.it&amp;nbsp;&amp;nbsp;0651683709&amp;nbsp;&amp;nbsp;-&amp;nbsp;&amp;nbsp;gocchino@regione.lazio.it 0651683685 madramis@regione.laizo.it - fscarpaleggia@regione.lazio.it</t>
+        </is>
+      </c>
+      <c r="U223" t="inlineStr">
+        <is>
+          <t>Nomina RUP e gruppo di lavoro &amp;nbsp;per la sola fase di affidamento per gare delegate; Determina d'indizione; Provvedimento di ammissioni/esclusioni; Eventuale Nomina Commissione giudicatrice; Proposta di aggiudicazione a seguito della conclusione delle attività della Commissione; Provvedimento di Aggiudicazione efficace, a seguito degli esiti dei controlli di cui agli artt. 80 D.Lgs. 50/2016.</t>
+        </is>
+      </c>
+      <c r="V223" t="s">
+        <v>873</v>
+      </c>
+    </row>
+    <row r="224">
+      <c r="A224">
+        <v>13</v>
+      </c>
+      <c r="B224" s="2">
         <v>44532</v>
       </c>
-      <c r="C57" s="2">
+      <c r="C224" s="2">
         <v>44532</v>
       </c>
-      <c r="D57" t="s">
+      <c r="D224" t="s">
         <v>22</v>
       </c>
-      <c r="E57" t="s">
-[...227 lines deleted...]
-      <c r="A60">
+      <c r="E224" t="s">
+        <v>864</v>
+      </c>
+      <c r="F224" t="s">
+        <v>865</v>
+      </c>
+      <c r="G224" t="s">
+        <v>877</v>
+      </c>
+      <c r="H224" t="s">
+        <v>866</v>
+      </c>
+      <c r="I224" t="s">
+        <v>867</v>
+      </c>
+      <c r="J224" t="inlineStr">
+        <is>
+          <t>Determinazione del DIRETTORE su proposta del Dirigente dell'AREA PIANIFICAZIONE E GARE PER STRUTTURE REGIONALI ED ENTI LOCALI - Fulvio METE - fmete@regione.lazio.it&amp;nbsp;&amp;nbsp;0651684123</t>
+        </is>
+      </c>
+      <c r="K224" t="inlineStr">
+        <is>
+          <t>Amministrazione Trasparente - Piattaforma Stella - ufficio del RUP competente - pianificazione_gare@regione.lazio.legalmail.it -&amp;nbsp;&amp;nbsp;fmete@regione.lazio.it&amp;nbsp;&amp;nbsp;0651684123 -&amp;nbsp;&amp;nbsp;aprimavera@regione.lazio.it&amp;nbsp;&amp;nbsp;0651683709&amp;nbsp;&amp;nbsp;-&amp;nbsp;&amp;nbsp;&amp;nbsp;gocchino@regione.lazio.it 0651683685&amp;nbsp; - fscarpaleggia@regione.lazio.it - madramis@regione.lazio.it</t>
+        </is>
+      </c>
+      <c r="L224" t="s">
+        <v>868</v>
+      </c>
+      <c r="M224" t="s">
+        <v>28</v>
+      </c>
+      <c r="N224" t="s">
+        <v>869</v>
+      </c>
+      <c r="O224" t="s">
+        <v>870</v>
+      </c>
+      <c r="P224" t="inlineStr">
+        <is>
+          <t>1) tramite CC postale o bancario per rimborso spese in caso di accesso agli atti, come previsto dal RR n. 1/2002 e smi 2) pagamento dell'imposta di bollo (€&amp;nbsp;16,00) per la domanda di partecipazione alla gara tramite modello F23; 3) tramite CC postale o bancario per spese di pubblicità legale</t>
+        </is>
+      </c>
+      <c r="Q224" t="s">
+        <v>871</v>
+      </c>
+      <c r="R224" t="s">
+        <v>68</v>
+      </c>
+      <c r="S224" t="s">
+        <v>870</v>
+      </c>
+      <c r="T224" t="inlineStr">
+        <is>
+          <t>UFFICIO DEL RUP COMPETENTE&amp;nbsp;&amp;nbsp;fmete@regione.lazio.it&amp;nbsp;&amp;nbsp;0651684123 -&amp;nbsp;&amp;nbsp;aprimavera@regione.lazio.it&amp;nbsp;&amp;nbsp;0651683709&amp;nbsp;&amp;nbsp;-&amp;nbsp;&amp;nbsp;gocchino@regione.lazio.it 0651683685 madramis@regione.laizo.it - fscarpaleggia@regione.lazio.it</t>
+        </is>
+      </c>
+      <c r="U224" t="inlineStr">
+        <is>
+          <t>Nomina RUP e gruppo di lavoro &amp;nbsp;per la sola fase di affidamento per gare delegate; Determina d'indizione; Provvedimento di ammissioni/esclusioni; Eventuale Nomina Commissione giudicatrice; Proposta di aggiudicazione a seguito della conclusione delle attività della Commissione; Provvedimento di Aggiudicazione efficace, a seguito degli esiti dei controlli di cui agli artt. 80 D.Lgs. 50/2016.</t>
+        </is>
+      </c>
+      <c r="V224" t="s">
+        <v>873</v>
+      </c>
+    </row>
+    <row r="225">
+      <c r="A225">
         <v>12</v>
       </c>
-      <c r="B60" s="2">
+      <c r="B225" s="2">
         <v>44518</v>
       </c>
-      <c r="C60" s="2">
+      <c r="C225" s="2">
         <v>44895</v>
       </c>
-      <c r="D60" t="s">
-[...8 lines deleted...]
-      <c r="G60" t="inlineStr">
+      <c r="D225" t="s">
+        <v>78</v>
+      </c>
+      <c r="E225" t="s">
+        <v>257</v>
+      </c>
+      <c r="F225" t="s">
+        <v>727</v>
+      </c>
+      <c r="G225" t="inlineStr">
         <is>
           <t>L.R. 15/2014 artt. 9, comma 5 e 3, comma 2 lett. h) &amp;nbsp;- DGR 25/2021; Sostegno ai Festival di rappresentazione degli spettacoli di danza e musica popolare e folkloristica&amp;nbsp;iscritti all'Albo Regionale dei Festival del Folklore
 </t>
         </is>
       </c>
-      <c r="H60" t="s">
-[...55 lines deleted...]
-      <c r="A61">
+      <c r="H225" t="s">
+        <v>817</v>
+      </c>
+      <c r="I225" t="s">
+        <v>878</v>
+      </c>
+      <c r="J225" t="inlineStr">
+        <is>
+          <t>Direttore della Direzione Cultura e Lazio Creativo - Miriam Cipriani - &amp;nbsp;0651683404, 0651684049, 0651683218, 0651683919 - mcipriani@regione.lazio.it&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="K225" t="s">
+        <v>879</v>
+      </c>
+      <c r="L225" t="s">
+        <v>880</v>
+      </c>
+      <c r="M225" t="s">
+        <v>290</v>
+      </c>
+      <c r="N225" t="s">
+        <v>881</v>
+      </c>
+      <c r="O225" t="s">
+        <v>290</v>
+      </c>
+      <c r="P225" t="s">
+        <v>290</v>
+      </c>
+      <c r="Q225" t="inlineStr">
+        <is>
+          <t>Potere sostitutivo nei confronti del responsabile del procedimento, attribuito al dirigente d'Area Maurizio Todini Email mtodini@regione.lazio.it Tel.0651683360 - nei confronti del responsabile del provvedimento finale, al direttore generale Wanda D'Ercole, direzionegenerale@regione.lazio.it</t>
+        </is>
+      </c>
+      <c r="R225" t="s">
+        <v>121</v>
+      </c>
+      <c r="S225" t="s">
+        <v>882</v>
+      </c>
+      <c r="T225" t="s">
+        <v>883</v>
+      </c>
+      <c r="U225" t="inlineStr">
+        <is>
+          <t>approvazione dell'avviso pubblico; presentazione istanze da parte degli interessati nei termini indicati nell'avviso; istruttoria e valutazione delle domande; approvazione delle risultanze.&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="V225" t="inlineStr">
+        <is>
+          <t>Pubblicazione sul BURL dell'avviso e del provvedimento di approvazione delle risultanze e concessione dei contributi. Comunicazione degli atti endoprocedimentali agli interessati tramite PEC o mail&amp;nbsp;</t>
+        </is>
+      </c>
+    </row>
+    <row r="226">
+      <c r="A226">
         <v>11</v>
       </c>
-      <c r="B61" s="2">
+      <c r="B226" s="2">
         <v>44518</v>
       </c>
-      <c r="C61" s="2">
+      <c r="C226" s="2">
         <v>44518</v>
       </c>
-      <c r="D61" t="s">
-[...8 lines deleted...]
-      <c r="G61" t="inlineStr">
+      <c r="D226" t="s">
+        <v>125</v>
+      </c>
+      <c r="E226" t="s">
+        <v>257</v>
+      </c>
+      <c r="F226" t="s">
+        <v>727</v>
+      </c>
+      <c r="G226" t="inlineStr">
         <is>
           <t>L.R. 24/2109; R.R. 20/20 - Inserimento dei servizi culturali nell'Organizzazione MUSEALE &amp;nbsp;Regionale (O.M.R.)&amp;nbsp;e Inserimento dei servizi culturali nell'Organizzazione ARCHIVISTICA &amp;nbsp;Regionale (O.A.R.)
 </t>
         </is>
       </c>
-      <c r="H61" t="s">
-[...65 lines deleted...]
-      <c r="A62">
+      <c r="H226" t="s">
+        <v>729</v>
+      </c>
+      <c r="I226" t="s">
+        <v>884</v>
+      </c>
+      <c r="J226" t="inlineStr">
+        <is>
+          <t>Direttore della Direzione Cultura, Politiche Giovanili &amp;nbsp;e Lazio Creativo - Miriam Cipriani - 0651683404, 0651684049, 0651683218, 0651683919 - mcipriani@regione.lazio.it;</t>
+        </is>
+      </c>
+      <c r="K226" t="s">
+        <v>885</v>
+      </c>
+      <c r="L226" t="inlineStr">
+        <is>
+          <t>Istanze vanno presentate tra il 15 novembre e il 31 gennaio di ogni anno. Valutazione istanza entro 60 giorni. Sospensione termine in caso di &amp;nbsp;ricihiesta integrazioni o chiarimenti.</t>
+        </is>
+      </c>
+      <c r="M226" t="s">
+        <v>183</v>
+      </c>
+      <c r="N226" t="inlineStr">
+        <is>
+          <t>Ricorso giurisdizionale al TAR entro 60 giorni dalla pubblicazione dell'atto conclusivo del procedimento o ricorso al Presidente della Repubblica entro 120 giorni.&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="O226" t="s">
+        <v>830</v>
+      </c>
+      <c r="P226" t="s">
+        <v>290</v>
+      </c>
+      <c r="Q226" t="inlineStr">
+        <is>
+          <t>Potere sostitutivo nei confronti del responsabile del procedimento, attribuito al dirigente dell'Area Servizi Culturali e Promozione delle Lettura, Arch. Cristiana Pimpini, telefono &amp;nbsp;0651683333 e.mail: cpimpini@regione.lazio.it.&amp;nbsp;Potere sostitutivo nei confronti del responsabile del provvedimento finale, attribuito al Direttore generale della Giunta Regionale, sensi dell'art. 167 del R.R. 1/2002.</t>
+        </is>
+      </c>
+      <c r="R226" t="s">
+        <v>35</v>
+      </c>
+      <c r="S226" t="inlineStr">
+        <is>
+          <t>La modulistica è indicata nella piattaforma dedicata alla presentazione delle istanze, raggiungibile dal sito istituzionale regionale, sezione cultura:&amp;nbsp;https://www.regione.lazio.it/cittadini/cultura/sistema-accreditamento-servizi-culturali</t>
+        </is>
+      </c>
+      <c r="T226" t="s">
+        <v>886</v>
+      </c>
+      <c r="U226" t="inlineStr">
+        <is>
+          <t>Approvazione e pubblicazione modelli da utilizzare per la presentazione delle istanze.Presentazione delle istanze.Istruttoria. Eventuali richieste integrazioni o chiarimenti. Eventuale preavviso di rigetto. Approvazione risultanze finali con determinazione.</t>
+        </is>
+      </c>
+      <c r="V226" t="inlineStr">
+        <is>
+          <t>Determinazioni di approvazione modelli e di approvazione risultanze finali su BUR e nella sezione cultura del sito istituzionale regionale. Atti endoprocedimentali comunicati via PEC agli interessati. &amp;nbsp;</t>
+        </is>
+      </c>
+    </row>
+    <row r="227">
+      <c r="A227">
         <v>10</v>
       </c>
-      <c r="B62" s="2">
+      <c r="B227" s="2">
         <v>44517</v>
       </c>
-      <c r="C62" s="2">
+      <c r="C227" s="2">
         <v>44517</v>
       </c>
-      <c r="D62" t="s">
-[...8 lines deleted...]
-      <c r="G62" t="inlineStr">
+      <c r="D227" t="s">
+        <v>22</v>
+      </c>
+      <c r="E227" t="s">
+        <v>257</v>
+      </c>
+      <c r="F227" t="s">
+        <v>727</v>
+      </c>
+      <c r="G227" t="inlineStr">
         <is>
           <t>L.R. 24/2109; R.R. 20/20 - Inserimento dei servizi culturali nell'Organizzazione MUSEALE &amp;nbsp;Regionale (O.M.R.) &amp;nbsp;e Inserimento dei servizi culturali nell'Organizzazione ARCHIVISTICA &amp;nbsp;Regionale (O.A.R.)
 </t>
         </is>
       </c>
-      <c r="H62" t="s">
-[...65 lines deleted...]
-      <c r="A63">
+      <c r="H227" t="s">
+        <v>729</v>
+      </c>
+      <c r="I227" t="s">
+        <v>884</v>
+      </c>
+      <c r="J227" t="inlineStr">
+        <is>
+          <t>Direttore della Direzione Cultura e Lazio Creativo, dott.ssa Miriam Cipriani - &amp;nbsp;0651683404, 0651684049, 0651683218, 0651683919 - mcipriani@regione.lazio.it</t>
+        </is>
+      </c>
+      <c r="K227" t="s">
+        <v>885</v>
+      </c>
+      <c r="L227" t="inlineStr">
+        <is>
+          <t>Istanze vanno presentate tra il 15 novembre e il 31 gennaio di ogni anno. Valutazione istanza entro 60 giorni. Sospensione termine in caso di ricihiesta integrazioni o chiarimenti.</t>
+        </is>
+      </c>
+      <c r="M227" t="s">
+        <v>183</v>
+      </c>
+      <c r="N227" t="inlineStr">
+        <is>
+          <t>Ricorso giurisdizionale al TAR entro 60 giorni dalla pubblicazione dell'atto conclusivo del procedimento o ricorso al Presidente della Repubblica entro 120 giorni.</t>
+        </is>
+      </c>
+      <c r="O227" t="s">
+        <v>887</v>
+      </c>
+      <c r="P227" t="s">
+        <v>290</v>
+      </c>
+      <c r="Q227" t="inlineStr">
+        <is>
+          <t>Potere sostitutivo nei confronti del responsabile del procedimento, attribuito al dirigente dell'Area Servizi Culturali e Promozione delle Lettura, Arch. Cristiana Pimpini, telefono 0651683333 e.mail: cpimpini@regione.lazio.it.&amp;nbsp;Potere sostitutivo nei confronti del responsabile del provvedimento finale, attribuito al Direttore generale della Giunta Regionale, sensi dell'art. 167 del R.R. 1/2002.</t>
+        </is>
+      </c>
+      <c r="R227" t="s">
+        <v>35</v>
+      </c>
+      <c r="S227" t="inlineStr">
+        <is>
+          <t>La modulistica è indicata nella piattaforma dedicata alla presentazione delle istanze, raggiungibile dal sito istituzionale regionale, sezione cultura: https://www.regione.lazio.it/cittadini/cultura/sistema-accreditamento-servizi-culturali</t>
+        </is>
+      </c>
+      <c r="T227" t="s">
+        <v>888</v>
+      </c>
+      <c r="U227" t="inlineStr">
+        <is>
+          <t>Approvazione e pubblicazione modelli da utilizzare per la presentazione delle istanze. Presentazione delle istanze. Istruttoria. Eventuali richieste integrazioni o chiarimenti. Eventuale preavviso di rigetto. Approvazione risultanze finali con determinazione.</t>
+        </is>
+      </c>
+      <c r="V227" t="inlineStr">
+        <is>
+          <t>Determinazioni di approvazione modelli e di approvazione risultanze finali su BUR e nella sezione cultura del sito istituzionale regionale. Atti endoprocedimentali comunicati via PEC agli interessati. &amp;nbsp;</t>
+        </is>
+      </c>
+    </row>
+    <row r="228">
+      <c r="A228">
         <v>9</v>
       </c>
-      <c r="B63" s="2">
+      <c r="B228" s="2">
         <v>44517</v>
       </c>
-      <c r="C63" s="2">
+      <c r="C228" s="2">
         <v>44517</v>
       </c>
-      <c r="D63" t="s">
-[...8 lines deleted...]
-      <c r="G63" t="inlineStr">
+      <c r="D228" t="s">
+        <v>78</v>
+      </c>
+      <c r="E228" t="s">
+        <v>257</v>
+      </c>
+      <c r="F228" t="s">
+        <v>727</v>
+      </c>
+      <c r="G228" t="inlineStr">
         <is>
           <t>L.R. 24/2109; R.R. 20/20 - Inserimento dei servizi culturali nell'Organizzazione MUSEALE Regionale (O.M.R.) e Inserimento dei servizi culturali nell'Organizzazione ARCHIVISTICA Regionale (O.A.R.)
 &amp;nbsp;
 </t>
         </is>
       </c>
-      <c r="H63" t="s">
-[...67 lines deleted...]
-      <c r="A64">
+      <c r="H228" t="s">
+        <v>729</v>
+      </c>
+      <c r="I228" t="s">
+        <v>889</v>
+      </c>
+      <c r="J228" t="inlineStr">
+        <is>
+          <t>Direttore della Direzione Cultura e Lazio Creativo, dott.ssa Miriam Cipriani - &amp;nbsp;0651683404, 0651684049, 0651683218, 0651683919 - mcipriani@regione.lazio.it</t>
+        </is>
+      </c>
+      <c r="K228" t="s">
+        <v>885</v>
+      </c>
+      <c r="L228" t="inlineStr">
+        <is>
+          <t>Istanze vanno presentate tra il 15 novembre e il 31 gennaio di ogni anno. Valutazione istanza entro 60 giorni. Sospensione termine in caso di richiesta integrazioni o chiarimenti.</t>
+        </is>
+      </c>
+      <c r="M228" t="s">
+        <v>183</v>
+      </c>
+      <c r="N228" t="inlineStr">
+        <is>
+          <t>Ricorso giurisdizionale al TAR entro 60 giorni dalla pubblicazione dell'atto conclusivo del procedimento o ricorso al Presidente della Repubblica entro 120 giorni.</t>
+        </is>
+      </c>
+      <c r="O228" t="s">
+        <v>830</v>
+      </c>
+      <c r="P228" t="s">
+        <v>290</v>
+      </c>
+      <c r="Q228" t="inlineStr">
+        <is>
+          <t>Potere sostitutivo nei confronti del responsabile del procedimento, attribuito al dirigente dell'Area Servizi Culturali e Promozione delle Lettura, Arch. Cristiana Pimpini, telefono 0651683333 e.mail: cpimpini@regione.lazio.it.&amp;nbsp;Potere sostitutivo nei confronti del responsabile del provvedimento finale, attribuito al Direttore generale della Giunta Regionale, sensi dell'art. 167 del R.R. 1/2002.</t>
+        </is>
+      </c>
+      <c r="R228" t="s">
+        <v>35</v>
+      </c>
+      <c r="S228" t="inlineStr">
+        <is>
+          <t>La modulistica è indicata nella piattaforma dedicata alla presentazione delle istanze, raggiungibile dal sito istituzionale regionale, sezione cultura: https://www.regione.lazio.it/cittadini/cultura/sistema-accreditamento-servizi-culturali&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="T228" t="s">
+        <v>888</v>
+      </c>
+      <c r="U228" t="inlineStr">
+        <is>
+          <t>Approvazione e pubblicazione modelli da utilizzare per la presentazione delle istanze. Presentazione delle istanze. Istruttoria. Eventuali richieste integrazioni o chiarimenti. Eventuale preavviso di rigetto. Approvazione risultanze finali con determinazione.</t>
+        </is>
+      </c>
+      <c r="V228" t="inlineStr">
+        <is>
+          <t>Determinazioni di approvazione modelli e di approvazione risultanze finali su BUR e nella sezione cultura del sito istituzionale regionale. Atti endoprocedimentali comunicati via PEC agli interessati. &amp;nbsp;&amp;nbsp;</t>
+        </is>
+      </c>
+    </row>
+    <row r="229">
+      <c r="A229">
         <v>8</v>
       </c>
-      <c r="B64" s="2">
+      <c r="B229" s="2">
         <v>44517</v>
       </c>
-      <c r="C64" s="2">
+      <c r="C229" s="2">
         <v>44517</v>
       </c>
-      <c r="D64" t="s">
-[...74 lines deleted...]
-      <c r="A65">
+      <c r="D229" t="s">
+        <v>22</v>
+      </c>
+      <c r="E229" t="s">
+        <v>257</v>
+      </c>
+      <c r="F229" t="s">
+        <v>727</v>
+      </c>
+      <c r="G229" t="s">
+        <v>890</v>
+      </c>
+      <c r="H229" t="s">
+        <v>729</v>
+      </c>
+      <c r="I229" t="s">
+        <v>891</v>
+      </c>
+      <c r="J229" t="inlineStr">
+        <is>
+          <t>Direttore della Direzione Cultura e Lazio Creativo, dott.ssa Miriam Cipriani - &amp;nbsp;0651683404, 0651684049, 0651683218, 0651683919 - mcipriani@regione.lazio.it</t>
+        </is>
+      </c>
+      <c r="K229" t="s">
+        <v>892</v>
+      </c>
+      <c r="L229" t="inlineStr">
+        <is>
+          <t>Istanze vanno presentate tra il 15 novembre e il 31 gennaio di ogni anno. Valutazione istanza entro 60 giorni. Sospensione termine in caso di ricihiesta integrazioni o chiarimenti.</t>
+        </is>
+      </c>
+      <c r="M229" t="s">
+        <v>183</v>
+      </c>
+      <c r="N229" t="inlineStr">
+        <is>
+          <t>Ricorso giurisdizionale al TAR entro 60 giorni dalla pubblicazione dell'atto conclusivo del procedimento o ricorso al Presidente della Repubblica entro 120 giorni.</t>
+        </is>
+      </c>
+      <c r="O229" t="s">
+        <v>893</v>
+      </c>
+      <c r="P229" t="s">
+        <v>290</v>
+      </c>
+      <c r="Q229" t="inlineStr">
+        <is>
+          <t>Potere sostitutivo nei confronti del responsabile del procedimento, attribuito al dirigente dell'Area Servizi Culturali e Promozione delle Lettura, Arch. Cristiana Pimpini, telefono 0651683333 e.mail: cpimpini@regione.lazio.it.&amp;nbsp;Potere sostitutivo nei confronti del responsabile del provvedimento finale, attribuito al Direttore generale della Giunta Regionale, sensi dell'art. 167 del R.R. 1/2002.</t>
+        </is>
+      </c>
+      <c r="R229" t="s">
+        <v>35</v>
+      </c>
+      <c r="S229" t="inlineStr">
+        <is>
+          <t>La modulistica è indicata nella piattaforma dedicata alla presentazione delle istanze, raggiungibile dal sito istituzionale regionale, sezione cultura: https://www.regione.lazio.it/cittadini/cultura/sistema-accreditamento-servizi-culturali</t>
+        </is>
+      </c>
+      <c r="T229" t="s">
+        <v>894</v>
+      </c>
+      <c r="U229" t="s">
+        <v>895</v>
+      </c>
+      <c r="V229" t="inlineStr">
+        <is>
+          <t>Determinazioni di approvazione modelli e di approvazione risultanze finali su BUR e nella sezione Cultura del sito istituzionale regionale. &amp;nbsp;Atti endoprocedimentali tramite piattaforma/via PEC agli interessati.</t>
+        </is>
+      </c>
+    </row>
+    <row r="230">
+      <c r="A230">
         <v>7</v>
       </c>
-      <c r="B65" s="2">
+      <c r="B230" s="2">
         <v>44517</v>
       </c>
-      <c r="C65" s="2">
+      <c r="C230" s="2">
         <v>44517</v>
       </c>
-      <c r="D65" t="s">
-[...20 lines deleted...]
-      <c r="J65" t="s">
+      <c r="D230" t="s">
+        <v>125</v>
+      </c>
+      <c r="E230" t="s">
+        <v>257</v>
+      </c>
+      <c r="F230" t="s">
+        <v>727</v>
+      </c>
+      <c r="G230" t="s">
+        <v>890</v>
+      </c>
+      <c r="H230" t="s">
+        <v>729</v>
+      </c>
+      <c r="I230" t="s">
+        <v>891</v>
+      </c>
+      <c r="J230" t="inlineStr">
+        <is>
+          <t>Direttore della Direzione Cultura e Lazio Creativo, dott.ssa Miriam Cipriani - &amp;nbsp;0651683404, 0651684049, 0651683218, 0651683919 - mcipriani@regione.lazio.it</t>
+        </is>
+      </c>
+      <c r="K230" t="s">
+        <v>896</v>
+      </c>
+      <c r="L230" t="inlineStr">
+        <is>
+          <t>Istanze vanno presentate tra il 15 novembre e il 31 gennaio di ogni anno. Valutazione istanza entro 60 giorni. Sospensione termine in caso di richiesta integrazioni o chiarimenti.</t>
+        </is>
+      </c>
+      <c r="M230" t="s">
         <v>183</v>
       </c>
-      <c r="K65" t="inlineStr">
-[...55 lines deleted...]
-      <c r="A66">
+      <c r="N230" t="inlineStr">
+        <is>
+          <t>Ricorso giurisdizionale al TAR entro 60 giorni dalla pubblicazione dell'atto conclusivo del procedimento o ricorso al Presidente della Repubblica entro 120 giorni.</t>
+        </is>
+      </c>
+      <c r="O230" t="s">
+        <v>893</v>
+      </c>
+      <c r="P230" t="s">
+        <v>290</v>
+      </c>
+      <c r="Q230" t="inlineStr">
+        <is>
+          <t>Potere sostitutivo nei confronti del responsabile del procedimento, attribuito al dirigente dell'Area Servizi Culturali e Promozione delle Lettura, Arch. Cristiana Pimpini, telefono &amp;nbsp;0651683333 e.mail: cpimpini@regione.lazio.it.&amp;nbsp;Potere sostitutivo nei confronti del responsabile del provvedimento finale, attribuito al Direttore generale della Giunta Regionale, sensi dell'art. 167 del R.R. 1/2002.</t>
+        </is>
+      </c>
+      <c r="R230" t="s">
+        <v>35</v>
+      </c>
+      <c r="S230" t="inlineStr">
+        <is>
+          <t>La modulistica è indicata nella piattaforma dedicata alla presentazione delle istanze, raggiungibile dal sito istituzionale regionale, sezione cultura:https://www.regione.lazio.it/cittadini/cultura/sistema-accreditamento-servizi-culturali</t>
+        </is>
+      </c>
+      <c r="T230" t="s">
+        <v>897</v>
+      </c>
+      <c r="U230" t="inlineStr">
+        <is>
+          <t>Approvazione e pubblicazione modelli da utilizzare per la presentazione delle istanze. Presentazione delle istanze. Istruttoria. Eventuali richieste integrazioni o chiarimenti. Eventuale preavviso di rigetto. Approvazione risultanze finali con determinazione.</t>
+        </is>
+      </c>
+      <c r="V230" t="inlineStr">
+        <is>
+          <t>Determinazioni di approvazione modelli e di approvazione risultanze finali su BUR e nella sezione Cultura del sito istituzionale regionale.&amp;nbsp;Atti endoprocedimentali tramite piattaforma/via PEC agli interessati.</t>
+        </is>
+      </c>
+    </row>
+    <row r="231">
+      <c r="A231">
         <v>6</v>
       </c>
-      <c r="B66" s="2">
+      <c r="B231" s="2">
         <v>44517</v>
       </c>
-      <c r="C66" s="2">
+      <c r="C231" s="2">
         <v>44517</v>
       </c>
-      <c r="D66" t="s">
-[...20 lines deleted...]
-      <c r="J66" t="s">
+      <c r="D231" t="s">
+        <v>78</v>
+      </c>
+      <c r="E231" t="s">
+        <v>257</v>
+      </c>
+      <c r="F231" t="s">
+        <v>727</v>
+      </c>
+      <c r="G231" t="s">
+        <v>890</v>
+      </c>
+      <c r="H231" t="s">
+        <v>729</v>
+      </c>
+      <c r="I231" t="s">
+        <v>891</v>
+      </c>
+      <c r="J231" t="inlineStr">
+        <is>
+          <t>Direttore della Direzione Cultura e Lazio Creativo, dott.ssa Miriam Cipriani - &amp;nbsp;0651683404, 0651684049, 0651683218, 0651683919 - mcipriani@regione.lazio.it</t>
+        </is>
+      </c>
+      <c r="K231" t="s">
+        <v>896</v>
+      </c>
+      <c r="L231" t="inlineStr">
+        <is>
+          <t>Istanze vanno presentate tra il 15 novembre e il 31 gennaio di ogni anno. Valutazione istanza entro 60 giorni. Sospensione termine in caso di richiesta integrazioni o chiarimenti.</t>
+        </is>
+      </c>
+      <c r="M231" t="s">
         <v>183</v>
       </c>
-      <c r="K66" t="inlineStr">
-[...55 lines deleted...]
-      <c r="A67">
+      <c r="N231" t="inlineStr">
+        <is>
+          <t>Ricorso giurisdizionale al TAR entro 60 giorni dalla pubblicazione dell'atto conclusivo del procedimento o ricorso al Presidente della Repubblica entro 120 giorni.</t>
+        </is>
+      </c>
+      <c r="O231" t="s">
+        <v>893</v>
+      </c>
+      <c r="P231" t="s">
+        <v>290</v>
+      </c>
+      <c r="Q231" t="inlineStr">
+        <is>
+          <t>Potere sostitutivo nei confronti del responsabile del procedimento, attribuito al dirigente dell'Area Servizi Culturali e Promozione delle Lettura, Arch. Cristiana Pimpini, telefono &amp;nbsp;0651683333 e.mail: cpimpini@regione.lazio.it.&amp;nbsp;Potere sostitutivo nei confronti del responsabile del provvedimento finale, attribuito al Direttore generale della Giunta Regionale, sensi dell'art. 167 del R.R. 1/2002.</t>
+        </is>
+      </c>
+      <c r="R231" t="s">
+        <v>35</v>
+      </c>
+      <c r="S231" t="inlineStr">
+        <is>
+          <t>La modulistica è indicata nella piattaforma dedicata alla presentazione delle istanze, raggiungibile dal sito istituzionale regionale, sezione cultura:https://www.regione.lazio.it/cittadini/cultura/sistema-accreditamento-servizi-culturali</t>
+        </is>
+      </c>
+      <c r="T231" t="s">
+        <v>897</v>
+      </c>
+      <c r="U231" t="inlineStr">
+        <is>
+          <t>Approvazione e pubblicazione modelli da utilizzare per la presentazione delle istanze. Presentazione delle istanze. Istruttoria. Eventuali richieste integrazioni o chiarimenti. Eventuale preavviso di rigetto. Approvazione risultanze finali con determinazione.</t>
+        </is>
+      </c>
+      <c r="V231" t="inlineStr">
+        <is>
+          <t>Determinazioni di approvazione modelli e di approvazione risultanze finali su BUR e nella sezione Cultura del sito istituzionale regionale.&amp;nbsp;Atti endoprocedimentali tramite piattaforma/via PEC agli interessati.</t>
+        </is>
+      </c>
+    </row>
+    <row r="232">
+      <c r="A232">
         <v>5</v>
       </c>
-      <c r="B67" s="2">
+      <c r="B232" s="2">
         <v>44467</v>
       </c>
-      <c r="C67" s="2">
+      <c r="C232" s="2">
         <v>44580</v>
       </c>
-      <c r="D67" t="s">
-[...76 lines deleted...]
-      <c r="A68">
+      <c r="D232" t="s">
+        <v>78</v>
+      </c>
+      <c r="E232" t="s">
+        <v>257</v>
+      </c>
+      <c r="F232" t="s">
+        <v>727</v>
+      </c>
+      <c r="G232" t="s">
+        <v>898</v>
+      </c>
+      <c r="H232" t="s">
+        <v>729</v>
+      </c>
+      <c r="I232" t="s">
+        <v>847</v>
+      </c>
+      <c r="J232" t="inlineStr">
+        <is>
+          <t>&amp;nbsp;Direttore della Direzione Cultura, Politiche Giovanili &amp;nbsp;e Lazio Creativo - Miriam Cipriani - &amp;nbsp;0651683404, 0651684049, 0651683218, 0651683919 - mcipriani@regione.lazio.it;&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="K232" t="s">
+        <v>732</v>
+      </c>
+      <c r="L232" t="inlineStr">
+        <is>
+          <t>Istanze presentate tra il 15 novembre e il 31 gennaio di ogni anno. Valutazione istanza entro 60 giorni . Sosensione termine in caso di &amp;nbsp;ricihiesta integrazioni o chiarimenti.</t>
+        </is>
+      </c>
+      <c r="M232" t="s">
+        <v>183</v>
+      </c>
+      <c r="N232" t="inlineStr">
+        <is>
+          <t>Ricorso giurisdizionale al TAR entro 60 giorni dalla pubblicazione dell'atto conclusivo del procedimento o ricorso al Presidente della Repubblica entro 120 giorni. &amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="O232" t="s">
+        <v>830</v>
+      </c>
+      <c r="P232" t="s">
+        <v>290</v>
+      </c>
+      <c r="Q232" t="inlineStr">
+        <is>
+          <t>Potere sostitutivo nei confronti del responsabile del procedimento, attribuito al dirigente dell'Area Servizi Culturali e Promozione delle Lettura, cpimpini@regione.lazio.it, 0651683333. potere sostitutivo nei confronti del responsabile del provvedimento finale, attribuito al direttore generale della Giunta Regionale, sensi dell'art. 167 del R.R. 1/2002.</t>
+        </is>
+      </c>
+      <c r="R232" t="s">
+        <v>121</v>
+      </c>
+      <c r="S232" t="inlineStr">
+        <is>
+          <t>Indicati nella piattaforma dedicata alla presentazione delle istanze, raggiungibile dall'indirizzo indicato nel sito istutizonale regionale, nella sezione dedicata alla cultura.</t>
+        </is>
+      </c>
+      <c r="T232" t="s">
+        <v>736</v>
+      </c>
+      <c r="U232" t="inlineStr">
+        <is>
+          <t>Approvazione e pubblicazione modelli da utilizzare per la presentazione delle istanze.Presentazione delle istanze.Istruttoria. Eventuali richieste integrazioni o chiarimenti. Eventuale preavviso di rigetto. Approvazione risultanze finali con determinazione. &amp;nbsp;&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="V232" t="inlineStr">
+        <is>
+          <t>Determinazioni di approvazione modelli e di approvazione risultanze finali su BUR e nella sezione cultura del sito istituzionale regionale. Atti endoprocedimentali comunicati via PEC agli interessati. &amp;nbsp;</t>
+        </is>
+      </c>
+    </row>
+    <row r="233">
+      <c r="A233">
         <v>4</v>
       </c>
-      <c r="B68" s="2">
+      <c r="B233" s="2">
         <v>44466</v>
       </c>
-      <c r="C68" s="2">
+      <c r="C233" s="2">
         <v>44466</v>
       </c>
-      <c r="D68" t="s">
-[...73 lines deleted...]
-      <c r="A69">
+      <c r="D233" t="s">
+        <v>78</v>
+      </c>
+      <c r="E233" t="s">
+        <v>257</v>
+      </c>
+      <c r="F233" t="s">
+        <v>727</v>
+      </c>
+      <c r="G233" t="s">
+        <v>899</v>
+      </c>
+      <c r="H233" t="s">
+        <v>738</v>
+      </c>
+      <c r="I233" t="s">
+        <v>900</v>
+      </c>
+      <c r="J233" t="inlineStr">
+        <is>
+          <t>Direttore della Direzione Cultura e Lazio Creativo - Miriam Cipriani - &amp;nbsp;0651683404, 0651684049, 0651683218, 0651683919 - mcipriani@regione.lazio.it&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="K233" t="inlineStr">
+        <is>
+          <t>Via mail all' indirizzo del dirigente svarroni@regione.lazio.it; del responsabile svitagliano@regione.lazio.it; per telefono al numero 06 51684492; 06 51683053; via PEC all'indirizzo cultura@regione.lazio.legalmail.it</t>
+        </is>
+      </c>
+      <c r="L233" t="s">
+        <v>901</v>
+      </c>
+      <c r="M233" t="s">
+        <v>290</v>
+      </c>
+      <c r="N233" t="inlineStr">
+        <is>
+          <t>Ammesso ricorso giurisdizionale innanzi al Tribunale Amministrativo del Lazio nel termine di giorni 60 (sessanta), ovvero, ricorso straordinario al Capo dello Stato entro il termine di giorni 120 (centoventi).</t>
+        </is>
+      </c>
+      <c r="O233" t="s">
+        <v>97</v>
+      </c>
+      <c r="P233" t="s">
+        <v>290</v>
+      </c>
+      <c r="Q233" t="inlineStr">
+        <is>
+          <t>Nei confronti del responsabile del procedimento, al dirigente d'area Sabrina Varroni Tel &amp;nbsp;0651684492 svarroni@regione.lazio.it -nei confronti del responsabile del provvedimento finale, al direttore generale Wanda D'Ercole, direzionegenerale@regione.lazio.legalmail.it</t>
+        </is>
+      </c>
+      <c r="R233" t="s">
+        <v>121</v>
+      </c>
+      <c r="S233" t="s">
+        <v>902</v>
+      </c>
+      <c r="T233" t="inlineStr">
+        <is>
+          <t>Sabrina Varroni Dirigente Area Valorizzazione del Patrimonio Culturale, tel 0651684492 e-mail svarroni@regione.lazio.it - PEC istanze: cultura@regione.lazio.legalmail.it - Miriam Cipriani Direttore Direzione Cultura e Lazio Creativo tel 0651683404-41</t>
+        </is>
+      </c>
+      <c r="U233" t="inlineStr">
+        <is>
+          <t>Pubblicazione avviso; presentazione domande; pre-istruttoria formale dell'area e valutazione di merito tramite commissione appositamente istituita con decreto &amp;nbsp;dirigenziale; approvazione risultanze finali e concessione contributi.</t>
+        </is>
+      </c>
+      <c r="V233" t="s">
+        <v>903</v>
+      </c>
+    </row>
+    <row r="234">
+      <c r="A234">
         <v>2</v>
       </c>
-      <c r="B69" s="2">
+      <c r="B234" s="2">
         <v>44109</v>
       </c>
-      <c r="C69" s="2">
+      <c r="C234" s="2">
         <v>44111</v>
       </c>
-      <c r="D69" t="s">
-[...70 lines deleted...]
-      <c r="A70">
+      <c r="D234" t="s">
+        <v>78</v>
+      </c>
+      <c r="E234" t="s">
+        <v>904</v>
+      </c>
+      <c r="F234" t="s">
+        <v>905</v>
+      </c>
+      <c r="G234" t="s">
+        <v>906</v>
+      </c>
+      <c r="H234" t="s">
+        <v>907</v>
+      </c>
+      <c r="I234" t="s">
+        <v>908</v>
+      </c>
+      <c r="J234" t="s">
+        <v>909</v>
+      </c>
+      <c r="K234" t="s">
+        <v>908</v>
+      </c>
+      <c r="L234" t="s">
+        <v>910</v>
+      </c>
+      <c r="M234" t="s">
+        <v>911</v>
+      </c>
+      <c r="N234" t="s">
+        <v>912</v>
+      </c>
+      <c r="O234" t="s">
+        <v>266</v>
+      </c>
+      <c r="P234" t="s">
+        <v>266</v>
+      </c>
+      <c r="Q234" t="inlineStr">
+        <is>
+          <t>In caso di ritardo nell'adozione del provvedimento finale il potere sostitutivo è esercitato dal direttore regionale, Arch. Manuela Manetti (segreteriatumr@regione.lazio.it, 0651686068)</t>
+        </is>
+      </c>
+      <c r="R234" t="s">
+        <v>68</v>
+      </c>
+      <c r="S234" t="s">
+        <v>913</v>
+      </c>
+      <c r="T234" t="inlineStr">
+        <is>
+          <t>Per informazioni rivolgersi all'Area Supporto ai Comuni per la Pianificazione Urbanistica, il Recupero dei Centri Storici e la Riqualificazione Urbana - &amp;nbsp;Via Capitan Bavastro 108 - 00145 Roma (tel 3336123250 - &amp;nbsp;Email &amp;nbsp;segreteriascpr@regione.lazio.it) o alla Segreteria di Direzione (Email segreteriatumr@regione.lazio.it). Si riceve il pubblico solo su appuntamento, previa motivata richiesta da inviare all'indirizzo Email segreteriascpr@regione.lazio.it.</t>
+        </is>
+      </c>
+      <c r="U234" t="inlineStr">
+        <is>
+          <t>Adozione e pubblicazione avviso pubblico destinato ai comuni, ricezione delle richieste di partecipazione, valutazione, ammissione a finanziamento con approvazione del provvedimento amministrativo, pubblicazione degli elenchi/graduatorie, comunicazioni ai comuni, predisposizione dei provvedimenti di impegno e liquidazione (SAL)</t>
+        </is>
+      </c>
+      <c r="V234" t="inlineStr">
+        <is>
+          <t>i provvedimenti sono pubblicati sul BURL e sul sito istituzionale regionale (sezione Argomenti_Territorio Urbanistica) &amp;nbsp;nonché nella sezione amministrazione trasparente. Tutti gli atti, anche endoprocedimentali, sono comunicati al beneficiario con PEC/raccomandata AR&amp;nbsp;</t>
+        </is>
+      </c>
+      <c r="W234" t="s">
+        <v>914</v>
+      </c>
+    </row>
+    <row r="235">
+      <c r="A235">
         <v>1</v>
       </c>
-      <c r="B70" s="2">
+      <c r="B235" s="2">
         <v>44365</v>
       </c>
-      <c r="C70" s="2">
+      <c r="C235" s="2">
         <v>44357</v>
       </c>
-      <c r="D70" t="s">
-[...8 lines deleted...]
-      <c r="G70" t="inlineStr">
+      <c r="D235" t="s">
+        <v>78</v>
+      </c>
+      <c r="E235" t="s">
+        <v>915</v>
+      </c>
+      <c r="F235" t="s">
+        <v>727</v>
+      </c>
+      <c r="G235" t="inlineStr">
         <is>
           <t>Avviso pubblico per la selezione di interventi e iniziative in ambito culturale ai fini della loro raccolta, sistematizzazione e pubblicazione nel "Catalogo delle Buone Pratiche Culturali della Regione Lazio", ed. 2.
 </t>
         </is>
       </c>
-      <c r="H70" t="s">
-[...51 lines deleted...]
-        <v>200</v>
+      <c r="H235" t="s">
+        <v>916</v>
+      </c>
+      <c r="I235" t="s">
+        <v>917</v>
+      </c>
+      <c r="J235" t="s">
+        <v>815</v>
+      </c>
+      <c r="K235" t="s">
+        <v>918</v>
+      </c>
+      <c r="L235" t="s">
+        <v>919</v>
+      </c>
+      <c r="M235" t="s">
+        <v>911</v>
+      </c>
+      <c r="N235" t="inlineStr">
+        <is>
+          <t>Ammesso ricorso giurisdizionale innanzi al Tribunale Amministrativo del Lazio nel termine di giorni 60 (sessanta), ovvero, ricorso straordinario al Capo dello Stato entro il termine di giorni 120 (centoventi).</t>
+        </is>
+      </c>
+      <c r="O235" t="s">
+        <v>787</v>
+      </c>
+      <c r="P235" t="s">
+        <v>920</v>
+      </c>
+      <c r="Q235" t="s">
+        <v>921</v>
+      </c>
+      <c r="R235" t="s">
+        <v>121</v>
+      </c>
+      <c r="S235" t="s">
+        <v>922</v>
+      </c>
+      <c r="T235" t="s">
+        <v>923</v>
+      </c>
+      <c r="U235" t="inlineStr">
+        <is>
+          <t>1) Avviso pubblico per &amp;nbsp;candidature; 2) Decreto Presidente nomina Commissari; 3) Determinazione con risultanze lavori &amp;nbsp;Commissione (ammessi e non ammessi); 4) &amp;nbsp;pubblicazione del Catalogo Buone Pratiche Culturali.</t>
+        </is>
+      </c>
+      <c r="V235" t="inlineStr">
+        <is>
+          <t>Pubblicazione sul BURL e sul Portale Cultura dell'Avviso e del provvedimento conclusivo del procedimento. Atti endoprocedimentali comunicati via PEC agli intreressati.</t>
+        </is>
+      </c>
+      <c r="W235" t="s">
+        <v>914</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="I45" r:id="rId1" location="" display="mailto:politicheentilocali@pec.regione.lazio.it"/>
+    <hyperlink ref="O46" r:id="rId2" location="" display="https://www.regione.lazio.it/cittadini/sociale-famiglie/asp-socasp"/>
+    <hyperlink ref="K47" r:id="rId3" location="" display="http://www.regione.lazio.it"/>
+    <hyperlink ref="O47" r:id="rId4" location="" display="http://www.regione.lazio.it"/>
+    <hyperlink ref="K49" r:id="rId5" location="" display="https://www.regione.lazio.it"/>
+    <hyperlink ref="O49" r:id="rId6" location="" display="http://www.regione.lazio.it"/>
+    <hyperlink ref="O49" r:id="rId7" location="" display="http://www.regione.lazio.it"/>
+    <hyperlink ref="K51" r:id="rId8" location="" display="https://www.regione.lazio.it"/>
+    <hyperlink ref="O51" r:id="rId9" location="" display="http://www.regione.lazio.it"/>
+    <hyperlink ref="O51" r:id="rId10" location="" display="http://www.regione.lazio.it"/>
+    <hyperlink ref="O65" r:id="rId11" location="" display="http://www.regione.lazio.it/intranet/sportello_dipendente/codice_disciplinare.php"/>
+    <hyperlink ref="O65" r:id="rId12" location="" display="http://www.regione.lazio.it/intranet/sportello_dipendente/codice_disciplinare.php"/>
+    <hyperlink ref="O66" r:id="rId13" location="" display="http://www.regione.lazio.it/intranet/sportello_dipendente/codice_disciplinare.php"/>
+    <hyperlink ref="O66" r:id="rId14" location="" display="http://www.regione.lazio.it/intranet/sportello_dipendente/codice_disciplinare.php"/>
+    <hyperlink ref="O67" r:id="rId15" location="" display="http://www.regione.lazio.it/intranet/sportello_dipendente/codice_disciplinare.php"/>
+    <hyperlink ref="O67" r:id="rId16" location="" display="http://www.regione.lazio.it/intranet/sportello_dipendente/codice_disciplinare.php"/>
+    <hyperlink ref="O68" r:id="rId17" location="" display="http://www.regione.lazio.it/intranet/sportello_dipendente/codice_disciplinare.php"/>
+    <hyperlink ref="O68" r:id="rId18" location="" display="http://www.regione.lazio.it/intranet/sportello_dipendente/codice_disciplinare.php"/>
+    <hyperlink ref="O69" r:id="rId19" location="" display="http://www.regione.lazio.it/intranet/sportello_dipendente/codice_disciplinare.php"/>
+    <hyperlink ref="O69" r:id="rId20" location="" display="http://www.regione.lazio.it/intranet/sportello_dipendente/codice_disciplinare.php"/>
+    <hyperlink ref="O71" r:id="rId21" location="" display="http://www.regione.lazio.it/intranet/sportello_dipendente/codice_disciplinare.php"/>
+    <hyperlink ref="O71" r:id="rId22" location="" display="http://www.regione.lazio.it/intranet/sportello_dipendente/codice_disciplinare.php"/>
+    <hyperlink ref="S74" r:id="rId23" location="" display="http://www.regione.lazio.it/intranet/incarichi_conferiti/pagina.php?pid=homepage"/>
+    <hyperlink ref="S74" r:id="rId24" location="" display="http://www.regione.lazio.it/intranet/incarichi_conferiti/pagina.php?pid=homepage"/>
+    <hyperlink ref="O75" r:id="rId25" location="" display="http://www.regione.lazio.it/intranet/sportello_dipendente/codice_disciplinare.php"/>
+    <hyperlink ref="O75" r:id="rId26" location="" display="http://www.regione.lazio.it/intranet/sportello_dipendente/codice_disciplinare.php"/>
+    <hyperlink ref="K76" r:id="rId27" location="" display="http://www.regione.lazio.it"/>
+    <hyperlink ref="O76" r:id="rId28" location="" display="http://www.regione.lazio.it/rl_main/?vw=bandidiconcorso"/>
+    <hyperlink ref="O76" r:id="rId29" location="" display="http://www.regione.lazio.it/rl_main/?vw=bandidiconcorso"/>
+    <hyperlink ref="K77" r:id="rId30" location="" display="http://www.regione.lazio.it"/>
+    <hyperlink ref="O77" r:id="rId31" location="" display="http://www.regione.lazio.it/rl_main/?vw=bandidiconcorso"/>
+    <hyperlink ref="O77" r:id="rId32" location="" display="http://www.regione.lazio.it/rl_main/?vw=bandidiconcorso"/>
+    <hyperlink ref="K78" r:id="rId33" location="" display="http://www.regione.lazio.it"/>
+    <hyperlink ref="O78" r:id="rId34" location="" display="http://www.regione.lazio.it/rl_main/?vw=bandidiconcorso"/>
+    <hyperlink ref="O78" r:id="rId35" location="" display="http://www.regione.lazio.it/rl_main/?vw=bandidiconcorso"/>
+    <hyperlink ref="K79" r:id="rId36" location="" display="http://www.regione.lazio.it"/>
+    <hyperlink ref="O79" r:id="rId37" location="" display="http://www.regione.lazio.it/rl_main/?vw=bandidiconcorso"/>
+    <hyperlink ref="O79" r:id="rId38" location="" display="http://www.regione.lazio.it/rl_main/?vw=bandidiconcorso"/>
+    <hyperlink ref="K80" r:id="rId39" location="" display="http://www.regione.lazio.it"/>
+    <hyperlink ref="K81" r:id="rId40" location="" display="http://www.regione.lazio.it"/>
+    <hyperlink ref="K82" r:id="rId41" location="" display="http://www.regione.lazio.it "/>
+    <hyperlink ref="K83" r:id="rId42" location="" display="http://www.regione.lazio.it"/>
+    <hyperlink ref="K84" r:id="rId43" location="" display="http://www.regione.lazio.it"/>
+    <hyperlink ref="K85" r:id="rId44" location="" display="http://www.regione.lazio.it"/>
+    <hyperlink ref="K86" r:id="rId45" location="" display="http://www.regione.lazio.it"/>
+    <hyperlink ref="K87" r:id="rId46" location="" display="http://www.regione.lazio.it"/>
+    <hyperlink ref="J88" r:id="rId47" location="" display="mailto:risorseumane@regione.lazio.it"/>
+    <hyperlink ref="K88" r:id="rId48" location="" display="http://www.regione.lazio.it"/>
+    <hyperlink ref="O88" r:id="rId49" location="" display="http://www.regione.lazio.it/rl_main/?vw=bandidiconcorso"/>
+    <hyperlink ref="O88" r:id="rId50" location="" display="http://www.regione.lazio.it/rl_main/?vw=bandidiconcorso"/>
+    <hyperlink ref="J89" r:id="rId51" location="" display="mailto:risorseumane@regione.lazio.it"/>
+    <hyperlink ref="K89" r:id="rId52" location="" display="http://www.regione.lazio.it"/>
+    <hyperlink ref="O89" r:id="rId53" location="" display="http://www.regione.lazio.it/rl_main/?vw=bandidiconcorso"/>
+    <hyperlink ref="O89" r:id="rId54" location="" display="http://www.regione.lazio.it/rl_main/?vw=bandidiconcorso"/>
+    <hyperlink ref="J90" r:id="rId55" location="" display="mailto:risorseumane@regione.lazio.it"/>
+    <hyperlink ref="K90" r:id="rId56" location="" display="http://www.regione.lazio.it"/>
+    <hyperlink ref="O90" r:id="rId57" location="" display="http://www.regione.lazio.it/rl_main/?vw=bandidiconcorso"/>
+    <hyperlink ref="O90" r:id="rId58" location="" display="http://www.regione.lazio.it/rl_main/?vw=bandidiconcorso"/>
+    <hyperlink ref="J91" r:id="rId59" location="" display="mailto:risorseumane@regione.lazio.it"/>
+    <hyperlink ref="J92" r:id="rId60" location="" display="mailto:risorseumane@regione.lazio.it"/>
+    <hyperlink ref="J93" r:id="rId61" location="" display="mailto:risorseumane@regione.lazio.it"/>
+    <hyperlink ref="K93" r:id="rId62" location="" display="http://www.regione.lazio.it"/>
+    <hyperlink ref="O93" r:id="rId63" location="" display="https://www.regione.lazio.it/bandi-di-concorso-avvisi"/>
+    <hyperlink ref="O93" r:id="rId64" location="" display="https://www.regione.lazio.it/bandi-di-concorso-avvisi"/>
+    <hyperlink ref="J94" r:id="rId65" location="" display="mailto:risorseumane@regione.lazio.it"/>
+    <hyperlink ref="J95" r:id="rId66" location="" display="mailto:risorseumane@regione.lazio.it"/>
+    <hyperlink ref="J96" r:id="rId67" location="" display="mailto:risorseumane@regione.lazio.it"/>
+    <hyperlink ref="J97" r:id="rId68" location="" display="mailto:risorseumane@regione.lazio.it"/>
+    <hyperlink ref="J98" r:id="rId69" location="" display="mailto:risorseumane@regione.lazio.it"/>
+    <hyperlink ref="J99" r:id="rId70" location="" display="mailto:risorseumane@regione.lazio.it"/>
+    <hyperlink ref="J100" r:id="rId71" location="" display="mailto:risorseumane@regione.lazio.it"/>
+    <hyperlink ref="J101" r:id="rId72" location="" display="mailto:risorseumane@regione.lazio.it"/>
+    <hyperlink ref="J102" r:id="rId73" location="" display="mailto:risorseumane@regione.lazio.it"/>
+    <hyperlink ref="J103" r:id="rId74" location="" display="mailto:risorseumane@regione.lazio.it"/>
+    <hyperlink ref="O108" r:id="rId75" location="" display="https://intranet.regione.lazio.it/formazione/tirocini-curriculari-universitari/"/>
+    <hyperlink ref="T109" r:id="rId76" location="" display="mailto:tiuvara@regione.lazio.it"/>
+    <hyperlink ref="T110" r:id="rId77" location="" display="mailto:lavoroagile@regione.lazio.it"/>
+    <hyperlink ref="O111" r:id="rId78" location="" display="https://centraleacquisti.regione.lazio.it/"/>
+    <hyperlink ref="O112" r:id="rId79" location="" display="https://centraleacquisti.regione.lazio.it/"/>
+    <hyperlink ref="O113" r:id="rId80" location="" display="https://centraleacquisti.regione.lazio.it/"/>
+    <hyperlink ref="T115" r:id="rId81" location="" display="mailto:formazionedipendenti@regione.lazio.it"/>
+    <hyperlink ref="O123" r:id="rId82" location="" display="http://www.lazioeuropa.it/ applicativo AVCP"/>
+    <hyperlink ref="K124" r:id="rId83" location="" display="https://www.lazioeuropa.it/"/>
+    <hyperlink ref="K124" r:id="rId84" location="" display="https://www.lazioeuropa.it/"/>
+    <hyperlink ref="V124" r:id="rId85" location="" display="https://www.lazioeuropa.it"/>
+    <hyperlink ref="K125" r:id="rId86" location="" display="https://www.lazioeuropa.it"/>
+    <hyperlink ref="O125" r:id="rId87" location="" display="http://www.lazioeuropa.it/"/>
+    <hyperlink ref="O125" r:id="rId88" location="" display="http://www.lazioeuropa.it/"/>
+    <hyperlink ref="V125" r:id="rId89" location="" display="https://www.lazioeuropa.it"/>
+    <hyperlink ref="K126" r:id="rId90" location="" display="https://www.lazioeuropa.it"/>
+    <hyperlink ref="O126" r:id="rId91" location="" display="http://www.lazioeuropa.it/"/>
+    <hyperlink ref="O126" r:id="rId92" location="" display="http://www.lazioeuropa.it/"/>
+    <hyperlink ref="V126" r:id="rId93" location="" display="https://www.lazioeuropa.it"/>
+    <hyperlink ref="O127" r:id="rId94" location="" display="http://www.lazioeuropa.it/ applicativo AVCP"/>
+    <hyperlink ref="V136" r:id="rId95" location="" display="https://www.laziointernational.it"/>
+    <hyperlink ref="T138" r:id="rId96" location="" display="mailto:ppelliccioni@regione.lazio.it"/>
+    <hyperlink ref="T139" r:id="rId97" location="" display="mailto:ppelliccioni@regione.lazio.it"/>
+    <hyperlink ref="T140" r:id="rId98" location="" display="mailto:npestonesi@regione.lazio.it"/>
+    <hyperlink ref="T141" r:id="rId99" location="" display="mailto:mgiuffre@regione.lazio.it"/>
+    <hyperlink ref="T142" r:id="rId100" location="" display="mailto:ppelliccioni@regione.lazio.it"/>
+    <hyperlink ref="T143" r:id="rId101" location="" display="mailto:npestonesi@regione.lazio.it"/>
+    <hyperlink ref="T144" r:id="rId102" location="" display="mailto:mgiuffre@regione.lazio.it"/>
+    <hyperlink ref="T145" r:id="rId103" location="" display="mailto:npestonesi@regione.lazio.it"/>
+    <hyperlink ref="T146" r:id="rId104" location="" display="mailto:npestonesi@regione.lazio.it"/>
+    <hyperlink ref="T147" r:id="rId105" location="" display="mailto:vavolio@regione.lazio.it"/>
+    <hyperlink ref="T148" r:id="rId106" location="" display="mailto:pciolli@regione.lazio.it"/>
+    <hyperlink ref="T149" r:id="rId107" location="" display="mailto:pciolli@regione.lazio.it"/>
+    <hyperlink ref="T150" r:id="rId108" location="" display="mailto:pciolli@regione.lazio.it"/>
+    <hyperlink ref="T151" r:id="rId109" location="" display="mailto:pciolli@regione.lazio.it"/>
+    <hyperlink ref="T152" r:id="rId110" location="" display="mailto:pciolli@regione.lazio.it"/>
+    <hyperlink ref="O184" r:id="rId111" location="" display="https://cugban.regione.lazio.it/bandiavvisi/"/>
+    <hyperlink ref="O185" r:id="rId112" location="" display="https://cugban.regione.lazio.it/bandiavvisi/"/>
+    <hyperlink ref="K200" r:id="rId113" location="" display="mailto:architetturaruralelaziopnrr@regione.lazio.legalmail.it"/>
+    <hyperlink ref="O200" r:id="rId114" location="" display="https://progetti.regione.lazio.it/bandi-cultura/bandi/investimento-2-2-protezione-e-valorizzazione-dellarchitettura-e-del-paesaggio-rurale/"/>
+    <hyperlink ref="K201" r:id="rId115" location="" display="mailto:areggi@regione.lazio.it"/>
+  </hyperlinks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>